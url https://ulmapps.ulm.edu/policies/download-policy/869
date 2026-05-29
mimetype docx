--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -1,118 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="22BD9138" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00587CF4" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...7 lines deleted...]
-    <w:p w14:paraId="11EBA810" w14:textId="76C603B6" w:rsidR="00587CF4" w:rsidRPr="00587CF4" w:rsidRDefault="00587CF4" w:rsidP="00587CF4">
+    <w:p w14:paraId="11EBA810" w14:textId="32EAFCF1" w:rsidR="00587CF4" w:rsidRPr="00587CF4" w:rsidRDefault="00587CF4" w:rsidP="00587CF4">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00587CF4">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2413"/>
         <w:gridCol w:w="4584"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="235E57E0" w14:textId="77777777" w:rsidTr="00587CF4">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -802,79 +755,81 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3C18ED8F" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="755DE671" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="755DE671" w14:textId="269F5D71" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A1" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
       <w:r w:rsidR="00892246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5E747D" w14:textId="4BFE6782" w:rsidR="005949FB" w:rsidRPr="009E64FF" w:rsidRDefault="4FC35471" w:rsidP="74D69B6D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Most faculty positions at a university will require possession of a terminal or advanced degree</w:t>
@@ -937,71 +892,73 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy covers how hiring will proceed when the successful candidate </w:t>
       </w:r>
       <w:r w:rsidR="5B19544B" w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>has remaining degree requirements that should be fulfilled</w:t>
       </w:r>
       <w:r w:rsidR="00B9566B" w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A7A790" w14:textId="77777777" w:rsidR="009E64FF" w:rsidRPr="009E64FF" w:rsidRDefault="009E64FF" w:rsidP="009E64FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D43C71" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="009E64FF" w:rsidRDefault="007D240C" w:rsidP="009E64FF">
+    <w:p w14:paraId="52D43C71" w14:textId="5C0DA4A1" w:rsidR="007D240C" w:rsidRPr="009E64FF" w:rsidRDefault="002372AB" w:rsidP="002372AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E59131" w14:textId="5BB94235" w:rsidR="52728152" w:rsidRDefault="52728152" w:rsidP="74D69B6D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Opportunities arise during hiring processes to add outstanding faculty that are completing degree requirements. </w:t>
       </w:r>
       <w:r w:rsidR="382B8A4F" w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">These candidates show promise and potential to contribute to the advancement of the program and university. </w:t>
@@ -1144,144 +1101,150 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="571D0D43" w:rsidRPr="7FC3087F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>rank, if necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="7FC3087F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251194A6" w14:textId="77777777" w:rsidR="009E64FF" w:rsidRPr="009E64FF" w:rsidRDefault="009E64FF" w:rsidP="009E64FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E8067BE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="009E64FF">
+    <w:p w14:paraId="2E8067BE" w14:textId="736D6816" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="002372AB" w:rsidP="002372AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F18A9C9" w14:textId="5E2B1D94" w:rsidR="00FD6487" w:rsidRPr="009E64FF" w:rsidRDefault="00FD6487" w:rsidP="009E64FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy and the associated procedures apply to all faculty being hired on a tenure-track line. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40363B9E" w14:textId="59FD359F" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="74D69B6D">
+    <w:p w14:paraId="40363B9E" w14:textId="6AB55BF2" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="002372AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="74D69B6D">
+      <w:r w:rsidR="009C60B1" w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB768DA" w14:textId="55C4A0CD" w:rsidR="74D69B6D" w:rsidRDefault="74D69B6D" w:rsidP="74D69B6D"/>
-    <w:p w14:paraId="5B40A293" w14:textId="53C829FE" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5B40A293" w14:textId="58E84E04" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D9FBAD" w14:textId="3D96110A" w:rsidR="00FD6487" w:rsidRPr="009E64FF" w:rsidRDefault="00FD6487" w:rsidP="74D69B6D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FC3087F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">When a new faculty member </w:t>
       </w:r>
       <w:r w:rsidR="23C82E9D" w:rsidRPr="7FC3087F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>without the completed credentials is hired, t</w:t>
@@ -1505,125 +1468,129 @@
       <w:r w:rsidRPr="70EE046B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tenure probationary period for the faculty member</w:t>
       </w:r>
       <w:r w:rsidR="32518D7A" w:rsidRPr="70EE046B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  This will be negotiated upon hire and reflected in the offer letter and contract.</w:t>
       </w:r>
       <w:r w:rsidRPr="70EE046B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7713323F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="7713323F" w14:textId="74EC0DD7" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367BA3B5" w14:textId="28E1F7E2" w:rsidR="00960199" w:rsidRPr="009E64FF" w:rsidRDefault="00FD6487" w:rsidP="74D69B6D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="74D69B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>rovost and Director of Human Resources are responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4044244E" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="4044244E" w14:textId="3F9C7BDA" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11319E1A" w14:textId="3046243A" w:rsidR="005949FB" w:rsidRPr="009E64FF" w:rsidRDefault="00FD6487" w:rsidP="74D69B6D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4095625D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -1637,161 +1604,179 @@
       <w:r w:rsidRPr="4095625D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be the Responsible Executive for the management of this Policy. The </w:t>
       </w:r>
       <w:r w:rsidR="74732007" w:rsidRPr="4095625D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="44970FB5" w:rsidRPr="4095625D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>rovost</w:t>
       </w:r>
       <w:r w:rsidRPr="4095625D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378B1626" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="378B1626" w14:textId="3E08F3DE" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDD8D50" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="009E64FF" w:rsidRDefault="006256B5" w:rsidP="009E64FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67832A46" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="67832A46" w14:textId="3FB8F546" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51215">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF9B525" w14:textId="5FE21BDB" w:rsidR="005949FB" w:rsidRPr="009E64FF" w:rsidRDefault="006256B5" w:rsidP="009E64FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is Policy will become on July 1, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA70DA1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5FA70DA1" w14:textId="5F58B0BF" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="00377D6C" w:rsidP="00377D6C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51215">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C2B461" w14:textId="7AE10C64" w:rsidR="009C60B1" w:rsidRPr="009E64FF" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This polic</w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
@@ -2169,132 +2154,136 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00A53739" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dr. Ronald L. Berry,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68031233" w14:textId="0716356B" w:rsidR="00B34DF6" w:rsidRPr="009E64FF" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="68031233" w14:textId="1712864B" w:rsidR="00B34DF6" w:rsidRPr="009E64FF" w:rsidRDefault="00D51215" w:rsidP="00D51215">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DE218B" w14:textId="70D1FF4A" w:rsidR="00DC6236" w:rsidRPr="009E64FF" w:rsidRDefault="006256B5" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB9A45E" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="009E64FF" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="5CB9A45E" w14:textId="1AF67A08" w:rsidR="00DC6236" w:rsidRPr="009E64FF" w:rsidRDefault="00D51215" w:rsidP="00D51215">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="009E64FF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E37FF1" w14:textId="291B3567" w:rsidR="00DC6236" w:rsidRPr="009E64FF" w:rsidRDefault="006256B5" w:rsidP="009E64FF">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E64FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original Adoption Date:</w:t>
@@ -2309,52 +2298,56 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>June 25</w:t>
       </w:r>
       <w:r w:rsidR="00732FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidR="001F10F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC6236" w:rsidRPr="009E64FF" w:rsidSect="007A5E15">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="432" w:left="1080" w:header="0" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45C7164B" w14:textId="77777777" w:rsidR="001E4148" w:rsidRDefault="001E4148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34C8BEAA" w14:textId="77777777" w:rsidR="001E4148" w:rsidRDefault="001E4148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2420,399 +2413,472 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F7A5DCA" w14:textId="77777777" w:rsidR="004640D9" w:rsidRDefault="004640D9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1901823333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="3EFC8D7F" w14:textId="2D3087AD" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="006256B5" w:rsidP="002A45EB">
+          <w:p w14:paraId="3EFC8D7F" w14:textId="2D3087AD" w:rsidR="002A45EB" w:rsidRPr="004640D9" w:rsidRDefault="006256B5" w:rsidP="002A45EB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiring ABD Faculty Policy      </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                           </w:t>
             </w:r>
-            <w:r w:rsidR="00B93AFE">
+            <w:r w:rsidR="00B93AFE" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      Page </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CF5BE6">
+            <w:r w:rsidR="00CF5BE6" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CF5BE6">
+            <w:r w:rsidR="00CF5BE6" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79CD0997" w14:textId="24484F8E" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="006256B5" w:rsidP="002A45EB">
+          <w:p w14:paraId="79CD0997" w14:textId="24484F8E" w:rsidR="002A45EB" w:rsidRPr="004640D9" w:rsidRDefault="006256B5" w:rsidP="002A45EB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidR="009E64FF">
+            <w:r w:rsidR="009E64FF" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>9.1</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="001F10F9">
+            <w:r w:rsidR="001F10F9" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>June 25, 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49F5D87F" w14:textId="77777777" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
+          <w:p w14:paraId="49F5D87F" w14:textId="77777777" w:rsidR="009F793A" w:rsidRPr="004640D9" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00DB4992" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="001109B8" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev. </w:t>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00A53739" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="001109B8" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00A53739" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A45EB">
+            <w:r w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00DB4992" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00A53739" w:rsidRPr="004640D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4123AEB9" w14:textId="77777777" w:rsidR="004640D9" w:rsidRDefault="004640D9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53C4FEEE" w14:textId="77777777" w:rsidR="001E4148" w:rsidRDefault="001E4148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66763E29" w14:textId="77777777" w:rsidR="001E4148" w:rsidRDefault="001E4148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2364A2B0" w14:textId="77777777" w:rsidR="0007287F" w:rsidRDefault="0007287F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78030B62" w14:textId="77777777" w:rsidR="004640D9" w:rsidRDefault="004640D9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="67AF5296" w14:textId="53A45FBF" w:rsidR="00283491" w:rsidRDefault="00283491">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="704F4D4D" w14:textId="77777777" w:rsidR="004640D9" w:rsidRDefault="004640D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="2AB01991" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C9118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E398E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -7049,51 +7115,51 @@
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hUJ93pV+8/AlLyoiiNIKQWjZim00E35OEv3DIPgjhfDuv+PP5oBfMjeGt65k9hfN7GnpQOfrMETBvMlMl+zJsw==" w:salt="hypNcwYI/Bh0BCSjNceWyw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q6SyQFZq8XVJE6KwkCnDMvJddaYUInD6Bb4lArcTwXsxkFFoT4i0AlezTQtA0P04q6IvXfkEqCGQ/MKJzfkQMw==" w:salt="fro43R1LdKyAcNvRvF0ccA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7154,50 +7220,51 @@
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001B7C28"/>
     <w:rsid w:val="001C0128"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001F10F9"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
+    <w:rsid w:val="002372AB"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00240D11"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
     <w:rsid w:val="00277456"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
     <w:rsid w:val="00295F86"/>
     <w:rsid w:val="002A183D"/>
     <w:rsid w:val="002A3594"/>
@@ -7207,83 +7274,85 @@
     <w:rsid w:val="002B54BB"/>
     <w:rsid w:val="002B6FF1"/>
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="003304AB"/>
     <w:rsid w:val="003335A8"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00346991"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
+    <w:rsid w:val="00377D6C"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
     <w:rsid w:val="0039185B"/>
     <w:rsid w:val="00396EDF"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B0B1A"/>
     <w:rsid w:val="003B36CE"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
     <w:rsid w:val="003D2FDB"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
+    <w:rsid w:val="004640D9"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="00482BF7"/>
     <w:rsid w:val="0049404C"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004D4D74"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
@@ -7362,74 +7431,74 @@
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="00732FBA"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
-    <w:rsid w:val="007C2AE7"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="00804798"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
+    <w:rsid w:val="00892395"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
@@ -7555,50 +7624,51 @@
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
     <w:rsid w:val="00CD50A9"/>
     <w:rsid w:val="00CD73D2"/>
     <w:rsid w:val="00CD73DF"/>
     <w:rsid w:val="00CE5C09"/>
     <w:rsid w:val="00CE5DF6"/>
     <w:rsid w:val="00CF1DE8"/>
     <w:rsid w:val="00CF5BE6"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00D67"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D04567"/>
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
     <w:rsid w:val="00D16DF0"/>
     <w:rsid w:val="00D20661"/>
     <w:rsid w:val="00D30995"/>
     <w:rsid w:val="00D44F42"/>
     <w:rsid w:val="00D479C0"/>
+    <w:rsid w:val="00D51215"/>
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
     <w:rsid w:val="00D6688B"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB4992"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
@@ -8662,51 +8732,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2020616797">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -9500,75 +9570,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40A3CA77-C462-400A-920B-55BC0A8A3159}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{510489F4-7992-4B44-9167-54B06CE01921}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>553</Words>
-  <Characters>3157</Characters>
+  <Words>550</Words>
+  <Characters>3138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3703</CharactersWithSpaces>
+  <CharactersWithSpaces>3681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement</dc:title>
   <dc:creator>landrum@ulm.edu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B02BE31A9DB36A468DAD2D7AFA40EF17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>