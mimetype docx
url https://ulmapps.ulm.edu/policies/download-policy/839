--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -10,106 +10,58 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="59EC28A6" w14:textId="5A4044EB" w:rsidR="00851014" w:rsidRPr="00851014" w:rsidRDefault="00851014" w:rsidP="00851014">
+    <w:p w14:paraId="59EC28A6" w14:textId="5249EC9A" w:rsidR="00851014" w:rsidRPr="00851014" w:rsidRDefault="00851014" w:rsidP="00851014">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00851014">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2416"/>
         <w:gridCol w:w="4581"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="65EAEEA6" w14:textId="77777777" w:rsidTr="00851014">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -900,71 +852,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the best interest of the faculty member and ULM</w:t>
       </w:r>
       <w:r w:rsidR="004C375B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to have a mechanism for suspending the clock </w:t>
       </w:r>
       <w:r w:rsidR="0088737A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">on this probationary period </w:t>
       </w:r>
       <w:r w:rsidR="004C375B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>until such time as teaching and research are able to resume in a normal fashion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B096F" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="7C1B096F" w14:textId="1658B2B9" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3285B195" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRDefault="00662A29" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Decisions on the awarding of tenure are based upon the </w:t>
       </w:r>
       <w:r w:rsidR="00F76A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">value that faculty members are able to bring to ULM’s students, colleagues, and the community through their </w:t>
@@ -1324,186 +1278,192 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">while still retaining the </w:t>
       </w:r>
       <w:r w:rsidR="002D0F62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>one year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of credit from their previous institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="00246211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA11D47" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5AA11D47" w14:textId="023E60D6" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D59F908" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="004C375B" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy applies to any faculty member who is in a tenure-track position who has not achieved tenure, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i.e.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the faculty member is still serving the probationary </w:t>
       </w:r>
       <w:r w:rsidR="00BC3E46">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">tenure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>time defined in the ULM Faculty Handbook.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20650D58" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="20650D58" w14:textId="0DD591F1" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135328A4" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BD6AF6" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74516702" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="74516702" w14:textId="74A24C28" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0010EB8B" w14:textId="77777777" w:rsidR="00696E92" w:rsidRDefault="003316EA" w:rsidP="00D978D5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pre-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -1851,251 +1811,261 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>When these situations occur, the Provost, with approval from the President, can declare a contingency plan that allows some or all pre-tenure</w:t>
       </w:r>
       <w:r w:rsidR="007D1669">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> faculty to request a one-time tenure clock stoppage.  In the declaration of this contingency plan, the Provost will define the process by which faculty can apply for this stoppage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E34267F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5E34267F" w14:textId="47BB5DEB" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB59445" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="003A69B1" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B64523" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="07B64523" w14:textId="42D02821" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74143214" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="003A69B1" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A69B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost will be the Responsible Executive for the management of this Policy. The Provost or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD75B6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="63BD75B6" w14:textId="0B5302CD" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0016637A" w:rsidP="0016637A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6232310D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008D7799" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None</w:t>
       </w:r>
       <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F29B538" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="0F29B538" w14:textId="70E6301C" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001748BD" w:rsidP="001748BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021FC368" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008D7799" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy will become effective on </w:t>
       </w:r>
       <w:r w:rsidR="00246211">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the date signed by the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F43C834" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="4F43C834" w14:textId="6076F6B6" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001748BD" w:rsidP="001748BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565F0A60" w14:textId="73056280" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This polic</w:t>
       </w:r>
       <w:r w:rsidR="00B80F4A">
         <w:rPr>
@@ -2442,148 +2412,152 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53739">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dr. Ronald L. Berry,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190CEBB0" w14:textId="1254E3BE" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="190CEBB0" w14:textId="4D8502E3" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="001748BD" w:rsidP="001748BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48528AE7" w14:textId="78BA80E9" w:rsidR="00785479" w:rsidRDefault="00B56642" w:rsidP="00785479">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ULM Family Medical Leave Act Policy</w:t>
       </w:r>
       <w:r w:rsidR="00674296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00785479" w:rsidRPr="00785479">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to ULM Family Medical Leave Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF0D8AF" w14:textId="34C27C47" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="2BF0D8AF" w14:textId="789133AA" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="001748BD" w:rsidP="001748BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21794543" w14:textId="7E0D7952" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="008D7799" w:rsidP="00246211">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -3032,70 +3006,70 @@
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="183CC18C" w14:textId="77777777" w:rsidR="00A90C05" w:rsidRDefault="00A90C05"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3DEEC669" w14:textId="14D703F1" w:rsidR="00283491" w:rsidRDefault="00283491">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="3477513B" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1217" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A866DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4EC8D714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -7092,51 +7066,51 @@
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="k7yPksWz77SpxJdz4nl80phz5T8AuKlZgvjS0qm3Jpi//sOprlgie6m++K+nYerXygg3p4B9+S+WKrZXHp5S+Q==" w:salt="6uWgtbJMxY5xyRka8n+7/g=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FnR6kZEoCJwWQcxgoCMRHwyrA02roiju8UJwHH64NmkZxdIbDWbhDnf3rpY5dyEoqvu3lvDTe8VbTGur/OrIJQ==" w:salt="58ShYtqVEe6s3z95kwvJTw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7156,68 +7130,71 @@
     <w:rsid w:val="00045CA3"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00076896"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000E6DF3"/>
+    <w:rsid w:val="000F0DE0"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
     <w:rsid w:val="001543EF"/>
     <w:rsid w:val="00163022"/>
+    <w:rsid w:val="0016637A"/>
+    <w:rsid w:val="001748BD"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001B7A06"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="00233C8A"/>
     <w:rsid w:val="0023788F"/>
@@ -7410,51 +7387,50 @@
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="007140BC"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730648"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00764C5E"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="00783120"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00785479"/>
-    <w:rsid w:val="007903FC"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A0473"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D1669"/>
     <w:rsid w:val="007D1C64"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007D7C61"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="00804798"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
@@ -7662,50 +7638,51 @@
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D84A3A"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00D978D5"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB4992"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DB6BEC"/>
     <w:rsid w:val="00DB779B"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7B4D"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
     <w:rsid w:val="00DF20CF"/>
+    <w:rsid w:val="00E00999"/>
     <w:rsid w:val="00E00B0B"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E1666A"/>
     <w:rsid w:val="00E24079"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E42598"/>
     <w:rsid w:val="00E46982"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB28CB"/>
     <w:rsid w:val="00EB7CEF"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
     <w:rsid w:val="00ED39D3"/>
@@ -8935,50 +8912,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -9362,64 +9348,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
@@ -9428,127 +9401,131 @@
         <AccountType/>
       </UserInfo>
     </Owner>
     <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Leaders>
     <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08C81646-7D77-4E2E-A250-769C1351E2F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12F82EEE-58F6-4292-BA8C-ED1B02B4DC38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D97CE7E9-F678-4C7C-BC95-1DC74FE82795}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5BCD171-71B0-46FB-A710-83BCCA8B80F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D97CE7E9-F678-4C7C-BC95-1DC74FE82795}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1105</Words>
-  <Characters>6304</Characters>
+  <Words>1102</Words>
+  <Characters>6282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7395</CharactersWithSpaces>
+  <CharactersWithSpaces>7370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement</dc:title>
   <dc:creator>landrum@ulm.edu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B02BE31A9DB36A468DAD2D7AFA40EF17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>