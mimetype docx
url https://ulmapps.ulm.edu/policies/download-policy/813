--- v0 (2026-04-12)
+++ v1 (2026-05-28)
@@ -9,109 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31B3B9C8" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00574F4B" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...7 lines deleted...]
-    <w:p w14:paraId="66D4F515" w14:textId="26FAD0D8" w:rsidR="00574F4B" w:rsidRPr="00574F4B" w:rsidRDefault="00574F4B" w:rsidP="00574F4B">
+    <w:p w14:paraId="66D4F515" w14:textId="3F5A24AC" w:rsidR="00574F4B" w:rsidRPr="00574F4B" w:rsidRDefault="00574F4B" w:rsidP="00574F4B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574F4B">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2416"/>
         <w:gridCol w:w="4581"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="2023D643" w14:textId="77777777" w:rsidTr="00574F4B">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -723,151 +672,161 @@
                   <w:r w:rsidR="00594826">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>, 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5F24C198" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19DF8D5A" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="19DF8D5A" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00232EFF" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00232EFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00232EFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="303E7456" w14:textId="2124C965" w:rsidR="007D240C" w:rsidRPr="000D1A7A" w:rsidRDefault="001E424F" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Accelerated Bachelors-to-Masters Policy</w:t>
       </w:r>
       <w:r w:rsidR="005E7B22" w:rsidRPr="00722EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> creates</w:t>
       </w:r>
       <w:r w:rsidR="005E7B22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the conditions under which an accelerated bachelors-to-masters </w:t>
       </w:r>
       <w:r w:rsidR="000B3068">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(ABM) </w:t>
       </w:r>
       <w:r w:rsidR="005E7B22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>program can be offered to students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4A3E21" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="4D4A3E21" w14:textId="191BA6D3" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="00232EFF" w:rsidP="00232EFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343E57AC" w14:textId="092DB564" w:rsidR="009C60B1" w:rsidRDefault="00F4072B" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This purpose of this policy is to outline the conditions in which an ABM program can be offered at the University of Louisiana Monroe.  </w:t>
       </w:r>
       <w:r w:rsidR="00CB3DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Prior to</w:t>
@@ -994,139 +953,149 @@
       <w:r w:rsidR="00CB3DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">egree and with reduced expenses and </w:t>
       </w:r>
       <w:r w:rsidR="000B3068">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>debt, as this</w:t>
       </w:r>
       <w:r w:rsidR="00CB3DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> accelerated program will</w:t>
       </w:r>
       <w:r w:rsidR="000B3068">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> eliminate one year of tuition and fees.  This will greatly increase their chances of career success, in line with ULM’s Strategic Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CC93CD" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="27CC93CD" w14:textId="27CA2C65" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00232EFF" w:rsidP="00232EFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4EE48E" w14:textId="412D9896" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000B3068" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy will apply to any undergraduate student who meets the requ</w:t>
       </w:r>
       <w:r w:rsidR="00582B31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>irements for entry into an ABM p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">rogram and </w:t>
       </w:r>
       <w:r w:rsidR="00582B31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuing a graduate degree in a program that has adopted the ABM model.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0065C90D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="0065C90D" w14:textId="03893142" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00232EFF" w:rsidP="00232EFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0444">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDEB1DE" w14:textId="785CA015" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000B3068" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Accelerated Bachelors-to-Masters (ABM) program – a </w:t>
       </w:r>
       <w:r w:rsidR="008550EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1148,71 +1117,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">graduate </w:t>
       </w:r>
       <w:r w:rsidR="008550EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">degree </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">program that has been approved to accept </w:t>
       </w:r>
       <w:r w:rsidR="008550EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>graduate-level course credit in both programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095A69B2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="095A69B2" w14:textId="6A655609" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00AB0444" w:rsidP="00AB0444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5784E100" w14:textId="77777777" w:rsidR="00C90607" w:rsidRDefault="00477A46" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Per ULS policy, b</w:t>
       </w:r>
       <w:r w:rsidR="00904C7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>efore students can begin their studies in an ABM program,</w:t>
       </w:r>
@@ -1298,90 +1269,96 @@
     </w:p>
     <w:p w14:paraId="767BFAF1" w14:textId="77777777" w:rsidR="00C90607" w:rsidRDefault="00C90607" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575E9D25" w14:textId="77777777" w:rsidR="00C90607" w:rsidRDefault="00C90607" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1645459E" w14:textId="63BF67E9" w:rsidR="00B61517" w:rsidRDefault="00A96282" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Besides the fact that the group of graduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>faculty</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> who offer the master</w:t>
       </w:r>
       <w:r w:rsidR="00582B31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s degree are often different from the group who offer the undergraduate degree within the same discipline</w:t>
       </w:r>
       <w:r w:rsidR="00582B31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="008550EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>not all faculty in a discipline are graduate faculty</w:t>
+        <w:t xml:space="preserve">not all faculty in a </w:t>
+      </w:r>
+      <w:r w:rsidR="008550EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>discipline are graduate faculty</w:t>
       </w:r>
       <w:r w:rsidR="00582B31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, the interdisciplinary nature of some programs means that it is possible for graduate faculty </w:t>
       </w:r>
       <w:r w:rsidR="00593AFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>approving an ABM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> master</w:t>
       </w:r>
@@ -1579,271 +1556,286 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> completing the requirements for the bachelor’s degree</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="008505AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Failure to do so will result in the student being removed from the ABM program at the end of the semester after which the GPA has gone below a 3.0.  Any graduate courses taken up to the point will count toward the undergraduate coursework, but the student will no longer be able to take graduate courses until after they have completed their bachelor’s degree and been fully admitted into the Graduate School.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A10056" w14:textId="77777777" w:rsidR="001E424F" w:rsidRPr="000D1A7A" w:rsidRDefault="001E424F" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0299E343" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="0299E343" w14:textId="581772CF" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00AB0444" w:rsidP="00AB0444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B030B1" w14:textId="719AF4C5" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008505AF" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Provost is the responsible party for the enforcement of this policy.  The responsibility for insuring that students remain viable in the program falls to the dean of the college in which the undergraduate program is housed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FAA8FD" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46FAA8FD" w14:textId="588BA9FC" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00AB0444" w:rsidP="00AB0444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1931C8D4" w14:textId="24264ABC" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008505AF" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB4E8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost will be the Responsible Executive for the management of this Policy. The Provost or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  The college deans and the Dean of the Graduate School are the responsible parties for implementing the policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E024E3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="58E024E3" w14:textId="1C257151" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00AB0444" w:rsidP="00AB0444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F3FE72" w14:textId="7E7E49CB" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008505AF" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77026467" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="77026467" w14:textId="57AD8747" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00AB0444" w:rsidP="00AB0444">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC439B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D2A7F9" w14:textId="5AD5AB21" w:rsidR="009C60B1" w:rsidRDefault="008505AF" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy will become effective </w:t>
       </w:r>
       <w:r w:rsidR="001E424F" w:rsidRPr="00722EF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>upon the date signed by the University President.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E94CD1E" w14:textId="77777777" w:rsidR="00C90607" w:rsidRDefault="00C90607" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A38026" w14:textId="77777777" w:rsidR="00C90607" w:rsidRPr="000D1A7A" w:rsidRDefault="00C90607" w:rsidP="001E424F">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E4A5CD" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="29E4A5CD" w14:textId="202D7219" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BC439B" w:rsidP="00BC439B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B97ED1" w14:textId="0A0900F3" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This polic</w:t>
       </w:r>
       <w:r w:rsidR="001D539C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y is hereby adopted on this 18</w:t>
@@ -1861,50 +1853,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> day of October 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E42ED7F" w14:textId="1DEA8DEF" w:rsidR="005949FB" w:rsidRDefault="001D539C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13D05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D4FBFBA" wp14:editId="58CE6167">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>314325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>334010</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2009775" cy="637540"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Dr. Mark Arant's Signature"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Dr. Mark Arant's Signature"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2179,73 +2172,75 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53739">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dr. Ronald L. Berry,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F197AE" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="64F197AE" w14:textId="0FA60E6E" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00BC439B" w:rsidP="00BC439B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC1854D" w14:textId="4CA0274A" w:rsidR="00BB6130" w:rsidRPr="000D1A7A" w:rsidRDefault="00356926" w:rsidP="00BB6130">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -2282,77 +2277,79 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ABM </w:t>
       </w:r>
       <w:r w:rsidR="00930D19">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Degree Approval Form: See Attachment (when approved, this will become a link to the form on the web)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20006D54" w14:textId="77777777" w:rsidR="001E424F" w:rsidRPr="000D1A7A" w:rsidRDefault="001E424F" w:rsidP="001E424F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8BFDDE" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="2D8BFDDE" w14:textId="743F6276" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00BC439B" w:rsidP="00BC439B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E970636" w14:textId="41979255" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00904C7D" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -2765,51 +2762,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1186" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B7248E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A88C5D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -6922,51 +6919,51 @@
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Rn6Uiy+hh+J20wmGVU9kyXYhN0PLeER3LaCctZ6UGYyMbQI2oD1CT0TtmRiFB+gZJ9QT5Y0vEJD3kQ289vpAbA==" w:salt="PjsJWB2StjTbMlWmqlKj0Q=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MyQZfyoWmsUvvVYZ14DrLzFnQnygMm3WsxQQmo0D4W2EpI6mA921KyXi9IDAWLXSCRJROa7V4Q+5d8+l9PCfyw==" w:salt="bpdylwasPRXZZqp8lTG24Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7029,62 +7026,64 @@
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D539C"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001E424F"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="002137A6"/>
+    <w:rsid w:val="00232EFF"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="00266026"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
+    <w:rsid w:val="0027139C"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
     <w:rsid w:val="00296A37"/>
     <w:rsid w:val="002A183D"/>
     <w:rsid w:val="002A3594"/>
     <w:rsid w:val="002A45EB"/>
     <w:rsid w:val="002A49FF"/>
     <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002B54BB"/>
     <w:rsid w:val="002B6FF1"/>
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E4238"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
@@ -7278,51 +7277,50 @@
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="00804798"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00831403"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="008505AF"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008550EF"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="008838EE"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008A61F5"/>
     <w:rsid w:val="008B2153"/>
-    <w:rsid w:val="008B58BD"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F1C9D"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00904C7D"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00930D19"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
@@ -7356,85 +7354,87 @@
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A53739"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A638E1"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A86FA5"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A96282"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
+    <w:rsid w:val="00AB0444"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B03DBC"/>
     <w:rsid w:val="00B0557B"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B17A21"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B61517"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BB0914"/>
     <w:rsid w:val="00BB6130"/>
     <w:rsid w:val="00BB73A3"/>
+    <w:rsid w:val="00BC439B"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C90607"/>
@@ -7518,50 +7518,51 @@
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB28CB"/>
     <w:rsid w:val="00EB7CEF"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
     <w:rsid w:val="00ED39D3"/>
     <w:rsid w:val="00ED66A4"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00EE07C1"/>
     <w:rsid w:val="00EE0EB0"/>
     <w:rsid w:val="00EE14C7"/>
     <w:rsid w:val="00EE3694"/>
     <w:rsid w:val="00EF43FC"/>
     <w:rsid w:val="00EF57DD"/>
     <w:rsid w:val="00F0378B"/>
     <w:rsid w:val="00F119B9"/>
     <w:rsid w:val="00F128ED"/>
     <w:rsid w:val="00F12AFE"/>
     <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F3105C"/>
     <w:rsid w:val="00F338FF"/>
+    <w:rsid w:val="00F340DD"/>
     <w:rsid w:val="00F343F0"/>
     <w:rsid w:val="00F4072B"/>
     <w:rsid w:val="00F46DF5"/>
     <w:rsid w:val="00F52F3E"/>
     <w:rsid w:val="00F53ABA"/>
     <w:rsid w:val="00F60E4B"/>
     <w:rsid w:val="00F625ED"/>
     <w:rsid w:val="00F659F7"/>
     <w:rsid w:val="00F81267"/>
     <w:rsid w:val="00FA365A"/>
     <w:rsid w:val="00FB1B26"/>
     <w:rsid w:val="00FB42DB"/>
     <w:rsid w:val="00FB5662"/>
     <w:rsid w:val="00FC2FCB"/>
     <w:rsid w:val="00FC39BF"/>
     <w:rsid w:val="00FD6FDC"/>
     <w:rsid w:val="00FE0898"/>
     <w:rsid w:val="00FE2425"/>
     <w:rsid w:val="00FE4B30"/>
     <w:rsid w:val="00FE738C"/>
     <w:rsid w:val="00FF7AAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8751,50 +8752,116 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -9178,193 +9245,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E29EB1C9-54EE-47B4-9419-E6C682B11463}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26A51CD7-55AA-4114-AFB7-2E9E40CB3244}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C07DA7F-DE5A-4AE6-9DBC-A267BAE77186}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63010FB-912B-48C1-96CD-F338EABF899D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>867</Words>
-  <Characters>4942</Characters>
+  <Words>863</Words>
+  <Characters>4922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5798</CharactersWithSpaces>
+  <CharactersWithSpaces>5774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>