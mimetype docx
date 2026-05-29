--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,145 +9,94 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="653B786C" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00B52B20" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...7 lines deleted...]
-    <w:p w14:paraId="78E3CF12" w14:textId="63B1B171" w:rsidR="00B52B20" w:rsidRPr="00B52B20" w:rsidRDefault="00B52B20" w:rsidP="00B52B20">
+    <w:p w14:paraId="7C9094BA" w14:textId="2CBF187A" w:rsidR="00BA056D" w:rsidRPr="00BA056D" w:rsidRDefault="00BA056D" w:rsidP="00BA056D">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B52B20">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2382"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4646"/>
+        <w:gridCol w:w="2371"/>
+        <w:gridCol w:w="4292"/>
+        <w:gridCol w:w="4785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="1DC67015" w14:textId="77777777" w:rsidTr="00B52B20">
+      <w:tr w:rsidR="005443AE" w:rsidRPr="00065E93" w14:paraId="4C3C0FFA" w14:textId="77777777" w:rsidTr="00BA056D">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2382" w:type="dxa"/>
+            <w:tcW w:w="2371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3587B5FB" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="003151C5" w:rsidRDefault="00EB28CB" w:rsidP="003151C5">
+          <w:p w14:paraId="1E61198B" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="003151C5" w:rsidRDefault="00EB28CB" w:rsidP="003151C5">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F16C305" wp14:editId="6CAF881C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C4FA69" wp14:editId="5C5BF2DC">
                   <wp:extent cx="1060704" cy="1060704"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                   <wp:docPr id="6" name="Picture 6">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 6">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
@@ -160,3906 +109,3704 @@
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1060704" cy="1060704"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4420" w:type="dxa"/>
+            <w:tcW w:w="4292" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325D237E" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="00DA6E21" w:rsidP="003151C5">
+          <w:p w14:paraId="0E1DA751" w14:textId="77777777" w:rsidR="003151C5" w:rsidRDefault="005443AE" w:rsidP="003151C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty </w:t>
+              <w:t xml:space="preserve">Full-Time Faculty Teaching </w:t>
             </w:r>
-            <w:r w:rsidR="000031C5">
+            <w:r w:rsidR="00793497">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
-              <w:t>Joint Appointment Policy</w:t>
+              <w:t>Overload Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A27734A" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
+          <w:p w14:paraId="22A87C49" w14:textId="77777777" w:rsidR="00BD2B85" w:rsidRPr="006F6044" w:rsidRDefault="00BD2B85" w:rsidP="00ED2136">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4646" w:type="dxa"/>
+            <w:tcW w:w="4785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
-              <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="635" w:tblpY="-1741"/>
+              <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="450" w:tblpY="-1741"/>
               <w:tblOverlap w:val="never"/>
-              <w:tblW w:w="4420" w:type="dxa"/>
+              <w:tblW w:w="4559" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2313"/>
-              <w:gridCol w:w="2107"/>
+              <w:gridCol w:w="2245"/>
+              <w:gridCol w:w="2314"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="3B92F27E" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="16FDBDE8" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="265"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="167EA18C" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="34B4B64A" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Policy #</w:t>
-[...9 lines deleted...]
-                    <w:t>:</w:t>
+                    <w:t>Policy #:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="13082C2A" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00473AF0" w:rsidP="000D5D19">
+                <w:p w14:paraId="13C21073" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="00ED2136" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>AA013</w:t>
+                    <w:t>AA</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FC0391">
+                  <w:r w:rsidR="000E425B" w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>.1</w:t>
+                    <w:t>014.1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="62188AF7" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="79C21C37" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="240"/>
+                <w:trHeight w:val="245"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F6D9E33" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="1F6B349E" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Policy Type:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="7B5AB682" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00FC0391" w:rsidP="000D5D19">
+                <w:p w14:paraId="6ECE41E0" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="0091718F" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>University</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="76348765" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="73DEB676" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="230"/>
+                <w:trHeight w:val="235"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="62981BBE" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="26C17546" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Responsible Executive:  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="006D2517" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00FC0391" w:rsidP="000D5D19">
+                <w:p w14:paraId="66BCCBAE" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="0091718F" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Provost</w:t>
+                    <w:t xml:space="preserve">VP for </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00ED2136" w:rsidRPr="00C073DC">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Academic Affairs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="62EBB813" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="451A2BE9" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="265"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="583B15B1" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="420ACE6B" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Responsible Office:  </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DBC112C" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00FC0391" w:rsidP="000D5D19">
+                <w:p w14:paraId="339DBAF6" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="00D26981" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Academic Affairs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="7C3AC20D" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="0202925C" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="265"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="08018ABF" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="18135A7F" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Originally Issued:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E346CB2" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00537EEB" w:rsidP="000D5D19">
+                <w:p w14:paraId="39836D3D" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="00F902A0" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>October 18, 2023</w:t>
+                    <w:t>May 6, 2020</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="73D0EEFA" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="0EB6D909" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="265"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="7533614F" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="37B574B1" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Latest Revision:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F2905D0" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00537EEB" w:rsidP="000D5D19">
+                <w:p w14:paraId="474A76A8" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="00F902A0" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>October 18, 2023</w:t>
+                    <w:t>May 6, 2020</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="057365DD" w14:textId="77777777" w:rsidTr="00FC0391">
+            <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="11416BEC" w14:textId="77777777" w:rsidTr="00ED2136">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="265"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2313" w:type="dxa"/>
+                  <w:tcW w:w="2245" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="316CD4AC" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
+                <w:p w14:paraId="17B0E51F" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00517994">
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective Date:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2107" w:type="dxa"/>
+                  <w:tcW w:w="2314" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="37279B08" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="00537EEB" w:rsidP="000D5D19">
+                <w:p w14:paraId="7852883C" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00C073DC" w:rsidRDefault="00F902A0" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C073DC">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>October 18</w:t>
-[...8 lines deleted...]
-                    <w:t>, 2023</w:t>
+                    <w:t>July 1, 2020</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="37178E9A" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
+          <w:p w14:paraId="15D5F59C" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60C689B4" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="373DCD67" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00050CC6" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050CC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00050CC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
+      <w:r w:rsidR="00892246" w:rsidRPr="00050CC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9DA172" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00130185" w:rsidRDefault="00703A1A" w:rsidP="005B2FCF">
+    <w:p w14:paraId="58FDAB41" w14:textId="77777777" w:rsidR="00A54043" w:rsidRPr="00F902A0" w:rsidRDefault="00F77177" w:rsidP="000F6AF2">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130185">
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> discipline.  To achieve both of these goals, there need to be agreements about how faculty can be jointly appointed across two or more units.  This policy discusses the basics of such agreements.</w:t>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full-Time </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overload Policy establishes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A639B2" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidelines and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for overload compensation for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3344" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ULM full-time </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching courses </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in excess of their full-time duties and responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29477133" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="00130185" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="169FB75B" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="00F902A0" w:rsidRDefault="007D240C" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00130185">
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE82C0" w14:textId="77777777" w:rsidR="000031C5" w:rsidRPr="00130185" w:rsidRDefault="00187CE0" w:rsidP="005B2FCF">
-[...112 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0849D044" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="00F902A0" w:rsidRDefault="00A54043" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University recognizes faculty overload compensation for teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">courses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in addition to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full-time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member's assigned workload and responsibilities.  The work for which such compensation is paid must not interfere or conflict with the faculty member’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regular university duties.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Teaching o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verloads can only be assigned to faculty members who do not have release time (e.g., a course-load reduction). Requests for </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>overload compensation must be submitted on the appropriate form with the appropriate approvals prior to the period in which the compensation is to begin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717AD5B1" w14:textId="77777777" w:rsidR="005B2FCF" w:rsidRDefault="005B2FCF" w:rsidP="005B2FCF">
-[...423 lines deleted...]
-    <w:p w14:paraId="5E47059A" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="12C768A5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AED75C" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="00F36223" w:rsidP="005B2FCF">
+    <w:p w14:paraId="07062E4E" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00F902A0" w:rsidRDefault="00F94B06" w:rsidP="00994B19">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130185">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> at ULM</w:t>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>This policy applie</w:t>
+      </w:r>
+      <w:r w:rsidR="008960E5" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a</w:t>
+      </w:r>
+      <w:r w:rsidR="0066640B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll full-time </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26981" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1169D4" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="132B07D5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_IV._Definitions"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D15C01C" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="005B2FCF" w:rsidRDefault="00F43F42" w:rsidP="005B2FCF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005B2FCF">
+    <w:p w14:paraId="74D83145" w14:textId="77777777" w:rsidR="00B2337B" w:rsidRPr="00F902A0" w:rsidRDefault="003E2192" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="634"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Home</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F36223" w:rsidRPr="005B2FCF">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">cademic Year </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B2FCF" w:rsidRPr="005B2FCF">
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9-month period that begins approximately in mid-August and ends in mid-May of each fiscal year.  There are two semesters during this period which are fall semester and spring semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E71B6E" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:ind w:right="187"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>U</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA3E6B" w:rsidRPr="005B2FCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51140C13" w14:textId="77777777" w:rsidR="003E2192" w:rsidRPr="00F902A0" w:rsidRDefault="00B2337B" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:ind w:right="187"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>nit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F36223" w:rsidRPr="005B2FCF">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2192" w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+        <w:t>nnual Overload Pay</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2192" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Overload paid during the fiscal year beginning July 1 of a year and ending June 30 of the following year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092008D3" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFF4AEA" w14:textId="77777777" w:rsidR="00B2337B" w:rsidRPr="00F902A0" w:rsidRDefault="00B2337B" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiscal Year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– 12-month period that begins July 1 of a year and ends June 30 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0098475E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">next </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E9B8B1" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195F354C" w14:textId="77777777" w:rsidR="008D35DA" w:rsidRPr="00F902A0" w:rsidRDefault="008D35DA" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Full-time Faculty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faculty member employed 100% </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3344" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at ULM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and whose assigned primary duties are teaching, scholarly activities, and</w:t>
+      </w:r>
+      <w:r w:rsidR="008960E5" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F36223" w:rsidRPr="005B2FCF">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> should be that in which the faculty member has the most frequent professional impact related to teaching, advising, research, and service.</w:t>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>service and whose rank is instructor or above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0677C0B3" w14:textId="77777777" w:rsidR="0000378B" w:rsidRDefault="0000378B" w:rsidP="005B2FCF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005B2FCF">
+    <w:p w14:paraId="748C53A9" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Secondary </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B2FCF" w:rsidRPr="005B2FCF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46727D4B" w14:textId="77777777" w:rsidR="00B2337B" w:rsidRPr="00F902A0" w:rsidRDefault="003E2192" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>U</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> than in the home unit.</w:t>
+        <w:t xml:space="preserve">Full-Time Assigned Teaching Workload – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91A24" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB36FD" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormal assigned teaching workloads </w:t>
+      </w:r>
+      <w:r w:rsidR="008960E5" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for full-time faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB36FD" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>are</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B28544A" w14:textId="77777777" w:rsidR="005B2FCF" w:rsidRPr="005B2FCF" w:rsidRDefault="005B2FCF" w:rsidP="005B2FCF">
-[...10 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="313D8CAD" w14:textId="77777777" w:rsidR="00B2337B" w:rsidRPr="00F902A0" w:rsidRDefault="00DF759A" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008960E5" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessors, associate professors, and assistant professors - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:r w:rsidR="0098475E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student contact hours each </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>semester for a total 24 per academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214A87F1" w14:textId="77777777" w:rsidR="003E2192" w:rsidRPr="00F902A0" w:rsidRDefault="00DF759A" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008960E5" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nstructors - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="0098475E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student contact hours each </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2337B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>semester for a total of 30 per academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434DD9C7" w14:textId="77777777" w:rsidR="009349CF" w:rsidRDefault="009349CF" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA88E19" w14:textId="77777777" w:rsidR="005F4662" w:rsidRPr="00F902A0" w:rsidRDefault="005F4662" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096010A7" w14:textId="77777777" w:rsidR="00646BDC" w:rsidRPr="00F902A0" w:rsidRDefault="00646BDC" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Minimum Enrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C2E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>– the number of students required for the course to be taught using the following guide:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456B99A7" w14:textId="77777777" w:rsidR="000C0C2E" w:rsidRPr="00F902A0" w:rsidRDefault="002D5F47" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1000 and 2000 level courses:  20 students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF28458" w14:textId="77777777" w:rsidR="000C0C2E" w:rsidRPr="00F902A0" w:rsidRDefault="002D5F47" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3000 and 4000 level courses:  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C2E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10 students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CBF44B" w14:textId="77777777" w:rsidR="000C0C2E" w:rsidRPr="00F902A0" w:rsidRDefault="000C0C2E" w:rsidP="006941E0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5F47" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> level and above:  5 students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7867B04B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="00F902A0" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In some cases (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private Music Instructions, e-Teach), minimum enrollment requirements do not apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE31F4A" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70341F0A" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="00D50E7F" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Overload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7036" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7036" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hen a</w:t>
+      </w:r>
+      <w:r w:rsidR="004168CE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-time</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7036" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00591C5E" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26981" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F34D0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7036" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaches courses </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7036" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in excess of his/her full-time </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2192" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigned </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26981" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>workload.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A97B593" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491D9474" w14:textId="77777777" w:rsidR="004B7083" w:rsidRPr="00F902A0" w:rsidRDefault="00B2337B" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Release Time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hen a </w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full-time </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member is given a reduced teaching load </w:t>
+      </w:r>
+      <w:r w:rsidR="00387028" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to provide time for </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research or </w:t>
+      </w:r>
+      <w:r w:rsidR="00387028" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>important service or activity for the college such as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED50DFF" w14:textId="77777777" w:rsidR="00387028" w:rsidRPr="00F902A0" w:rsidRDefault="00387028" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>serve as school director or program coordinator/director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8699AD" w14:textId="77777777" w:rsidR="004B7083" w:rsidRPr="00F902A0" w:rsidRDefault="004B7083" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>serv</w:t>
+      </w:r>
+      <w:r w:rsidR="00387028" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>on college or university committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC23181" w14:textId="77777777" w:rsidR="004B7083" w:rsidRPr="00F902A0" w:rsidRDefault="00387028" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perform research </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>work supported by an institutional grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F1E96C" w14:textId="77777777" w:rsidR="00507D9A" w:rsidRPr="00F902A0" w:rsidRDefault="00387028" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participate in </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>activities that are funded by special endowments or programs </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_V._Policy_Procedure"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4B94999E" w14:textId="77777777" w:rsidR="00387028" w:rsidRPr="00F902A0" w:rsidRDefault="00387028" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED623E2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665C410A" w14:textId="77777777" w:rsidR="009521C8" w:rsidRPr="00130185" w:rsidRDefault="00DA6E21" w:rsidP="005B2FCF">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="182B54A5" w14:textId="77777777" w:rsidR="006B3D7A" w:rsidRPr="00F902A0" w:rsidRDefault="00B1103C" w:rsidP="00050CC6">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02887" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D173F6" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ull-time </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3D7A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26981" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E59B3" w:rsidRPr="00130185">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> that will define how this joint appointment will be maintained. </w:t>
+      <w:r w:rsidR="006B3D7A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidR="00D173F6" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must obtain appropriate approvals prior to the </w:t>
+      </w:r>
+      <w:r w:rsidR="006310F8" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>overload</w:t>
+      </w:r>
+      <w:r w:rsidR="006310F8" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D173F6" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appointment period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C38096D" w14:textId="77777777" w:rsidR="009521C8" w:rsidRPr="00130185" w:rsidRDefault="009521C8" w:rsidP="009521C8">
-[...167 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="515AF29E" w14:textId="77777777" w:rsidR="00994B19" w:rsidRPr="00F902A0" w:rsidRDefault="00994B19" w:rsidP="00994B19">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CCE90EA" w14:textId="77777777" w:rsidR="00930335" w:rsidRPr="00130185" w:rsidRDefault="00910FFB" w:rsidP="00B938AF">
-[...88 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+    <w:p w14:paraId="291A657A" w14:textId="77777777" w:rsidR="00D01C20" w:rsidRPr="00F902A0" w:rsidRDefault="00E02887" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for overload must be </w:t>
+      </w:r>
+      <w:r w:rsidR="0034760A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>submitted u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sing one of the following forms prior to the beginning of the overload assignment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9A0D4A" w14:textId="77777777" w:rsidR="00B938AF" w:rsidRPr="00130185" w:rsidRDefault="00B938AF" w:rsidP="005B2FCF">
-[...1136 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="74B3B722" w14:textId="77777777" w:rsidR="00424C0C" w:rsidRPr="00F902A0" w:rsidRDefault="00424C0C" w:rsidP="00731A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overload Request for 12-Month Employee to Teach Class</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D858DF0" w14:textId="77777777" w:rsidR="00994B19" w:rsidRPr="00F902A0" w:rsidRDefault="00BE2CD9" w:rsidP="00887E8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overload</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request for 9-Month Employee to Teach Class</w:t>
+      </w:r>
+      <w:r w:rsidR="00387028" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A2E9F4" w14:textId="77777777" w:rsidR="0004186F" w:rsidRPr="00F902A0" w:rsidRDefault="00664FE0" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02887" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>12-month faculty may not use a</w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnual leave to teach courses for overload compensation </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4647B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>from the University (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4647B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any source of funding) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02887" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01C20" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faculty member’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02887" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082158" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>normal work hours for the</w:t>
+      </w:r>
+      <w:r w:rsidR="0034760A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02887" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>primary position</w:t>
+      </w:r>
+      <w:r w:rsidR="00082158" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008E22A4" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00082158" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF63791" w14:textId="77777777" w:rsidR="00994B19" w:rsidRPr="00F902A0" w:rsidRDefault="00994B19" w:rsidP="00994B19">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BE8E50" w14:textId="77777777" w:rsidR="00387028" w:rsidRPr="00F902A0" w:rsidRDefault="00664FE0" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00387028" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.  Full-Time faculty who have a course load reduction due to approved release time may not request overload compensation to teach a course</w:t>
+      </w:r>
+      <w:r w:rsidR="005443AE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00424C0C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offered by an academic college or ULM Online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20668EB2" w14:textId="77777777" w:rsidR="00994B19" w:rsidRPr="00F902A0" w:rsidRDefault="00994B19" w:rsidP="00994B19">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197D1144" w14:textId="77777777" w:rsidR="00664FE0" w:rsidRPr="00F902A0" w:rsidRDefault="00664FE0" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Once the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3344" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">overload </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2441" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as been approved, the supervisor responsible for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3344" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>overload assignment must generate a payroll action form (PAF) and obtain appropriate approvals</w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7083" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment to be processed</w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The PAF should be submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Office of Academic Affairs for processing and </w:t>
+      </w:r>
+      <w:r w:rsidR="002B42C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a timely manner </w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">according to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">published </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">payroll </w:t>
+      </w:r>
+      <w:r w:rsidR="0054341A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deadlines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0C25EE" w14:textId="77777777" w:rsidR="00EB36FD" w:rsidRPr="00F902A0" w:rsidRDefault="00EB36FD" w:rsidP="00994B19">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63181F8F" w14:textId="77777777" w:rsidR="00731A86" w:rsidRPr="00F902A0" w:rsidRDefault="00EB36FD" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  Overload </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3344" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>compensation for full-time faculty to teach a 3-semester hour course will be the same whether offered by an academic college or ULM Online and will be based on faculty rank according</w:t>
+      </w:r>
+      <w:r w:rsidR="00731A86" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the following pay schedule:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7F93C8" w14:textId="77777777" w:rsidR="00937908" w:rsidRPr="00F902A0" w:rsidRDefault="00937908" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C552989" w14:textId="77777777" w:rsidR="00731A86" w:rsidRPr="00F902A0" w:rsidRDefault="00EB36FD" w:rsidP="00731A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructor - $1,800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A274A5A" w14:textId="77777777" w:rsidR="00EB36FD" w:rsidRPr="00F902A0" w:rsidRDefault="00BA3271" w:rsidP="00731A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB36FD" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ofessor - $2,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB36FD" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505C59E0" w14:textId="77777777" w:rsidR="00731A86" w:rsidRPr="00F902A0" w:rsidRDefault="00BA3271" w:rsidP="00731A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate </w:t>
+      </w:r>
+      <w:r w:rsidR="00731A86" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professor - $2,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00731A86" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F0D7E5" w14:textId="77777777" w:rsidR="00EB36FD" w:rsidRPr="00F902A0" w:rsidRDefault="00EB36FD" w:rsidP="00731A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professor - $2,400</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9726CA" w14:textId="77777777" w:rsidR="000C0C2E" w:rsidRPr="00F902A0" w:rsidRDefault="000C0C2E" w:rsidP="000C0C2E">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The compensation will be pro-rated for courses providing more or less than 3 credit hours or if</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5417" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum enrollment is not met.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D057C0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Academic Deans, with the approval of the Vice President for Academic Affairs, can approve exceptions to this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B7C883" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00A71877" w:rsidP="001267C3">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00982CFE" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No employee overload pay should exceed 30%.  Under special circumstances, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overload pay will exceed 30% of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full-time </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5569" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9-month or 12-month) salary rate (total salary), the </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member </w:t>
+      </w:r>
+      <w:r w:rsidR="00664FE0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completes the </w:t>
+      </w:r>
+      <w:r w:rsidR="00664FE0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Faculty Request to Earn in Excess of 30% of Salary during Fiscal/Academic Year</w:t>
+      </w:r>
+      <w:r w:rsidR="00664FE0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requesting approval to earn the excess overload pay.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0263C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For 9-month faculty, salary earned in the summer is not included in the total annual overload pay earned.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09940BC1" w14:textId="77777777" w:rsidR="002F731C" w:rsidRPr="00F902A0" w:rsidRDefault="00051DAB" w:rsidP="001267C3">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF52A4" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is sent to the President through the school director, the dean, and the Vice President for Academic Affairs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VPAA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The memo should include a description of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0263C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all duties </w:t>
+      </w:r>
+      <w:r w:rsidR="007F114B" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">performed </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0263C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that resulted in the 30% overage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F93AD81" w14:textId="77777777" w:rsidR="00544A2D" w:rsidRPr="00F902A0" w:rsidRDefault="00D0263C" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:r w:rsidR="00082158" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">President indicates approval or disapproval, the original </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF52A4" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is returned to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VPAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If approved, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VPAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00082158" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sends the </w:t>
+      </w:r>
+      <w:r w:rsidR="00352001" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF52A4" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the Budget Office with a copy to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">those who signed off on the request.  A copy is also filed in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faculty member’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel file.  If not approved, the original</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF52A4" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is filed in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faculty member’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personnel file with a copy sent to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faculty member </w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F746BF" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o t</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A2D" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hose who signed off on the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F73DECB" w14:textId="77777777" w:rsidR="00994B19" w:rsidRPr="00F902A0" w:rsidRDefault="00994B19" w:rsidP="00994B19">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B36DCAE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_VI._Enforcement"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4EA7E8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="00BA2DC6" w:rsidP="00DD716A">
+    <w:p w14:paraId="52BCA4E6" w14:textId="77777777" w:rsidR="00051DAB" w:rsidRPr="00F902A0" w:rsidRDefault="006310F8" w:rsidP="001267C3">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130185">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The Provost is responsible for the enforcement of this policy. </w:t>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vice President </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Academic Affairs is responsible for the enforcement of this policy.  Academic Deans and School Directors are responsible for reviewing and approving </w:t>
+      </w:r>
+      <w:r w:rsidR="004B79E0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>overload assignments for their college and school, respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038C3139" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="00130185" w:rsidRDefault="00960199" w:rsidP="000D1A7A">
-[...7 lines deleted...]
-    <w:p w14:paraId="34490531" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="2A0EF368" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_VII._Policy_Management"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7058E617" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="00BA2DC6" w:rsidP="00DD716A">
+    <w:p w14:paraId="1A9CAD2F" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00F902A0" w:rsidRDefault="006310F8" w:rsidP="00FA7775">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The responsible executive for this policy is the Provost.  The responsible officers for implementation of the policy are the deans of the colleges involved.</w:t>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Vice Presi</w:t>
+      </w:r>
+      <w:r w:rsidR="00424C0C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dent for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DAB" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Affairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is the Responsible Executive accountable for the management of this policy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77177" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FF087" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="07AC93BB" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_VIII._Exclusions"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503B1B5F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="00BA2DC6" w:rsidP="00DD716A">
+    <w:p w14:paraId="02AC347F" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00F902A0" w:rsidRDefault="006310F8" w:rsidP="00FA7775">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>N/A.</w:t>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0695EB6C" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="23668B29" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_IX._Effective_Date"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407554E4" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="00BA2DC6" w:rsidP="00DD716A">
+    <w:p w14:paraId="2FF55F04" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00F902A0" w:rsidRDefault="00F77177" w:rsidP="00FA7775">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t>, 2023.</w:t>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>This policy is effective</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="0082708C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>July 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54043" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704693AE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="734AF2FE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00F902A0" w:rsidRDefault="009C60B1" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_X._Adoption_Date"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="00892246" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9C66C8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00130185" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
+    <w:p w14:paraId="1D58F29C" w14:textId="77777777" w:rsidR="00393213" w:rsidRPr="00F902A0" w:rsidRDefault="00393213" w:rsidP="00FA7775">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="160" w:after="240"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+        <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>This policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is hereby adopted on this 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>May 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311FE824" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00130185" w:rsidRDefault="009D20CF" w:rsidP="000D1A7A">
+    <w:p w14:paraId="786019B8" w14:textId="77777777" w:rsidR="00393213" w:rsidRPr="00F902A0" w:rsidRDefault="00F902A0" w:rsidP="002F731C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...59 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="080664E8" wp14:editId="2C24AF37">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="439F0CD7" wp14:editId="09F61CA9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4067175</wp:posOffset>
+              <wp:posOffset>3933495</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>33020</wp:posOffset>
+              <wp:posOffset>249551</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1502410" cy="817880"/>
+            <wp:extent cx="1836032" cy="872115"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="Dr. Ron Berry's Signature"/>
+            <wp:docPr id="2" name="Picture 2" descr="Dr. Nick Bruno's Signature"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="Dr. Ron Berry's Signature"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Dr. Nick Bruno's Signature"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1502410" cy="817880"/>
+                      <a:ext cx="1836032" cy="872115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B13D05">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED11C39" wp14:editId="604479F3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239345EC" wp14:editId="242B3AF1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>371475</wp:posOffset>
+              <wp:posOffset>402216</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>29845</wp:posOffset>
+              <wp:posOffset>254873</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2009775" cy="637934"/>
+            <wp:extent cx="2088669" cy="687122"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="Dr. Mark Arant's Signature"/>
+            <wp:docPr id="1" name="Picture 1" descr="Dr. Albert Ruiz's Signature"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="Dr. Mark Arant's Signature"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Dr. Albert Ruiz's Signature"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2009775" cy="637934"/>
+                      <a:ext cx="2088669" cy="687122"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommended for Approval by: </w:t>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Approved by:</w:t>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00393213" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A68C46F" w14:textId="77777777" w:rsidR="009D20CF" w:rsidRPr="00130185" w:rsidRDefault="000D1A7A" w:rsidP="009D20CF">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="19C799E3" w14:textId="77777777" w:rsidR="00050CC6" w:rsidRPr="00F902A0" w:rsidRDefault="00050CC6" w:rsidP="00F902A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19675EA0" w14:textId="77777777" w:rsidR="00393213" w:rsidRPr="00F902A0" w:rsidRDefault="00393213" w:rsidP="002F731C">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="002F731C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7939" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009D20CF" w:rsidRPr="00130185">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0044CAC4" w14:textId="77777777" w:rsidR="00550156" w:rsidRPr="00130185" w:rsidRDefault="00DD716A" w:rsidP="009D20CF">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2DA5ECB4" w14:textId="77777777" w:rsidR="00706027" w:rsidRDefault="00393213" w:rsidP="00F77177">
+      <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="009D20CF" w:rsidRPr="00130185">
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dr. Alberto Ruiz, Vice President for Academic Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidR="000D1A7A" w:rsidRPr="00130185">
-[...29 lines deleted...]
-        <w:t>President</w:t>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dr. Nick J. Bruno, President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A237F04" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="00130185" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="5176814B" w14:textId="77777777" w:rsidR="005F4662" w:rsidRPr="00F902A0" w:rsidRDefault="005F4662" w:rsidP="00F77177">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4AF429" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="00F902A0" w:rsidRDefault="00B34DF6" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_XI._References_and"/>
+      <w:bookmarkStart w:id="10" w:name="_XI._Appendices,_References"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00130185">
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DC6236" w:rsidRPr="00130185">
+      <w:r w:rsidR="00DC6236" w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
-      <w:r w:rsidR="008B5DDB" w:rsidRPr="00130185">
+      <w:r w:rsidR="008B5DDB" w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECCB709" w14:textId="02C63DFA" w:rsidR="00DC6236" w:rsidRPr="00130185" w:rsidRDefault="00BA2DC6" w:rsidP="00DD716A">
-[...20 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="3885A189" w14:textId="77777777" w:rsidR="006310F8" w:rsidRPr="00F902A0" w:rsidRDefault="006310F8" w:rsidP="00697793">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Overload Request for 12-Month Employee to Teach Class</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E96C2CA" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="00130185" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="7992DA09" w14:textId="77777777" w:rsidR="00393213" w:rsidRPr="00F902A0" w:rsidRDefault="006310F8" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overload Request for 9-Month </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6D5A" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employee to Teach Class</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C3803C" w14:textId="77777777" w:rsidR="00393213" w:rsidRPr="00F902A0" w:rsidRDefault="00BF52A4" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Faculty Request to Earn in Excess of 30% of Salary during Fiscal/Academic Year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141B461B" w14:textId="77777777" w:rsidR="00BF52A4" w:rsidRPr="00F902A0" w:rsidRDefault="00BF52A4" w:rsidP="002F731C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755D3825" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="00F902A0" w:rsidRDefault="00DC6236" w:rsidP="000F6AF2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
-        <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00130185">
+      <w:bookmarkStart w:id="11" w:name="_XII._Revision_History"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
-      <w:r w:rsidR="00892246" w:rsidRPr="00130185">
+      <w:r w:rsidR="00892246" w:rsidRPr="00F902A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BB963A" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="00130185" w:rsidRDefault="00DD716A" w:rsidP="00DD716A">
+    <w:p w14:paraId="143FE871" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="00F902A0" w:rsidRDefault="0091718F" w:rsidP="00FA7775">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Original Adoption Date:</w:t>
+      </w:r>
+      <w:r w:rsidR="001242E8" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 6, 2020 with an effective date of </w:t>
+      </w:r>
+      <w:r w:rsidR="0082708C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>July 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002F731C" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00F902A0" w:rsidRPr="00F902A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DC6236" w:rsidRPr="00130185" w:rsidSect="007A5E15">
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00DC6236" w:rsidRPr="00F902A0" w:rsidSect="00F77177">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="432" w:left="1080" w:header="0" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1668AD35" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1">
+    <w:p w14:paraId="4A4348F2" w14:textId="77777777" w:rsidR="002E51F4" w:rsidRDefault="002E51F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="766D4F25" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1">
+    <w:p w14:paraId="793C6F6E" w14:textId="77777777" w:rsidR="002E51F4" w:rsidRDefault="002E51F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EB613A0" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1"/>
+    <w:p w14:paraId="2407B61A" w14:textId="77777777" w:rsidR="000C6A8B" w:rsidRDefault="000C6A8B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4100,460 +3847,450 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1901823333"/>
+      <w:id w:val="1892619997"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1769616900"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="193586321"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="14C56401" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="00FC0391" w:rsidP="002A45EB">
+          <w:p w14:paraId="4293A587" w14:textId="77777777" w:rsidR="00513240" w:rsidRPr="00EE6D25" w:rsidRDefault="003035F3" w:rsidP="00513240">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...171 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="right" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DF11AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Full</w:t>
+            </w:r>
+            <w:r w:rsidR="004677BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF11AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time </w:t>
+            </w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF11AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching </w:t>
+            </w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overload </w:t>
+            </w:r>
+            <w:r w:rsidR="001242E8" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
+              <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="00C073DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. </w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
+              <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>04</w:t>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002A45EB">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/20</w:t>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00C073DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A53739">
+            <w:r w:rsidR="00513240" w:rsidRPr="00EE6D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="-1769616900"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="35420FA0" w14:textId="77777777" w:rsidR="00513240" w:rsidRPr="001242E8" w:rsidRDefault="00513240" w:rsidP="00DF11AC">
+        <w:pPr>
+          <w:pStyle w:val="NoSpacing"/>
+          <w:tabs>
+            <w:tab w:val="left" w:pos="5990"/>
+          </w:tabs>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:bCs/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>AA</w:t>
+        </w:r>
+        <w:r w:rsidR="001015FE" w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="000E425B" w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="000E425B" w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00F902A0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>May 6</w:t>
+        </w:r>
+        <w:r w:rsidR="000E425B" w:rsidRPr="00EE6D25">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>, 2020</w:t>
+        </w:r>
+        <w:r w:rsidR="00DF11AC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="425E2FF6" w14:textId="77777777" w:rsidR="009F793A" w:rsidRPr="00513240" w:rsidRDefault="00513240" w:rsidP="00513240">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r w:rsidRPr="001242E8">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                                                                                                                                               </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C6A8B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Rev. 12/16/2019</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C2DBA2" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1">
+    <w:p w14:paraId="1C03FF9B" w14:textId="77777777" w:rsidR="002E51F4" w:rsidRDefault="002E51F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F1FA6F" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1">
+    <w:p w14:paraId="7FE05FC8" w14:textId="77777777" w:rsidR="002E51F4" w:rsidRDefault="002E51F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="491EF7A4" w14:textId="77777777" w:rsidR="000A4FE1" w:rsidRDefault="000A4FE1"/>
+    <w:p w14:paraId="6030526C" w14:textId="77777777" w:rsidR="000C6A8B" w:rsidRDefault="000C6A8B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="72C4FA69" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1515" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1267" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05052FAA"/>
-[...49 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C9118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E398E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4647,50 +4384,199 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1054139F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C30E9BF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="120A3E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16A764E"/>
     <w:lvl w:ilvl="0" w:tplc="28BAEB80">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4858,50 +4744,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F583D25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F28BF2E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2483695F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFFED424"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="009A6A1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4973,204 +4972,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...49 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F7409A"/>
-[...100 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0D724C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E96C79DA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5242,51 +5088,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4F1F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06BCA71A"/>
     <w:lvl w:ilvl="0" w:tplc="5DE0DD84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5357,51 +5203,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFF75D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24F2AF5E"/>
     <w:lvl w:ilvl="0" w:tplc="6CD244D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30103D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5322,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EE69D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98FCA580"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377E1545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D466F9EE"/>
     <w:lvl w:ilvl="0" w:tplc="6ADCF9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1140"/>
         </w:tabs>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5592,51 +5551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6180"/>
         </w:tabs>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6900"/>
         </w:tabs>
         <w:ind w:left="6900" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1C4F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6010DF66"/>
     <w:lvl w:ilvl="0" w:tplc="0628A304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5708,51 +5667,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B957427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8626262"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5821,51 +5780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1C37A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="269236E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5962,153 +5921,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C4421B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97786DC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E350AD"/>
-[...46 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:nsid w:val="4798679A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E0AD4A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFA00C8"/>
-[...49 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535B2053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC2814E"/>
     <w:lvl w:ilvl="0" w:tplc="47701726">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6180,102 +6263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F3065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AC5342"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6320,51 +6352,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E81EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C748BB54"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6460,51 +6492,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E451F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FB809CE"/>
     <w:lvl w:ilvl="0" w:tplc="EA6A6102">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6576,51 +6608,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B272F8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="157A6420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6716,51 +6748,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C766B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB80394"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6832,102 +6864,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E41DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="056413C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6999,51 +6980,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63255955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF387858"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7115,215 +7096,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C75AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007E4E8A"/>
     <w:lvl w:ilvl="0" w:tplc="3B64BF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7365,54 +7182,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7E0D72"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B224BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F8A20D88"/>
+    <w:tmpl w:val="181C5A22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -7478,51 +7295,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2A201E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F6DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="F7146AB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7590,153 +7407,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...101 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76625BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="941A2BFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7814,51 +7529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AE2084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64DCE1B8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7930,51 +7645,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789821AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7689AB2"/>
     <w:lvl w:ilvl="0" w:tplc="C9FECC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8046,51 +7761,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A170E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52AAA474"/>
     <w:lvl w:ilvl="0" w:tplc="FAFC2792">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8162,51 +7877,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A2F243A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEEC6230"/>
     <w:lvl w:ilvl="0" w:tplc="65F872E2">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66C64A8E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8281,51 +7996,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE424D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="507E5DE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8397,102 +8112,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0901C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF44A28C"/>
     <w:lvl w:ilvl="0" w:tplc="4B709998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8565,888 +8229,957 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-[...32 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="40"/>
-[...23 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/YWmRcufSP+MhPZPuPOuBoa0prgL6SnecC/k0p7zTSlhUNDhqJgcJwRfX91dlK9SBepQ2vWsHJ5hqq5+KuN3cQ==" w:salt="UDtclTRvwDBfkDz6eQrCxA=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="eF1YIUSSAMb+bU9t3waP4IidaiDXbad1FKphoxZyKVCrClwkdpmo2xw9UM9xz+VKn2qfLpMyNS6NS0ePPuDo6g==" w:salt="r9lqL3PiY6j4SOesgCT/Yw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE4B30"/>
     <w:rsid w:val="00002DB9"/>
-    <w:rsid w:val="000031C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000064CC"/>
     <w:rsid w:val="0002204C"/>
-    <w:rsid w:val="00023EAD"/>
+    <w:rsid w:val="00023B8B"/>
     <w:rsid w:val="00025C43"/>
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
+    <w:rsid w:val="0004186F"/>
     <w:rsid w:val="00044A15"/>
+    <w:rsid w:val="00050CC6"/>
     <w:rsid w:val="0005141E"/>
+    <w:rsid w:val="00051DAB"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
+    <w:rsid w:val="00067A74"/>
     <w:rsid w:val="000742D7"/>
+    <w:rsid w:val="00082158"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
-    <w:rsid w:val="000964E4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
-    <w:rsid w:val="000A4FE1"/>
+    <w:rsid w:val="000A5418"/>
     <w:rsid w:val="000A65C4"/>
-    <w:rsid w:val="000C4CC4"/>
+    <w:rsid w:val="000B4610"/>
+    <w:rsid w:val="000C0C2E"/>
     <w:rsid w:val="000C5385"/>
+    <w:rsid w:val="000C6A8B"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
+    <w:rsid w:val="000D5319"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
+    <w:rsid w:val="000E425B"/>
     <w:rsid w:val="000E4A6E"/>
-    <w:rsid w:val="000E6DF3"/>
     <w:rsid w:val="000F6076"/>
+    <w:rsid w:val="000F6AF2"/>
     <w:rsid w:val="00100BB6"/>
+    <w:rsid w:val="001015FE"/>
+    <w:rsid w:val="001029FA"/>
     <w:rsid w:val="00102C6C"/>
+    <w:rsid w:val="0010362C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
+    <w:rsid w:val="0011596E"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
+    <w:rsid w:val="001242E8"/>
     <w:rsid w:val="00125E21"/>
-    <w:rsid w:val="00130185"/>
+    <w:rsid w:val="001267C3"/>
+    <w:rsid w:val="00142084"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
-    <w:rsid w:val="00150E76"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
     <w:rsid w:val="00163022"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
-    <w:rsid w:val="00187CE0"/>
+    <w:rsid w:val="001923CE"/>
     <w:rsid w:val="001B16F9"/>
+    <w:rsid w:val="001C0D54"/>
     <w:rsid w:val="001C25FB"/>
+    <w:rsid w:val="001C7775"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
-    <w:rsid w:val="001E5775"/>
+    <w:rsid w:val="001E5569"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
-    <w:rsid w:val="00213FAF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00223BA8"/>
+    <w:rsid w:val="00233CD6"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
+    <w:rsid w:val="00256C83"/>
+    <w:rsid w:val="002609B2"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
+    <w:rsid w:val="0026643D"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
-    <w:rsid w:val="0027221F"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
+    <w:rsid w:val="00275A52"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
+    <w:rsid w:val="0029075C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
+    <w:rsid w:val="00296527"/>
+    <w:rsid w:val="002A17F1"/>
     <w:rsid w:val="002A183D"/>
-    <w:rsid w:val="002A1A8C"/>
     <w:rsid w:val="002A3594"/>
     <w:rsid w:val="002A45EB"/>
     <w:rsid w:val="002A49FF"/>
+    <w:rsid w:val="002A5C35"/>
+    <w:rsid w:val="002A6D5A"/>
+    <w:rsid w:val="002A7756"/>
+    <w:rsid w:val="002B2589"/>
     <w:rsid w:val="002B2C7C"/>
+    <w:rsid w:val="002B42C0"/>
     <w:rsid w:val="002B54BB"/>
     <w:rsid w:val="002B6FF1"/>
-    <w:rsid w:val="002B7F8A"/>
     <w:rsid w:val="002C0134"/>
-    <w:rsid w:val="002C688B"/>
+    <w:rsid w:val="002C71DC"/>
     <w:rsid w:val="002D396B"/>
+    <w:rsid w:val="002D3AEE"/>
+    <w:rsid w:val="002D5F47"/>
+    <w:rsid w:val="002D6398"/>
+    <w:rsid w:val="002D6916"/>
     <w:rsid w:val="002E365A"/>
-    <w:rsid w:val="002E5696"/>
+    <w:rsid w:val="002E51F4"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
+    <w:rsid w:val="002F731C"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
+    <w:rsid w:val="003035F3"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
-    <w:rsid w:val="00342E9E"/>
+    <w:rsid w:val="0033440F"/>
+    <w:rsid w:val="003371FB"/>
+    <w:rsid w:val="00340AA6"/>
+    <w:rsid w:val="0034347D"/>
     <w:rsid w:val="003467E8"/>
+    <w:rsid w:val="0034760A"/>
     <w:rsid w:val="00347989"/>
+    <w:rsid w:val="00352001"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
-    <w:rsid w:val="00360909"/>
+    <w:rsid w:val="00362594"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
-    <w:rsid w:val="00376970"/>
+    <w:rsid w:val="00377332"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
+    <w:rsid w:val="00387028"/>
     <w:rsid w:val="0039185B"/>
+    <w:rsid w:val="00393213"/>
+    <w:rsid w:val="00393510"/>
     <w:rsid w:val="00396EDF"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B36CE"/>
+    <w:rsid w:val="003B7036"/>
+    <w:rsid w:val="003C0384"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
+    <w:rsid w:val="003D159D"/>
     <w:rsid w:val="003D2FDB"/>
+    <w:rsid w:val="003D676C"/>
     <w:rsid w:val="003E0BD4"/>
+    <w:rsid w:val="003E14D2"/>
+    <w:rsid w:val="003E2192"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
+    <w:rsid w:val="003F5417"/>
+    <w:rsid w:val="003F6CF5"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
+    <w:rsid w:val="00406033"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
+    <w:rsid w:val="004168CE"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
+    <w:rsid w:val="00424C0C"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
+    <w:rsid w:val="00455189"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
-    <w:rsid w:val="00472CCB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00473AF0"/>
+    <w:rsid w:val="004677BF"/>
+    <w:rsid w:val="004739C5"/>
     <w:rsid w:val="00482BF7"/>
+    <w:rsid w:val="00484CEC"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
+    <w:rsid w:val="004B7083"/>
+    <w:rsid w:val="004B79E0"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
-    <w:rsid w:val="00527146"/>
+    <w:rsid w:val="00507D9A"/>
+    <w:rsid w:val="00513240"/>
+    <w:rsid w:val="00520A2F"/>
+    <w:rsid w:val="00526880"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
-    <w:rsid w:val="00537EEB"/>
     <w:rsid w:val="00542B5E"/>
+    <w:rsid w:val="0054341A"/>
+    <w:rsid w:val="005443AE"/>
+    <w:rsid w:val="00544A2D"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
     <w:rsid w:val="00550156"/>
     <w:rsid w:val="005520C8"/>
     <w:rsid w:val="00560CC3"/>
-    <w:rsid w:val="00574CE0"/>
     <w:rsid w:val="005763C1"/>
+    <w:rsid w:val="00591C5E"/>
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
-    <w:rsid w:val="005A0E7E"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4A92"/>
-    <w:rsid w:val="005A5B7E"/>
+    <w:rsid w:val="005A5018"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
-    <w:rsid w:val="005B2FCF"/>
     <w:rsid w:val="005B5027"/>
-    <w:rsid w:val="005B7514"/>
     <w:rsid w:val="005C2CBE"/>
+    <w:rsid w:val="005C6DCB"/>
     <w:rsid w:val="005D290B"/>
+    <w:rsid w:val="005D2DE9"/>
     <w:rsid w:val="005D334D"/>
     <w:rsid w:val="005D593A"/>
     <w:rsid w:val="005D6020"/>
     <w:rsid w:val="005D7C13"/>
     <w:rsid w:val="005E0F04"/>
     <w:rsid w:val="005E6DEF"/>
     <w:rsid w:val="005E7ED1"/>
     <w:rsid w:val="005F104F"/>
-    <w:rsid w:val="005F1C17"/>
     <w:rsid w:val="005F351F"/>
+    <w:rsid w:val="005F4662"/>
     <w:rsid w:val="006042EB"/>
     <w:rsid w:val="00604A03"/>
-    <w:rsid w:val="006067E5"/>
     <w:rsid w:val="00617099"/>
+    <w:rsid w:val="00627EA5"/>
+    <w:rsid w:val="006310F8"/>
     <w:rsid w:val="006314CA"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
-    <w:rsid w:val="0064196A"/>
-    <w:rsid w:val="00642162"/>
     <w:rsid w:val="006448E3"/>
-    <w:rsid w:val="0065069D"/>
-    <w:rsid w:val="0065093B"/>
+    <w:rsid w:val="00646BDC"/>
     <w:rsid w:val="00656B95"/>
-    <w:rsid w:val="00656BAD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00673D63"/>
+    <w:rsid w:val="00664FE0"/>
+    <w:rsid w:val="0066640B"/>
+    <w:rsid w:val="0067296C"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
+    <w:rsid w:val="006941E0"/>
     <w:rsid w:val="00695EA3"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696E8F"/>
+    <w:rsid w:val="00697793"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
+    <w:rsid w:val="006B18C5"/>
     <w:rsid w:val="006B3B5F"/>
+    <w:rsid w:val="006B3D7A"/>
+    <w:rsid w:val="006B622A"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
+    <w:rsid w:val="006C16BC"/>
+    <w:rsid w:val="006C27E8"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
-    <w:rsid w:val="006E59B3"/>
     <w:rsid w:val="006E7858"/>
+    <w:rsid w:val="006F2441"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
-    <w:rsid w:val="00703A1A"/>
     <w:rsid w:val="00705AB3"/>
+    <w:rsid w:val="00706027"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
+    <w:rsid w:val="00731A86"/>
+    <w:rsid w:val="00736DFD"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
-    <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
+    <w:rsid w:val="00753AF0"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
-    <w:rsid w:val="0077057C"/>
-    <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
+    <w:rsid w:val="00793497"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
-    <w:rsid w:val="007A258F"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
-    <w:rsid w:val="007E211F"/>
+    <w:rsid w:val="007D676C"/>
     <w:rsid w:val="007E26D1"/>
+    <w:rsid w:val="007E49CC"/>
+    <w:rsid w:val="007F114B"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
-    <w:rsid w:val="00804798"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
-    <w:rsid w:val="008243F6"/>
     <w:rsid w:val="00824808"/>
-    <w:rsid w:val="0082585C"/>
     <w:rsid w:val="00825873"/>
+    <w:rsid w:val="00826436"/>
+    <w:rsid w:val="0082708C"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
-    <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
-    <w:rsid w:val="00880337"/>
+    <w:rsid w:val="008866D5"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
+    <w:rsid w:val="008960E5"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
-    <w:rsid w:val="008C6180"/>
+    <w:rsid w:val="008C7804"/>
+    <w:rsid w:val="008D35DA"/>
+    <w:rsid w:val="008D5075"/>
+    <w:rsid w:val="008E22A4"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
-    <w:rsid w:val="008F1C12"/>
     <w:rsid w:val="008F5D84"/>
-    <w:rsid w:val="008F75D8"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
-    <w:rsid w:val="00905057"/>
-    <w:rsid w:val="00910FFB"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
+    <w:rsid w:val="0091718F"/>
     <w:rsid w:val="0092008A"/>
-    <w:rsid w:val="00930335"/>
     <w:rsid w:val="00931AF3"/>
+    <w:rsid w:val="009349CF"/>
     <w:rsid w:val="00934AAD"/>
-    <w:rsid w:val="00937761"/>
+    <w:rsid w:val="009358A6"/>
+    <w:rsid w:val="00937908"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
+    <w:rsid w:val="00943069"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
-    <w:rsid w:val="00950BB1"/>
-    <w:rsid w:val="009521C8"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
+    <w:rsid w:val="00982CFE"/>
+    <w:rsid w:val="0098475E"/>
+    <w:rsid w:val="00991DFC"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
+    <w:rsid w:val="00994B19"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
-    <w:rsid w:val="009A4CF7"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
     <w:rsid w:val="009C0215"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009C60B1"/>
-    <w:rsid w:val="009D20CF"/>
+    <w:rsid w:val="009D1F64"/>
     <w:rsid w:val="009D663A"/>
     <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E30E3"/>
     <w:rsid w:val="009E5315"/>
     <w:rsid w:val="009E7BA4"/>
+    <w:rsid w:val="009F34D0"/>
     <w:rsid w:val="009F5992"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F7481"/>
+    <w:rsid w:val="009F74E8"/>
     <w:rsid w:val="009F793A"/>
-    <w:rsid w:val="00A00C20"/>
-    <w:rsid w:val="00A01DF3"/>
+    <w:rsid w:val="00A00445"/>
+    <w:rsid w:val="00A14391"/>
     <w:rsid w:val="00A14692"/>
-    <w:rsid w:val="00A15574"/>
     <w:rsid w:val="00A1563E"/>
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
-    <w:rsid w:val="00A265E9"/>
+    <w:rsid w:val="00A26523"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
-    <w:rsid w:val="00A53739"/>
-    <w:rsid w:val="00A62436"/>
+    <w:rsid w:val="00A54043"/>
+    <w:rsid w:val="00A614D5"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
+    <w:rsid w:val="00A639B2"/>
     <w:rsid w:val="00A671B7"/>
+    <w:rsid w:val="00A71877"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
-    <w:rsid w:val="00A86FA5"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
+    <w:rsid w:val="00AD228D"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AF09A3"/>
-    <w:rsid w:val="00AF425B"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B03DBC"/>
-    <w:rsid w:val="00B0557B"/>
-    <w:rsid w:val="00B0582D"/>
+    <w:rsid w:val="00B1103C"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
-    <w:rsid w:val="00B2049E"/>
+    <w:rsid w:val="00B2337B"/>
+    <w:rsid w:val="00B23485"/>
     <w:rsid w:val="00B23620"/>
+    <w:rsid w:val="00B269B8"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
+    <w:rsid w:val="00B34DB1"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
-    <w:rsid w:val="00B52B20"/>
     <w:rsid w:val="00B53FF2"/>
-    <w:rsid w:val="00B5414F"/>
+    <w:rsid w:val="00B60098"/>
+    <w:rsid w:val="00B64975"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
-    <w:rsid w:val="00B938AF"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
+    <w:rsid w:val="00BA056D"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
-    <w:rsid w:val="00BA1DD0"/>
-    <w:rsid w:val="00BA2DC6"/>
+    <w:rsid w:val="00BA3271"/>
     <w:rsid w:val="00BB0914"/>
-    <w:rsid w:val="00BB4B5A"/>
+    <w:rsid w:val="00BB3344"/>
     <w:rsid w:val="00BB73A3"/>
+    <w:rsid w:val="00BC259F"/>
     <w:rsid w:val="00BC4539"/>
-    <w:rsid w:val="00BC5891"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
-    <w:rsid w:val="00BD7042"/>
+    <w:rsid w:val="00BD2B85"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
+    <w:rsid w:val="00BE2CD9"/>
+    <w:rsid w:val="00BF0581"/>
+    <w:rsid w:val="00BF19F6"/>
+    <w:rsid w:val="00BF52A4"/>
+    <w:rsid w:val="00C011EE"/>
     <w:rsid w:val="00C0257C"/>
+    <w:rsid w:val="00C073DC"/>
+    <w:rsid w:val="00C07846"/>
     <w:rsid w:val="00C13D8E"/>
-    <w:rsid w:val="00C20D72"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
+    <w:rsid w:val="00C468CF"/>
+    <w:rsid w:val="00C53559"/>
+    <w:rsid w:val="00C60359"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
+    <w:rsid w:val="00C64F17"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
+    <w:rsid w:val="00C85BBD"/>
     <w:rsid w:val="00C87C48"/>
+    <w:rsid w:val="00C91A24"/>
     <w:rsid w:val="00C9271F"/>
     <w:rsid w:val="00C94290"/>
+    <w:rsid w:val="00C94451"/>
     <w:rsid w:val="00CA10E3"/>
-    <w:rsid w:val="00CA1A90"/>
     <w:rsid w:val="00CA4E34"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
-    <w:rsid w:val="00CD08CF"/>
     <w:rsid w:val="00CD50A9"/>
     <w:rsid w:val="00CD73D2"/>
     <w:rsid w:val="00CD73DF"/>
     <w:rsid w:val="00CE5C09"/>
     <w:rsid w:val="00CE5DF6"/>
+    <w:rsid w:val="00CE7939"/>
     <w:rsid w:val="00CF1DE8"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00D67"/>
+    <w:rsid w:val="00D01C20"/>
+    <w:rsid w:val="00D0263C"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D04567"/>
+    <w:rsid w:val="00D057C0"/>
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
     <w:rsid w:val="00D16DF0"/>
+    <w:rsid w:val="00D173F6"/>
     <w:rsid w:val="00D20661"/>
+    <w:rsid w:val="00D26981"/>
     <w:rsid w:val="00D30995"/>
     <w:rsid w:val="00D44F42"/>
     <w:rsid w:val="00D479C0"/>
+    <w:rsid w:val="00D50E7F"/>
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
-    <w:rsid w:val="00D57945"/>
-    <w:rsid w:val="00D6688B"/>
+    <w:rsid w:val="00D6001B"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
+    <w:rsid w:val="00D723AC"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
+    <w:rsid w:val="00D81C72"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
+    <w:rsid w:val="00D94B10"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
-    <w:rsid w:val="00DA3E6B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB4992"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
-    <w:rsid w:val="00DD716A"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
-    <w:rsid w:val="00DE73E9"/>
+    <w:rsid w:val="00DE4C54"/>
+    <w:rsid w:val="00DF11AC"/>
     <w:rsid w:val="00DF20CF"/>
-    <w:rsid w:val="00E00B0B"/>
+    <w:rsid w:val="00DF759A"/>
     <w:rsid w:val="00E01A29"/>
+    <w:rsid w:val="00E02887"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
-    <w:rsid w:val="00E14EE6"/>
     <w:rsid w:val="00E1606A"/>
-    <w:rsid w:val="00E1666A"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E42598"/>
+    <w:rsid w:val="00E4647B"/>
     <w:rsid w:val="00E46982"/>
-    <w:rsid w:val="00E5014D"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
-    <w:rsid w:val="00E66EA5"/>
+    <w:rsid w:val="00E562EF"/>
+    <w:rsid w:val="00E62C5B"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
+    <w:rsid w:val="00E85128"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA3912"/>
+    <w:rsid w:val="00EA4DCE"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB28CB"/>
+    <w:rsid w:val="00EB36FD"/>
     <w:rsid w:val="00EB7CEF"/>
+    <w:rsid w:val="00EC0603"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
+    <w:rsid w:val="00EC6275"/>
+    <w:rsid w:val="00ED2136"/>
     <w:rsid w:val="00ED39D3"/>
     <w:rsid w:val="00ED66A4"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00EE07C1"/>
     <w:rsid w:val="00EE0EB0"/>
     <w:rsid w:val="00EE14C7"/>
     <w:rsid w:val="00EE3694"/>
-    <w:rsid w:val="00EF23A1"/>
+    <w:rsid w:val="00EE6143"/>
+    <w:rsid w:val="00EE6D25"/>
     <w:rsid w:val="00EF43FC"/>
+    <w:rsid w:val="00EF4923"/>
     <w:rsid w:val="00EF57DD"/>
     <w:rsid w:val="00F0378B"/>
+    <w:rsid w:val="00F05EB4"/>
     <w:rsid w:val="00F119B9"/>
     <w:rsid w:val="00F128ED"/>
+    <w:rsid w:val="00F129B6"/>
     <w:rsid w:val="00F12AFE"/>
+    <w:rsid w:val="00F2216C"/>
     <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F3105C"/>
-    <w:rsid w:val="00F33462"/>
     <w:rsid w:val="00F338FF"/>
     <w:rsid w:val="00F343F0"/>
-    <w:rsid w:val="00F36223"/>
-    <w:rsid w:val="00F43F42"/>
+    <w:rsid w:val="00F43164"/>
     <w:rsid w:val="00F46DF5"/>
     <w:rsid w:val="00F52F3E"/>
     <w:rsid w:val="00F53ABA"/>
     <w:rsid w:val="00F60E4B"/>
     <w:rsid w:val="00F625ED"/>
     <w:rsid w:val="00F659F7"/>
+    <w:rsid w:val="00F664E2"/>
+    <w:rsid w:val="00F71E61"/>
+    <w:rsid w:val="00F746BF"/>
+    <w:rsid w:val="00F77177"/>
     <w:rsid w:val="00F81267"/>
-    <w:rsid w:val="00FA0890"/>
+    <w:rsid w:val="00F902A0"/>
+    <w:rsid w:val="00F94B06"/>
     <w:rsid w:val="00FA365A"/>
+    <w:rsid w:val="00FA7775"/>
     <w:rsid w:val="00FB1B26"/>
     <w:rsid w:val="00FB42DB"/>
     <w:rsid w:val="00FB5662"/>
-    <w:rsid w:val="00FC0391"/>
     <w:rsid w:val="00FC2FCB"/>
     <w:rsid w:val="00FC39BF"/>
     <w:rsid w:val="00FE0898"/>
     <w:rsid w:val="00FE2425"/>
     <w:rsid w:val="00FE4B30"/>
     <w:rsid w:val="00FE738C"/>
     <w:rsid w:val="00FF7AAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="58A87C0E"/>
-  <w15:docId w15:val="{5AB948B0-4712-4ECC-A6D9-AFF4EE83A9FC}"/>
+  <w14:docId w14:val="4D575911"/>
+  <w15:docId w15:val="{BFCDD3A5-3457-42B8-B6AA-89FDCA3F1D2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9506,51 +9239,51 @@
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10192,158 +9925,218 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C643ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE14C7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLMarkup">
+    <w:name w:val="HTML Markup"/>
+    <w:rsid w:val="00D26981"/>
+    <w:rPr>
+      <w:vanish/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00507D9A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B52B20"/>
+    <w:rsid w:val="00BA056D"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="84352111">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="176970991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="331685976">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="773403095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="798492773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1177382142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1603102944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1764641639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2020616797">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webservices.ulm.edu/policies/download-policy/751" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -10597,50 +10390,103 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -11024,180 +10870,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D762B9-ED8E-4088-A61B-D4797A2F6164}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D440F0E5-93EB-4F22-9B01-DDF16794928E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{343283A5-B8A1-48EF-88B0-3C2AC5FF04CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C93A53-E771-45E0-AE36-E0349F611DFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE89D3A7-E37F-4779-9881-51BAD94F75F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D43224D-1BCB-4536-845C-F6A88F5FD7C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFABECD8-03A2-4851-A2A7-39B85844E4B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>12176</Characters>
+  <Pages>4</Pages>
+  <Words>1048</Words>
+  <Characters>5975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14284</CharactersWithSpaces>
+  <CharactersWithSpaces>7009</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11397,30 +11190,27 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement</dc:title>
   <dc:creator>landrum@ulm.edu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B02BE31A9DB36A468DAD2D7AFA40EF17</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="data-panorama-remediation-history">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>