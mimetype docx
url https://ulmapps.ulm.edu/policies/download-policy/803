--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,112 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4FDF2A68" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="0DF9FF9A" w14:textId="3ADDB06E" w:rsidR="00AB5E99" w:rsidRPr="00AB5E99" w:rsidRDefault="00AB5E99" w:rsidP="00AB5E99">
+    <w:p w14:paraId="0DF9FF9A" w14:textId="48BD032F" w:rsidR="00AB5E99" w:rsidRPr="00AB5E99" w:rsidRDefault="00AB5E99" w:rsidP="00AB5E99">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5E99">
-[...47 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2418"/>
         <w:gridCol w:w="4579"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="63F4A5A5" w14:textId="77777777" w:rsidTr="00AB5E99">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -735,88 +681,98 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>January 1, 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="09A6ED92" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B83A034" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="3B83A034" w14:textId="210C66C1" w:rsidR="001518A1" w:rsidRPr="00FC2C8C" w:rsidRDefault="003E1CFE" w:rsidP="003E1CFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A1" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001518A1" w:rsidRPr="00FC2C8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00FC2C8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A5CEFF" w14:textId="58907FFF" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="00FB7955" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008464BD" w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">he Louisiana Board of Regents currently supports the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="008464BD" w:rsidRPr="000648C6">
@@ -875,71 +831,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> through an external search and are “granted in recognition of attainment of national and/or international distinction for having made unique and significant impacts on their field through outstanding research, creative scholarly achievement, teaching, and/or service.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B02D9E3" w14:textId="77777777" w:rsidR="000E571B" w:rsidRPr="000648C6" w:rsidRDefault="000E571B" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="476DBDB8" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="008464BD">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Endowed Chair Policy outlines the procedures for selecting awardees and the responsibilities of the faculty member who receives an award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58141708" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="58141708" w14:textId="2BBE78B9" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="003E1CFE" w:rsidP="003E1CFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C469EC" w14:textId="77777777" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The purpose of the endowed chair program is to recruit eminent scholars to ULM in accordance with the criteria written in the endowment by the donors.  Funds generated from the endowment principal annually are put at the disposal of the chair holder to spend in accordance with ULM and Board of Regents policies.  Up to 50% of the funds can be used to enhance the contracted salary of the chair holder.  Endowed chairs are evaluated annually with the basis of the evaluation being the achievement of goals that were set during the previous year’s evaluation.  The position is renewable annually based upon the outcome of this evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD88C36" w14:textId="77777777" w:rsidR="00C02C02" w:rsidRDefault="00C02C02" w:rsidP="00C02C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1021,119 +979,128 @@
         </w:rPr>
         <w:t>improving research ties with industry by linking industrial researchers with faculty; and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE11E73" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="008464BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>strengthening the capacity of disciplines to achieve regional and/or national eminence in education or research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365A17CA" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="365A17CA" w14:textId="70879746" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="003E1CFE" w:rsidP="003E1CFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394F7D85" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy and the associated procedures apply to all endowed chair positions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398F28B0" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="398F28B0" w14:textId="1D623C2E" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="003E1CFE" w:rsidP="003E1CFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4418CBD1" w14:textId="3A8B4B4E" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BoR</w:t>
       </w:r>
@@ -1158,111 +1125,114 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A90A78" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000E2D3B" w:rsidRDefault="008464BD" w:rsidP="008464BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Endowed Chairs - According to the Louisiana Board of Regents' "Endowed Chairs for Eminent Scholars Program Policy," endowed chairs are granted in recognition of attaining and maintaining national and/or international distinction for having made unique and significant impacts on their field through outstanding research, creative scholarly achievement, teaching, and/or service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197DA5E1" w14:textId="7F413A8B" w:rsidR="00940D67" w:rsidRPr="003E7394" w:rsidRDefault="001C3651" w:rsidP="00940D67">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Oversight authority – When the endowed chair holder is a faculty member, coordinator, or director in a college, the oversight authority is the dean of the college.  When the endowed chair holder is the dean of the college, the oversight authority is the Provost.</w:t>
       </w:r>
       <w:r w:rsidR="00940D67" w:rsidRPr="000E2D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The awarding and evaluation of the chairs will be done by the dean of the college that contains that discipline or program.  There are other endowed chairs created to support faculty in multiple disciplines or programs that all fall under the purview of a single college.  The oversight authority for these will also be the dean of that particular college.  For the remaining chairs that cross multiple disciplines or programs that are contained in multiple colleges, the oversight authority will reside with the Provost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470377A8" w14:textId="77777777" w:rsidR="001C3651" w:rsidRPr="000E2D3B" w:rsidRDefault="001C3651" w:rsidP="000E2D3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B124E9B" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="6B124E9B" w14:textId="3A1A89FA" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00632A3A" w:rsidP="00632A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385E83B3" w14:textId="77777777" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Awarding</w:t>
       </w:r>
     </w:p>
@@ -1589,98 +1559,92 @@
         </w:rPr>
         <w:t>funds</w:t>
       </w:r>
       <w:r w:rsidRPr="00572D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00572D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="0013232D" w:rsidRPr="00572D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>expenditures</w:t>
       </w:r>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must follow state and University guidelines and procedures. The award may be used for salary, equipment, or travel, or any combination thereof, although it is not necessarily limited to those categories.  No more than 50% of the award may be used as a supplement to salary, and this amount will be written into the </w:t>
-[...6 lines deleted...]
-        <w:t>annual contract for the chair holder.   At the beginning of each fiscal year, a budget sheet must be completed by the awardee and approved by the</w:t>
+        <w:t xml:space="preserve"> must follow state and University guidelines and procedures. The award may be used for salary, equipment, or travel, or any combination thereof, although it is not necessarily limited to those categories.  No more than 50% of the award may be used as a supplement to salary, and this amount will be written into the annual contract for the chair holder.   At the beginning of each fiscal year, a budget sheet must be completed by the awardee and approved by the</w:t>
       </w:r>
       <w:r w:rsidR="00A97973" w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> oversight authority, </w:t>
       </w:r>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the Provost, and the ULM Foundation</w:t>
       </w:r>
       <w:r w:rsidR="00A97973" w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Chief Financial Officer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AC3AA0" w14:textId="77777777" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Annual Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4151F34D" w14:textId="45BAF2A4" w:rsidR="008464BD" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The holder of the endowed chair will complete the "Endowed Professorship/Chair Annual Report" by providing a brief description how the funds were used and the significance of the work done, an assessment of goal accomplishments and a report of activities supported by the award to the </w:t>
       </w:r>
       <w:r w:rsidR="001C3651">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oversight Authority</w:t>
       </w:r>
       <w:r w:rsidR="001C3651" w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -1698,245 +1662,255 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29281759" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>These goals will be used in the following year to evaluate the chairs performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02147599" w14:textId="77777777" w:rsidR="000E571B" w:rsidRPr="000D1A7A" w:rsidRDefault="000E571B" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F00DE6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="65F00DE6" w14:textId="7448F381" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00632A3A" w:rsidP="00632A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45522DE9" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB83010" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="7CB83010" w14:textId="3B414616" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00632A3A" w:rsidP="00632A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4118CFA5" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost will be the Responsible Executive for the management of this Policy. The Provost or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE2D444" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="6FE2D444" w14:textId="6BF6DEB7" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00632A3A" w:rsidP="00632A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF6210C" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5EBC5F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5C5EBC5F" w14:textId="730065C6" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008A00F2" w:rsidP="008A00F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396D81D2" w14:textId="1D3A0859" w:rsidR="005949FB" w:rsidRPr="000648C6" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000648C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy will become effective on </w:t>
       </w:r>
       <w:r w:rsidR="00332D2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the date signed by the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391A320D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="391A320D" w14:textId="3D5A115C" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="008A00F2" w:rsidP="008A00F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFEF19E" w14:textId="0651E298" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000E571B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy</w:t>
       </w:r>
       <w:r w:rsidR="00332D2F">
         <w:rPr>
@@ -2269,73 +2243,81 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53739">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dr. Ronald L. Berry,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFAB87F" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="0DFAB87F" w14:textId="42F80322" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="008A00F2" w:rsidP="008A00F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r w:rsidR="008D669B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6684921D" w14:textId="0EFD43DB" w:rsidR="008464BD" w:rsidRDefault="001C3651" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -2398,51 +2380,51 @@
       <w:r w:rsidR="008464BD" w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>may be found a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t:</w:t>
       </w:r>
       <w:r w:rsidR="008464BD" w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F91DF7A" w14:textId="44F2A949" w:rsidR="00AB5E99" w:rsidRPr="00AB5E99" w:rsidRDefault="00674CC2" w:rsidP="00AB5E99">
+    <w:p w14:paraId="7F91DF7A" w14:textId="44F2A949" w:rsidR="00AB5E99" w:rsidRPr="00AB5E99" w:rsidRDefault="008C41A6" w:rsidP="00AB5E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00AB5E99" w:rsidRPr="00AB5E99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to Endowed Professorship/Chair Annual Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="061712C8" w14:textId="53F4E10C" w:rsidR="00814F54" w:rsidRDefault="00814F54" w:rsidP="00AB5E99">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E87819D" w14:textId="77777777" w:rsidR="000E571B" w:rsidRDefault="000E571B" w:rsidP="000E571B">
       <w:pPr>
@@ -2450,77 +2432,80 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B623236" w14:textId="77777777" w:rsidR="00164F92" w:rsidRDefault="00164F92" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D858685" w14:textId="77777777" w:rsidR="00164F92" w:rsidRDefault="00164F92" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C0297F" w14:textId="77777777" w:rsidR="00DF0549" w:rsidRPr="000D1A7A" w:rsidRDefault="00DF0549" w:rsidP="000E571B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F84297F" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="1F84297F" w14:textId="5233CB0A" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="008D669B" w:rsidP="00632A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C38AF3A" w14:textId="77777777" w:rsidR="008464BD" w:rsidRPr="008464BD" w:rsidRDefault="008464BD" w:rsidP="000E571B">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original adoption date: July 9, 2013</w:t>
@@ -3008,51 +2993,51 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6BA4D891" w14:textId="77777777" w:rsidR="00D10739" w:rsidRDefault="00D10739">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7BF7CE62" w14:textId="77777777" w:rsidR="00D10739" w:rsidRDefault="00D10739">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1B5BE04A" w14:textId="77777777" w:rsidR="00D8532D" w:rsidRDefault="00D8532D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="29D2A6D4" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="091C15F0"/>
@@ -7300,95 +7285,96 @@
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Y/onF4A10k7wN5pGQ3X0+8dRdmsQDLOdsVSosRiJsPJjkmkZZqxWV0Ye3JKWzQOwZypo2V7PFOCxz3B36SLjsA==" w:salt="wjKpzaiJYBqOXKod6W/uTA=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MzFeoyKHXyc03oVcwonnS+H+epCMENgDg56JnPsgKOh51HcMk2s0Ilj+3yXV45c6s7disLqFMz26V3lxCDNhUw==" w:salt="xtgkikN99J3PTXVdd90Bcg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE4B30"/>
     <w:rsid w:val="00001BA5"/>
     <w:rsid w:val="00002DB9"/>
     <w:rsid w:val="0002204C"/>
     <w:rsid w:val="00025C43"/>
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
     <w:rsid w:val="00044A15"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="000648C6"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
+    <w:rsid w:val="000919A6"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D1E80"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E1B1C"/>
     <w:rsid w:val="000E2D3B"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000E571B"/>
     <w:rsid w:val="000E6DF3"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
@@ -7473,50 +7459,51 @@
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="0034075C"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
     <w:rsid w:val="0039185B"/>
     <w:rsid w:val="00396EDF"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B36CE"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
     <w:rsid w:val="003D2FDB"/>
     <w:rsid w:val="003E0BD4"/>
+    <w:rsid w:val="003E1CFE"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="003F218D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00440B25"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461241"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="00482BF7"/>
@@ -7552,84 +7539,84 @@
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A5B7E"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005B5027"/>
     <w:rsid w:val="005C2CBE"/>
     <w:rsid w:val="005D290B"/>
     <w:rsid w:val="005D334D"/>
     <w:rsid w:val="005D593A"/>
     <w:rsid w:val="005D6020"/>
     <w:rsid w:val="005D7C13"/>
     <w:rsid w:val="005E0F04"/>
     <w:rsid w:val="005E6DEF"/>
     <w:rsid w:val="005E7ED1"/>
     <w:rsid w:val="005F104F"/>
     <w:rsid w:val="005F351F"/>
     <w:rsid w:val="006042EB"/>
     <w:rsid w:val="00604A03"/>
     <w:rsid w:val="00617099"/>
     <w:rsid w:val="006314CA"/>
+    <w:rsid w:val="00632A3A"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="006448E3"/>
     <w:rsid w:val="0065069D"/>
     <w:rsid w:val="0065093B"/>
     <w:rsid w:val="00656B95"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="00695EA3"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B6386"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
     <w:rsid w:val="00705AB3"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
-    <w:rsid w:val="00707B86"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00771716"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
@@ -7647,53 +7634,56 @@
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="00814F54"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="008464BD"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="00860984"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00883096"/>
     <w:rsid w:val="0089122E"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
+    <w:rsid w:val="008A00F2"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
+    <w:rsid w:val="008C41A6"/>
     <w:rsid w:val="008C6180"/>
+    <w:rsid w:val="008D669B"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00910AF3"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="00940D67"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="00970816"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
@@ -7867,92 +7857,94 @@
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
     <w:rsid w:val="00DF0549"/>
     <w:rsid w:val="00DF20CF"/>
     <w:rsid w:val="00E00B0B"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E1666A"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E3619B"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E42598"/>
     <w:rsid w:val="00E46982"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
     <w:rsid w:val="00E600D8"/>
+    <w:rsid w:val="00E6210D"/>
     <w:rsid w:val="00E75954"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA2BFF"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB28CB"/>
     <w:rsid w:val="00EB7CEF"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
     <w:rsid w:val="00ED39D3"/>
     <w:rsid w:val="00ED66A4"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00EE07C1"/>
     <w:rsid w:val="00EE0EB0"/>
     <w:rsid w:val="00EE14C7"/>
     <w:rsid w:val="00EE3694"/>
     <w:rsid w:val="00EF18B4"/>
     <w:rsid w:val="00EF43FC"/>
     <w:rsid w:val="00EF57DD"/>
     <w:rsid w:val="00F0378B"/>
     <w:rsid w:val="00F119B9"/>
     <w:rsid w:val="00F128ED"/>
     <w:rsid w:val="00F12AFE"/>
     <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F3105C"/>
     <w:rsid w:val="00F338FF"/>
     <w:rsid w:val="00F343F0"/>
     <w:rsid w:val="00F46DF5"/>
     <w:rsid w:val="00F52F3E"/>
     <w:rsid w:val="00F53ABA"/>
     <w:rsid w:val="00F60E4B"/>
     <w:rsid w:val="00F625ED"/>
     <w:rsid w:val="00F659F7"/>
     <w:rsid w:val="00F81267"/>
     <w:rsid w:val="00FA0DAA"/>
     <w:rsid w:val="00FA365A"/>
     <w:rsid w:val="00FB1B26"/>
     <w:rsid w:val="00FB42DB"/>
     <w:rsid w:val="00FB5662"/>
     <w:rsid w:val="00FB7955"/>
+    <w:rsid w:val="00FC2C8C"/>
     <w:rsid w:val="00FC2FCB"/>
     <w:rsid w:val="00FC39BF"/>
     <w:rsid w:val="00FC3BE8"/>
     <w:rsid w:val="00FE0898"/>
     <w:rsid w:val="00FE2425"/>
     <w:rsid w:val="00FE4B30"/>
     <w:rsid w:val="00FE738C"/>
     <w:rsid w:val="00FF7AAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -9127,103 +9119,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...51 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -9607,140 +9546,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A48D6C-7563-42B3-966F-6259997537A6}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91D3B1B2-F688-453B-9FC8-BA6306CE1BFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A48D6C-7563-42B3-966F-6259997537A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D809337-2300-41A0-8DED-53E99E71D693}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD95293F-1E17-451C-B23B-3E3416D50D47}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD95293F-1E17-451C-B23B-3E3416D50D47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D809337-2300-41A0-8DED-53E99E71D693}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1324</Words>
-  <Characters>7553</Characters>
+  <Words>1321</Words>
+  <Characters>7534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8860</CharactersWithSpaces>
+  <CharactersWithSpaces>8838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>