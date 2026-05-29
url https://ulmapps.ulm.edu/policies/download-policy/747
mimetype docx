--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,106 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="625218F2" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="56F0D5BC" w14:textId="4A53E463" w:rsidR="002272DB" w:rsidRPr="002272DB" w:rsidRDefault="002272DB" w:rsidP="002272DB">
+    <w:p w14:paraId="56F0D5BC" w14:textId="15E7CBE0" w:rsidR="002272DB" w:rsidRPr="002272DB" w:rsidRDefault="002272DB" w:rsidP="002272DB">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002272DB">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2358"/>
         <w:gridCol w:w="4639"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="695C8AA7" w14:textId="77777777" w:rsidTr="002272DB">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -762,140 +714,150 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>April 15, 2019</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0D4D4BAB" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E4016F7" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="1E4016F7" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00496DFD" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00496DFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00496DFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBDC398" w14:textId="77777777" w:rsidR="00B751D3" w:rsidRDefault="00B751D3" w:rsidP="007359FC">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Employment Appointment and Reappointment Letters for the Division of Academic Affairs</w:t>
       </w:r>
       <w:r w:rsidR="00BA5490">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy outlines and provides the procedures to process appointment and reappointment letters/memos for faculty and staff in the Division of Academic Affairs and faculty in the University Library.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A056B18" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CEA5F7F" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00EB28CB">
+    <w:p w14:paraId="1CEA5F7F" w14:textId="586D3D2F" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="00496DFD" w:rsidP="00496DFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665E5490" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRDefault="00E9358E" w:rsidP="007359FC">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>To provide the process of employment appointment letters, employmen</w:t>
       </w:r>
       <w:r w:rsidR="001B66E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">t reappointment letters, </w:t>
@@ -910,119 +872,129 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and summer term employment memos for faculty and staff in the Division of Academic Affairs</w:t>
       </w:r>
       <w:r w:rsidR="00156A86">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and faculty in the University Library</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDF18D0" w14:textId="77777777" w:rsidR="00B751D3" w:rsidRPr="008D6BD0" w:rsidRDefault="00B751D3" w:rsidP="00E9358E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C7D11C" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="48C7D11C" w14:textId="4FF650BA" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00496DFD" w:rsidP="00496DFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ADE814" w14:textId="77777777" w:rsidR="00486E50" w:rsidRPr="00915954" w:rsidRDefault="00156A86" w:rsidP="00156A86">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0FBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy and the associated procedures apply to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>faculty and staff in the Division of Academic Affairs and the faculty in the University Library.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAD16FE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="0EAD16FE" w14:textId="518282D2" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00496DFD" w:rsidP="00496DFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="000765D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2157CBF1" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRDefault="00E9358E" w:rsidP="007359FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="003F1A7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
@@ -1374,51 +1346,50 @@
         <w:t>whose assigned primary duties are teaching, scholarly activities, and/or service and whose rank is instructor or above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C388E55" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="00AE040B" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Unclassified Staff Member</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>– a</w:t>
       </w:r>
       <w:r w:rsidR="00A72B4B" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">n “at-will” </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
@@ -1485,50 +1456,51 @@
         <w:tab/>
         <w:t>Employment Letters/Memos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E319F0A" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRPr="00B660D6" w:rsidRDefault="00E9358E" w:rsidP="00EF234D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B660D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appointment Letter</w:t>
       </w:r>
       <w:r w:rsidR="000F2FE1" w:rsidRPr="00B660D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Full-Time Employee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AF12BA" w14:textId="77777777" w:rsidR="00420E57" w:rsidRPr="00B660D6" w:rsidRDefault="00E9358E" w:rsidP="00420E57">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B660D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2166,125 +2138,121 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Tenure Track</w:t>
       </w:r>
       <w:r w:rsidRPr="00805FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – an appointment of a full-time faculty member who serves a probationary period and is eligible for tenure.  This appointment is made at the rank of Assistant Professor or higher.  The probationary period for tenure consideration for an Assistant Professor is six years, with application for tenure made during the sixth year.  For Associate Professors, the probationary period for tenure consideration may be at least one year but may not be more than four years.</w:t>
       </w:r>
       <w:r w:rsidRPr="00805FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This appointment shall not create any manner of legal right, interest, or </w:t>
-[...6 lines deleted...]
-        <w:t>expectancy of renewal or any other type of appointment, and shall be subject to annual renewal by the University.</w:t>
+        <w:t xml:space="preserve">  This appointment shall not create any manner of legal right, interest, or expectancy of renewal or any other type of appointment, and shall be subject to annual renewal by the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15502740" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="007D06E4" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Non-Tenure Track</w:t>
       </w:r>
       <w:r w:rsidRPr="00805FBA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="007D06E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> an appointment of a faculty member who does not serve a probationary period and is not eligible for tenure.  This appointment is made at the rank of Instructor or higher and does not include any right to permanent or continuous employment; shall not create any manner of legal right, interest, or expectancy of renewal; and shall be subject to annual renewal by the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFE84B6" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="007A71CB" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45361861" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="45361861" w14:textId="64F4E93A" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4752080C" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="0097038D" w:rsidRDefault="00E9358E" w:rsidP="0009199E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:right="-14"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097038D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2930,65 +2898,51 @@
         </w:rPr>
         <w:t>.  The annual employment reappointment letter</w:t>
       </w:r>
       <w:r w:rsidR="00CF6531" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> be processed </w:t>
       </w:r>
       <w:r w:rsidR="00847F16" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">by the appointing office </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">before the end of the spring semester each year.  Faculty who </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> this letter </w:t>
+        <w:t xml:space="preserve">before the end of the spring semester each year.  Faculty who receive this letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">be asked to sign the letter indicating that they accept their appointment renewal and intend to return to the University the next fiscal/academic year.  The signed letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">be returned to the </w:t>
       </w:r>
@@ -3071,50 +3025,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1980" w:hanging="1980"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E8F9BF" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="009A181E" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1980" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Full-Time Non-Tenure-Track Faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C1FCFC" w14:textId="349A34AB" w:rsidR="00904BC0" w:rsidRPr="00904BC0" w:rsidRDefault="00E9358E" w:rsidP="00904BC0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1980"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">After the initial employment appointment letter, continuing full-time non-tenure-track faculty </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
@@ -3142,65 +3097,51 @@
         </w:rPr>
         <w:t xml:space="preserve">.  The annual employment reappointment letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> be processed </w:t>
       </w:r>
       <w:r w:rsidR="00847F16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">by the appointing office </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">before the end of the spring semester each year.  Faculty who </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> this letter </w:t>
+        <w:t xml:space="preserve">before the end of the spring semester each year.  Faculty who receive this letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">be asked to sign the letter indicating that they accept their appointment renewal and intend to return to the University the next </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fiscal/academic year.  The signed letter should be returned to the Dean by the date indicated in the letter.</w:t>
       </w:r>
       <w:r w:rsidR="00904BC0" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -3369,65 +3310,51 @@
         <w:t xml:space="preserve">position is an at-will position and, if the appointment to the supplemental position should end, the faculty member could be reassigned and their salary changed.  The letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">also indicate that the faculty member's </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">tenure status applies only to their appointment as a faculty member and not to their appointment to the supplemental position.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty who </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> this letter </w:t>
+        <w:t xml:space="preserve">Faculty who receive this letter </w:t>
       </w:r>
       <w:r w:rsidR="00CF6531">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">be asked to sign the letter indicating that they accept their appointment renewal and intend to return to the University the next </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">fiscal/academic year.  The signed letter should be returned to the </w:t>
       </w:r>
       <w:r w:rsidR="00847F16" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">appointing office </w:t>
       </w:r>
@@ -3729,51 +3656,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> not</w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive an annual employment reappointment letter.  The initial appointment letter includes the assurance of continued employment subject to termination for cause or because of financial exigency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9F72A3" w14:textId="77777777" w:rsidR="00AE040B" w:rsidRDefault="00AE040B" w:rsidP="00E9358E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1980" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FD8FC9" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="009A181E" w:rsidRDefault="00E9358E" w:rsidP="00E9358E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1980" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A181E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4121,113 +4047,117 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wintersession</w:t>
       </w:r>
       <w:r w:rsidR="00E37F00" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the appointing office</w:t>
       </w:r>
       <w:r w:rsidR="009B3A77" w:rsidRPr="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B6F595" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF82887" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2CF82887" w14:textId="4FFABB55" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47377CE3" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRPr="00156A86" w:rsidRDefault="00E9358E" w:rsidP="00156A86">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A717C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Vice President for Academic Affairs is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BEF2FF" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="36BEF2FF" w14:textId="4CE47C28" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567CF501" w14:textId="77777777" w:rsidR="00E9358E" w:rsidRDefault="00156A86" w:rsidP="00156A86">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vice </w:t>
       </w:r>
       <w:r w:rsidR="00E9358E" w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President for Academic Affairs</w:t>
@@ -4241,167 +4171,173 @@
       <w:r w:rsidR="00E9358E" w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible Executive </w:t>
       </w:r>
       <w:r w:rsidR="001149A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and the Responsible Officer associated with this policy.  </w:t>
       </w:r>
       <w:r w:rsidR="00E9358E" w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vice President for Academic Affairs or his/her designee </w:t>
       </w:r>
       <w:r w:rsidR="001149A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is responsible for the implementation and administration of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D01570" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="12D01570" w14:textId="6D5C6F9B" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D316A5" w14:textId="77777777" w:rsidR="001149A4" w:rsidRPr="000D1A7A" w:rsidRDefault="001149A4" w:rsidP="001149A4">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6418912E" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="6418912E" w14:textId="7BFC628F" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D86785D" w14:textId="77777777" w:rsidR="001149A4" w:rsidRPr="000D1A7A" w:rsidRDefault="00573746" w:rsidP="001149A4">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Policy will become effective </w:t>
       </w:r>
       <w:r w:rsidR="00AE040B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>April 15, 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC45BC8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="4AC45BC8" w14:textId="5BC5306F" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A01D2E2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00336AE2" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D779B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EBB0AF4" wp14:editId="666D44AA">
             <wp:simplePos x="0" y="0"/>
@@ -4589,198 +4525,198 @@
         </w:rPr>
         <w:tab/>
         <w:t>Interim Vice President for Academic Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3873736E" w14:textId="77777777" w:rsidR="00AE040B" w:rsidRDefault="00AE040B" w:rsidP="00283491">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="5472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402004D3" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00EB28CB">
+    <w:p w14:paraId="402004D3" w14:textId="45C66CA8" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="000765D1" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3D25D2" w14:textId="0642D703" w:rsidR="00743B4F" w:rsidRDefault="00084879" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00084879">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>https://moodle.ulm.edu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725DEA7D" w14:textId="420CB387" w:rsidR="00084879" w:rsidRPr="00A52740" w:rsidRDefault="00A52740" w:rsidP="000D1A7A">
+    <w:p w14:paraId="725DEA7D" w14:textId="67E5D0C0" w:rsidR="00084879" w:rsidRPr="00A52740" w:rsidRDefault="00A52740" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://ulmapps.ulm.edu/policies/download-policy/591" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00084879" w:rsidRPr="00A52740">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Link to Summer Faculty Employment Policy</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="66E0B2B7" w14:textId="39A9A479" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00A52740" w:rsidP="00EB28CB">
+    <w:p w14:paraId="66E0B2B7" w14:textId="4A79C6F5" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00A52740" w:rsidP="000765D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="000765D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553516FB" w14:textId="77777777" w:rsidR="00BA5085" w:rsidRDefault="00BA5085" w:rsidP="00743B4F">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="70BF88BA" w14:textId="77777777" w:rsidR="00743B4F" w:rsidRPr="002672B5" w:rsidRDefault="00743B4F" w:rsidP="007533DB">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002672B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Original adoption date:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>September 1, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EED36D6" w14:textId="77777777" w:rsidR="00743B4F" w:rsidRDefault="00743B4F" w:rsidP="00486E50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002672B5">
         <w:rPr>
@@ -5184,51 +5120,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1493" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1282" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038711AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BF2B74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -10089,96 +10025,96 @@
   <w:num w:numId="45">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pLUe/eeDlAC3ous0R/P+bAHB1AecJadC4xJPp3DzEo4ihR6pLicF2oPTa71EliIdl2uPpT4YsRZQU6Gn5eTr3A==" w:salt="wxijX2IVRpN6k8Vf/weAkg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ANaGMlEOtxhJEDvLEQUOR/gdqFbN8TAuubDLvuXdGcN5XE+xndS66/xnhhxhc6th3ghH133wtNg+NdIaDrEpIQ==" w:salt="nDcmy6pN0nhuSfaJ9U/Xig=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE4B30"/>
     <w:rsid w:val="00002DB9"/>
     <w:rsid w:val="0002204C"/>
     <w:rsid w:val="000250F8"/>
     <w:rsid w:val="00025906"/>
     <w:rsid w:val="00025C43"/>
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
     <w:rsid w:val="00044A15"/>
     <w:rsid w:val="0005051E"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="000742D7"/>
+    <w:rsid w:val="000765D1"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00084879"/>
     <w:rsid w:val="0009199E"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000F2FE1"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
@@ -10293,50 +10229,51 @@
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E2942"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00420E57"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="00482BF7"/>
     <w:rsid w:val="00486E50"/>
+    <w:rsid w:val="00496DFD"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E2923"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
     <w:rsid w:val="0051630E"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00531785"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
@@ -10400,50 +10337,52 @@
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F4458"/>
     <w:rsid w:val="006F44A7"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
     <w:rsid w:val="00705AB3"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730493"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007359FC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="007425DD"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00743B4F"/>
     <w:rsid w:val="00746B6F"/>
+    <w:rsid w:val="00746F2C"/>
+    <w:rsid w:val="007533DB"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792C8B"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007C6FCB"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
@@ -10566,51 +10505,50 @@
     <w:rsid w:val="00B660D6"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B751D3"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B947CF"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BA5085"/>
     <w:rsid w:val="00BA5490"/>
     <w:rsid w:val="00BB0914"/>
     <w:rsid w:val="00BB73A3"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE1251"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
-    <w:rsid w:val="00BF07E3"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C041CF"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C156CA"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
     <w:rsid w:val="00C32098"/>
     <w:rsid w:val="00C531EC"/>
     <w:rsid w:val="00C534AA"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C904E6"/>
     <w:rsid w:val="00C9271F"/>
@@ -11934,50 +11872,103 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -12361,193 +12352,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCD29D7-ADA9-40B5-9F5C-B6B12BDDF389}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8745742C-F145-4EDB-9958-8A8928A6AE17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCD29D7-ADA9-40B5-9F5C-B6B12BDDF389}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{034B1DAC-60F3-4631-A57F-E56DC881ECC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{034B1DAC-60F3-4631-A57F-E56DC881ECC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5092EB88-C32B-488E-A093-9C9A07411963}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10813</Characters>
+  <Pages>6</Pages>
+  <Words>1893</Words>
+  <Characters>10792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12685</CharactersWithSpaces>
+  <CharactersWithSpaces>12660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>