--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,109 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2F6064CC" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00F66290" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...7 lines deleted...]
-    <w:p w14:paraId="5EC2C672" w14:textId="617C124F" w:rsidR="00F66290" w:rsidRPr="00F66290" w:rsidRDefault="00F66290" w:rsidP="00F66290">
+    <w:p w14:paraId="5EC2C672" w14:textId="295E2F23" w:rsidR="00F66290" w:rsidRPr="00F66290" w:rsidRDefault="00F66290" w:rsidP="00F66290">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F66290">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2415"/>
         <w:gridCol w:w="4577"/>
         <w:gridCol w:w="4456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="2F6064E7" w14:textId="77777777" w:rsidTr="00F66290">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -798,157 +747,162 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>March 19, 2019</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2F6064E6" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F6064E8" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F6064E8" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00A2693C" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A2693C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00A2693C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064E9" w14:textId="77777777" w:rsidR="00E85265" w:rsidRDefault="000934DE" w:rsidP="00E85265">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The University of Louisiana at Monroe</w:t>
       </w:r>
       <w:r w:rsidR="00E85265">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ULM)</w:t>
       </w:r>
       <w:r w:rsidR="00E85265">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verification of Institutional and Program Accreditation Status </w:t>
       </w:r>
       <w:r w:rsidR="005B2B7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
       <w:r w:rsidR="00E85265">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>establishes the procedures for verifying institutional and program accreditation status and notifying SACSCOC and specialized or professional accreditation agencies when there is any type of change in accreditation status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6064EA" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F6064EA" w14:textId="0CB90EA3" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="006E7340" w:rsidP="006E7340">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064EB" w14:textId="77777777" w:rsidR="00E85265" w:rsidRDefault="00E85265" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ULM must inform SACSCOC and specialized or professional accreditation agencies when there is any type of change in accreditation status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064EC" w14:textId="77777777" w:rsidR="007A649E" w:rsidRDefault="00C33CB9" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
@@ -958,166 +912,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ULM’s Verification of Institutional and Program Accreditation Status </w:t>
       </w:r>
       <w:r w:rsidR="005B2B7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>establishes the procedures for verifying institutional and program accreditation status and notifying SAC</w:t>
       </w:r>
       <w:r w:rsidR="00E85265">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SCOC and specialized or professional accreditation agencies when there is any type of change in accreditation status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6064ED" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F6064ED" w14:textId="28406422" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="006E7340" w:rsidP="006E7340">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064EE" w14:textId="77777777" w:rsidR="007A649E" w:rsidRDefault="00C133FA" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy applies to </w:t>
       </w:r>
       <w:r w:rsidR="005B2B7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ULM’s academic programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6064EF" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F6064EF" w14:textId="2B4F2330" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="006E7340" w:rsidP="006E7340">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064F0" w14:textId="77777777" w:rsidR="00C133FA" w:rsidRPr="00C133FA" w:rsidRDefault="00C133FA" w:rsidP="000E3DD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:ind w:left="576" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C133FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Accreditation:  ULM and many of its colleges, schools, departments, and programs which make up the university are accredited by specialized or professional accreditation agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6064F1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F6064F1" w14:textId="7157C4E0" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="006E7340" w:rsidP="006E7340">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6064F2" w14:textId="77777777" w:rsidR="00C133FA" w:rsidRPr="00C133FA" w:rsidRDefault="00C133FA" w:rsidP="00C133FA">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ULM </w:t>
       </w:r>
       <w:r w:rsidR="005B2B7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>has institutional and program specific accreditations.  The program specific a</w:t>
@@ -2031,269 +1991,279 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2F60650E" w14:textId="77777777" w:rsidR="00BC1BF6" w:rsidRPr="00BC1BF6" w:rsidRDefault="00BC1BF6" w:rsidP="00980157">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="990"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:ind w:left="576" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1BF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If there has been a change in accreditation status, the SACSCOC Liaison will immediately notify SACSCOC of this change. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F60650F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F60650F" w14:textId="45495B0A" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606510" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="000D1A7A" w:rsidRDefault="00E043D3" w:rsidP="00E043D3">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The SACSCOC Liaison is responsible for the enforcement of the policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F606511" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F606511" w14:textId="6B5DF5A6" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606512" w14:textId="77777777" w:rsidR="00974B9C" w:rsidRDefault="000934DE" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vice President for Academic Affairs is the Responsible Executive associated with this policy. The </w:t>
       </w:r>
       <w:r w:rsidR="00E043D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">SACSCOC Liaison </w:t>
       </w:r>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is the Responsible Officer associated with this policy. The Office of</w:t>
       </w:r>
       <w:r w:rsidR="00E043D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Affairs </w:t>
       </w:r>
       <w:r w:rsidRPr="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is responsible for the implementation and administration of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F606513" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F606513" w14:textId="7B31634A" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606514" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="008A400C" w:rsidP="008A400C">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="000934DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F606515" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F606515" w14:textId="30ACE258" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606516" w14:textId="77777777" w:rsidR="00974B9C" w:rsidRDefault="008A400C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The effective date of this policy is March 19, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F606517" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F606517" w14:textId="47EAE0C1" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606518" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="001418C7" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D214D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F606524" wp14:editId="59A74524">
             <wp:simplePos x="0" y="0"/>
@@ -2483,132 +2453,136 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Interim Vice President for Academic Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F60651D" w14:textId="77777777" w:rsidR="000934DE" w:rsidRPr="008A400C" w:rsidRDefault="000934DE" w:rsidP="008A400C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F60651E" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F60651E" w14:textId="1E32FFD3" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F60651F" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DD0694" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F606520" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00EB28CB">
+    <w:p w14:paraId="2F606520" w14:textId="5356032E" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="001C0CC3" w:rsidP="001C0CC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F606521" w14:textId="77777777" w:rsidR="008A400C" w:rsidRDefault="008A400C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original Adoption Date:  March 19, 2019</w:t>
@@ -2723,298 +2697,292 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1901823333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2F60652A" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="008A400C" w:rsidP="002A45EB">
+          <w:p w14:paraId="2F60652A" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="001C0CC3" w:rsidRDefault="008A400C" w:rsidP="002A45EB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Verification of Institution</w:t>
             </w:r>
-            <w:r w:rsidR="00A604C4">
+            <w:r w:rsidR="00A604C4" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Program Accreditation Status </w:t>
             </w:r>
-            <w:r w:rsidR="00AF220B">
+            <w:r w:rsidR="00AF220B" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Policy</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                               Page </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D214D">
+            <w:r w:rsidR="008D214D" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D214D">
+            <w:r w:rsidR="008D214D" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F60652B" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="008A400C" w:rsidP="002A45EB">
+          <w:p w14:paraId="2F60652B" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="001C0CC3" w:rsidRDefault="008A400C" w:rsidP="002A45EB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
-            <w:r w:rsidR="006952C4">
+            <w:r w:rsidR="006952C4" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 – </w:t>
             </w:r>
-            <w:r w:rsidR="00A604C4">
+            <w:r w:rsidR="00A604C4" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>March 19,</w:t>
             </w:r>
-            <w:r w:rsidR="002A45EB" w:rsidRPr="00B93AFE">
+            <w:r w:rsidR="002A45EB" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A604C4">
+            <w:r w:rsidR="00A604C4" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F60652C" w14:textId="77777777" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="007A3387">
+          <w:p w14:paraId="2F60652C" w14:textId="77777777" w:rsidR="009F793A" w:rsidRPr="001C0CC3" w:rsidRDefault="002A45EB" w:rsidP="007A3387">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                                 </w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="001109B8" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev. </w:t>
             </w:r>
-            <w:r w:rsidR="000D5D19">
+            <w:r w:rsidR="000D5D19" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="001109B8" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="000D5D19">
+            <w:r w:rsidR="000D5D19" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A45EB">
+            <w:r w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/201</w:t>
             </w:r>
-            <w:r w:rsidR="000D5D19">
+            <w:r w:rsidR="000D5D19" w:rsidRPr="001C0CC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72EC93F0" w14:textId="77777777" w:rsidR="008959F2" w:rsidRDefault="008959F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="52712D17" w14:textId="77777777" w:rsidR="008959F2" w:rsidRDefault="008959F2">
       <w:r>
@@ -3029,51 +2997,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1321" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1058" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="098E4116"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36EA0E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -7460,51 +7428,51 @@
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="glqcse7MjNKvtnPFMtfcJ+oYh2wILeMKRd0zV/o5j1lxiEx/xUgEe6jkfM+NZWkaegXwqGv/wcTtQAWO3ykBsw==" w:salt="xoo5D2R/5rgE7+ydE8yAIg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uvBL93+VWAoVHtANeqGg5OfMieK+n8zjpRJA+UdA/R12R+FhivJ95/wufyUpWSaAf3u1tC0yvysCKyXXRkr70g==" w:salt="MVwwKVGwBd6rFiEam75ddQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7548,50 +7516,51 @@
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="001418C7"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
     <w:rsid w:val="00163022"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
+    <w:rsid w:val="001C0CC3"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="0026647D"/>
     <w:rsid w:val="002664B0"/>
@@ -7722,50 +7691,51 @@
     <w:rsid w:val="006314CA"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="006448E3"/>
     <w:rsid w:val="00656B95"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="006952C4"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
+    <w:rsid w:val="006E7340"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
     <w:rsid w:val="007043EA"/>
     <w:rsid w:val="00705AB3"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
@@ -7832,132 +7802,133 @@
     <w:rsid w:val="00980157"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
     <w:rsid w:val="009C0215"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009C60B1"/>
     <w:rsid w:val="009D663A"/>
     <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E30E3"/>
     <w:rsid w:val="009E5315"/>
     <w:rsid w:val="009E7BA4"/>
     <w:rsid w:val="009F5992"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F7481"/>
     <w:rsid w:val="009F793A"/>
     <w:rsid w:val="00A14692"/>
     <w:rsid w:val="00A1563E"/>
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
+    <w:rsid w:val="00A2693C"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A604C4"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA0EF5"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF220B"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
+    <w:rsid w:val="00B55EED"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BB0914"/>
     <w:rsid w:val="00BB73A3"/>
     <w:rsid w:val="00BC1BF6"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C133FA"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
     <w:rsid w:val="00C33CB9"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C9271F"/>
     <w:rsid w:val="00C94290"/>
-    <w:rsid w:val="00C9609A"/>
     <w:rsid w:val="00CA10E3"/>
     <w:rsid w:val="00CA4E34"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
     <w:rsid w:val="00CD50A9"/>
     <w:rsid w:val="00CD73D2"/>
     <w:rsid w:val="00CD73DF"/>
     <w:rsid w:val="00CE5C09"/>
     <w:rsid w:val="00CE5DF6"/>
     <w:rsid w:val="00CF1DE8"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00D67"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D04567"/>
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
@@ -9162,113 +9133,113 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
     <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Leaders>
     <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...11 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
@@ -9656,126 +9627,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE1914F5-77A0-494E-B354-440AC44ED8CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B85CE5D0-C5B1-499C-BDCF-1CEAC578FD6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93972061-CD29-4563-809E-60101E8E17F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B85CE5D0-C5B1-499C-BDCF-1CEAC578FD6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE1914F5-77A0-494E-B354-440AC44ED8CF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09D75A3-754F-4F4C-A139-BB76E589976D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1099</Words>
-  <Characters>6265</Characters>
+  <Words>1095</Words>
+  <Characters>6245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7350</CharactersWithSpaces>
+  <CharactersWithSpaces>7326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>