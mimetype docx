--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,107 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="33B5AEA3" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="6455A3D1" w14:textId="297DCA01" w:rsidR="000A31AC" w:rsidRPr="009D24DC" w:rsidRDefault="000A31AC" w:rsidP="000A31AC">
+    <w:p w14:paraId="6455A3D1" w14:textId="4D9E053C" w:rsidR="000A31AC" w:rsidRPr="009D24DC" w:rsidRDefault="000A31AC" w:rsidP="000A31AC">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D24DC">
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2444"/>
         <w:gridCol w:w="4734"/>
         <w:gridCol w:w="4270"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="33B5AEBC" w14:textId="77777777" w:rsidTr="00617099">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -602,89 +553,71 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Latest Revision:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1869" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="33B5AEB6" w14:textId="78C70E59" w:rsidR="000266AA" w:rsidRPr="00517994" w:rsidRDefault="00D239AF" w:rsidP="000266AA">
+                <w:p w14:paraId="33B5AEB6" w14:textId="77777777" w:rsidR="000266AA" w:rsidRPr="00517994" w:rsidRDefault="000266AA" w:rsidP="000266AA">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>January 30</w:t>
-[...17 lines deleted...]
-                    <w:t>8</w:t>
+                    <w:t>December 16, 2015</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000266AA" w:rsidRPr="00370E66" w14:paraId="33B5AEBA" w14:textId="77777777" w:rsidTr="00282C88">
               <w:trPr>
                 <w:trHeight w:val="268"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2052" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="33B5AEB8" w14:textId="77777777" w:rsidR="000266AA" w:rsidRPr="00517994" w:rsidRDefault="000266AA" w:rsidP="000266AA">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
@@ -729,89 +662,92 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>January 30, 2018</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="33B5AEBB" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33B5AEBD" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00714969" w:rsidRDefault="001518A1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEBD" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00B53626" w:rsidRDefault="001518A1" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00714969">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B53626">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246" w:rsidRPr="00714969">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00B53626">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEBE" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00714969" w:rsidRDefault="00066854" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BB355A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">eaching </w:t>
       </w:r>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
@@ -834,182 +770,188 @@
       <w:r w:rsidR="00BB355A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">are responsible </w:t>
       </w:r>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for timely ordering of textbooks and </w:t>
       </w:r>
       <w:r w:rsidR="00BB355A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other instructional materials</w:t>
       </w:r>
       <w:r w:rsidR="00A53484">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> bearing in mind usefulness and cost to students as well as quality and contribution to courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEBF" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="00714969" w:rsidRDefault="007D240C" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEBF" w14:textId="3B29F13C" w:rsidR="007D240C" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEC0" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00714969" w:rsidRDefault="00066854" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of the Textbook Adoption Policy is to establish guidelines aimed at addressing the cost of college textbooks and other instructional materials, and </w:t>
       </w:r>
       <w:r w:rsidR="00D942DD" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure compliance with University of Louisiana System </w:t>
       </w:r>
       <w:r w:rsidR="00A8355C" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(ULS) </w:t>
       </w:r>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEC1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEC1" w14:textId="726B9071" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEC2" w14:textId="77777777" w:rsidR="00066854" w:rsidRPr="003F7727" w:rsidRDefault="00066854" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Policy is applicable to faculty and to those university administrators involved in overseeing the ordering of textbooks and other classroom materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEC3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEC3" w14:textId="12437FAE" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEC4" w14:textId="77777777" w:rsidR="00CD6B19" w:rsidRPr="00025AC4" w:rsidRDefault="00CD6B19" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="003163EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>ULM Bookstore</w:t>
       </w:r>
       <w:r w:rsidR="000266AA">
@@ -1129,70 +1071,72 @@
       <w:r w:rsidR="005C3078" w:rsidRPr="00025AC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ustodian. </w:t>
       </w:r>
       <w:r w:rsidR="0099088F" w:rsidRPr="00025AC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Thus</w:t>
       </w:r>
       <w:r w:rsidR="0099088F" w:rsidRPr="003163EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C3078" w:rsidRPr="003163EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> it serves as the point of contact for all requests and/or inquiries regarding adoption information, including public records requests on textbook adoption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEC6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEC6" w14:textId="2A5F48B3" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEC7" w14:textId="77777777" w:rsidR="00311D1F" w:rsidRDefault="00724CB6" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656038">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The guidelines listed below </w:t>
       </w:r>
       <w:r w:rsidRPr="00656038">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">describe the responsibilities of the individuals and offices involved in textbook adoption at </w:t>
@@ -2187,83 +2131,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the textbook adoption website of the </w:t>
       </w:r>
       <w:r w:rsidR="00714969" w:rsidRPr="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ULM B</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ookstore. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AED6" w14:textId="77777777" w:rsidR="00714969" w:rsidRPr="009F5233" w:rsidRDefault="00D942DD" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AED6" w14:textId="4B532A74" w:rsidR="00714969" w:rsidRPr="009F5233" w:rsidRDefault="00D942DD" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The use of supplemental printed materials (e.g., course packets, faculty-packs, study guides, topic outlines, workbooks, etc.) must have written permission from the publisher/author prior to having these materials printed for distribution to students. Failing to obtain proper </w:t>
+        <w:t xml:space="preserve">The use of supplemental printed materials (e.g., course packets, faculty-packs, study guides, topic outlines, workbooks, etc.) must have written permission from the publisher/author prior to having these materials printed for distribution to students. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">permission may result in copyright infringement and the university shall not be responsible in any way. </w:t>
+        <w:t xml:space="preserve">Failing to obtain proper permission may result in copyright infringement and the university shall not be responsible in any way. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AED7" w14:textId="77777777" w:rsidR="00714969" w:rsidRPr="009F5233" w:rsidRDefault="00A53B3E" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025AC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Complimentary </w:t>
@@ -2380,257 +2333,297 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ookstore shall provide</w:t>
       </w:r>
       <w:r w:rsidR="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5233">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list of external websites/vendors that qualify for the price match, upon request by the student. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AED9" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AED9" w14:textId="2A1C2B8E" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1AFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEDA" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Vice President for Academic Affairs is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEDB" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEDB" w14:textId="15BFBB8F" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1AFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEDC" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Vice President for Academic Affairs will be the Responsible Executive for the management of this Policy.  The Vice President for Academic Affairs or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEDD" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEDD" w14:textId="56D300C9" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="002F13FE" w:rsidP="002F13FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75E71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEDE" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEDF" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEDF" w14:textId="1BA4D68C" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="0082300F" w:rsidP="0082300F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEE0" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="00B17792">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Policy will become effective on</w:t>
       </w:r>
       <w:r w:rsidR="000E48A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00124BB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the date it is adopted and signed by the Vice President for Academic Affairs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEE1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="009C60B1" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEE1" w14:textId="0AAA41D8" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="0082300F" w:rsidP="0082300F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEE2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="00714969" w:rsidRDefault="005949FB" w:rsidP="00B17792">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy is hereby adopted on this </w:t>
       </w:r>
       <w:r w:rsidR="00781509" w:rsidRPr="00781509">
         <w:rPr>
@@ -2783,164 +2776,168 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEE5" w14:textId="77777777" w:rsidR="00550156" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="004F2676">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Eric A. Pani</w:t>
       </w:r>
       <w:r w:rsidR="000266AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, Vice President for Academic Affairs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEE6" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="00714969" w:rsidRDefault="00B34DF6" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEE6" w14:textId="5F2C9539" w:rsidR="00B34DF6" w:rsidRPr="00714969" w:rsidRDefault="0082300F" w:rsidP="0082300F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA35E25" w14:textId="7331D254" w:rsidR="004E5402" w:rsidRDefault="00046806" w:rsidP="004E5402">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy aligns with UL System Policy FB-IV.XIII.-1a ("Textbook Adoption"), which may be found </w:t>
       </w:r>
       <w:r w:rsidR="00503A23" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="004E5402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B5AEE7" w14:textId="4DE46F03" w:rsidR="00BC4539" w:rsidRPr="00714969" w:rsidRDefault="00D66214" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEE7" w14:textId="4DE46F03" w:rsidR="00BC4539" w:rsidRPr="00714969" w:rsidRDefault="003210EB" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="004E5402">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to UL System Textbook Adoption Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33B5AEE8" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="00714969" w:rsidRDefault="00DC6236" w:rsidP="00B17792">
+    <w:p w14:paraId="33B5AEE8" w14:textId="1F5C8CEA" w:rsidR="00DC6236" w:rsidRPr="00714969" w:rsidRDefault="0082300F" w:rsidP="0082300F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00714969">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B5AEE9" w14:textId="77777777" w:rsidR="00046806" w:rsidRPr="00714969" w:rsidRDefault="00046806" w:rsidP="00B17792">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original adoption date:  April 3, 2007</w:t>
@@ -3386,51 +3383,51 @@
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="33B5AEF0" w14:textId="77777777" w:rsidR="005B00CE" w:rsidRDefault="005B00CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="33B5AEF1" w14:textId="77777777" w:rsidR="005B00CE" w:rsidRDefault="005B00CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="33B5AEEC" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D3536D"/>
@@ -8195,53 +8192,52 @@
   <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+wCt3MdleO7EBnzyU6RQPTqBnbjacbbcLjqo6pG/0DU9mnjEfZifs6YoBH7j/8jH/i2Ml9sL6Fv/RxE2yl+MlA==" w:salt="0v/K6dbXGKfjoRDdyP6cHw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PsOIRk7U+H8cOt5dMOwv7PvKCmyL6ffewqxcBgCkbE858zjQI/+T4+ZD4+B+Q8FhEyXv4iTTgTVmLho/KrG/mg==" w:salt="z1ZH/MQwNYlJq3DPBvYR2w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8256,131 +8252,132 @@
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
     <w:rsid w:val="00044A15"/>
     <w:rsid w:val="00046806"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="00066854"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A31AC"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D7D7D"/>
+    <w:rsid w:val="000E0500"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E48A3"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00124BB0"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
     <w:rsid w:val="00163022"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="001825FF"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="0018323A"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00202E14"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
-    <w:rsid w:val="00217791"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
     <w:rsid w:val="00282C88"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
     <w:rsid w:val="002A183D"/>
     <w:rsid w:val="002A3594"/>
     <w:rsid w:val="002A45EB"/>
     <w:rsid w:val="002A49FF"/>
     <w:rsid w:val="002B119F"/>
     <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002B54BB"/>
     <w:rsid w:val="002B6FF1"/>
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
+    <w:rsid w:val="002F13FE"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="00311D1F"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="003163EE"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
     <w:rsid w:val="0039185B"/>
     <w:rsid w:val="00396EDF"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
@@ -8524,69 +8521,72 @@
     <w:rsid w:val="00781509"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
+    <w:rsid w:val="0082300F"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
+    <w:rsid w:val="008A3A92"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B576B"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E334F"/>
     <w:rsid w:val="008E514E"/>
+    <w:rsid w:val="008E689A"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009422E1"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="0095679B"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="00971CA1"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="0099088F"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
@@ -8634,63 +8634,65 @@
     <w:rsid w:val="00A85D02"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AB7C84"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B17792"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B375AC"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
+    <w:rsid w:val="00B53626"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BB0914"/>
+    <w:rsid w:val="00BB1AFF"/>
     <w:rsid w:val="00BB355A"/>
     <w:rsid w:val="00BB73A3"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
     <w:rsid w:val="00BF7473"/>
     <w:rsid w:val="00BF7746"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C24B17"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
@@ -8706,63 +8708,63 @@
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
     <w:rsid w:val="00CD50A9"/>
     <w:rsid w:val="00CD6B19"/>
     <w:rsid w:val="00CD73D2"/>
     <w:rsid w:val="00CD73DF"/>
     <w:rsid w:val="00CE5C09"/>
     <w:rsid w:val="00CE5DF6"/>
     <w:rsid w:val="00CF1DE8"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00D67"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D04567"/>
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
     <w:rsid w:val="00D16DF0"/>
     <w:rsid w:val="00D20661"/>
-    <w:rsid w:val="00D239AF"/>
     <w:rsid w:val="00D30995"/>
     <w:rsid w:val="00D44F42"/>
     <w:rsid w:val="00D479C0"/>
     <w:rsid w:val="00D47C41"/>
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D71DF6"/>
     <w:rsid w:val="00D73A5F"/>
+    <w:rsid w:val="00D75E71"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D942DD"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
     <w:rsid w:val="00DF20CF"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E36A55"/>
@@ -8775,51 +8777,50 @@
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E85A76"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB0F88"/>
     <w:rsid w:val="00EB28CB"/>
     <w:rsid w:val="00EB7CEF"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
     <w:rsid w:val="00ED39D3"/>
     <w:rsid w:val="00ED66A4"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00EE07C1"/>
     <w:rsid w:val="00EE0EB0"/>
     <w:rsid w:val="00EE14C7"/>
     <w:rsid w:val="00EE3694"/>
     <w:rsid w:val="00EF43FC"/>
     <w:rsid w:val="00EF57DD"/>
     <w:rsid w:val="00EF78D9"/>
     <w:rsid w:val="00F0378B"/>
     <w:rsid w:val="00F119B9"/>
     <w:rsid w:val="00F128ED"/>
     <w:rsid w:val="00F12AFE"/>
-    <w:rsid w:val="00F22DAD"/>
     <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F3105C"/>
     <w:rsid w:val="00F338FF"/>
     <w:rsid w:val="00F343F0"/>
     <w:rsid w:val="00F4430C"/>
     <w:rsid w:val="00F46DF5"/>
     <w:rsid w:val="00F52F3E"/>
     <w:rsid w:val="00F53ABA"/>
     <w:rsid w:val="00F60E4B"/>
     <w:rsid w:val="00F625ED"/>
     <w:rsid w:val="00F659F7"/>
     <w:rsid w:val="00F65FB2"/>
     <w:rsid w:val="00F81267"/>
     <w:rsid w:val="00FA1956"/>
     <w:rsid w:val="00FA365A"/>
     <w:rsid w:val="00FB1B26"/>
     <w:rsid w:val="00FB42DB"/>
     <w:rsid w:val="00FB5662"/>
     <w:rsid w:val="00FC2FCB"/>
     <w:rsid w:val="00FC39BF"/>
     <w:rsid w:val="00FD022E"/>
     <w:rsid w:val="00FE0898"/>
     <w:rsid w:val="00FE2425"/>
     <w:rsid w:val="00FE4B30"/>
     <w:rsid w:val="00FE738C"/>
@@ -10443,131 +10444,124 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45771187-6C6C-4871-967B-98C8BBE14359}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CBEA297-AF74-409A-85D5-A8E6EAC95039}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F42F11C-F293-4FEF-946D-69DFF62D72A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B6951C5-8A53-4791-961F-860BB1A561AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1223</Words>
-  <Characters>6972</Characters>
+  <Words>1224</Words>
+  <Characters>6982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8179</CharactersWithSpaces>
+  <CharactersWithSpaces>8190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>