--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,109 +9,58 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="52DF7F60" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00A8405A" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...7 lines deleted...]
-    <w:p w14:paraId="2BBDC231" w14:textId="787F02A3" w:rsidR="00A8405A" w:rsidRPr="00A8405A" w:rsidRDefault="00A8405A" w:rsidP="00A8405A">
+    <w:p w14:paraId="2BBDC231" w14:textId="53001C54" w:rsidR="00A8405A" w:rsidRPr="00A8405A" w:rsidRDefault="00A8405A" w:rsidP="00A8405A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A8405A">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2418"/>
         <w:gridCol w:w="4602"/>
         <w:gridCol w:w="4428"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="59B00718" w14:textId="77777777" w:rsidTr="00A8405A">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -770,145 +719,153 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>June 25, 2024</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7096866D" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="510D1B87" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="510D1B87" w14:textId="167CFE0F" w:rsidR="001518A1" w:rsidRPr="00DC08C1" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="001518A1" w:rsidRPr="00DC08C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00DC08C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE5F4E3" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="000D1A7A" w:rsidRDefault="00AD04FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385392">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Louisiana at Monroe’s Summer Faculty Employment Policy defines the appointment expectations and salary considerations for those faculty members who teach </w:t>
       </w:r>
       <w:r w:rsidR="00F32BB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or perform special duties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in the summer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F0A96A" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00EB28CB">
+    <w:p w14:paraId="56F0A96A" w14:textId="2DAAC5ED" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A03893" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Because students rely on summer courses for their degree progression or </w:t>
       </w:r>
       <w:r w:rsidR="00CE0F9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to satisfy some other curricular</w:t>
@@ -940,133 +897,137 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy explains the basis for the offering of summer courses</w:t>
       </w:r>
       <w:r w:rsidR="00CE0F9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for the contracting of</w:t>
       </w:r>
       <w:r w:rsidR="00CE0F9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> faculty to teach these courses, and for contracting for special duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A73CEA" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="42A73CEA" w14:textId="49F7A49C" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D8AADC" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00AD04FB">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00AD04FB" w:rsidRPr="00B353BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">his Policy is applicable to faculty who receive summer appointments as determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00AD04FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Coordinator, School Director, and </w:t>
       </w:r>
       <w:r w:rsidR="00AD04FB" w:rsidRPr="00B353BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dean.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271F8933" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="271F8933" w14:textId="548077D7" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDF23BE" w14:textId="77777777" w:rsidR="00AD04FB" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E6B3566" w14:textId="77777777" w:rsidR="00AD04FB" w:rsidRPr="00FA459A" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA459A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1144,65 +1105,65 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In determining who will teach in each School during a summer term (full term) or a part of summer term (1st Summer, 2nd Summer), the School Directors, working with Program Coordinators/Directors, will consider discipline requirements, administrative work, faculty qualifications, faculty rank, and seniority. To receive an appointment, the faculty member will have had satisfactory annual performance evaluations for the previous year, especially in teaching.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E33A891" w14:textId="77777777" w:rsidR="009D087C" w:rsidRDefault="009D087C" w:rsidP="009D087C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED6A3DB" w14:textId="77777777" w:rsidR="009D087C" w:rsidRDefault="009D087C" w:rsidP="009D087C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D087C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Faculty members teaching in the summer will receive an appointment letter through the Faculty Load and Compensation (FLAC) process. Faculty members who acknowledge appointment letters accept the terms listed within this policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B58F8F3" w14:textId="77777777" w:rsidR="009D087C" w:rsidRPr="009D087C" w:rsidRDefault="009D087C" w:rsidP="009D087C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Faculty may petition to withdraw </w:t>
       </w:r>
       <w:r w:rsidRPr="009D087C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from a teaching assignment by submitting a signed memo to their dean before the course starts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F536DCD" w14:textId="77777777" w:rsidR="009D087C" w:rsidRPr="00F512AF" w:rsidRDefault="009D087C" w:rsidP="00AD04FB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA81E20" w14:textId="77777777" w:rsidR="00AD04FB" w:rsidRPr="00FA459A" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA459A">
         <w:rPr>
@@ -1228,71 +1189,73 @@
     </w:p>
     <w:p w14:paraId="2298847F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A Special Duties Appointment is an appointment made by the dean of the college in which an individual faculty member is contracted to perform university service beyond his/her normal responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501FD1EE" w14:textId="77777777" w:rsidR="00AD04FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00AD04FB" w:rsidP="00AD04FB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC57079" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="6FC57079" w14:textId="52FDECC5" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0478CA12" w14:textId="77777777" w:rsidR="00E94793" w:rsidRDefault="00E94793" w:rsidP="00E94793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28ECCE9C" w14:textId="77777777" w:rsidR="00E94793" w:rsidRPr="00CB39EF" w:rsidRDefault="00E94793" w:rsidP="00E94793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
@@ -1505,135 +1468,138 @@
         </w:rPr>
         <w:t>Class Sizes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544CEFBF" w14:textId="77777777" w:rsidR="00833F31" w:rsidRPr="00833F31" w:rsidRDefault="00833F31" w:rsidP="00833F31">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833F31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Course sizes will be determined by the deans’ offices in collaboration with the programs and the faculty as dictated by need and available resources. For guidance, a three-credit hour course should have no less than seven (7) students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26966122" w14:textId="77777777" w:rsidR="00E94793" w:rsidRDefault="00E94793" w:rsidP="00E94793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A3714F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="26A3714F" w14:textId="1CC344BE" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673E97FF" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="000D1A7A" w:rsidRDefault="00E94793" w:rsidP="00E94793">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00833F31">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Provost</w:t>
       </w:r>
       <w:r w:rsidR="00E20E47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vice President for Academic Affairs is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675A0998" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="675A0998" w14:textId="76743004" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042F0502" w14:textId="77777777" w:rsidR="00E94793" w:rsidRDefault="00E94793" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E20E47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Provost and </w:t>
       </w:r>
       <w:r w:rsidRPr="00766664">
         <w:rPr>
@@ -1656,161 +1622,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ive for the management of this p</w:t>
       </w:r>
       <w:r w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">olicy.  The </w:t>
       </w:r>
       <w:r w:rsidR="00E20E47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Provost and </w:t>
       </w:r>
       <w:r w:rsidRPr="00766664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vice President for Academic Affairs or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADFC9B6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="1ADFC9B6" w14:textId="169AEB74" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164A167F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00E94793" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334DD5A3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="334DD5A3" w14:textId="7F563B9D" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC08C1" w:rsidP="00DC08C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C099D57" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00E94793" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00010B58">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is Policy will become effective on the date signed by the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E5E541" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00EB28CB">
+    <w:p w14:paraId="27E5E541" w14:textId="038C35C7" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0065107A" w:rsidP="0065107A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3998AF80" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy is hereby adopted on this </w:t>
       </w:r>
       <w:r w:rsidR="00010B58">
         <w:rPr>
@@ -2068,180 +2041,170 @@
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FE7B87" w14:textId="77777777" w:rsidR="00010B58" w:rsidRPr="000F1E30" w:rsidRDefault="00010B58" w:rsidP="00010B58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. Mark </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Dr. Mark Arant, Prov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Arant</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>st and VPAA</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>, Prov</w:t>
-[...5 lines deleted...]
-        <w:t>o</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>st and VPAA</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1E30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:tab/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>Dr. Ronald L. Berry, President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5B08C" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00EB28CB">
+    <w:p w14:paraId="68D5B08C" w14:textId="6036703E" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="0065107A" w:rsidP="0065107A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E2E823" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00E94793" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F07B87" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00EB28CB">
+    <w:p w14:paraId="63F07B87" w14:textId="08BDB840" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="0065107A" w:rsidP="0065107A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="800000"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBFCAB4" w14:textId="77777777" w:rsidR="00E94793" w:rsidRPr="002672B5" w:rsidRDefault="00634202" w:rsidP="000A1385">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial approval date of the policy:  </w:t>
@@ -2717,51 +2680,51 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17F0EBD5" w14:textId="77777777" w:rsidR="00C277EC" w:rsidRDefault="00C277EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B0B0EE0" w14:textId="77777777" w:rsidR="00C277EC" w:rsidRDefault="00C277EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="766FD42D" w14:textId="77777777" w:rsidR="00F83036" w:rsidRDefault="00F83036"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="0B74594A" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05315A41"/>
@@ -6891,53 +6854,52 @@
   <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qS6W8ITaISd+ZEotIVvePam0rCUOd5+rFaRVB5/7i67+5ef8rEkf+60VdpruiteEEOGOHfExwoGI7o8N+Unyxw==" w:salt="57/1An4ZmQTvD0QVYd87bA=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qvs4jLI9j+zLJS9kHSnZs698lOf/Omr31hYYrZt7kb9XD+pUvjsPdr1RFyG9qUM+lnEkZsE0Nx6TDC7c0QGJhQ==" w:salt="jj6HVcNnErSwdPX2ifhZSQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7124,67 +7086,69 @@
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
     <w:rsid w:val="0051019D"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
     <w:rsid w:val="00550156"/>
     <w:rsid w:val="005520C8"/>
     <w:rsid w:val="00560CC3"/>
     <w:rsid w:val="005763C1"/>
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005B5027"/>
     <w:rsid w:val="005C2CBE"/>
     <w:rsid w:val="005D290B"/>
     <w:rsid w:val="005D334D"/>
+    <w:rsid w:val="005D3E25"/>
     <w:rsid w:val="005D593A"/>
     <w:rsid w:val="005D6020"/>
     <w:rsid w:val="005D7C13"/>
     <w:rsid w:val="005E0F04"/>
     <w:rsid w:val="005E6DEF"/>
     <w:rsid w:val="005E7ED1"/>
     <w:rsid w:val="005F104F"/>
     <w:rsid w:val="005F351F"/>
     <w:rsid w:val="006042EB"/>
     <w:rsid w:val="00604A03"/>
     <w:rsid w:val="00617099"/>
     <w:rsid w:val="006314CA"/>
     <w:rsid w:val="00634202"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="006448E3"/>
+    <w:rsid w:val="0065107A"/>
     <w:rsid w:val="00656B95"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="006912C0"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696348"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C1C0D"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D37A1"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F2177"/>
@@ -7298,51 +7262,50 @@
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A52368"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A73B69"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A83296"/>
     <w:rsid w:val="00A8405A"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
-    <w:rsid w:val="00AA6EDD"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AD04FB"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B02FA7"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B33840"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B570BE"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B700CF"/>
     <w:rsid w:val="00B70E8C"/>
@@ -7377,90 +7340,92 @@
     <w:rsid w:val="00C3205C"/>
     <w:rsid w:val="00C35710"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C9271F"/>
     <w:rsid w:val="00C94290"/>
     <w:rsid w:val="00CA10E3"/>
     <w:rsid w:val="00CA4E34"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
+    <w:rsid w:val="00CD0522"/>
     <w:rsid w:val="00CD50A9"/>
     <w:rsid w:val="00CD73D2"/>
     <w:rsid w:val="00CD73DF"/>
     <w:rsid w:val="00CE0F9C"/>
     <w:rsid w:val="00CE5C09"/>
     <w:rsid w:val="00CE5DF6"/>
     <w:rsid w:val="00CF1DE8"/>
     <w:rsid w:val="00D0024B"/>
     <w:rsid w:val="00D00D67"/>
     <w:rsid w:val="00D033F5"/>
     <w:rsid w:val="00D04567"/>
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
     <w:rsid w:val="00D16DF0"/>
     <w:rsid w:val="00D20661"/>
     <w:rsid w:val="00D3018F"/>
     <w:rsid w:val="00D30995"/>
     <w:rsid w:val="00D44F42"/>
     <w:rsid w:val="00D479C0"/>
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D87751"/>
     <w:rsid w:val="00D90A28"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D95897"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB52E6"/>
+    <w:rsid w:val="00DC08C1"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
     <w:rsid w:val="00DF20CF"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E20E47"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E42598"/>
     <w:rsid w:val="00E46982"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E82C78"/>
     <w:rsid w:val="00E94793"/>
@@ -8739,50 +8704,63 @@
       </UserInfo>
     </Owner>
     <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Leaders>
     <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -9166,140 +9144,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{835C9304-E794-4081-8047-41F72382E977}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10DEEA89-4D58-467D-A0CA-8C1FEF9D4D66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8DA83E2-2DAE-48BA-86E5-66A96558F903}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F143FC13-DF26-4A4A-9711-B22EB50A758B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>926</Words>
-  <Characters>5284</Characters>
+  <Words>923</Words>
+  <Characters>5265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6198</CharactersWithSpaces>
+  <CharactersWithSpaces>6176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>