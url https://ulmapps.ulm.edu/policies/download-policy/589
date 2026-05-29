--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,87 +9,55 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="46DCCA76" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="18F460F3" w14:textId="0A74C4A3" w:rsidR="00C62E12" w:rsidRDefault="00C62E12" w:rsidP="00C62E12">
+    <w:p w14:paraId="18F460F3" w14:textId="26247E38" w:rsidR="00C62E12" w:rsidRDefault="00C62E12" w:rsidP="00C62E12">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2367"/>
         <w:gridCol w:w="4286"/>
         <w:gridCol w:w="4795"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="46DCCA90" w14:textId="77777777" w:rsidTr="00C62E12">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -737,88 +705,91 @@
                   <w:r w:rsidR="00603EB7">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>, 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="46DCCA8F" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46DCCA91" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCA91" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00EF0128" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r w:rsidRPr="00EF0128">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
+      <w:r w:rsidR="00892246" w:rsidRPr="00EF0128">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA92" w14:textId="77777777" w:rsidR="0032217F" w:rsidRPr="0032217F" w:rsidRDefault="0032217F" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:right="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0032217F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching is not the only component of a faculty member’s workload, as research, creative activities, and service to the institution are integral and necessary duties that faculty perform.  This fact is recognized within </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0032217F">
@@ -854,69 +825,71 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032217F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Due to the diversity of programs at ULM, developing a workload policy that fits every school and discipline is beyond challenging; thus, faculty workload should be defined at the school level and approved by the Dean and Provost.  This policy defines the process for creating such policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA95" w14:textId="77777777" w:rsidR="00603EB7" w:rsidRPr="0032217F" w:rsidRDefault="00603EB7" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DCCA96" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCA96" w14:textId="0D4A83C0" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="00EF0128" w:rsidP="00EF0128">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA97" w14:textId="77777777" w:rsidR="00C42EEC" w:rsidRPr="00C42EEC" w:rsidRDefault="00C42EEC" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:right="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C42EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Because of the critical role of faculty in the achievement of the University's mission, it is in the best interest for the long-term success of the University to develop a fair and equitable faculty workload policy.  Additionally, it is well understood that because of the diversity of programs throughout the University, the variety of delivery methods (in-class, online, labs, clinicals, seminars, team-taught classes, performance-related classes, and differing class sizes), and other faculty responsibilities, as well as external guidelines and expectations related to specific accreditation requirements, it is challenging to develop a workload policy that fits every situation across campus. It makes the most sense for faculty workload to be defined at the unit level, which is currently the school.</w:t>
@@ -991,79 +964,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A workload policy must provide a systematic, yet flexible, method of determining tangible faculty work effort and provide support to school directors in the faculty evaluation process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA9C" w14:textId="77777777" w:rsidR="00C42EEC" w:rsidRPr="00C42EEC" w:rsidRDefault="00C42EEC" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="52"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">The workload policy ensures that no single faculty member experiences a greater workload </w:t>
-[...6 lines deleted...]
-        <w:t>burden without recognition of that greater burden and justification for same.</w:t>
+        <w:t>The workload policy ensures that no single faculty member experiences a greater workload burden without recognition of that greater burden and justification for same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA9D" w14:textId="77777777" w:rsidR="00C42EEC" w:rsidRPr="00C42EEC" w:rsidRDefault="00C42EEC" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="52"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The workload policy provides guidelines for a fair and equitable assignment of workload for all faculty members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCA9E" w14:textId="77777777" w:rsidR="00C42EEC" w:rsidRPr="00C42EEC" w:rsidRDefault="00C42EEC" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="52"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The workload policy provides a consistent means of reporting faculty workload which is closely tied to faculty development and evaluation.</w:t>
       </w:r>
     </w:p>
@@ -1096,137 +1063,141 @@
       </w:r>
       <w:r w:rsidR="00603EB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42EEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Additionally, faculty workload should be in the best interest of the University to help support achievement of the University's vision, mission, and long-term strategic goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAA1" w14:textId="77777777" w:rsidR="00603EB7" w:rsidRPr="00C42EEC" w:rsidRDefault="00603EB7" w:rsidP="00603EB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DCCAA2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAA2" w14:textId="4BC67B31" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAA3" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00D76D2C" w:rsidP="00603EB7">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76D2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy is applicable to </w:t>
       </w:r>
       <w:r w:rsidR="00C42EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">all full-time </w:t>
       </w:r>
       <w:r w:rsidRPr="00D76D2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>faculty</w:t>
       </w:r>
       <w:r w:rsidR="00C42EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76D2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAA4" w14:textId="77777777" w:rsidR="00C42EEC" w:rsidRDefault="009C60B1" w:rsidP="008E64D2">
+    <w:p w14:paraId="46DCCAA4" w14:textId="0736D56D" w:rsidR="00C42EEC" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="46DCCAA5" w14:textId="77777777" w:rsidR="008E64D2" w:rsidRDefault="00E1214A" w:rsidP="00331EC2">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Unit</w:t>
       </w:r>
       <w:r w:rsidR="00603EB7" w:rsidRPr="00E1214A">
         <w:rPr>
@@ -1270,69 +1241,71 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1214A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For this policy, a “Unit Head” will refer to the School Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAA8" w14:textId="77777777" w:rsidR="00E1214A" w:rsidRPr="00E1214A" w:rsidRDefault="00E1214A" w:rsidP="00E1214A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DCCAA9" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAA9" w14:textId="529F5F53" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAAA" w14:textId="77777777" w:rsidR="00DB73B9" w:rsidRPr="00DB73B9" w:rsidRDefault="00DB73B9" w:rsidP="00E1214A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -1472,52 +1445,58 @@
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This area is broadly defined as a wide array of activities that contribute to the advancement of knowledge, understanding, application, problem solving, aesthetics, and pedagogy in the communities served by the University.  Much like with teaching and teaching-related activities, the demands and expectations of the different disciplines represented at ULM makes it impossible to define a single set of expectations for workloads in this area.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAB5" w14:textId="77777777" w:rsidR="00DB73B9" w:rsidRPr="00DB73B9" w:rsidRDefault="00DB73B9" w:rsidP="00E1214A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">While all faculty are expected to work in a scholarly fashion, what is defined as an acceptable artifact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB73B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">While all faculty are expected to work in a scholarly fashion, what is defined as an acceptable artifact of scholarship (ex. traditional journal publications, conference presentations, artistic creations and performances, etc.) for the different ranks will be defined in each school’s workload policy and tenure and promotion criteria.  At a minimum, all faculty are expected to dedicate 5% of their time (equating to 2 hours per week) towards intellectual and scholarly activities. </w:t>
+        <w:t xml:space="preserve">of scholarship (ex. traditional journal publications, conference presentations, artistic creations and performances, etc.) for the different ranks will be defined in each school’s workload policy and tenure and promotion criteria.  At a minimum, all faculty are expected to dedicate 5% of their time (equating to 2 hours per week) towards intellectual and scholarly activities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAB6" w14:textId="77777777" w:rsidR="00DB73B9" w:rsidRPr="00DB73B9" w:rsidRDefault="00DB73B9" w:rsidP="00DB73B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46DCCAB7" w14:textId="77777777" w:rsidR="00DB73B9" w:rsidRPr="00DB73B9" w:rsidRDefault="00DB73B9" w:rsidP="00DB73B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1641,244 +1620,254 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="562"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Workload expectation adjustments for an individual faculty member must be documented and a written justification submitted by the Unit Head to the Dean of the College for review, approval, and inclusion in the workload document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAC0" w14:textId="77777777" w:rsidR="00EA1B9D" w:rsidRPr="00DB73B9" w:rsidRDefault="00EA1B9D" w:rsidP="00DB73B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="562"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DCCAC1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAC1" w14:textId="5CA490B4" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAC2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00D46F19" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAC3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAC3" w14:textId="1E3059B1" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAC4" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00DB73B9" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost is the Responsible Executive for the management of this policy. The Provost or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAC5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAC5" w14:textId="3076297E" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00923646" w:rsidP="00923646">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAC6" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00DB73B9" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exclusions to this policy must be approved by the appropriate dean and the Provost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAC7" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAC7" w14:textId="5A48DDB2" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DA00AF" w:rsidP="00DA00AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAC8" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00DB73B9" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00C9359B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is Policy will become effective on the date signed by the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAC9" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAC9" w14:textId="6C16C77C" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00DA00AF" w:rsidP="00DA00AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCACA" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy</w:t>
       </w:r>
       <w:r w:rsidR="00985AD8">
         <w:rPr>
@@ -2137,65 +2126,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009D20CF" w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCACE" w14:textId="77777777" w:rsidR="00550156" w:rsidRPr="009D20CF" w:rsidRDefault="00DB73B9" w:rsidP="009D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr. Mark </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, Provost </w:t>
+        <w:t xml:space="preserve">Dr. Mark Arant, Provost </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2203,132 +2178,136 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A53739" w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>r. Ronald L. Berry,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA" w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D20CF" w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCACF" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCACF" w14:textId="29778051" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00DA00AF" w:rsidP="00DA00AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAD0" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DB73B9" w:rsidP="00EA1B9D">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DCCAD1" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="46DCCAD1" w14:textId="2FB87E27" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DA00AF" w:rsidP="00DA00AF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCCAD2" w14:textId="77777777" w:rsidR="00EA1B9D" w:rsidRDefault="00DB73B9" w:rsidP="00C9359B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB73B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Initial approval date of the policy: May 3, 2017</w:t>
@@ -2735,51 +2714,51 @@
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46DCCADA" w14:textId="77777777" w:rsidR="001E2921" w:rsidRDefault="001E2921">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="46DCCADB" w14:textId="77777777" w:rsidR="001E2921" w:rsidRDefault="001E2921">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="46DCCAD4" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013D39A5"/>
@@ -7296,53 +7275,52 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Jmv/HydmCyiyAF+H5Dek46thjXC3YBxYhOIutx3xSW60WVfdXjbgGYgyMel8nGg5gxvTIh2CVG3Sv+DyOLr5Wg==" w:salt="pnx0hzixGd8RUfkGhbheXQ=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bLqLl/9nGgpjj9kWLuY0w0E0vDNWseWqwL6c7nqm1JKTNMbq31bIM0IW0FvZEQLAjj8ucrfGcxDFSdPvpT14Qw==" w:salt="e4vl0XQl45TM89FhRnf9WA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7608,118 +7586,120 @@
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00763DDE"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
+    <w:rsid w:val="00802445"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00843647"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008E64D2"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
+    <w:rsid w:val="00917542"/>
     <w:rsid w:val="0092008A"/>
+    <w:rsid w:val="00923646"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="00943433"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="00985AD8"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
     <w:rsid w:val="009C0215"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009C60B1"/>
     <w:rsid w:val="009D20CF"/>
     <w:rsid w:val="009D663A"/>
     <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E30E3"/>
     <w:rsid w:val="009E5315"/>
     <w:rsid w:val="009E7BA4"/>
     <w:rsid w:val="009F5992"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F7481"/>
     <w:rsid w:val="009F793A"/>
-    <w:rsid w:val="00A10D4D"/>
     <w:rsid w:val="00A14692"/>
     <w:rsid w:val="00A15574"/>
     <w:rsid w:val="00A1563E"/>
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A53739"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A733B9"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
@@ -7810,96 +7790,98 @@
     <w:rsid w:val="00D0612F"/>
     <w:rsid w:val="00D06E02"/>
     <w:rsid w:val="00D113A4"/>
     <w:rsid w:val="00D13998"/>
     <w:rsid w:val="00D1439D"/>
     <w:rsid w:val="00D16DF0"/>
     <w:rsid w:val="00D20661"/>
     <w:rsid w:val="00D30995"/>
     <w:rsid w:val="00D44F42"/>
     <w:rsid w:val="00D46F19"/>
     <w:rsid w:val="00D479C0"/>
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D76D2C"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
+    <w:rsid w:val="00DA00AF"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB4992"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DB73B9"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
     <w:rsid w:val="00DF20CF"/>
     <w:rsid w:val="00E00B0B"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E1214A"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E1666A"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E41D40"/>
     <w:rsid w:val="00E42598"/>
     <w:rsid w:val="00E46982"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA1B9D"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
     <w:rsid w:val="00EB28CB"/>
     <w:rsid w:val="00EB7CEF"/>
     <w:rsid w:val="00EC17BF"/>
     <w:rsid w:val="00EC2367"/>
     <w:rsid w:val="00ED39D3"/>
     <w:rsid w:val="00ED66A4"/>
     <w:rsid w:val="00ED6BBB"/>
     <w:rsid w:val="00EE07C1"/>
     <w:rsid w:val="00EE0EB0"/>
     <w:rsid w:val="00EE14C7"/>
     <w:rsid w:val="00EE3694"/>
+    <w:rsid w:val="00EF0128"/>
     <w:rsid w:val="00EF43FC"/>
     <w:rsid w:val="00EF57DD"/>
     <w:rsid w:val="00F0378B"/>
     <w:rsid w:val="00F119B9"/>
     <w:rsid w:val="00F128ED"/>
     <w:rsid w:val="00F12AFE"/>
     <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F3105C"/>
     <w:rsid w:val="00F338FF"/>
     <w:rsid w:val="00F343F0"/>
     <w:rsid w:val="00F46DF5"/>
     <w:rsid w:val="00F52F3E"/>
     <w:rsid w:val="00F53ABA"/>
     <w:rsid w:val="00F60E4B"/>
     <w:rsid w:val="00F625ED"/>
     <w:rsid w:val="00F659F7"/>
     <w:rsid w:val="00F81267"/>
     <w:rsid w:val="00FA365A"/>
     <w:rsid w:val="00FB1B26"/>
     <w:rsid w:val="00FB42DB"/>
     <w:rsid w:val="00FB5662"/>
     <w:rsid w:val="00FC2FCB"/>
     <w:rsid w:val="00FC39BF"/>
     <w:rsid w:val="00FE0898"/>
     <w:rsid w:val="00FE2425"/>
@@ -9082,50 +9064,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -9509,64 +9495,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
@@ -9575,127 +9548,136 @@
         <AccountType/>
       </UserInfo>
     </Owner>
     <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Leaders>
     <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D42C4EFB-00DF-4154-AB12-14DFC0C3AAFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA824517-9089-4406-9972-0EFB2E60E573}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EECB510C-7AE8-4162-B10F-AAD16CE82D55}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52C9FE8E-1FF9-4742-B45F-633F76974AF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EECB510C-7AE8-4162-B10F-AAD16CE82D55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1494</Words>
-  <Characters>8516</Characters>
+  <Words>1490</Words>
+  <Characters>8496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9991</CharactersWithSpaces>
+  <CharactersWithSpaces>9967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>