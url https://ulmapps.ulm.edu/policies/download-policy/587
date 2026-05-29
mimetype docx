--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -9,87 +9,55 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6D5B50EF" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
-[...4 lines deleted...]
-    <w:p w14:paraId="092798BF" w14:textId="3FDC4C95" w:rsidR="000A0010" w:rsidRDefault="000A0010" w:rsidP="000A0010">
+    <w:p w14:paraId="092798BF" w14:textId="647CB5C3" w:rsidR="000A0010" w:rsidRDefault="000A0010" w:rsidP="000A0010">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2414"/>
         <w:gridCol w:w="4583"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="584BEAB5" w14:textId="77777777" w:rsidTr="000A0010">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -773,88 +741,91 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5075F52F" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73780B66" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="73780B66" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="0016246F" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="006F6044">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0016246F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="0016246F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5A4C9A" w14:textId="4AAE1628" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="00A82468">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Louisiana Board of Regents cre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ated the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003E7394">
@@ -882,90 +853,104 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the quality of higher education and promoting econo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mic development in Louisiana.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26399639" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Endowed Professorship Policy outlines the procedures for selecting awardees and the responsibilities of the faculty member who receives an award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A44E03A" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="0A44E03A" w14:textId="7849A5FD" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="002043A9" w:rsidP="002043A9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5ACA8B" w14:textId="77777777" w:rsidR="003E7394" w:rsidRPr="00D3084E" w:rsidRDefault="003E7394" w:rsidP="00A82468">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>While the endowed professorship and endowed chair programs were created to achieve the same basic outcomes of improving education and economic development in Louisiana, they do have distinctly different missions and policies.  Some of these guidelines are set by the BoR; others are developed by each institution to fit the campus's role, scope, mission, and strategic priorities.  At ULM, endowed professorships are awarded to newly-hired or existing faculty whose research, teaching, and/or public service have uniquely contributed to the mission of their discipline.  The awards are determined through a competitive proposal process in which applicants need to clearly detail how they will use the funding for a project that will:</w:t>
+        <w:t xml:space="preserve">While the endowed professorship and endowed chair programs were created to achieve the same basic outcomes of improving education and economic development in Louisiana, they do have distinctly different missions and policies.  Some of these guidelines are set by the BoR; others are developed by each institution to fit the campus's role, scope, mission, and strategic priorities.  At </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016246F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ULM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3084E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, endowed professorships are awarded to newly-hired or existing faculty whose research, teaching, and/or public service have uniquely contributed to the mission of their discipline.  The awards are determined through a competitive proposal process in which applicants need to clearly detail how they will use the funding for a project that will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2918F630" w14:textId="77777777" w:rsidR="003E7394" w:rsidRPr="00D3084E" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enhance research competitiveness in achieving federal and private funding;</w:t>
       </w:r>
     </w:p>
@@ -990,51 +975,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promote economic development;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BD828F" w14:textId="77777777" w:rsidR="003E7394" w:rsidRPr="00D3084E" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>improving research ties with industry by linking industrial researchers with faculty; and/or</w:t>
+        <w:t xml:space="preserve">improving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016246F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3084E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ties with industry by linking industrial researchers with faculty; and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38466684" w14:textId="77777777" w:rsidR="003E7394" w:rsidRPr="00D3084E" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>strengthening the capacity of disciplines to achieve regional and/or national eminence in education or research.</w:t>
       </w:r>
     </w:p>
@@ -1042,139 +1043,143 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In accordance with BoR policy, the award will be to a faculty member for a period of at least one year.  This award is renewable for up to three consecutive years</w:t>
       </w:r>
       <w:r w:rsidR="00004CC2" w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.  Each renewal is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3084E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> based upon an annual review of performance on the project goals by the appropriate oversight authority.  Faculty may re-apply for the professorship after the three-year period is over.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9A0647" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="0E9A0647" w14:textId="51FCD5F9" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="002043A9" w:rsidP="002043A9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EF8AD0" w14:textId="77777777" w:rsidR="005949FB" w:rsidRDefault="008464BD" w:rsidP="008464BD">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy and the associated procedures apply to all endowed </w:t>
       </w:r>
       <w:r w:rsidR="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>professorship</w:t>
       </w:r>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> positions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B17E0BA" w14:textId="77777777" w:rsidR="00D3084E" w:rsidRPr="000D1A7A" w:rsidRDefault="00D3084E" w:rsidP="008464BD">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11AD302C" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="11AD302C" w14:textId="3A4542F4" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="002043A9" w:rsidP="002043A9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1DBCF6" w14:textId="526DBE1C" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Endowed Professorships - The Louisiana Board of Regents' definition of endowed professorships may be found under "Ill. Definition and Uses of Endowed Professorships." Endowed professorships are established to help recruit and retain superior faculty whose research, teaching, and/or public service uniquely contribute to the missions(s) of their departments, their campus, and the State. </w:t>
       </w:r>
       <w:r w:rsidR="00A82468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1236,71 +1241,73 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6957A769" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="008464BD" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BoR - The Louisiana Board of Regents is the State governing body for all of higher education.  They are the funding body for the public portion of the endowed professorships.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BE6360" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="62BE6360" w14:textId="53BC44DE" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BB29E1" w:rsidP="00BB29E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF739DC" w14:textId="77777777" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Awarding</w:t>
       </w:r>
     </w:p>
@@ -1346,99 +1353,107 @@
     <w:p w14:paraId="69AEE6E0" w14:textId="06EF8B20" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="00B13D05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Because the funding for this position includes State money, spending on the award must follow State and University guidelines and procedures. The award must be used in support of the proposed project and may be used for a variety of purposes, including equipment, supplies, travel, </w:t>
       </w:r>
       <w:r w:rsidR="003653A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">assistantships, </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or salary.  By the start of each fiscal year during which the faculty member will have the award, a budget sheet must be completed by the awardee and approved by the Dean, the Provost, and the ULM Foundation Chief Financial Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DC043A" w14:textId="378664D8" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="003E7394">
+    <w:p w14:paraId="70F78A39" w14:textId="77777777" w:rsidR="00505DF5" w:rsidRDefault="003E7394" w:rsidP="003E7394">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Unlike endowed chairs, the contract salaries for faculty</w:t>
       </w:r>
       <w:r w:rsidR="0082316A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do not automatically contain funds from the endowment</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.  This means that any faculty members seeking to use a portion of the endowed professorship funds for salary during the period in which they are under contract will need to work with the oversight authorities to ensure that the pay is for duties that are not already in their contracts.  During periods when a faculty member is not under contract (ex. summer semester for 9-month faculty), salary can be taken to work on the proposed project</w:t>
       </w:r>
       <w:r w:rsidR="00165003">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a rate comparable to the pay for the faculty member during the academic year</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>.  This work, along with expected outcomes</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DC043A" w14:textId="637E9B13" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="003E7394">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7394">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>This work, along with expected outcomes</w:t>
       </w:r>
       <w:r w:rsidR="0082316A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...6 lines deleted...]
-        <w:t>products</w:t>
+        <w:t xml:space="preserve"> and products</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, must be approved </w:t>
       </w:r>
       <w:r w:rsidR="00004CC2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to the works occurrence </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">by the oversight authority, and all payroll action forms processed before work ensues.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149B11A5" w14:textId="66ED477A" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="003E7394" w:rsidP="00B13D05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -1506,245 +1521,261 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual renewal will be determined by the recipient's performance and accomplishment of goals for the reporting period. The oversight authority will review the accomplishments detailed in the annual report and </w:t>
       </w:r>
       <w:r w:rsidR="00004CC2" w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decide</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> if recommending renewal is warranted.  Renewal recommendations submitted by the oversight authority will need approval by the Provost and President before being sent to the Foundation.  If renewal is not recommended by the oversight authority, or if the recommendation is not approved by the Provost and President, a call for applications for the endowed professorship will commence immediately in order to fill the award by the start of the next fiscal year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0131FABD" w14:textId="3AACF94F" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="0131FABD" w14:textId="1241F27C" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BB29E1" w:rsidP="00BB29E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756CCC5F" w14:textId="5ED685E8" w:rsidR="00960199" w:rsidRPr="000D1A7A" w:rsidRDefault="008464BD" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E93CB1" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="69E93CB1" w14:textId="673A94D8" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BB29E1" w:rsidP="00BB29E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CA3223" w14:textId="24227686" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="008464BD" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Provost will be the Responsible Executive for the management of this Policy. The Provost or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF22867" w14:textId="027A4C37" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="6EF22867" w14:textId="3CB79CD9" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BB29E1" w:rsidP="00BB29E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B04E064" w14:textId="5E6D574B" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="008464BD" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65214899" w14:textId="238750DB" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="65214899" w14:textId="20165BF4" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00397C2A" w:rsidP="00397C2A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EB017B" w14:textId="182ACE29" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="008464BD" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Policy will become effective on </w:t>
       </w:r>
       <w:r w:rsidR="00B13D05">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the date signed by the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA494BC" w14:textId="4384E464" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="7AA494BC" w14:textId="68D05DC2" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00397C2A" w:rsidP="00397C2A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EAF453" w14:textId="5376B347" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="00B13D05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy</w:t>
       </w:r>
       <w:r w:rsidR="00B13D05">
         <w:rPr>
@@ -2116,246 +2147,250 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="205D9E09" w14:textId="7BD9A9DC" w:rsidR="00C049F0" w:rsidRDefault="00C049F0" w:rsidP="009D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68564C0A" w14:textId="77777777" w:rsidR="00C049F0" w:rsidRPr="009D20CF" w:rsidRDefault="00C049F0" w:rsidP="009D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1B9E79" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="0E1B9E79" w14:textId="677FC01E" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00C43D7C" w:rsidP="00C43D7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EC2EED" w14:textId="77777777" w:rsidR="005A4983" w:rsidRDefault="003E7394" w:rsidP="005A4983">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Definition and Uses of Endowed Professorships may be found at</w:t>
       </w:r>
       <w:r w:rsidR="005A4983">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549B526F" w14:textId="4670D70B" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="00361048" w:rsidP="00A67E7D">
+    <w:p w14:paraId="549B526F" w14:textId="4670D70B" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="009110EF" w:rsidP="00A67E7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00A67E7D" w:rsidRPr="00A67E7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to LA Board of Regents Policy on Endowed Professorships</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="308F9C95" w14:textId="77777777" w:rsidR="00A67E7D" w:rsidRDefault="00A67E7D" w:rsidP="000A0010">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD463AD" w14:textId="13BF64ED" w:rsidR="000A0010" w:rsidRDefault="003E7394" w:rsidP="000A0010">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Endowed Professorship Report of Goals may be found at</w:t>
       </w:r>
       <w:r w:rsidR="000A0010">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B65B4B" w14:textId="2F78FED1" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="00361048" w:rsidP="000A0010">
+    <w:p w14:paraId="65B65B4B" w14:textId="2F78FED1" w:rsidR="003E7394" w:rsidRPr="003E7394" w:rsidRDefault="009110EF" w:rsidP="000A0010">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="000A0010" w:rsidRPr="000A0010">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to Endowed Professorship Report of Goals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DAC0DFB" w14:textId="77777777" w:rsidR="00EC02B7" w:rsidRDefault="003E7394" w:rsidP="00EC02B7">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Endowed Professorship/Chair Annual Report may be found at</w:t>
       </w:r>
       <w:r w:rsidR="002B4DB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7394">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD92676" w14:textId="73465EB4" w:rsidR="00BC4539" w:rsidRDefault="00361048" w:rsidP="00EC02B7">
+    <w:p w14:paraId="1FD92676" w14:textId="73465EB4" w:rsidR="00BC4539" w:rsidRDefault="009110EF" w:rsidP="00EC02B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002B4DB4" w:rsidRPr="002B4DB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Link to Endowed Professorship/Chair Annual Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0307B6F0" w14:textId="77777777" w:rsidR="00EC02B7" w:rsidRPr="000D1A7A" w:rsidRDefault="00EC02B7" w:rsidP="00EC02B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A54B04" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="68A54B04" w14:textId="4182D19D" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00C43D7C" w:rsidP="00C43D7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="283BC39A" w14:textId="77777777" w:rsidR="008464BD" w:rsidRPr="008464BD" w:rsidRDefault="008464BD" w:rsidP="00B13D05">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008464BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original adoption date: July 9, 2013</w:t>
@@ -2890,51 +2925,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07CE14BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB50B7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -4883,56 +4918,60 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51515714"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A99659A2"/>
+    <w:tmpl w:val="47C6F628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7279,51 +7318,51 @@
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x//Kw7BnB8fgaylAZ+1gGnzGfLgXJEBh2F2TSEloqGVaiVOB/jJVGRUgwzEfCodVPCKuTOIzu/JPvLDmj60Gsg==" w:salt="EHSsWhnW3N21IKzT5tvjYQ=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a6lSv69mCi3aDZiMBnW/JJdHqcs0mrGIrADlunBD8qks5rbNIVUx+mcrYYcPzUyVMr8YMH/OZVSlmpgS8+nN9A==" w:salt="rpbOloTwPvwwwqo1Z3bKnw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7358,73 +7397,75 @@
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D1E80"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000E6DF3"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
+    <w:rsid w:val="0016246F"/>
     <w:rsid w:val="00163022"/>
     <w:rsid w:val="00165003"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B1135"/>
     <w:rsid w:val="001B1240"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001F28FD"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
+    <w:rsid w:val="002043A9"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00241AA8"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
@@ -7440,55 +7481,55 @@
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="00323217"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="003653A2"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
-    <w:rsid w:val="00391240"/>
     <w:rsid w:val="0039185B"/>
     <w:rsid w:val="00391DA5"/>
     <w:rsid w:val="0039557F"/>
     <w:rsid w:val="00396EDF"/>
+    <w:rsid w:val="00397C2A"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B36CE"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
     <w:rsid w:val="003D2FDB"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003E7394"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="00403486"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00413B6B"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
@@ -7498,50 +7539,51 @@
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="004814C5"/>
     <w:rsid w:val="00482BF7"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004C01E7"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
+    <w:rsid w:val="00505DF5"/>
     <w:rsid w:val="0051106C"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
     <w:rsid w:val="00550156"/>
     <w:rsid w:val="005520C8"/>
     <w:rsid w:val="00560CC3"/>
     <w:rsid w:val="005763C1"/>
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4983"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A5B7E"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005B5027"/>
     <w:rsid w:val="005C2CBE"/>
     <w:rsid w:val="005D290B"/>
     <w:rsid w:val="005D334D"/>
     <w:rsid w:val="005D593A"/>
@@ -7559,50 +7601,51 @@
     <w:rsid w:val="006314CA"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="006448E3"/>
     <w:rsid w:val="0065069D"/>
     <w:rsid w:val="0065093B"/>
     <w:rsid w:val="00656B95"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="00695EA3"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
+    <w:rsid w:val="006E112C"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1B56"/>
     <w:rsid w:val="006E1C23"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
     <w:rsid w:val="00705AB3"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
@@ -7633,50 +7676,51 @@
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00822248"/>
     <w:rsid w:val="0082316A"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="008464BD"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B4232"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
+    <w:rsid w:val="008F2BC5"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00927D2C"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
@@ -7739,66 +7783,68 @@
     <w:rsid w:val="00B13D05"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B44A47"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B90BE7"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BB0914"/>
+    <w:rsid w:val="00BB29E1"/>
     <w:rsid w:val="00BB73A3"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C049F0"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
+    <w:rsid w:val="00C43D7C"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C66724"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C9271F"/>
     <w:rsid w:val="00C94290"/>
     <w:rsid w:val="00CA10E3"/>
     <w:rsid w:val="00CA4E34"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB0DA1"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
@@ -9531,50 +9577,63 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
@@ -9583,140 +9642,127 @@
         <AccountType/>
       </UserInfo>
     </Owner>
     <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Leaders>
     <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C59159D-715B-450F-B89A-5F9F77665F85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC9E8CB0-61FD-4BD6-BB90-0CB65E92A275}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6738E31F-34E6-4C33-B1E8-89EA714DA50E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51729269-2D52-4CD0-857F-683B673BF52B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6738E31F-34E6-4C33-B1E8-89EA714DA50E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC9E8CB0-61FD-4BD6-BB90-0CB65E92A275}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1437</Words>
-  <Characters>8196</Characters>
+  <Words>1434</Words>
+  <Characters>8175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9614</CharactersWithSpaces>
+  <CharactersWithSpaces>9590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>