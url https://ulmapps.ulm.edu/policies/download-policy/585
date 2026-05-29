--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -647,177 +647,150 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>September 16, 2016</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5A59CA92" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="002F5BBD">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3434670B" w14:textId="7EAC51D0" w:rsidR="002F5BBD" w:rsidRDefault="002F5BBD">
-[...33 lines deleted...]
-    <w:p w14:paraId="5A59CA94" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CA94" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00BE0A7B" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6044">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BE0A7B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00892246">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00892246" w:rsidRPr="00BE0A7B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C1B6DF" w14:textId="05265CB9" w:rsidR="005F7B6C" w:rsidRDefault="005F7B6C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7B6C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The University of Louisiana at Monroe (ULM) believes students have the right to receive a grade determined through a fair evaluation of their work using a method that is consistently applied and is not arbitrary. Students further have the right to be informed in writing of the grading methods and standards that will be applied to them. This notification should occur at the beginning of the semester, typically through the course syllabus, and at any time during the course in which the faculty member alters the grading standard/method. ULM further believes that the faculty member assigned to a course has the right to develop this method and standard for determining a grade provided that they are professionally ac</w:t>
       </w:r>
       <w:r w:rsidR="00731495" w:rsidRPr="00731495">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ceptable.</w:t>
       </w:r>
       <w:r w:rsidR="00731495">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00731495" w:rsidRPr="00731495">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ULM presumes that the course instructor's judgement of assignment grades is authoritative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CA97" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CA97" w14:textId="2FDC66E9" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="00BE0A7B" w:rsidP="00BE0A7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006F6044">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D240C" w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7421CC" w14:textId="77777777" w:rsidR="00D06EA1" w:rsidRPr="00BE24B5" w:rsidRDefault="00D06EA1" w:rsidP="00263EE9">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE24B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The purpose of this Policy is to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEFC9B1" w14:textId="77777777" w:rsidR="00CA2A08" w:rsidRPr="00BE24B5" w:rsidRDefault="00D06EA1" w:rsidP="00263EE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1033,82 +1006,82 @@
         <w:t>Under normal circumstances, if the party making the appeal fails to meet any deadline for appeal to the next level, the matter will be considered closed. Personnel hearing an appeal should strive to reach a decision within five working days of receiving all information related to the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEFD3B9" w14:textId="77777777" w:rsidR="0084794B" w:rsidRPr="0084794B" w:rsidRDefault="0090244C" w:rsidP="00D369BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A63981">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Materials to be submitted by the student when appealing beyond the faculty member:</w:t>
       </w:r>
       <w:r w:rsidRPr="0090244C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each grade appeal shall contain the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12825C17" w14:textId="77777777" w:rsidR="0084794B" w:rsidRDefault="0090244C" w:rsidP="0084794B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A63981">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dated letter of appeal</w:t>
       </w:r>
       <w:r w:rsidRPr="0090244C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to include the student's name and identification number; semester in which the course was taught; course subject, number, and record number (CRN); faculty member's name; statement of the basis for appeal (see Il.2); explanation to support the claim made in the appeal; and the grade believed deserved with an explanation of how the student determined the requested grade. The letter should be signed by the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EC1685" w14:textId="7466456D" w:rsidR="007C6BA7" w:rsidRDefault="0090244C" w:rsidP="00C15361">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713895">
@@ -1231,113 +1204,123 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713895">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Letter of notification:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D40D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student or faculty member choosing to continue a grade appeal to the next level should write a letter to the administrator hearing that appeal. The letter should be dated, signed by the person making the appeal, and express the desire to continue the appeal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CA9A" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CA9A" w14:textId="6770483E" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BE0A7B" w:rsidP="00BE0A7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39516D9B" w14:textId="7D32B209" w:rsidR="00E0027D" w:rsidRDefault="00002D2D" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002D2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Policy is applicable to all students enrolled in ULM courses and to all faculty members teaching those courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CA9D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CA9D" w14:textId="71DD400B" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00BE0A7B" w:rsidP="00BE0A7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="0027533D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F733DBB" w14:textId="77777777" w:rsidR="007E3DE2" w:rsidRDefault="007E3DE2" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fair evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1405,115 +1388,117 @@
         <w:t>Professionally acceptable:</w:t>
       </w:r>
       <w:r w:rsidRPr="0096386F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adherence to the standards commonly used in higher education</w:t>
       </w:r>
       <w:r w:rsidR="0069673E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9E" w14:textId="3770CB39" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A59CA9F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CA9F" w14:textId="1BF65936" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0027533D" w:rsidP="0027533D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7534B354" w14:textId="4683FAD0" w:rsidR="006F57AB" w:rsidRDefault="00AD5525" w:rsidP="00644A1D">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644A1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Step</w:t>
       </w:r>
       <w:r w:rsidR="00644A1D" w:rsidRPr="00644A1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> One</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6D8E59" w14:textId="66BFB082" w:rsidR="00644A1D" w:rsidRDefault="00E80481" w:rsidP="00E80481">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80481">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Within ten working days after the Registrar has posted grades for the course, students considering a grade appeal should discuss their concerns with the course's faculty member and seek to resolve the matter at that level. It is hoped that most issues will be settled in this manner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2036DACC" w14:textId="77777777" w:rsidR="006A2261" w:rsidRDefault="006A2261" w:rsidP="006A2261">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F4627F" w14:textId="264AD76B" w:rsidR="00BC7A92" w:rsidRPr="00700859" w:rsidRDefault="00BC7A92" w:rsidP="006A2261">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700859">
@@ -1763,52 +1748,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA005A" w:rsidRPr="00EA005A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>along with any comments that the faculty member wishes to make in response to the student's appeal. The information in ll.5 will be provided to the student and the student will be allowed to respond. Responses may be submitted in writing or provided verbally if the department head chooses to meet with the student and/or the faculty member. After reviewing all information, the department head will notify each party of the decision and appeal options available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CFD52A" w14:textId="195681FB" w:rsidR="006F57AB" w:rsidRDefault="00EA005A" w:rsidP="00963049">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963049">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve">If either party chooses to continue the appeal, a notification letter should be sent to the Associate Dean of Academic Affairs of the School of Pharmacy. The Associate Dean will then request information previously submitted and a summary of the matter from the department head. After </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If either party chooses to continue the appeal, a notification letter should be sent to the Associate Dean of Academic Affairs of the School of Pharmacy. The Associate Dean will then request information previously submitted and a summary of the matter from the department head. After reviewing all information, the Associate Dean will notify each party of the decision and appeal options available</w:t>
+        <w:t>reviewing all information, the Associate Dean will notify each party of the decision and appeal options available</w:t>
       </w:r>
       <w:r w:rsidR="00AD4BB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEA49B8" w14:textId="3337126C" w:rsidR="00087468" w:rsidRPr="00700859" w:rsidRDefault="00087468" w:rsidP="004612D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700859">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Step Three</w:t>
       </w:r>
     </w:p>
@@ -1841,259 +1832,252 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00700859">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>members selected from the college, excluding individuals teaching in the course subject area, and will be chaired by the college's associate dean, a non-voting member of the committee. After discussions are concluded, all submitted information, a summary of the case, and a recommendation will be given to the dean. The dean will review this information, make a final decision on the appeal, and notify each party of the decision. No further appeals will be allowed and the case will be closed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA1" w14:textId="6AC47820" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="00AF3ECF" w:rsidP="00AF3ECF">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3ECF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Note: If the faculty member of the course is one of the administrators involved in the review process, then the appeal information after Step 1 will be given to that administrator's supervisor. Further. appeals will proceed from that point. If the faculty member is a dean, appeals will be made to the Vice President for Academic Affairs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAA2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAA2" w14:textId="5C4445B3" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="0027533D" w:rsidP="0027533D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762EB30A" w14:textId="691CAAD6" w:rsidR="006F57AB" w:rsidRDefault="007C07DD" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Vice President for Academic Affairs is responsible for the enforcement of this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAA5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAA5" w14:textId="38DC3BC9" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="004279A4" w:rsidP="004279A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6536F2DA" w14:textId="3137F13A" w:rsidR="006F57AB" w:rsidRDefault="00772D40" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772D40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Vice President for Academic Affairs will be the Responsible Executive for the management of this Policy. The Vice President for Academic Affairs or his/her designee will be the Responsible Officer in charge of maintaining and disseminating it. The University Policy Coordinator will post this Policy on the Official University Policy Website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAA8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAA8" w14:textId="27E7CE9D" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="004279A4" w:rsidP="004279A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583C833A" w14:textId="0084265A" w:rsidR="006F57AB" w:rsidRDefault="002865E5" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAAB" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAAB" w14:textId="74A8DC70" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="004279A4" w:rsidP="004279A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FAAAD5" w14:textId="1E14234B" w:rsidR="006F57AB" w:rsidRDefault="00A44655" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Policy will be in effect with the 2017 Spring Semester (January 9, 2017).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAAC" w14:textId="5C19BC0B" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
-[...15 lines deleted...]
-    <w:p w14:paraId="5A59CAAE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAAE" w14:textId="4643F510" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="004279A4" w:rsidP="004279A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAF" w14:textId="768D6259" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy is hereby adopted on this</w:t>
       </w:r>
       <w:r w:rsidR="00413975">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22</w:t>
@@ -2137,51 +2121,51 @@
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FA122E" w14:textId="2902E536" w:rsidR="008A5ACE" w:rsidRDefault="009929F7" w:rsidP="008A5ACE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2676">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C6C59B" wp14:editId="35895CA6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C6C59B" wp14:editId="35895CA6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3838575</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>97790</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1971675" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
@@ -2365,132 +2349,137 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Eric </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00213EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF072B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, VP</w:t>
       </w:r>
       <w:r w:rsidR="006F3118">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Affairs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAB4" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAB4" w14:textId="47359512" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00DF055F" w:rsidP="00DF055F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DF6" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA903DC" w14:textId="6EDCC31D" w:rsidR="006F57AB" w:rsidRDefault="000072B0" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A59CAB7" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
+    <w:p w14:paraId="5A59CAB7" w14:textId="5FC29703" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DF055F" w:rsidP="00DF055F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB8" w14:textId="69E506C0" w:rsidR="00DC6236" w:rsidRPr="000072B0" w:rsidRDefault="000072B0" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Original Adoption Date: September 22, 2016.</w:t>
@@ -2943,70 +2932,70 @@
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="655E979D" w14:textId="77777777" w:rsidR="001E0060" w:rsidRDefault="001E0060"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5A59CAC0" w14:textId="7F2B15AA" w:rsidR="00283491" w:rsidRDefault="00283491">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="5A59CAB9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1111" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08891965"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E88CE58E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -7408,51 +7397,51 @@
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3hrme6PKmxRNiY7yz6wqzaFe4VQjdXyiBaD0FcbhDFnnpdyFFt+h7eeaLsaMBJv4aljYnhqxGVTam6/76trzag==" w:salt="yJiA4b+Uy8gyE2mj9iDNhw=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RmT+PFHfN0YTnLe0CWthAp+B1mU7IhFyKPH3BCbmrDqE3iwoZFTdv29Y4dVziZWbg34y1KDXkCTluGSmQ2XF5Q==" w:salt="AeI99u/rkjNyoN0EKYd41w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7534,65 +7523,67 @@
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="00213EA6"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002500EC"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263EE9"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="00267DA6"/>
     <w:rsid w:val="002702FA"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
+    <w:rsid w:val="0027533D"/>
     <w:rsid w:val="00275B0A"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002865E5"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
     <w:rsid w:val="002A183D"/>
     <w:rsid w:val="002A3594"/>
     <w:rsid w:val="002A45EB"/>
     <w:rsid w:val="002A49FF"/>
     <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002B54BB"/>
+    <w:rsid w:val="002B54E7"/>
     <w:rsid w:val="002B6FF1"/>
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
     <w:rsid w:val="002F1CB4"/>
     <w:rsid w:val="002F5BBD"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
@@ -7602,50 +7593,51 @@
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B36CE"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
     <w:rsid w:val="003D2FDB"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
     <w:rsid w:val="003E5CA0"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00413975"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
+    <w:rsid w:val="004279A4"/>
     <w:rsid w:val="00434E1F"/>
     <w:rsid w:val="00441B6C"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="004612D4"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="00482BF7"/>
     <w:rsid w:val="00487303"/>
     <w:rsid w:val="004949BB"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004A3ADC"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004B603C"/>
     <w:rsid w:val="004C0EF3"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
@@ -7670,50 +7662,51 @@
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A5B7E"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005B5027"/>
     <w:rsid w:val="005C2CBE"/>
     <w:rsid w:val="005D290B"/>
     <w:rsid w:val="005D334D"/>
     <w:rsid w:val="005D593A"/>
     <w:rsid w:val="005D6020"/>
     <w:rsid w:val="005D7C13"/>
     <w:rsid w:val="005E0F04"/>
     <w:rsid w:val="005E6DEF"/>
     <w:rsid w:val="005E7ED1"/>
     <w:rsid w:val="005F104F"/>
     <w:rsid w:val="005F351F"/>
     <w:rsid w:val="005F7B6C"/>
     <w:rsid w:val="006042EB"/>
     <w:rsid w:val="00604A03"/>
     <w:rsid w:val="00617099"/>
+    <w:rsid w:val="00617F03"/>
     <w:rsid w:val="006314CA"/>
     <w:rsid w:val="00635ACC"/>
     <w:rsid w:val="00640227"/>
     <w:rsid w:val="00640364"/>
     <w:rsid w:val="006448E3"/>
     <w:rsid w:val="00644A1D"/>
     <w:rsid w:val="0065069D"/>
     <w:rsid w:val="0065093B"/>
     <w:rsid w:val="00656B95"/>
     <w:rsid w:val="00681BCC"/>
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="00695EA3"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="0069673E"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2261"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C2F83"/>
@@ -7797,50 +7790,51 @@
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008A5ACE"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008D40D4"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="0090244C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="009323AF"/>
+    <w:rsid w:val="0093414D"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
     <w:rsid w:val="0094567D"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="00963049"/>
     <w:rsid w:val="0096386F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00980A1C"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="009929F7"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="009938A5"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
     <w:rsid w:val="009A5B1F"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
@@ -7914,65 +7908,65 @@
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B4725C"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
     <w:rsid w:val="00B9790E"/>
     <w:rsid w:val="00BA15A6"/>
     <w:rsid w:val="00BA16DE"/>
     <w:rsid w:val="00BB0914"/>
     <w:rsid w:val="00BB73A3"/>
     <w:rsid w:val="00BC4539"/>
     <w:rsid w:val="00BC6DF6"/>
     <w:rsid w:val="00BC6F8F"/>
     <w:rsid w:val="00BC7A92"/>
+    <w:rsid w:val="00BE0A7B"/>
     <w:rsid w:val="00BE0B0D"/>
     <w:rsid w:val="00BE16FA"/>
     <w:rsid w:val="00BE1ACC"/>
     <w:rsid w:val="00BE24B5"/>
     <w:rsid w:val="00BF072B"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C13D8E"/>
     <w:rsid w:val="00C15361"/>
     <w:rsid w:val="00C21627"/>
     <w:rsid w:val="00C2353D"/>
     <w:rsid w:val="00C237B3"/>
     <w:rsid w:val="00C276DF"/>
     <w:rsid w:val="00C31C91"/>
     <w:rsid w:val="00C3205C"/>
-    <w:rsid w:val="00C361BE"/>
     <w:rsid w:val="00C60B36"/>
     <w:rsid w:val="00C62FBD"/>
     <w:rsid w:val="00C643ED"/>
     <w:rsid w:val="00C66714"/>
     <w:rsid w:val="00C71382"/>
     <w:rsid w:val="00C73218"/>
     <w:rsid w:val="00C74EFC"/>
     <w:rsid w:val="00C76255"/>
     <w:rsid w:val="00C82699"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00C9271F"/>
     <w:rsid w:val="00C94290"/>
     <w:rsid w:val="00CA10E3"/>
     <w:rsid w:val="00CA2A08"/>
     <w:rsid w:val="00CA4E34"/>
     <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CA7E6E"/>
     <w:rsid w:val="00CB1630"/>
     <w:rsid w:val="00CB2384"/>
     <w:rsid w:val="00CB6F0B"/>
     <w:rsid w:val="00CB708B"/>
     <w:rsid w:val="00CC1544"/>
     <w:rsid w:val="00CC2531"/>
     <w:rsid w:val="00CC253A"/>
     <w:rsid w:val="00CC25BB"/>
@@ -8001,50 +7995,51 @@
     <w:rsid w:val="00D54A62"/>
     <w:rsid w:val="00D54D2F"/>
     <w:rsid w:val="00D568A8"/>
     <w:rsid w:val="00D6688B"/>
     <w:rsid w:val="00D70333"/>
     <w:rsid w:val="00D70354"/>
     <w:rsid w:val="00D711C3"/>
     <w:rsid w:val="00D73A5F"/>
     <w:rsid w:val="00D76AA4"/>
     <w:rsid w:val="00D8396E"/>
     <w:rsid w:val="00D8465B"/>
     <w:rsid w:val="00D852E7"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00D977A0"/>
     <w:rsid w:val="00DA0303"/>
     <w:rsid w:val="00DA3E06"/>
     <w:rsid w:val="00DB4992"/>
     <w:rsid w:val="00DB52E6"/>
     <w:rsid w:val="00DC6236"/>
     <w:rsid w:val="00DC7E22"/>
     <w:rsid w:val="00DD016F"/>
     <w:rsid w:val="00DD50F0"/>
     <w:rsid w:val="00DE0A3F"/>
     <w:rsid w:val="00DE0F82"/>
     <w:rsid w:val="00DE2C75"/>
+    <w:rsid w:val="00DF055F"/>
     <w:rsid w:val="00DF20CF"/>
     <w:rsid w:val="00E0027D"/>
     <w:rsid w:val="00E00B0B"/>
     <w:rsid w:val="00E01A29"/>
     <w:rsid w:val="00E03E3D"/>
     <w:rsid w:val="00E10586"/>
     <w:rsid w:val="00E12A57"/>
     <w:rsid w:val="00E1606A"/>
     <w:rsid w:val="00E1666A"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E34CF3"/>
     <w:rsid w:val="00E36A55"/>
     <w:rsid w:val="00E42598"/>
     <w:rsid w:val="00E46982"/>
     <w:rsid w:val="00E5070B"/>
     <w:rsid w:val="00E50784"/>
     <w:rsid w:val="00E52E74"/>
     <w:rsid w:val="00E53257"/>
     <w:rsid w:val="00E80481"/>
     <w:rsid w:val="00E80494"/>
     <w:rsid w:val="00E82766"/>
     <w:rsid w:val="00E97203"/>
     <w:rsid w:val="00EA005A"/>
     <w:rsid w:val="00EA3912"/>
     <w:rsid w:val="00EA5C55"/>
@@ -9835,75 +9830,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C2F6B01-7CE0-4AD0-946C-50E872CBA3B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFD7453-1F50-4079-83B9-E8D83E0853CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1800</Words>
-  <Characters>10266</Characters>
+  <Words>1799</Words>
+  <Characters>10257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12042</CharactersWithSpaces>
+  <CharactersWithSpaces>12032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>