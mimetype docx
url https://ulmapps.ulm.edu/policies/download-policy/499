--- v0 (2025-11-15)
+++ v1 (2026-04-12)
@@ -30,783 +30,757 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5A59CA79" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="threeDEngrave" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2375"/>
-        <w:gridCol w:w="4622"/>
+        <w:gridCol w:w="2420"/>
+        <w:gridCol w:w="4577"/>
         <w:gridCol w:w="4451"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB28CB" w:rsidRPr="00065E93" w14:paraId="5A59CA93" w14:textId="77777777" w:rsidTr="00617099">
         <w:trPr>
           <w:trHeight w:val="1953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A59CA7A" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="003151C5" w:rsidRDefault="00EB28CB" w:rsidP="003151C5">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A59CAB9" wp14:editId="5A59CABA">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A59CAB9" wp14:editId="0E2760D3">
                   <wp:extent cx="1060704" cy="1060704"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                  <wp:wrapNone/>
-                  <wp:docPr id="6" name="Picture 6"/>
+                  <wp:docPr id="6" name="Picture 6" descr="ULM Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6" name="ulm_academic_maroon_white.png"/>
+                          <pic:cNvPr id="6" name="Picture 6" descr="ULM Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1060704" cy="1060704"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4734" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A59CA7B" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
+          <w:p w14:paraId="5A59CA7C" w14:textId="2A52D685" w:rsidR="003151C5" w:rsidRPr="004C0EF3" w:rsidRDefault="003151C5" w:rsidP="004C0EF3">
             <w:pPr>
+              <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:sz w:val="32"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6044">
+            <w:r w:rsidRPr="004C0EF3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:sz w:val="32"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>POLICY TITLE</w:t>
+              <w:t>P</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="004C0EF3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:i/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>(Include the word Policy in the title)</w:t>
+              <w:t>olicy Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="635" w:tblpY="-1741"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="4225" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="2014"/>
             </w:tblGrid>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA7F" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA7D" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Policy #</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA7E" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA82" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="240"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA80" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Policy Type:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA81" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA85" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="230"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA83" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Responsible Executive:  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA84" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA88" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA86" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Responsible Office:  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA87" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA8B" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA89" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Originally Issued:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA8A" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA8E" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA8C" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Latest Revision:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA8D" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D5D19" w:rsidRPr="00517994" w14:paraId="5A59CA91" w14:textId="77777777" w:rsidTr="008D6895">
               <w:trPr>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2211" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:tcMar>
                     <w:left w:w="86" w:type="dxa"/>
                     <w:right w:w="29" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA8F" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00517994">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective Date:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2014" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A59CA90" w14:textId="77777777" w:rsidR="000D5D19" w:rsidRPr="00517994" w:rsidRDefault="000D5D19" w:rsidP="000D5D19">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1867"/>
                     </w:tabs>
                     <w:ind w:right="-853"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5A59CA92" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
+          <w:p w14:paraId="5A59CA92" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="002F5BBD">
             <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="3434670B" w14:textId="7EAC51D0" w:rsidR="002F5BBD" w:rsidRDefault="002F5BBD">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:t>Policy Title</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5A59CA94" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
       <w:r w:rsidR="00892246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA95" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="000D1A7A" w:rsidRDefault="005D7C13" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Explain the subject and scope of the policy and what the policy is trying to accomplish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA96" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA97" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>II.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA98" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>An expansion of the policy statement, this details the policy’s substance, namely its core provisions, obligations, or requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA99" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA9A" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>III.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9B" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To whom does the policy apply (faculty, staff, students, units, </w:t>
       </w:r>
       <w:r w:rsidR="00550156" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">departments, </w:t>
       </w:r>
@@ -820,141 +794,145 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9C" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA9D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>IV.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9E" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Thoroughly explain words that might be confusing, have different possible meanings or are being used in a specific way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>V.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA0" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00F3105C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Policies are often supported by documented procedures or guidelines. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C71382" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Procedures </w:t>
+        <w:t>Procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C71382" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000344EE" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>state what steps need to be taken, and in what order, to meet the policy requirement.</w:t>
       </w:r>
       <w:r w:rsidR="00C71382" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures include information </w:t>
       </w:r>
       <w:r w:rsidR="000344EE" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>as to the</w:t>
       </w:r>
       <w:r w:rsidR="00EB28CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1014,301 +992,283 @@
       </w:r>
       <w:r w:rsidR="00790BB9" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedures in a separate document.</w:t>
       </w:r>
       <w:r w:rsidR="006B7824" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA1" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>VI.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00960199" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Who is responsible for enforcement of the policy? If applicable the following should be answered: W</w:t>
       </w:r>
       <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ho makes the deci</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sions to sanction the violator? What happens to the violator?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA4" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="000D1A7A" w:rsidRDefault="00960199" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Who is the responsible executive, the responsible officer and what is the responsible office which implements and administers the policy?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA7" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>VIII.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA9" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Any circumstances that might apply to excuse conformance with the policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAA" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAAB" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>IX.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAC" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The date that this policy will be in full-force and effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAD" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAAE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>X.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAF" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy is hereby adopted on this ____ day of _____________, 20____.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB0" w14:textId="77777777" w:rsidR="005949FB" w:rsidRDefault="009D20CF" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
@@ -1507,75 +1467,73 @@
         </w:rPr>
         <w:t>Castille</w:t>
       </w:r>
       <w:r w:rsidR="00A53739">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB4" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>XI.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB5" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="008B5DDB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1668,75 +1626,73 @@
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or other documents relevant to the policy</w:t>
       </w:r>
       <w:r w:rsidR="00F659F7" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB6" w14:textId="77777777" w:rsidR="00BC4539" w:rsidRPr="000D1A7A" w:rsidRDefault="00BC4539" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAB7" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="000D1A7A">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB8" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC7E22" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1790,65 +1746,65 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidSect="007A5E15">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="432" w:left="1080" w:header="0" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30A43C6C" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D">
+    <w:p w14:paraId="13C70F9A" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75657749" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D">
+    <w:p w14:paraId="74D3351A" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AF55883" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D"/>
+    <w:p w14:paraId="242B6C44" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1887,51 +1843,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A59CAC1" w14:textId="77777777" w:rsidR="00A53739" w:rsidRDefault="00A53739">
+  <w:p w14:paraId="657FCFB6" w14:textId="77777777" w:rsidR="00A37209" w:rsidRDefault="00A37209">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1901823333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
@@ -2061,307 +2017,361 @@
             </w:r>
             <w:r w:rsidR="005D290B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B93AFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">dd, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B93AFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5A59CAC4" w14:textId="296FAA1E" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
+          <w:p w14:paraId="5A59CAC4" w14:textId="44D1C1FA" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00DB4992" w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidR="001109B8" w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev. </w:t>
             </w:r>
-            <w:r w:rsidR="00F51C00">
+            <w:r w:rsidR="00A37209" w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001109B8" w:rsidRPr="00A37209">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37209" w:rsidRPr="00A37209">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="001109B8">
+            <w:r w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...19 lines deleted...]
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992">
+            <w:r w:rsidR="00DB4992" w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00F51C00">
+            <w:r w:rsidR="0018006B" w:rsidRPr="00A37209">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A59CAC6" w14:textId="77777777" w:rsidR="00A53739" w:rsidRDefault="00A53739">
+  <w:p w14:paraId="6F52C539" w14:textId="77777777" w:rsidR="00A37209" w:rsidRDefault="00A37209">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D9F081E" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D">
+    <w:p w14:paraId="7F9D6319" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12E18BA6" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D">
+    <w:p w14:paraId="2EB51A52" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B0CE9A7" w14:textId="77777777" w:rsidR="00AB404D" w:rsidRDefault="00AB404D"/>
+    <w:p w14:paraId="706CA63E" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A59CABF" w14:textId="77777777" w:rsidR="00A53739" w:rsidRDefault="00A53739">
+  <w:p w14:paraId="1B2E38AA" w14:textId="77777777" w:rsidR="00A37209" w:rsidRDefault="00A37209">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-147051667"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5A59CAC0" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00AB404D">
+      <w:p w14:paraId="5A59CAC0" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00A37209">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="5A59CAC7">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A59CAC5" w14:textId="77777777" w:rsidR="00A53739" w:rsidRDefault="00A53739">
+  <w:p w14:paraId="6E5CD236" w14:textId="77777777" w:rsidR="00A37209" w:rsidRDefault="00A37209">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="5A59CAB9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08891965"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E88CE58E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C9118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E398E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2458,51 +2468,153 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A447B0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1B4FC16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F2C3FD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92CE5EAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="120A3E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16A764E"/>
     <w:lvl w:ilvl="0" w:tplc="28BAEB80">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
@@ -2549,51 +2661,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="123A72A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7CA794E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18023672"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA30E9F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196739BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F36B270"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2665,51 +2879,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E59775C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C3E8CAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2483695F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFFED424"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="009A6A1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2781,51 +3046,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0D724C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E96C79DA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +3162,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4F1F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06BCA71A"/>
     <w:lvl w:ilvl="0" w:tplc="5DE0DD84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3012,51 +3277,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7B0106"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0CA0702"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFF75D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24F2AF5E"/>
     <w:lvl w:ilvl="0" w:tplc="6CD244D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30103D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3131,51 +3447,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377E1545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D466F9EE"/>
     <w:lvl w:ilvl="0" w:tplc="6ADCF9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1140"/>
         </w:tabs>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3247,51 +3563,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6180"/>
         </w:tabs>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6900"/>
         </w:tabs>
         <w:ind w:left="6900" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389C77E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="765657E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1C4F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6010DF66"/>
     <w:lvl w:ilvl="0" w:tplc="0628A304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3363,51 +3730,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B957427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8626262"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3476,51 +3843,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1C37A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="269236E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3617,51 +3984,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535B2053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC2814E"/>
     <w:lvl w:ilvl="0" w:tplc="47701726">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3733,51 +4100,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F3065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AC5342"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3822,51 +4189,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56107262"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F67A2BD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E81EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C748BB54"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3962,51 +4380,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E451F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FB809CE"/>
     <w:lvl w:ilvl="0" w:tplc="EA6A6102">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4078,51 +4496,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B272F8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="157A6420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4218,51 +4636,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C766B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB80394"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4334,51 +4752,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAA582C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C5BC6042"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E41DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="056413C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4450,51 +4919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63255955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF387858"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4566,51 +5035,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C75AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007E4E8A"/>
     <w:lvl w:ilvl="0" w:tplc="3B64BF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4652,51 +5121,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2A201E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F6DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="F7146AB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4764,51 +5233,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76625BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="941A2BFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4886,51 +5355,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AE2084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64DCE1B8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5002,51 +5471,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78482146"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="455C2F8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789821AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7689AB2"/>
     <w:lvl w:ilvl="0" w:tplc="C9FECC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5118,51 +5638,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A170E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52AAA474"/>
     <w:lvl w:ilvl="0" w:tplc="FAFC2792">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5234,51 +5754,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A2F243A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEEC6230"/>
     <w:lvl w:ilvl="0" w:tplc="65F872E2">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66C64A8E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5353,51 +5873,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE424D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="507E5DE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5989,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB7367D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="24AE6A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0901C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF44A28C"/>
     <w:lvl w:ilvl="0" w:tplc="4B709998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5586,159 +6157,195 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
@@ -5759,199 +6366,207 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE4B30"/>
     <w:rsid w:val="00002DB9"/>
     <w:rsid w:val="0001142E"/>
     <w:rsid w:val="0002204C"/>
     <w:rsid w:val="00025C43"/>
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
     <w:rsid w:val="00044A15"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
+    <w:rsid w:val="000C159A"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000E6DF3"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
     <w:rsid w:val="00151C37"/>
     <w:rsid w:val="00163022"/>
     <w:rsid w:val="00177101"/>
     <w:rsid w:val="00177645"/>
     <w:rsid w:val="00177858"/>
+    <w:rsid w:val="0018006B"/>
     <w:rsid w:val="0018269B"/>
     <w:rsid w:val="00183BC8"/>
     <w:rsid w:val="00185764"/>
     <w:rsid w:val="00186A15"/>
     <w:rsid w:val="001B16F9"/>
     <w:rsid w:val="001C25FB"/>
     <w:rsid w:val="001D0A03"/>
     <w:rsid w:val="001D24F2"/>
     <w:rsid w:val="001D60B6"/>
     <w:rsid w:val="001E3743"/>
     <w:rsid w:val="001E3D23"/>
     <w:rsid w:val="001F7025"/>
     <w:rsid w:val="001F768C"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="0020179A"/>
     <w:rsid w:val="00205E69"/>
     <w:rsid w:val="00207393"/>
     <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00210D23"/>
     <w:rsid w:val="0023788F"/>
     <w:rsid w:val="00243922"/>
     <w:rsid w:val="00244D52"/>
     <w:rsid w:val="002542A2"/>
     <w:rsid w:val="00254BA5"/>
     <w:rsid w:val="002554EF"/>
     <w:rsid w:val="00262E7E"/>
     <w:rsid w:val="00263FD2"/>
     <w:rsid w:val="0026500E"/>
     <w:rsid w:val="002664B0"/>
     <w:rsid w:val="002702FA"/>
     <w:rsid w:val="00272F72"/>
     <w:rsid w:val="002742B1"/>
+    <w:rsid w:val="00275B0A"/>
     <w:rsid w:val="00283491"/>
     <w:rsid w:val="00285271"/>
     <w:rsid w:val="00285D14"/>
     <w:rsid w:val="0028616C"/>
     <w:rsid w:val="002945A0"/>
     <w:rsid w:val="002956AB"/>
     <w:rsid w:val="00295E92"/>
     <w:rsid w:val="002A183D"/>
     <w:rsid w:val="002A3594"/>
     <w:rsid w:val="002A45EB"/>
     <w:rsid w:val="002A49FF"/>
     <w:rsid w:val="002B2C7C"/>
     <w:rsid w:val="002B54BB"/>
     <w:rsid w:val="002B6FF1"/>
     <w:rsid w:val="002C0134"/>
     <w:rsid w:val="002D396B"/>
     <w:rsid w:val="002E365A"/>
     <w:rsid w:val="002E59E6"/>
     <w:rsid w:val="002F0375"/>
+    <w:rsid w:val="002F5BBD"/>
     <w:rsid w:val="00301BD1"/>
     <w:rsid w:val="00301DDA"/>
     <w:rsid w:val="003021B6"/>
     <w:rsid w:val="00304E07"/>
     <w:rsid w:val="003151C5"/>
     <w:rsid w:val="003256F7"/>
     <w:rsid w:val="00325974"/>
     <w:rsid w:val="003467E8"/>
     <w:rsid w:val="00347989"/>
     <w:rsid w:val="003530ED"/>
     <w:rsid w:val="00354156"/>
     <w:rsid w:val="00354FB3"/>
     <w:rsid w:val="00366733"/>
     <w:rsid w:val="00366E12"/>
     <w:rsid w:val="00375315"/>
     <w:rsid w:val="0038010B"/>
     <w:rsid w:val="00383A8D"/>
     <w:rsid w:val="00385715"/>
     <w:rsid w:val="0039185B"/>
     <w:rsid w:val="00396EDF"/>
     <w:rsid w:val="003A0E25"/>
     <w:rsid w:val="003A7263"/>
     <w:rsid w:val="003A74E2"/>
     <w:rsid w:val="003B36CE"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003C7515"/>
     <w:rsid w:val="003D2FDB"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E2DD7"/>
     <w:rsid w:val="003E30CA"/>
     <w:rsid w:val="003E4B2F"/>
+    <w:rsid w:val="003E5CA0"/>
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="00482BF7"/>
+    <w:rsid w:val="00487303"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004B603C"/>
+    <w:rsid w:val="004C0EF3"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
+    <w:rsid w:val="00513C43"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
     <w:rsid w:val="00550156"/>
     <w:rsid w:val="005520C8"/>
     <w:rsid w:val="00560CC3"/>
     <w:rsid w:val="005763C1"/>
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
     <w:rsid w:val="00597A37"/>
     <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A497D"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A5B7E"/>
     <w:rsid w:val="005A7F7F"/>
     <w:rsid w:val="005B2137"/>
     <w:rsid w:val="005B5027"/>
     <w:rsid w:val="005C2CBE"/>
     <w:rsid w:val="005D290B"/>
     <w:rsid w:val="005D334D"/>
     <w:rsid w:val="005D593A"/>
     <w:rsid w:val="005D6020"/>
     <w:rsid w:val="005D7C13"/>
@@ -5975,179 +6590,190 @@
     <w:rsid w:val="00686010"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="00690493"/>
     <w:rsid w:val="00695EA3"/>
     <w:rsid w:val="006960ED"/>
     <w:rsid w:val="00696E8F"/>
     <w:rsid w:val="006A2AC4"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A4007"/>
     <w:rsid w:val="006B3B5F"/>
     <w:rsid w:val="006B7824"/>
     <w:rsid w:val="006C000E"/>
     <w:rsid w:val="006C2F83"/>
     <w:rsid w:val="006D2AF2"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D7D96"/>
     <w:rsid w:val="006E1145"/>
     <w:rsid w:val="006E1C23"/>
     <w:rsid w:val="006E7858"/>
     <w:rsid w:val="006F6044"/>
     <w:rsid w:val="006F66F4"/>
     <w:rsid w:val="00705AB3"/>
     <w:rsid w:val="00706A85"/>
     <w:rsid w:val="007072F3"/>
     <w:rsid w:val="00710E15"/>
+    <w:rsid w:val="00711AD2"/>
     <w:rsid w:val="00712094"/>
     <w:rsid w:val="00715820"/>
     <w:rsid w:val="00715B31"/>
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
+    <w:rsid w:val="007573B8"/>
+    <w:rsid w:val="007575A7"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
+    <w:rsid w:val="00782C19"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
+    <w:rsid w:val="007A74AC"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
+    <w:rsid w:val="00872D73"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
+    <w:rsid w:val="009323AF"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
+    <w:rsid w:val="0094567D"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
     <w:rsid w:val="009C0215"/>
+    <w:rsid w:val="009C21CB"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009C60B1"/>
     <w:rsid w:val="009D20CF"/>
     <w:rsid w:val="009D663A"/>
     <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E30E3"/>
     <w:rsid w:val="009E5315"/>
     <w:rsid w:val="009E7BA4"/>
     <w:rsid w:val="009F5992"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F7481"/>
     <w:rsid w:val="009F793A"/>
     <w:rsid w:val="00A14692"/>
     <w:rsid w:val="00A15574"/>
     <w:rsid w:val="00A1563E"/>
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
+    <w:rsid w:val="00A37209"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A53739"/>
     <w:rsid w:val="00A57C25"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AB404D"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AE3DF6"/>
+    <w:rsid w:val="00AE67FD"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
     <w:rsid w:val="00B03DBC"/>
     <w:rsid w:val="00B0557B"/>
     <w:rsid w:val="00B10178"/>
     <w:rsid w:val="00B12E0C"/>
     <w:rsid w:val="00B16CC6"/>
     <w:rsid w:val="00B23620"/>
     <w:rsid w:val="00B314C9"/>
     <w:rsid w:val="00B32DF5"/>
     <w:rsid w:val="00B34023"/>
     <w:rsid w:val="00B34DF6"/>
     <w:rsid w:val="00B356B4"/>
     <w:rsid w:val="00B47707"/>
     <w:rsid w:val="00B521C8"/>
     <w:rsid w:val="00B53FF2"/>
     <w:rsid w:val="00B66D0D"/>
     <w:rsid w:val="00B70E8C"/>
     <w:rsid w:val="00B747A9"/>
     <w:rsid w:val="00B77ECA"/>
     <w:rsid w:val="00B93456"/>
     <w:rsid w:val="00B93AFE"/>
     <w:rsid w:val="00B95ED5"/>
     <w:rsid w:val="00B96D69"/>
@@ -7094,50 +7720,68 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C643ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE14C7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00487303"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="331685976">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="773403095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7465,149 +8109,119 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...46 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="33" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eb449f70e55dce3d58a5c0e1e964815b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1f1610326094c24b4e05ddfdb3181425" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Invited_Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Self_Registration_Enabled" minOccurs="0"/>
                 <xsd:element ref="ns2:Has_Leaders_Only_SectionGroup" minOccurs="0"/>
                 <xsd:element ref="ns2:Is_Collaboration_Space_Locked" minOccurs="0"/>
                 <xsd:element ref="ns2:IsNotebookLocked" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="41" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="42" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87c03cdd-cb60-40ba-8304-69bb9b343a64" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="NotebookType" ma:index="8" nillable="true" ma:displayName="Notebook Type" ma:internalName="NotebookType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="FolderType" ma:index="9" nillable="true" ma:displayName="Folder Type" ma:internalName="FolderType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="CultureName" ma:index="10" nillable="true" ma:displayName="Culture Name" ma:internalName="CultureName">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AppVersion" ma:index="11" nillable="true" ma:displayName="App Version" ma:internalName="AppVersion">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7927,128 +8541,179 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFD7453-1F50-4079-83B9-E8D83E0853CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B940237-E3B2-4F67-A166-65FE88676D13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C2F6B01-7CE0-4AD0-946C-50E872CBA3B8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F63A712C-4843-40FA-A501-1E43A177332F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6AC5EB-1511-4221-8232-070A411E473F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C2F6B01-7CE0-4AD0-946C-50E872CBA3B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B940237-E3B2-4F67-A166-65FE88676D13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>458</Words>
-  <Characters>2613</Characters>
+  <Words>436</Words>
+  <Characters>2601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3065</CharactersWithSpaces>
+  <CharactersWithSpaces>3031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8248,27 +8913,30 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement</dc:title>
   <dc:creator>landrum@ulm.edu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B02BE31A9DB36A468DAD2D7AFA40EF17</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="data-panorama-remediation-history">
+    <vt:lpwstr>[{"pageNumber":0,"geomIndex":28,"lastGeomIndex":47,"textElement":"I.\tPolicy Statement","headingStructure":"h1","identifiers":{"PARAGRAPH_ID":"2"},"issueTypeId":"HeadingStructureNotOneIssue:DOCX","dismiss":false,"pageNumbers":[-1],"coordinatesList":[null]},{"pageNumber":0,"geomIndex":28,"textElement":"I.\tPolicy Statement","lastGeomIndex":46,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"2"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,177.5,120.37198638916016,7.320000171661377]]},{"pageNumber":0,"geomIndex":119,"textElement":"II.\tPurpose of Policy","lastGeomIndex":138,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"5"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,256.45001220703125,121.77605438232422,7.320000171661377]]},{"pageNumber":0,"geomIndex":253,"textElement":"III.\tApplicability","lastGeomIndex":271,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"8"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,350.04998779296875,98.01599884033203,7.320000171661377]]},{"pageNumber":0,"geomIndex":352,"textElement":"IV.\tDefinitions","lastGeomIndex":367,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"11"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,429.0,90.27600860595703,7.320000171661377]]},{"pageNumber":0,"geomIndex":468,"textElement":"V.\tPolicy Procedure","lastGeomIndex":486,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"13"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,495.95001220703125,119.37601470947266,7.320000171661377]]},{"pageNumber":0,"geomIndex":1117,"textElement":"VI.\tEnforcement","lastGeomIndex":1132,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"16"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[1],"coordinatesList":[[54.099998474121094,677.4500122070312,100.18799591064453,7.320000171661377]]},{"pageNumber":0,"geomIndex":1282,"textElement":"VII.\tPolicy Management","lastGeomIndex":1303,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"19"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,75.79998779296875,134.90401458740234,7.320000171661377]]},{"pageNumber":0,"geomIndex":1421,"textElement":"VIII.\tExclusions","lastGeomIndex":1437,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"22"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,169.4000244140625,87.12000274658203,7.320000171661377]]},{"pageNumber":0,"geomIndex":1500,"textElement":"IX.\tEffective Date","lastGeomIndex":1517,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"25"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,248.3499755859375,105.18000030517578,7.320000171661377]]},{"pageNumber":0,"geomIndex":1566,"textElement":"X. \tAdoption","lastGeomIndex":1577,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"28"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,327.29998779296875,82.4520034790039,7.320000171661377]]},{"pageNumber":0,"geomIndex":1814,"textElement":"XI.\tAppendices, References and Related Materials","lastGeomIndex":1857,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"34"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,474.20001220703125,267.3360366821289,7.320000171661377]]},{"pageNumber":0,"geomIndex":2205,"textElement":"XII.\tRevision History","lastGeomIndex":2225,"listFormat":"upper-roman","identifiers":{"PARAGRAPH_ID":"37"},"issueTypeId":"FormattedListIssue:DOCX","dismiss":false,"pageNumbers":[2],"coordinatesList":[[54.099998474121094,597.0999755859375,116.47200775146484,7.320000171661377]]}]</vt:lpwstr>
+  </property>
 </Properties>
 </file>