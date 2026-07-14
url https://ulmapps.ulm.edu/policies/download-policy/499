--- v1 (2026-04-12)
+++ v2 (2026-07-14)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5A59CA79" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="00CD73D2" w:rsidRDefault="003151C5" w:rsidP="00BC6F8F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="312"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblBorders>
@@ -100,75 +96,84 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1060704" cy="1060704"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4734" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A59CA7C" w14:textId="2A52D685" w:rsidR="003151C5" w:rsidRPr="004C0EF3" w:rsidRDefault="003151C5" w:rsidP="004C0EF3">
+          <w:p w14:paraId="5A59CA7B" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C0EF3">
+            <w:r w:rsidRPr="006F6044">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="32"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>POLICY TITLE</w:t>
             </w:r>
-            <w:r w:rsidR="004C0EF3">
+          </w:p>
+          <w:p w14:paraId="5A59CA7C" w14:textId="77777777" w:rsidR="003151C5" w:rsidRPr="006F6044" w:rsidRDefault="003151C5" w:rsidP="003151C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
               </w:rPr>
-              <w:t>olicy Title</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6044">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(Include the word Policy in the title)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="635" w:tblpY="-1741"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="4225" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2211"/>
               <w:gridCol w:w="2014"/>
             </w:tblGrid>
@@ -603,184 +608,190 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3434670B" w14:textId="7EAC51D0" w:rsidR="002F5BBD" w:rsidRDefault="002F5BBD">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_I._Policy_Statement"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>Policy Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA94" w14:textId="77777777" w:rsidR="001518A1" w:rsidRPr="00D70333" w:rsidRDefault="001518A1" w:rsidP="00DB4992">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6044">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Statement</w:t>
       </w:r>
       <w:r w:rsidR="00892246">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA95" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="000D1A7A" w:rsidRDefault="005D7C13" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Explain the subject and scope of the policy and what the policy is trying to accomplish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA96" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA97" w14:textId="77777777" w:rsidR="007D240C" w:rsidRPr="006F6044" w:rsidRDefault="007D240C" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_II._Purpose_of"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006F6044">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6044">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Purpose of Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA98" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>An expansion of the policy statement, this details the policy’s substance, namely its core provisions, obligations, or requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA99" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA9A" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_III._Applicability"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9B" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To whom does the policy apply (faculty, staff, students, units, </w:t>
       </w:r>
       <w:r w:rsidR="00550156" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">departments, </w:t>
       </w:r>
@@ -794,145 +805,141 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9C" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CA9D" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_IV._Definitions"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9E" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Thoroughly explain words that might be confusing, have different possible meanings or are being used in a specific way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CA9F" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_V._Policy_Procedure"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA0" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00F3105C" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Policies are often supported by documented procedures or guidelines. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C71382" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Procedures</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Procedures </w:t>
       </w:r>
       <w:r w:rsidR="000344EE" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>state what steps need to be taken, and in what order, to meet the policy requirement.</w:t>
       </w:r>
       <w:r w:rsidR="00C71382" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures include information </w:t>
       </w:r>
       <w:r w:rsidR="000344EE" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>as to the</w:t>
       </w:r>
       <w:r w:rsidR="00EB28CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -992,283 +999,300 @@
       </w:r>
       <w:r w:rsidR="00790BB9" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedures in a separate document.</w:t>
       </w:r>
       <w:r w:rsidR="006B7824" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA1" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA2" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_VI._Enforcement"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA3" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="00960199" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Who is responsible for enforcement of the policy? If applicable the following should be answered: W</w:t>
       </w:r>
       <w:r w:rsidR="009C60B1" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ho makes the deci</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sions to sanction the violator? What happens to the violator?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA4" w14:textId="77777777" w:rsidR="00960199" w:rsidRPr="000D1A7A" w:rsidRDefault="00960199" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA5" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_VII._Policy_Management"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Policy Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA6" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Who is the responsible executive, the responsible officer and what is the responsible office which implements and administers the policy?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA7" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAA8" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_VIII._Exclusions"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Exclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAA9" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Any circumstances that might apply to excuse conformance with the policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAA" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAAB" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_IX._Effective_Date"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAC" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The date that this policy will be in full-force and effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAD" w14:textId="77777777" w:rsidR="005949FB" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAAE" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="009C60B1" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_X._Adoption_Date"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adoption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAAF" w14:textId="77777777" w:rsidR="009C60B1" w:rsidRPr="000D1A7A" w:rsidRDefault="005949FB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy is hereby adopted on this ____ day of _____________, 20____.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB0" w14:textId="77777777" w:rsidR="005949FB" w:rsidRDefault="009D20CF" w:rsidP="000D1A7A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
@@ -1369,73 +1393,58 @@
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009D20CF" w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB3" w14:textId="14C49B2E" w:rsidR="00550156" w:rsidRPr="009D20CF" w:rsidRDefault="009D20CF" w:rsidP="009D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Responsible Executive Name and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> (Responsible Executive Name and Position)</w:t>
+      </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="00E00B0B" w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="000D1A7A" w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1467,73 +1476,75 @@
         </w:rPr>
         <w:t>Castille</w:t>
       </w:r>
       <w:r w:rsidR="00A53739">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00740EAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0065093B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>President</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB4" w14:textId="77777777" w:rsidR="00B34DF6" w:rsidRPr="000D1A7A" w:rsidRDefault="00B34DF6" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_XI._References_and"/>
       <w:bookmarkStart w:id="11" w:name="_XI._Appendices,_References"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>XI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC6236" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendices, </w:t>
       </w:r>
       <w:r w:rsidR="008B5DDB" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>References and Related Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB5" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="008B5DDB" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1626,77 +1637,79 @@
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or other documents relevant to the policy</w:t>
       </w:r>
       <w:r w:rsidR="00F659F7" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB6" w14:textId="77777777" w:rsidR="00BC4539" w:rsidRPr="000D1A7A" w:rsidRDefault="00BC4539" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A59CAB7" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC6236" w:rsidP="00DB4992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="740027"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_XII._Revision_History"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>XII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Revision History</w:t>
       </w:r>
       <w:r w:rsidR="00892246" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A59CAB8" w14:textId="77777777" w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidRDefault="00DC7E22" w:rsidP="000D1A7A">
       <w:pPr>
         <w:spacing w:before="160" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This Section should include the initial approval date of the policy, as well as </w:t>
       </w:r>
       <w:r w:rsidR="00FC2FCB" w:rsidRPr="000D1A7A">
@@ -1728,56 +1741,52 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>evisions to the policy</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00502DFD" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The effective date of each revision should be recorded along with a brief description of the changes</w:t>
       </w:r>
       <w:r w:rsidR="00502DFD" w:rsidRPr="000D1A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC6236" w:rsidRPr="000D1A7A" w:rsidSect="007A5E15">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="432" w:left="1080" w:header="0" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="13C70F9A" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74D3351A" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1842,60 +1851,50 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1901823333"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5A59CAC2" w14:textId="77777777" w:rsidR="002A45EB" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="002A45EB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
@@ -2017,361 +2016,287 @@
             </w:r>
             <w:r w:rsidR="005D290B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B93AFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">dd, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B93AFE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5A59CAC4" w14:textId="44D1C1FA" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
+          <w:p w14:paraId="5A59CAC4" w14:textId="34F85E83" w:rsidR="009F793A" w:rsidRPr="00B93AFE" w:rsidRDefault="002A45EB" w:rsidP="00A53739">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10080"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A37209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992" w:rsidRPr="00A37209">
+            <w:r w:rsidR="00DB4992">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A37209">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="001109B8" w:rsidRPr="00A37209">
+            <w:r w:rsidR="001109B8" w:rsidRPr="009C21CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev. </w:t>
             </w:r>
-            <w:r w:rsidR="00A37209" w:rsidRPr="00A37209">
+            <w:r w:rsidR="0018006B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001109B8" w:rsidRPr="00A37209">
+            <w:r w:rsidR="001109B8" w:rsidRPr="009C21CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00A37209" w:rsidRPr="00A37209">
+            <w:r w:rsidR="00F51C00" w:rsidRPr="009C21CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A37209">
+            <w:r w:rsidR="00275B0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C21CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/20</w:t>
             </w:r>
-            <w:r w:rsidR="00DB4992" w:rsidRPr="00A37209">
+            <w:r w:rsidR="00DB4992" w:rsidRPr="009C21CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0018006B" w:rsidRPr="00A37209">
+            <w:r w:rsidR="0018006B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7F9D6319" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2EB51A52" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="706CA63E" w14:textId="77777777" w:rsidR="00782C19" w:rsidRDefault="00782C19"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-147051667"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5A59CAC0" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00A37209">
+      <w:p w14:paraId="5A59CAC0" w14:textId="77777777" w:rsidR="00283491" w:rsidRDefault="00782C19">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="5A59CAC7">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
                 <v:f eqn="if @0 21600 @1"/>
                 <v:f eqn="if @0 0 @2"/>
                 <v:f eqn="if @0 @4 21600"/>
                 <v:f eqn="mid @5 @6"/>
                 <v:f eqn="mid @8 @5"/>
                 <v:f eqn="mid @7 @8"/>
                 <v:f eqn="mid @6 @7"/>
                 <v:f eqn="sum @6 0 @5"/>
               </v:formulas>
               <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
               <v:textpath on="t" fitshape="t"/>
               <v:handles>
                 <v:h position="#0,bottomRight" xrange="6629,14971"/>
               </v:handles>
               <o:lock v:ext="edit" text="t" shapetype="t"/>
             </v:shapetype>
             <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
               <v:fill opacity=".5"/>
               <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="5A59CAB9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
+      <v:shape id="_x0000_i1154" type="#_x0000_t75" style="width:45.75pt;height:51pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="UL Fleur de Lis"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08891965"/>
-[...49 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C9118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E398E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2468,153 +2393,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...101 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="120A3E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C16A764E"/>
     <w:lvl w:ilvl="0" w:tplc="28BAEB80">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
@@ -2661,153 +2484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...101 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196739BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F36B270"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2879,102 +2600,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2483695F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFFED424"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="009A6A1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3046,51 +2716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0D724C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E96C79DA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +2832,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4F1F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06BCA71A"/>
     <w:lvl w:ilvl="0" w:tplc="5DE0DD84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3277,102 +2947,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFF75D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24F2AF5E"/>
     <w:lvl w:ilvl="0" w:tplc="6CD244D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30103D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3447,51 +3066,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377E1545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D466F9EE"/>
     <w:lvl w:ilvl="0" w:tplc="6ADCF9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1140"/>
         </w:tabs>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3563,102 +3182,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6180"/>
         </w:tabs>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6900"/>
         </w:tabs>
         <w:ind w:left="6900" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1C4F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6010DF66"/>
     <w:lvl w:ilvl="0" w:tplc="0628A304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3730,51 +3298,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B957427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8626262"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3843,51 +3411,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1C37A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="269236E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3984,51 +3552,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535B2053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC2814E"/>
     <w:lvl w:ilvl="0" w:tplc="47701726">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +3668,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F3065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AC5342"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4189,102 +3757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E81EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C748BB54"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4380,51 +3897,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E451F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FB809CE"/>
     <w:lvl w:ilvl="0" w:tplc="EA6A6102">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4496,51 +4013,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B272F8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="157A6420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4153,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C766B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB80394"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4752,102 +4269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E41DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="056413C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4919,51 +4385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63255955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF387858"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +4501,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C75AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007E4E8A"/>
     <w:lvl w:ilvl="0" w:tplc="3B64BF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5121,51 +4587,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2A201E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F6DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="F7146AB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5233,51 +4699,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76625BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="941A2BFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5355,51 +4821,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AE2084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64DCE1B8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5471,102 +4937,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789821AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7689AB2"/>
     <w:lvl w:ilvl="0" w:tplc="C9FECC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5053,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A170E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52AAA474"/>
     <w:lvl w:ilvl="0" w:tplc="FAFC2792">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5754,51 +5169,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A2F243A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEEC6230"/>
     <w:lvl w:ilvl="0" w:tplc="65F872E2">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="66C64A8E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5873,51 +5288,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE424D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="507E5DE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5989,102 +5404,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...50 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0901C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF44A28C"/>
     <w:lvl w:ilvl="0" w:tplc="4B709998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6157,204 +5521,168 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="4"/>
-[...35 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c00"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -6366,51 +5694,50 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE4B30"/>
     <w:rsid w:val="00002DB9"/>
     <w:rsid w:val="0001142E"/>
     <w:rsid w:val="0002204C"/>
     <w:rsid w:val="00025C43"/>
     <w:rsid w:val="000344EE"/>
     <w:rsid w:val="00040919"/>
     <w:rsid w:val="00044A15"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="00054B39"/>
     <w:rsid w:val="0005755E"/>
     <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00082507"/>
     <w:rsid w:val="00083CF2"/>
     <w:rsid w:val="00092240"/>
     <w:rsid w:val="000930B2"/>
     <w:rsid w:val="000943A4"/>
     <w:rsid w:val="000A3284"/>
     <w:rsid w:val="000A3D1C"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A65C4"/>
-    <w:rsid w:val="000C159A"/>
     <w:rsid w:val="000C5385"/>
     <w:rsid w:val="000C7BB9"/>
     <w:rsid w:val="000D0AE8"/>
     <w:rsid w:val="000D1961"/>
     <w:rsid w:val="000D1A7A"/>
     <w:rsid w:val="000D5D19"/>
     <w:rsid w:val="000D7D7D"/>
     <w:rsid w:val="000E3C13"/>
     <w:rsid w:val="000E4A6E"/>
     <w:rsid w:val="000E6DF3"/>
     <w:rsid w:val="000F6076"/>
     <w:rsid w:val="00100BB6"/>
     <w:rsid w:val="00102C6C"/>
     <w:rsid w:val="0011008F"/>
     <w:rsid w:val="001109B8"/>
     <w:rsid w:val="001125E5"/>
     <w:rsid w:val="0011743B"/>
     <w:rsid w:val="00122160"/>
     <w:rsid w:val="001229F6"/>
     <w:rsid w:val="0012319A"/>
     <w:rsid w:val="00123A21"/>
     <w:rsid w:val="00125E21"/>
     <w:rsid w:val="00146ACC"/>
     <w:rsid w:val="00146FDF"/>
     <w:rsid w:val="001518A1"/>
@@ -6508,51 +5835,50 @@
     <w:rsid w:val="003F11B6"/>
     <w:rsid w:val="003F175D"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="004016F2"/>
     <w:rsid w:val="00403159"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004073CA"/>
     <w:rsid w:val="00414DB6"/>
     <w:rsid w:val="00421E95"/>
     <w:rsid w:val="004245AB"/>
     <w:rsid w:val="00426AF1"/>
     <w:rsid w:val="00427021"/>
     <w:rsid w:val="00443985"/>
     <w:rsid w:val="00445EA8"/>
     <w:rsid w:val="00456A91"/>
     <w:rsid w:val="00461E96"/>
     <w:rsid w:val="00466146"/>
     <w:rsid w:val="0047315A"/>
     <w:rsid w:val="00482BF7"/>
     <w:rsid w:val="00487303"/>
     <w:rsid w:val="004A24F1"/>
     <w:rsid w:val="004A33CF"/>
     <w:rsid w:val="004B4765"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004B603C"/>
-    <w:rsid w:val="004C0EF3"/>
     <w:rsid w:val="004C15AB"/>
     <w:rsid w:val="004C1BE5"/>
     <w:rsid w:val="004C7EFB"/>
     <w:rsid w:val="004D0576"/>
     <w:rsid w:val="004D2A86"/>
     <w:rsid w:val="004E14ED"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E3FD8"/>
     <w:rsid w:val="004E5BA4"/>
     <w:rsid w:val="004F42FB"/>
     <w:rsid w:val="004F63EC"/>
     <w:rsid w:val="00500584"/>
     <w:rsid w:val="00502DFD"/>
     <w:rsid w:val="00513C43"/>
     <w:rsid w:val="00527A75"/>
     <w:rsid w:val="00532AA9"/>
     <w:rsid w:val="00542B5E"/>
     <w:rsid w:val="00545D1C"/>
     <w:rsid w:val="00546DC0"/>
     <w:rsid w:val="00550156"/>
     <w:rsid w:val="005520C8"/>
     <w:rsid w:val="00560CC3"/>
     <w:rsid w:val="005763C1"/>
     <w:rsid w:val="00591F81"/>
     <w:rsid w:val="005949FB"/>
@@ -6619,139 +5945,136 @@
     <w:rsid w:val="00724867"/>
     <w:rsid w:val="007263D3"/>
     <w:rsid w:val="00730EFC"/>
     <w:rsid w:val="007374C6"/>
     <w:rsid w:val="00740A08"/>
     <w:rsid w:val="00740EAA"/>
     <w:rsid w:val="00742E01"/>
     <w:rsid w:val="00746B6F"/>
     <w:rsid w:val="007573B8"/>
     <w:rsid w:val="007575A7"/>
     <w:rsid w:val="00760B6B"/>
     <w:rsid w:val="00766F93"/>
     <w:rsid w:val="00775846"/>
     <w:rsid w:val="00777514"/>
     <w:rsid w:val="00782BEA"/>
     <w:rsid w:val="00782C19"/>
     <w:rsid w:val="0078434F"/>
     <w:rsid w:val="00784A44"/>
     <w:rsid w:val="00790BB9"/>
     <w:rsid w:val="00792D0B"/>
     <w:rsid w:val="00797391"/>
     <w:rsid w:val="007A1EE0"/>
     <w:rsid w:val="007A222D"/>
     <w:rsid w:val="007A3387"/>
     <w:rsid w:val="007A5E15"/>
-    <w:rsid w:val="007A74AC"/>
     <w:rsid w:val="007B293C"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B5D05"/>
     <w:rsid w:val="007B65EB"/>
     <w:rsid w:val="007C50FF"/>
     <w:rsid w:val="007D240C"/>
     <w:rsid w:val="007D3DB4"/>
     <w:rsid w:val="007E26D1"/>
     <w:rsid w:val="007F3903"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="00803974"/>
     <w:rsid w:val="008075DE"/>
     <w:rsid w:val="008076F2"/>
     <w:rsid w:val="008177C1"/>
     <w:rsid w:val="00824808"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="00847A48"/>
     <w:rsid w:val="0085106C"/>
     <w:rsid w:val="00854933"/>
     <w:rsid w:val="008633E4"/>
     <w:rsid w:val="00870677"/>
     <w:rsid w:val="00872D73"/>
     <w:rsid w:val="00875DB2"/>
     <w:rsid w:val="00876F20"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00891F46"/>
     <w:rsid w:val="00892246"/>
     <w:rsid w:val="00892C1B"/>
     <w:rsid w:val="0089770A"/>
     <w:rsid w:val="008B2153"/>
     <w:rsid w:val="008B5DDB"/>
     <w:rsid w:val="008C6180"/>
     <w:rsid w:val="008E301D"/>
     <w:rsid w:val="008E514E"/>
     <w:rsid w:val="008F5D84"/>
     <w:rsid w:val="008F771C"/>
     <w:rsid w:val="00903951"/>
     <w:rsid w:val="00904988"/>
     <w:rsid w:val="00905057"/>
     <w:rsid w:val="00912C39"/>
     <w:rsid w:val="009162CF"/>
     <w:rsid w:val="0092008A"/>
     <w:rsid w:val="00931AF3"/>
     <w:rsid w:val="009323AF"/>
     <w:rsid w:val="00934AAD"/>
     <w:rsid w:val="009414B5"/>
     <w:rsid w:val="00941E41"/>
     <w:rsid w:val="009441F5"/>
-    <w:rsid w:val="0094567D"/>
     <w:rsid w:val="0094712B"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="00960199"/>
     <w:rsid w:val="0096164F"/>
     <w:rsid w:val="009752E2"/>
     <w:rsid w:val="00977816"/>
     <w:rsid w:val="00977F1D"/>
     <w:rsid w:val="00981E85"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009956A1"/>
     <w:rsid w:val="00997D2E"/>
     <w:rsid w:val="009B5738"/>
     <w:rsid w:val="009B5A69"/>
     <w:rsid w:val="009C0215"/>
     <w:rsid w:val="009C21CB"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009C60B1"/>
     <w:rsid w:val="009D20CF"/>
     <w:rsid w:val="009D663A"/>
     <w:rsid w:val="009E1A74"/>
     <w:rsid w:val="009E30E3"/>
     <w:rsid w:val="009E5315"/>
     <w:rsid w:val="009E7BA4"/>
     <w:rsid w:val="009F5992"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F7481"/>
     <w:rsid w:val="009F793A"/>
     <w:rsid w:val="00A14692"/>
     <w:rsid w:val="00A15574"/>
     <w:rsid w:val="00A1563E"/>
     <w:rsid w:val="00A15674"/>
     <w:rsid w:val="00A22161"/>
     <w:rsid w:val="00A23711"/>
     <w:rsid w:val="00A27F4E"/>
     <w:rsid w:val="00A30A51"/>
     <w:rsid w:val="00A334E3"/>
     <w:rsid w:val="00A34C09"/>
-    <w:rsid w:val="00A37209"/>
     <w:rsid w:val="00A42280"/>
     <w:rsid w:val="00A5129F"/>
     <w:rsid w:val="00A5263A"/>
     <w:rsid w:val="00A53739"/>
     <w:rsid w:val="00A57C25"/>
     <w:rsid w:val="00A628C7"/>
     <w:rsid w:val="00A62A6D"/>
     <w:rsid w:val="00A62E8B"/>
     <w:rsid w:val="00A671B7"/>
     <w:rsid w:val="00A72117"/>
     <w:rsid w:val="00A75FAD"/>
     <w:rsid w:val="00A8115D"/>
     <w:rsid w:val="00A87786"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A9700E"/>
     <w:rsid w:val="00AA6DE7"/>
     <w:rsid w:val="00AA78A7"/>
     <w:rsid w:val="00AB404D"/>
     <w:rsid w:val="00AC59B1"/>
     <w:rsid w:val="00AC70D7"/>
     <w:rsid w:val="00AE3DF6"/>
     <w:rsid w:val="00AE67FD"/>
     <w:rsid w:val="00AF09A3"/>
     <w:rsid w:val="00AF65F5"/>
     <w:rsid w:val="00B03C47"/>
@@ -7815,51 +7138,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2020616797">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8100,63 +7423,116 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <CultureName xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <AppVersion xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Math_Settings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Members xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Members>
+    <Member_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Member_Groups>
+    <Has_Leaders_Only_SectionGroup xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Owner xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <LMS_Mappings xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <NotebookType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Leaders>
+    <Distribution_Groups xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Invited_Leaders xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <Templates xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <FolderType xmlns="87c03cdd-cb60-40ba-8304-69bb9b343a64" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B02BE31A9DB36A468DAD2D7AFA40EF17" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7450f65ed330ab308892081a5f079024">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="87c03cdd-cb60-40ba-8304-69bb9b343a64" xmlns:ns3="ac907f40-6a18-4877-a0a9-95aafcda5187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b955f6f7a4a150b193ae92a9bab9ad9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <xsd:import namespace="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Leaders" minOccurs="0"/>
                 <xsd:element ref="ns2:Members" minOccurs="0"/>
                 <xsd:element ref="ns2:Member_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:LMS_Mappings" minOccurs="0"/>
@@ -8540,180 +7916,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C2F6B01-7CE0-4AD0-946C-50E872CBA3B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFD7453-1F50-4079-83B9-E8D83E0853CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C2F6B01-7CE0-4AD0-946C-50E872CBA3B8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B940237-E3B2-4F67-A166-65FE88676D13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6AC5EB-1511-4221-8232-070A411E473F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="87c03cdd-cb60-40ba-8304-69bb9b343a64"/>
     <ds:schemaRef ds:uri="ac907f40-6a18-4877-a0a9-95aafcda5187"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>436</Words>
-  <Characters>2601</Characters>
+  <Words>464</Words>
+  <Characters>2651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Lafayette</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3031</CharactersWithSpaces>
+  <CharactersWithSpaces>3109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>4718640</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_XII._Revision_History</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553681</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8913,30 +8236,27 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy Statement</dc:title>
   <dc:creator>landrum@ulm.edu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B02BE31A9DB36A468DAD2D7AFA40EF17</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="data-panorama-remediation-history">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>