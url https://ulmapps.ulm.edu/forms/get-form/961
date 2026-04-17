--- v0 (2026-01-15)
+++ v1 (2026-04-17)
@@ -3,177 +3,173 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
+    <w:p w14:paraId="6D551AE3" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ABBE78C" wp14:editId="4902829F">
             <wp:extent cx="1047750" cy="1047750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="ulm-academic-maroon.jpg"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1047750" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007B117D">
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007B117D" w:rsidRPr="007B117D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Time Sheet Approver Change Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
-    <w:p w:rsidR="00281E7F" w:rsidRDefault="00CB3DA4" w:rsidP="00CB3DA4">
+    <w:p w14:paraId="74F56488" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="051EAF2B" w14:textId="77777777" w:rsidR="00281E7F" w:rsidRDefault="00CB3DA4" w:rsidP="00CB3DA4">
       <w:r>
-        <w:t xml:space="preserve">New employees </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> only affect time sheet approval</w:t>
+        <w:t>New employees will automatically be placed in approval group per the new hire paperwork. Changes below are for adjustments which only affect time sheet approval</w:t>
       </w:r>
       <w:r w:rsidR="00A73E8F">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not supervisory </w:t>
       </w:r>
       <w:r w:rsidR="00A73E8F">
         <w:t xml:space="preserve">or organizational </w:t>
       </w:r>
       <w:r>
         <w:t>changes</w:t>
       </w:r>
       <w:r w:rsidR="007B117D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> which should be reported using the </w:t>
       </w:r>
       <w:r w:rsidR="00A73E8F">
         <w:t>Payroll Action Form</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="0532BE8B" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="3FE0201A" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00A34658">
+          <w:p w14:paraId="06C49DA3" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00A34658">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73E8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
             <w:r w:rsidR="00EC1083">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EC1083">
               <w:rPr>
@@ -245,131 +241,145 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A34658">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EC1083">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73E8F" w:rsidRPr="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
+    <w:p w14:paraId="143C4D88" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRPr="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="6234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00E70A56" w14:paraId="38DB3A1B" w14:textId="77777777" w:rsidTr="00E70A56">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRPr="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="092ED30F" w14:textId="77777777" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73E8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Current Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6234" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="687703D7" w14:textId="48B95641" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="007B117D">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="352BD6C3" w14:textId="77777777" w:rsidTr="007B117D">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="4D50DFF8" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>CWID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="32AD15D8" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>Employee Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00F80BAB">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="01C88B54" w14:textId="77777777" w:rsidTr="00F80BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="6DDAC1C4" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -383,51 +393,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="7C486E9E" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -439,123 +449,137 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="0595C699" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="6234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00E70A56" w14:paraId="7087BCCB" w14:textId="77777777" w:rsidTr="00E70A56">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRPr="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="3ADC25ED" w14:textId="77777777" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73E8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>New Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6234" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF08E16" w14:textId="46F4DD57" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="007B117D">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="11404F89" w14:textId="77777777" w:rsidTr="007B117D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="2262AE5C" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>CWID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="3EC7C794" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>Employee Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00D25AA2">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="3F801850" w14:textId="77777777" w:rsidTr="00D25AA2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="6B37FB48" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -569,51 +593,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="5DAFE20E" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -625,123 +649,137 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="30319E1D" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3145"/>
         <w:gridCol w:w="6205"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00E70A56" w14:paraId="566D430C" w14:textId="77777777" w:rsidTr="00E70A56">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRPr="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="5CA6CBEB" w14:textId="77777777" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73E8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Change for the following employees (attach additional names if required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6205" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8B8B55" w14:textId="77A6FF8D" w:rsidR="00E70A56" w:rsidRPr="00A73E8F" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="007B117D">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="1147F2DF" w14:textId="77777777" w:rsidTr="007B117D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="38B21746" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>CWID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
+          <w:p w14:paraId="2333B232" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="007B117D">
             <w:r>
               <w:t>Employee Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="06C1C4AA" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="103D0C2A" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -755,985 +793,1001 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00A34658">
+          <w:p w14:paraId="11084EC0" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00A34658">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text12"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="00A34658">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A34658">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A34658">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A34658">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A34658">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="15A16B25" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="52A267FA" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text7"/>
+            <w:bookmarkStart w:id="7" w:name="Text7"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="3B7BC0D4" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text13"/>
+            <w:bookmarkStart w:id="8" w:name="Text13"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="63D38F34" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="6C983405" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="26108BE5" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text14"/>
+            <w:bookmarkStart w:id="10" w:name="Text14"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="0E05A52B" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="4629B4E0" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text9"/>
+            <w:bookmarkStart w:id="11" w:name="Text9"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="490CE04C" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text15"/>
+            <w:bookmarkStart w:id="12" w:name="Text15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="7CC86BBA" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="099E2922" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text10"/>
+            <w:bookmarkStart w:id="13" w:name="Text10"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="139CADE8" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text16"/>
+            <w:bookmarkStart w:id="14" w:name="Text16"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73E8F" w:rsidTr="00A73E8F">
+      <w:tr w:rsidR="00A73E8F" w14:paraId="106AE821" w14:textId="77777777" w:rsidTr="00A73E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="2FD9C598" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00EC1083" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text11"/>
+            <w:bookmarkStart w:id="15" w:name="Text11"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73E8F" w:rsidRDefault="00432816" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="507E17FB" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00432816" w:rsidP="00CB3DA4">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text17"/>
+            <w:bookmarkStart w:id="16" w:name="Text17"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="7057FBB3" w14:textId="77777777" w:rsidR="00A73E8F" w:rsidRDefault="00A73E8F" w:rsidP="00CB3DA4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7015"/>
         <w:gridCol w:w="2335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B117D" w:rsidTr="007B117D">
+      <w:tr w:rsidR="00E70A56" w14:paraId="4C3A7188" w14:textId="77777777" w:rsidTr="00E70A56">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7015" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="007B117D" w:rsidRPr="007B117D" w:rsidRDefault="007B117D" w:rsidP="00CB3DA4">
+          <w:p w14:paraId="5B8163FD" w14:textId="77777777" w:rsidR="00E70A56" w:rsidRPr="007B117D" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B117D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Authorization Approvals</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5FE754" w14:textId="0238E3A2" w:rsidR="00E70A56" w:rsidRPr="007B117D" w:rsidRDefault="00E70A56" w:rsidP="00CB3DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B117D" w:rsidTr="007B117D">
+      <w:tr w:rsidR="007B117D" w14:paraId="39344270" w14:textId="77777777" w:rsidTr="007B117D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7015" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
+          <w:p w14:paraId="79225D86" w14:textId="77777777" w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
             <w:r>
               <w:t>New Approver Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
+          <w:p w14:paraId="366AC5D5" w14:textId="77777777" w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B117D" w:rsidTr="007B117D">
+      <w:tr w:rsidR="007B117D" w14:paraId="2103F52A" w14:textId="77777777" w:rsidTr="007B117D">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7015" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
+          <w:p w14:paraId="24E59629" w14:textId="77777777" w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
             <w:r>
               <w:t>Dean/Director Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
+          <w:p w14:paraId="16BE63B6" w14:textId="77777777" w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="007B117D">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="00CB3DA4"/>
+    <w:p w14:paraId="2FE12101" w14:textId="77777777" w:rsidR="007B117D" w:rsidRDefault="007B117D" w:rsidP="00CB3DA4"/>
     <w:sectPr w:rsidR="007B117D" w:rsidSect="007B117D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
+    <w:p w14:paraId="7F63FA89" w14:textId="77777777" w:rsidR="00EE5884" w:rsidRDefault="00EE5884" w:rsidP="008E15E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
+    <w:p w14:paraId="4CA389F5" w14:textId="77777777" w:rsidR="00EE5884" w:rsidRDefault="00EE5884" w:rsidP="008E15E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="00D83EF7" w14:textId="77777777" w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Please return form to Human Resources Payroll for processing.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
+    <w:p w14:paraId="1275C8D3" w14:textId="77777777" w:rsidR="00EE5884" w:rsidRDefault="00EE5884" w:rsidP="008E15E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6" w:rsidP="008E15E6">
+    <w:p w14:paraId="3B7C1E83" w14:textId="77777777" w:rsidR="00EE5884" w:rsidRDefault="00EE5884" w:rsidP="008E15E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56FF0677" w14:textId="77777777" w:rsidR="008E15E6" w:rsidRDefault="008E15E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>Human Resources Form Rev 8/27/2018 MD</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008E15E6" w:rsidRDefault="008E15E6">
+  <w:p w14:paraId="10A7DB0D" w14:textId="77777777" w:rsidR="008E15E6" w:rsidRDefault="008E15E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vmYdZV8Gl23KXMAuz+RBx11dyvE7zeSb7PnPjJdGhW0NvVKQR5zeCHZXQ/+qzfOUkTuMDjf93F3XOVEkdLi2Aw==" w:salt="Q9o2DQ+56NcejQkEkgjNdw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="69GdWKSiwNdKRSaxYtlR/9fotxGG1mDgH7RMgi9kSrckAoxWzohMHSRqS7IYRFRVpoUBm9NuRk6h/QjrcKym2A==" w:salt="8KTffW60zbIGtmBzomcufg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB3DA4"/>
     <w:rsid w:val="00432816"/>
     <w:rsid w:val="007B117D"/>
     <w:rsid w:val="008E15E6"/>
+    <w:rsid w:val="00927014"/>
     <w:rsid w:val="00A02458"/>
     <w:rsid w:val="00A34658"/>
     <w:rsid w:val="00A73E8F"/>
     <w:rsid w:val="00CB3DA4"/>
     <w:rsid w:val="00D5193D"/>
+    <w:rsid w:val="00E70A56"/>
     <w:rsid w:val="00EC1083"/>
+    <w:rsid w:val="00EE5884"/>
     <w:rsid w:val="00FF2796"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11A2AC86"/>
+  <w14:docId w14:val="68B92004"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F067431A-D727-4D4F-80BD-9EFF434F28FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1795,98 +1849,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2061,50 +2111,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2160,52 +2215,53 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E15E6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E15E6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2453,68 +2509,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F98CA4F0-2748-4E63-9CC6-A6F37952ECB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>138</Words>
-  <Characters>788</Characters>
+  <Characters>792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>925</CharactersWithSpaces>
+  <CharactersWithSpaces>929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melissa Ducote</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>