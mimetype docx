--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -2,87 +2,93 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A762DC" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="00A762DC">
+    <w:p w14:paraId="48B85D75" w14:textId="77777777" w:rsidR="00A762DC" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="00A762DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="99"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="23B603A0" wp14:editId="597AD4C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>152400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>431</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1005205" cy="1004570"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="1" name="Group 1"/>
+                <wp:docPr id="1" name="Group 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks noChangeAspect="1"/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1005205" cy="1004570"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="8987" cy="8980"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -10639,51 +10645,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="07BAD292" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:12pt;margin-top:.05pt;width:79.15pt;height:79.1pt;z-index:251658240" coordsize="8987,8980" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDNri9op2sAAAtgAwAOAAAAZHJzL2Uyb0RvYy54bWzsfWuPGzmS7fcL3P8g&#10;1McL1FjMh6Q02rPo9qMxQO9uY6fuD5CrZJcwVaVaSW5372L/+57gI5Oh4iHT7XaNu5wD9KRcCkWS&#10;DDIYj8Pgd//y6+3N7JfN/rDd3b04M3+Zn802d5e7q+3d+xdn///izfnqbHY4ru+u1je7u82Ls982&#10;h7N/+ev//T/ffbx/vql217ubq81+BiZ3h+cf71+cXR+P98+fPTtcXm9u14e/7O43d/jy3W5/uz7i&#10;n/v3z67264/gfnvzrJrPF88+7vZX9/vd5eZwwF9fuS/P/mr5v3u3uTz++7t3h81xdvPiDG072v/f&#10;2/9/K///7K/frZ+/36/vr7eXvhnr39GK2/X2Di/tWb1aH9ezD/vtA1a328v97rB7d/zL5e722e7d&#10;u+3lxvYBvTHzk978uN99uLd9ef/84/v7fpgwtCfj9LvZXv7bLz/vZ9sryO5sdre+hYjsW2dGhubj&#10;/fvnoPhxf//3+5/3rn/4+NPu8h+H2d3u5fX67v3m+8M9hlkY4BfPTn8i/37vfj97+/Ffd1d4w/rD&#10;cWdH69d3+1vhinGY/WqF8lsvlM2vx9kl/mjm87aat2ezS3yHfzTt0ovt8hqyffC7y+vX/perbrV0&#10;P8Mn+5tn6+fulbaZvll//e5+e/kc//nxxacH41ueh/jV8cN+c+aZ3I7icbve/+PD/Tmmwv36uH27&#10;vdkef7PTGqMjjbr75eftpQy8/GMQVRVEhW/lpbNahj7QuF+spUdMUIPs9vvdx+vN+uoQ5Ke5PJN/&#10;qla8vdnev9ne3IjY5LPvL5bUyZRMDJmb7q92lx9uN3dHt373mxt0fXd3uN7eH85m++eb27cbTMf9&#10;364wIy+hO46YMff77d3RThlMi58OR3m7TBC7xP67Wn0/n3fVD+cv2/nL82a+fH3+fdcsz5fz18tm&#10;3qzMS/Pyf+TXpnn+4bDBqKxvXt1vfdPx1weNT64nr3ncSrUrfvbL2uoVmfi2QeFpm4g/yQhJWw/7&#10;y//AIgEdPh/3m+PltXx8h4H0fwdx/4Ud9WGgRQYHrL/i+llVNSY8lkmzwMy3L+tX0QLaz68gu07D&#10;SsA82R+OP252tzP5gIFHO+1Ir39BL1zPAom0+W4n4rfMb+7UH9AF95eUjLp593r1etWcN9XiNWT0&#10;6tX5929eNueLN2bZvqpfvXz5ygQZXW+vrjZ38prPF5Ed8d3N9ipM2sP+/duXN3snujf2f35ADgPZ&#10;M5kqQzOCWIXZMO06UzXzH6ru/A2G+7x507Tn3XK+Op+b7oduMW+65tUb3aWftnebz+/S7OOLs66t&#10;WiulqNEyzaK+ze3/HvZt/fx2e8Sme7O9fXG26onWz0UPvL67sqI9rrc37nM0FNL8YSjcjHczPUxR&#10;fCsf8Z/bPKyK7fcRv9PUQX25naaRJp5uG7KTfsGdZtk1WA+yUtplJ+93cpX9pq0XbqVUnf+m32cS&#10;vxp2m9PfYXhSe83Hexg6h6A28a9xukfMnJSJ8Pfr9f0GE0HYDhtEE0b4zX6zEeNp1rpBtkRhLz8U&#10;NvKIWNiPUkGJIQoqiA7Q+vnlB6eCRA5B7WAGXHlN//7KmyYXENq72xtYaP/v2aw11ezjTLha+Q1E&#10;2Dd6oqpaza5nvSgHIuyhA1HdpTlhpg5EjBMGeyBqSZtgv0REJt0mTLyBaNmm2wQNHxHVaU6wunui&#10;mo1TFxFVqy7NycRDXi9Io4wa846MuYkHvakX6Q4aNeod6aGJh71ZsXapcV+wdsUDz6eVGvl4NmCp&#10;93N1fe12TUzqX+/8/MWnGSxlMW1lht/vDmK1ymSGBrpwdrOll28JMYZOiK2lh/eBKkOMsRFiu+iL&#10;xOi8EFuDoUiMiSXEVjMWiWXuCDVmB5Zomdz3ERNgFLnvpRnXTeP7aVRHXaO8nMT0OXUU92czOIpv&#10;nY6BlS7itULER9mIrVa7fnEmKkb+frv7ZXOxsxRHkTKmkx0EKCLfq4Hi5i6mrGosSAzXQBm+D897&#10;y7FqPcc2DGv4Pjw93RKTX/gtw3iG78PT0UE/OLpVkGr4Pjw93cLz60JPwvfh6eiwsB2/Lv9eLFpH&#10;t8jzeziC4X2XN7vDxk0VkYydYr2IRLLRtsLtJGYDBmu2N3jBMWPf/lmNQcQYvM33GfZfsA+cIfJ2&#10;d/UbbL39Du4EVADCQ/hwvdv/19nsI0ItL84O//lhLb7yzd/uYP90phFr7Gj/AYOswj/28Tdv42/W&#10;d5dg9eLseAadKh9fHvEv/OQDnMT313iTsQvxbvc9wgzvttaFkfa5VmGSyD9ggrm2fnFbDJPcxVV6&#10;W8waLNIIGGxPxBYzK7KXRybGPG1gQPn0poqp02xii4AZKrE9UFXEHoAwhpfNq3SLYmugqpp0k2Jj&#10;wJgmzSk2wyin2Awz1TLNSZlhVUXGSZlhBlZt0vRVZhhtljLDTMNMp3jYmUGnRr1jPYyHfZ4edOzd&#10;g/yqFWuTGnZm25t43LmbAMXSzxhqGlbK/I1NQ7EMg/NSxVO9NWSKVvFkF0knZVjF496aZXq8ECMY&#10;Wl8ZtgLjka+XhvBSY095xWNf12SeVmrs56SPdTz29Zz5aPHYm464VnU89hXmYNJzrOOxNwuyfup4&#10;7KuOzPo6Hnu6FsVW6udXBccp3a547M2crKA6Hvu2JnIUK7N/I+UlG3JPBRs33a4mHnsIOzlVm3jo&#10;2UbRxCMfzVPYXJNrlfAd/wSuFXVlDeapdQuDv5F3ZsUcFHIo2TFuoWhZSx68jwJ3LGZLPs6LrLBe&#10;LbnyImlX4fQ58nFdFY0n3OtxXRWlZsnHdVX0liUf11Xvxl0gpzBm3EX7WO7juioKRsihQsZwFyVi&#10;yVVXv7j37qdqSB4y111sJbSu4EDDKrVkZl75PgdHNjydAw2TzNEhxuXGJnwfnid0VZBQ+D48A51r&#10;HjahcfyavEPuloDp8m918oWRln/nyKAHDwLovsKssmMHwyn7XphMjg6KNDfGMIfG0YnpgClQzfPv&#10;hRlj6WCoZN8LE8XRLQoy67w0SrJF0Ebahw0/+16YDSPp3HvR7dzwnayfIKspcHOHUMhnZvGmwI1P&#10;pSKU8iWSaJjgJ4Ebu3SeVuCGugmxZU+9hNiy585L5ElQTrFLhRBg2t1QHhV83qS7AbH1jkvTEidb&#10;+VMN8fOgMQdOIEq6ZsqbWhJOKnrT1KRROnrTMV7xoDfMK1bRm2rOIiXxsFPPX7bUfiBoFEHyKz0V&#10;jUjoCA6LIsi2MfCqyHRQERzTkj6K+zDwYl6xiuCoWTp5oOns5TfvgX5x5+OhLcb8D+jeUVYbNKuj&#10;65OgwSILT+cxQG86uiZvfTb43lqVDkSDEQl8wtPzk2CYWJ8OUsPpvHUMhZU1K8da5WOt/BYelG1f&#10;m3/vQ4mEfk4W7WTRfk4qcgAk//ngyFg7zlD+2cOR7SISHKAg0p4MHBl21+UER3bTcywW0KlV4Pdt&#10;tGMAWdbA4zs4MnDJLoAQzgIErPEER57gyH8kHFn0Ef7zMQN8ehAzSJxYODlshF892iEPWHRaq1pT&#10;THrxpLQqwqaTVsVpGhHsSK3q8zh1C2seunPSqhbv9ekAv+hkgzscAr8EYPUwou5s0XTII5zmsSc7&#10;ZIrqQx6PcJwBTuZJJNZlbR4jFNuEhJJZ2azdsNrEqPE2TMjnBRsmBp6OPs8A5xghxt5UGnBDcShW&#10;oBFm4VsykMQxQcFOJbhA0fZhMGMhNwk+cTywkaMMCUZxNNAsBG+TYBQHA3FON80J1uHQpDSfOBBI&#10;ByiOwUYDhOX8LWNH0H1AHz4D2m4nOKDtIt4UtF2iORI1CRY8i065TDDmXDam4zP8mFFZMkwmF6rJ&#10;Up027Y8N06x+MEtgL5zfovadTzoROSHG7WYiWvzPgxj3p9n7E4vh9Dxmpduj/PF5O4sf+VQjwpjQ&#10;u1iR9eLBZlV1Er+QGOwS5zis2difa0z8bjjXWD34JRTLP+1ko+TITm0BuxIfwRZIDFM425gZJH0M&#10;ZbQ1sLRYUMvXCmvY62NzAAcnZN/sRTpQxRZBU9sNWAR5wis2CjgvZRW0ggVNtSu2C1ps+el2xYaB&#10;O7aX4hVbBu1C0PWpPsbGQWtYu2LrYFEL5j/FS6VoW5vtTTVM5WiX85Zxi4d/0ckZgiS3ePwNzo0z&#10;drEEljaHmWQXi8CgVgZjFwthiVORpHWxFAzsX8YulsNqTjsbC8JUC8ZOJWxXFr6f6qzO2NaNNURT&#10;CyEWxWppjdrESlCwe9MAp5yeJwp438GOTo+dQt6bpqOdjUXRUclKfmowlduFQK1Ts1jwpj1dZ3EU&#10;ybFTolhAPaTZKQQ+aqiQzgpmrH8rYPOsswqE3zl3JyEKjcJfWnhGqrMKh4/Vw2ShkfhLKDDS21gW&#10;MFdpd5Uwls4FSsw8hcc3qEPChk9JY0nVncLkm/mCKTyFypeBI/3VwPw51nd6LitsPvixydfEWsrM&#10;O4G5pGZfo9TUsmVar1HyMACxEH5aHi3bLgBrjaapgbYl/LQ8GjZfWth8w7SXI1JpfjinG9Etlmz8&#10;5FxvxG8psJfU+LVq11hQNd8qeVQ4NkL4KXnAyiHzpVXyqGraXyWPpqX9VfKocNyGtE/Jo14xTS8l&#10;bobxq+dyACY1fvAwFR1T9XB7Yzp7mCnJT8mjArwrrV8WSh61i68k9J+csx76UeGgGOGn5GFWbONd&#10;KHlk+Cl5GIudS/ZXycNQfYA6XVE/gHon8hCI9dDfuT12ldL3SyWPOfRGWr447z7w6zq2uS2VOLi6&#10;l2P0ffM6e8op2bpYGiug0UjjYmG0VDcvY1msqG0L3M3QtgYaIz1TJNvad4F7FqtYENod+MZjafSA&#10;zzePgqMjM53DYqVcnt45LDoJxCREzOkCJp+LluYP44nFZ8nDIZUCOZSkJQ8oxTy52GtC3tdNKZBj&#10;u7HkIW5dIPddBXRyTFfFmLLcx3UVwERHPq6rYgoJ9z6Ynm+7WDqWfFxXxZCx5OO6uvBdhR0yZmRQ&#10;DsZxH9dVsTKkMbAixnAXI8KSj+uqGAmWfFxXffz1Yjmuq7LLW+7juirbuJBjn466+vl5HrFBZ5Lo&#10;ESc2lemByWDfLHVa3JtZrgehxhPKkHoJz4AwdpMCgULPMXwfnp7OFwlCEDBLh/CffS8CfHk6j1hG&#10;6C5Lh5id5SdBuSwhonGOEOG2PKGf1xJIyxIiguY4IkSWJ/RnJw2CX3lCP+klrJUlRDzLvRoBqzxh&#10;6DVCUXnCgDhHkClP6Ce3hI/yhD7raBAYyhJKRMj1BiGfAqWftVgA+ZGUKI7nWZiQEp8JlPmphsCG&#10;00l4e34wJaYSelToO5gGyvzCMYiDeErsvm5xhyUYnm4posqN54kQRoES+k80lUFwIk+JqISjRNih&#10;QOkPmBsEFAqUODNr345QQZ4SMQJPWThwYFDKxFHCvS/wDIlsONp5SnjsnmeRMpzHgLNd4Imz5bbv&#10;cKPzlPCfLSUc5AKhXxxwfbOE8HktQzi1eTqvquGuZukebjphPv4xhy2mLP5U981dO/BFjg9Lla3T&#10;TLVdQE8tU21L3qbihHE0yVZIS4XNMEp9ZIpmXeOAHg0PQpn2nGBkkfhbHMyDhUACZti6e14oqk54&#10;xaE8CZeS4FvMCyeE03HBOJBX2wpPqdFSWepqyTqpstRNwwLwuhDcksWP1Vni1hb3TbYtFkDFs8qx&#10;BJZIUaZHTR0nrmg4VZ0n7iqWqlEHiquG9jSWQibjrVLUla2OlVoAJylqW8stNXKqMFxVsel2kqLG&#10;a9NDp1LUBvUS0zNOp6hbW00v2bp4MSDYT7ipxbDAmiGNg5HQLy3KTMlhQTMMYpn0zNiw6ez0koIs&#10;VHZaELLpjp5kpymgRGWnK5ocPElOVywZqgrFLWguSi6A6EfEZDobi0GkRTp7Igim41Rquq3Y+tKZ&#10;6QXtrMpMN7aYZ2p96cR0SxODKjGNC0FIZ3VeumnYFFZ56QYYoPTYNUoUla1MmFpfKi2Ny0sYOyWK&#10;OWWnstKuPkRq7FRSurPFNFKNUznpxrCUqkpJLwEUSS9+lZFuaFZLvJ1+Ei8qBidR+Wg+SyQC0XPT&#10;Wa24Oqd4Lz3ZkiffYzHUKP6Y7qnKRS9tBf6UFFQqumqpORJbSQu6tcI5HLpg6LipPPSCmm8qDU1z&#10;5PHmUNOlpVLQbF1JgKyXgFTMTK8r8e57sti0mXKUU6UOHyGfakWeXjYh1o3kDvogTj4jNOUoWfZ2&#10;ylGykfnmc5SPkInzSaQQsmVpOH9FSKGAqJ/KfVIvxFfD06fgsN9CcxTiyT7jXChrCZ/aMkPkJRv7&#10;NXJzoyQQ4GnnchLhwjtEX/J0PiVQislXAqjCexGByfMLdMisZdvnM7yIwRToXLKoLWQbK5+PRhSm&#10;wM8lNhZ4f7Z9fj4hDlOgc6mKFfaFLD+vAxCJKdD5dMq8UKcVsRo3EUpZU1zF52dMaSr4usamLr3a&#10;b5mmRp4m2+lQPUpuvskShoRkW8hSI2jjOoOoTJajCcmmRSGzK66BrCe4+nmGbh6aRY/YCcogPJ1S&#10;COwK+Sgvk0VBLfjFjnBFtnG++DYOX+bHWY6a2t4OpzRD68PTpzRDnnJZyE4jfuM54uqCnIgXfRv7&#10;+57CK8PTvRohHM+x0OlFyPKXEuMiWifjQgKub2NJyAjkeI6FXjfix9rphZBybnjgpTtCBGvyhCF/&#10;3RbGEeEcxxHxmgJHT1gXdjJEdBxHhGwKHANh6WhzSHIjalPg6EU4L+3cvlAeAjcFhk6RrLA9Z+Ui&#10;GQMIEKGbAp2btctCCXPEdiw/BG/y/CSSjvf6WxxhQIVVEp7eBvHzZgAghe/D09HxnPEJnV/4COBk&#10;27f0+rXuHcrAJzz9eyWVgn4ghJPlJ/fy2oUCWFNOHojxOLrC+C08jLAgXgR5LLv8ZlL7muMFKr/g&#10;8hOv8oZefnilIr0MR944OrF5w8hPKICp5OLnlFyUPPwXv/1NLL5TFIC1Jp8aCgBGBYnXKhjA0l6O&#10;lco0xCHump/ljGK/hjPDVj+EiGkGNE4zgBlLvcUhbtysTroJxd6/EhYqS4HEMe4WRwvTMW6oxZgZ&#10;y4AoOMCiYtkZBQcQ65kkLRQeICNQzOmodUqiUwz+C8bgHyO+9NB/YTEmLFJno2AZZo2ZOnizWGJZ&#10;Qiwuz7HgjmHhBMK8fYk1EQjzlkjvEz3szGRnTHbG129nYMc7tTOsi/HU7IxqTs9Nx4YGP3Ue2xk4&#10;bMDgFvEex5nFdkaGWWxocMhbbGcYeNjENlCGBmKTZDOPDY0MN2VpIIBJuClLA+zGmRotoDtpfIQy&#10;NcwC4LO0IaSwh7jjg/LTkqCgBnWXCWrNMVyDgh/ivQwNpvCHiK4yaSgAomkpUEIOYwy2FQJ0ZPwU&#10;AhH1ZVitEg1BXNDz5gqCiIMebFloDCIv9aIxiA2tgKRBiByvJmbJMC7uIt4UoEYXyuGmriqUYzik&#10;Rt1UC9OZIXQUEhG5CgYKOwEjKts5RiMpMGJVQW7p9XGCRuT84vUBiCmbz6dwRObGKDgi+LH1q/GI&#10;UgkrrQ9UrRzwo/3V6wM1cNL8FCAR48f6e4JIpOtNIRIR3GLrTUMSuT5QkMQqU4sm3jqgr5g+UJhE&#10;XJ/Cxk+DEltaMUKBEiupyZGef3KcMl6XTJ8qVCL4sc1NwRJNY68wT0ULFC6x4rVAFDDRIPRP5otC&#10;JoIfc8wVNNHUvPZOrK/Aj2FOFTjRVFS/KHQi+LH9Vw51DfJA5VbSX4VPhE3F5KsAijh/yPSfqpUD&#10;fmz/0BBFpDlY+5S+mtNAiQIpdihJlFYHchazHxY0jy0PhVNE0oSxi40rsGPSVVBFDotVhXLAjikr&#10;VShnQbGnqk4O2LG1purkLGgtQ1UnJ8cuVlUtPewgR+RjUdDWxXautsCnINMXDDLRWh5ISUqu5qI/&#10;rJpHEPoM4EWfoSyQu9DPRZ8Nz5P7vOF0Kfj7Ceh50YOr8nNmKkZDkZvQybK0exRYfiC/eaAn1ZF/&#10;gmI0j5BEECPBTqihVANLIkjQ7IQ05PfD0yEsesISVFFiXZZjEbc3UJaAexLwcjwR0cqmMCSU5SkL&#10;EA8TQBkShcrzRPjJ8YQ/WaAMaKgStEtCRp5nAS0mwSBPWajMAp7ORJBzh4V2erxMGcrXI2Gk0E4O&#10;MiNBF9fOhykcPZUknDKWUmxkaEZkh/PAKAmBhFHKy0iCG54SXkmuRxK28JQFNKYEJDxlYYZIqMFT&#10;9nZcGJ3wdAtOggiOElGCfDul1ogdpbYwk8Xxd5Tw7As8fXkS8dlLlG73Em+8ROnnJ/zsEqVf7/5q&#10;GyjNMDrhGUYpXIFbwvZBKfp1VAL3gdL1CP5soZlyZBXTswTvA0fX8xK+D4RuysG7LL3aSRJ+4zhC&#10;eITjCIdNIwz1lIGdMrBffwYWS/E0A2vX0JPLwPJsRJyBzaCzoDn6CBCOOtDcQUw2DutlOprZgHiG&#10;l3JuKjpl6BH1ODiVSQupOCGvYqKCtjxppZKwmaTQCd5LJYWm2NmnxM4ew1lKWKPUW8JicfZTycaV&#10;hTCOEhaht59KFnaFCex5Fg7g5CzsaTOfNvOvfzPHkjjdzK0T9NQ2c7jqLJUdb+YsEaZ2cpzyI1li&#10;qKJ+712yFCI8lJ7ILJasWWofp/nheBvHYUZmYsTbeOUuRU1c5BPv4nAIWfIw3sWrBatyojZx09Jb&#10;kNQmXtPEsAZStXTYFJAKJ31IZlOSPIMUWnrHi8JRCSg+nXc9gVFRTJuCUQksnrBTkqg7lihVKCqe&#10;d9UgqopegKRBVPOKrga1HCqax9UgKn5PmwZRYaMmy0uDqPiFLBpExS+M0SAqfmGMBlHxC200iIrz&#10;0yCqmoOeYtUE8yUuAkRBVDhrxkAJGkTFQQ5SFGVYHJlbFZWO4tf6KRCVaShISYGoOlqXTGGoTIvz&#10;LGnMjhy667uxonl/BaFC+J0l6hWESifqY2FoBBVHJSgEVYZdLAuErdjaUEXdUOieaJYT/BTF1yj8&#10;FMKZjF2sqBBJpa2LRWH4TVmI7vYSqwy9JlCjp2gBMA2ewjXPZKJo8BQwq2mtrLFTuIOWsYuXBUUS&#10;qapuVUWRwQo5RTcgjZuSInzpNaFwU/QuSY2aqijKTqOm2F6rMVN83BRmiu20qqib6XjFuVgIlJky&#10;n1b8JrDYfqLdjNeCWVKosgJLMZyjgkpljFcFlYr36yn+8SnxD5ro9vm7C5iVLoWVRwxM2CEGvfDn&#10;7S766w/yAykmlyA1+pN0eXKxqIS8z3cVyF1OZyoS9wBVNWGH2AT2FSgm7NCDOeNPs170Cez84ktj&#10;hx4hAi3bqFUTIX1Ow89Sx0n0SX/XVsjQhmfA6vi+SH2PHMJBIjOWIWIvBUIP7kBcJU+IgIrliIhJ&#10;gdC3UaqeZNuIIIjlKKeT84QeeCSnk7OECFy4YSxU2zEISVhC3J0aZBNGOjz9iCPY4ChL11AZhBE8&#10;ZaF2F2r1wceCtPGTfI4fF1D5dpYpA/QGXntpkAJcolA0CadEPPildFeXuNi2R/Ch8y+H82wJ4R3n&#10;CaUol4zRQ9CCFhA81NGETj7+YmCs/8ApPAPyRLw9vBpeaLaN4n5aQviXeUI4lo6wUHWogsvoCAE3&#10;y810YJ1cbqkgQnHzLMPCEsOJP/fiwoVn4Ac3R6ZuXs59+worG+6UZVcgg6NkyfIvFRfIkhWm1qlW&#10;DuKfEmhTAu3rT6BBeZ8m0OzqeWoJNKS6WXIJqqoP2sUhiDgqCr3S01SGHpOOE2gs2q0CogYnRUmk&#10;K3ojC1/G4R+YZqyDY6I/0Ot9BzNhqTgOyqJSKnMmqpv0UGXOKDM18hkhxkMfS3EKJH3BQNIjeD2y&#10;cO02HCxr5vXIsrSEJetJcqKwOUrWmHcnCkbCOJNjpAHzoK+TLQETdv7sdr2dbImv35bAOj21JWxc&#10;4anZEvwunk81JaRQTnr7j7czltCLLYmWVhWME0k09xPt/g2O06fb9Kl2BM/kf7IZkRnyeMxHWREZ&#10;XvGoT0bEd257l5vmERKdre8ehE59QPICppyLL+RDp+ls1CMYEeEMX8mGwHq0tkE+XIK1ZqnypgHW&#10;0QgqCWuKNZIPWYT2j6MKvZysh8l6ODueYeFeXn+O9fDs4/375+/393+//+t3spd/+WrM2B9OLAkX&#10;WH8ES2Kx8HfGIClil9v6+ebX4+zyV7mVAzvupQ3lhiX267v9rdWPHw7HHzc7+3n9y0+HI9ShxA/w&#10;yX3w/bmAThj8bFteSbh66kAUb2myDVXuxCQLSMh+neASb2bu2uMEH2VDiKeeYBRbEAZA2GSD4liE&#10;QP2SnGILgnRMBSLYAMX2Q8TnG/f1P3sjtRP8WlIV8zOZtoOrHRKGLr4eZv/wfdhqHJ3P8xRu+PEZ&#10;acyobHJCMlCyQ4aXhleFZ7pp4dspCj95zp+z991vL5/jv9mvtzd3B/n04uz6eLx//uzZ4fJ6c7s+&#10;/GV3v7nDt+92+9v1Ef/cv392tV9/3N69v715hpW0eIZfHT/sN2eeye0oHrfr/T8+3J9f7m7v18ft&#10;2+3N9vibZYeVKY26++Xn7eXPe/ePy3/75ef9bHslSzdsnfha3jqDsYrtRX4iVO43a+nJT7vLfxxm&#10;d7uX17DsN98f7jeXR2xy+H34036/+3i9WV8d5M9i4Gsu9p+qHW9vtvdvtjc3ojzks+/xfsyg7d69&#10;215uXu0uP9xu7o5u5PabG3R+d3e43t4fzmb755vbtxv0cv+3K9mKD8f1cfPi7H6/vTtahYWd2u+4&#10;smd/2G9fnP13tfp+Pu+qH85ftvOX57i4+fX590gsny/nr5e4lWhlXpqX/yO/Ns3zD4cNRmV98+p+&#10;65uOvz5o/O32cr877N4d/wLpPHPtDjJHu/uA1S/rm0FtoUEYQGtM2Cbio4yQjNRhf/kfGHtrBByO&#10;+83x8lr+/A4D6f8O4v4LO+rDQItIDveQ/tuP/7q7wmisPxx3djCCbYIGzmC9tEgwO4ekQ/VQ+7Le&#10;sIG+t4aN1KcQOa+fhx/f751hM5MPGHi00zIPRg5IA4m0+W4n4rfMb+7UH0Do/pKSUTfvXq9er5rz&#10;plq8hoxevTr//s3L5nzxxizbV/Wrly9fmSCj6+3V1eZOXvP5IrKjv7vZXoVJe9i/f/vyZj+zontj&#10;/+cH5DCQPZOpMjQjiFWYDdMOgeFm/kPVnb/BZULnzZumPe+W89U5wA8/dAtUcmxevdFd+ml7t/n8&#10;Ls0+vjjrpPxNvm9z+7+HfcOmvz1u9rOb7S2c0p5o/Vz0wOu7Kyva43p74z5HQyHNH4YC4g6CthNW&#10;pii+ldmK/5w+wgffX3x6sMq+Mr0qenF9i/X1c9Cr9koDtPxp6VUY+5NexQYmgh2lV52xa/Xm4Cri&#10;ALhXqfbTpFMnnTrp1MEK9bYqvMkTnWpzt09OpyI2MunUT9GpTeVTBc3S3fA8aNZKwurpIFwwRCdb&#10;dbJV/0hbVYW/31tzzyswRKacAvtxv/twP8NBcOz0Qg5X+0cJmIvRi7CtfGTuttgGpz/p3zjCr6s7&#10;n4VrXU3BaKkIgFWWiq+GiTTe9b87Z/Dhjy6vX/swd3Xys94bHPIA0q1HyQTI0frTTIB1Xh8hE/Bw&#10;jMS7k0QAHSGM8O9JBLjDsxh26129v/JdvjjNA/RyHEhieJzN2z/kovIAEi1PsInTAO7Sh4d84jQA&#10;rpxOM4rTAJW70fEhpzgN0NgaF4kmxYkAX/PhIac4EdDUAm9IcFKAROOOoD9kpeCInFc84FRu8ZBH&#10;I46V1KeE1tchS4ScuQ9akSy78zAwG5wbkc+xuwj9RQDB5YkhdqiHi4BwzxNDtEIcst55Yhdqugih&#10;/TzxVwIjwJyYIfshM0i09pDdcCkGf/YhRMiGr0OuQSU/Aln4Mjwdka+vKje3O6GGr8PTkWEF2UHH&#10;IinQObFj2mbpMPkdvwLdSVdDo/6YZAoLq4UAYR9DzIcM/6zxNVgKPoz2GSE12f5cSE0+vd1d/QZL&#10;Yb9DhBZz+JfNHh+Q8v+vs9nH/fr+xdnhPz+sJQFx87c7xPI7I/ezz472H00rNZNn+/ibt/E3Dj3w&#10;4o8AEjyOyYB96tRkeKwCn49nMlTuaqvENhYBDBpbAimxI8abGN0Q402M7oex4UB36dhyoJy05UBs&#10;GWU5xL17elsreoRd01sGkneZ2WzSzK1xpNT2Z7O3L87eisJHEmZ9FIMifJQsgLVSM/sZppDbDLD+&#10;3SbEtrSx20Y4B1vahh6+edphorzh52ZwvuEdZnBRnR/eo9aU2w5Vo9x2azSd+uBf2G2vOikXBoMa&#10;lwLY7Wnw2+u5VJ4Tx72RlWLXd++5J343uO4Pfwkt4lK5w8g8nvOODp7uxI91uDAxTMF7zwzS7/Tf&#10;WyN4N8vXCmtwz089+EGgA028GbsbWFOc1G4sPmWKVbwbi2OdblS8HeN0FWMWb8gADxBm8Y6Ms36M&#10;WezNL3Gdb7plsTtfG7u/p7qpHPplJbDF1JApj742tG0Sa+5Bmcu51ONLsotFUAPZQ4SganMu7JWI&#10;SXaxGGqx59IyVbU5MzMtFkQthzgIu1gSDS4nJJ1VohDxp9mJ79CPXWMrfaY6K4j5nqxe0Nap+40z&#10;7JQoVrx1akHYk6jJ1ilRdA3tbLwkmkoqLSbZxaJoXB3S1DRWdTlrW+A3yS4WRTOnY6fKctrqtylu&#10;Ujuil0TjipqmGqduNmaLX1XkhLfBBk5V5LQBuGTTYjFIm8icU/U4q5Ut/p/kp+QAOA7jFy+JarWQ&#10;a0KT/JQguHrSFTmX9qqDFD8JxgyimNP2qZKcRi4DTrdPl+Tk806KZPXvNeIkEn6xPICGZ+OninKi&#10;OIkUb0z2N5ZHzZeZutTYVCi3SfjF8qhXtH3qUmMzt5fOp9qnynLWKyoPVZdzZe8gTrJTSqrlzYvF&#10;sbJX/CbZKWm0VA2owpxmXjMNrwpz1jVvXrw6MFvY7FOlOeuatk8V58SmLCcgU/1VxTlrd4VzSlGp&#10;8pxmhauKCT8lDq4NVIXOytiqq8n2KXmg1g7RLupOY8iD7RrqTuOMeSHH4fvVu1ixxaHKdOJGCNY8&#10;ValzYS+IT/VWFeqs+GxRlxpn2MXCwNjR1sVrY7lkYydXtfVjAm6UXbyBZ1oXKypUkqfslCj42MV6&#10;SmKvZKZIPKbvBe+slInqySQKztjFZi3vrFxa2LPjSk+KjPVkGW6xJLidB5d34NahCH96zcqVhv1L&#10;uREq6YqBzJZdTs1hSab0ZPGoPb3goY0dpk7sYqQkifeIeTnalKnYLDtWPRWbZSPji7Jc9AUr84ll&#10;scRlusPSdhHuAjk0piUfmT2HSrTk4/Ln/rbIi76oYaExfqni4soxbRcjVxoDI3YUue9qX2sw3xip&#10;HW+5j+vqVGyWTWBfzOjzis1SlSrWl4gJl4qNmQRLL1WYT6PIsWlb7gFkkJ8z/qbdC5ynHsPdZ6Mu&#10;YN6MIvddhfkyitx3tb/tOd92sU+kqzBARnH3axUWRkT+2Rk8a8QIJMX6PSlMSutLgZYyeIgb2g4F&#10;upBvC08HN2l8Ud4+IRi+Ds9A5gYT2tX1NnwdnpqsggFdIISZh9GWWHSWsEWZV0tYuuYZpqInhLeZ&#10;a2Mrl6zIq3HUKUuImLUllKh0ntBXQK5NYXgQt/YcC21cSvAUbayH03lhoMPTDThC144QHlC2jaE+&#10;dA3PK0/o9ywJT2cJW1/wvhZkSXbA/USUCHWe0FdprpvCqxHDdr0WoedejXCyJyy0sSeE/1Lg6BZC&#10;jYOkBUL/aoSq84QeeSXRrDyhr9grYbQ8oS92K/G7PKHE3jHNJGCdJaz9xeg4PFsg9Lg+iVlnOeLG&#10;Sv/qQhsDXal6thvtprQEnZKQuHW2eX7K4mxqni6A60qLpVp2vr9FSgS33cjAzc+2sYLn7ihLWkIC&#10;3J6yIGhUe3YKpShpgyC3l2ChnXJjoKcsvF0C3SMpw4JtEPnJjpIEuy3P4mowtb/YvsZh3TxPBLw9&#10;z1LfK79y6q7UdwS9Hc+SHkD8x80liVfn24nAt+dZpPTXaNQldYXgt2OJ+GL25St/gUBdJvR7GALc&#10;eY7+ktu6RCghcNdIRC2zLA0SkyMpEQb3lIVmmtZrhRoh3fzbEQr3PEuzeBHmZkl/SDjc8Szqj7m/&#10;w6AuUiIk7nmWeoTr3sZSSrpRbJySLg6F/CWinR1ORMYtxzKh91Oq0kRC0NNxLM0jhG7HEfYci70O&#10;ry4puP7VJcLwalNa4j1hyYoPr5Z4eV4yvjMWhZwz2PpXl6Zk/+oSYc+xZJEEwpJSXUqaBfO2RBf4&#10;lSzKQFeyZREyt+8t0bVyESLaVxDJqRsZ/Io/BvC/+sEssb6dqKM6GhPg3x4EGFVDYwL8o6DS36/X&#10;9xuczZHBiEoeQS2fwgxtHMaThVOYh8IRTMvTEYfRLhbVeVSYIa6aYdle7LN9ZiuTy8e+1JPBD2Cp&#10;d+ycPVmGG0yLngzQbwb7gFXTk9Uw0Um6EqZXTwYgIWsb9FlPVkP9EW6YEz1ZtbTXbKZSgtDePRkg&#10;C4ybAhxWiwXrqkYccmilQhxWC4qYEc9zaB9HVyrIYdXaSyVS3VXXgWcQMwpzWDULhiFR94GLV0Ok&#10;IcGzvh9VQxFb6kLwDEII21nEr6aILQ075AgmBTusagoBVTeCi7dJ+qtuBEd0g80XiWf045LjpxaH&#10;sedqU/JVN4KPRR7izisGeVU3gmf4KeihQZ0rks/X4EOOeFPgQwlDMH7x+pAoBZGHwh/iciqGEUJh&#10;tEEe4vkzfkoenb15JSUPdSN4veL81PqQ96bxEOpK8HpJQT1w8Id+VJ291zrVPvHP+vlXc32lEIhV&#10;1zH8tkIgZvSpQiDWc6qe1a3gGW2vEIjoKMMJiTU89JcjcRQCMTd+av/ge5tCIGa2cY1A1CirCaTy&#10;BWvQ04zqBFJhmewJpMJGZgKpsJFJg1QeIU8uOtcGQsSd8ZEIdtpVHKNT2hAQCU+XcBWnx1FC9Wdj&#10;XuLQOMpSxEacFUcJdyTPE36Ip+z7FNoXnr6d8DAcJVyIPE/4Do6ylHgQr8BRlpIZYu97ykLioYIl&#10;7ylLPYKNbinFaM73CNb3SErY1Z6yEC4Ti3kcpdjCnrLU99HJNrFfLc9iagrRCRiWElaH6ZkfJcly&#10;WUoYlQVKf02tmIsFSlygYHmWZrJYgI6ytDrEtnOUJaCBWG2esjRDErohrJ8pADqVj/+c8vESSPzi&#10;16WIl34SAIVDjnD7UwuASoKWeMZY64Njpx0ndm2KmS9oXGEctzgAmuGmggr8sGocU8icUlMuLPJO&#10;JEQRRxQEJEDGDVNnGDfOTQVAM+x0ABSwKNI6FQAFP3YARAdAF5yfEkXVsgCPDoDyQ3QqAGoqOlF0&#10;ABRQNdZfLY6Rx655gEIFQDPLQgdA9bqYAgpTQMEZfReYJi47a1HRj+CPpaA2zB8TzeosucF3C/ZZ&#10;eDo/Z6AsoRpEvzqepcz9JwCseihWCQ4qCs+9HRota0Pj9LO39UvoFFFS3t4t2OWmCojZkg2dklIY&#10;8ckynizjr94ylrzUqWVsVd1Ts4xxtw/LeSjLGAApYqFAHfaGoOnosfI44SZQQcJNmWOSd03ns5Rl&#10;DHg14aYs447W01CWMaCRhJsyxToKNFCWMS8/oC3jrmUuhbaMgXMkrdOWcdeOs4wz/LQo6FFrbRkD&#10;p8HadyIM5lhoyzjTvlgcCKxRB0/Jg0tXWcaZZaEtYz2TJ8t4soz/WZaxTFlnxw1gVmoZQ0+f0gb7&#10;LDy9ZSynf2wstnSIBRHrwLNkR0J3Op7QjnkrFmrRUxYi6wYKbyylh8DW0FWFt4djF9BCWUpRP36U&#10;Cn1PSSmM+GQZT5bx128Zwyw8tYwtRPupWca8uExsGHMgaWwXL+yFDykgVWwWc17KFJu3Y6xijkFT&#10;dti8ZZCs2CjmzGIjDFEU5kvENhhHU2qTmHPTJjHOwDCTM5YBIjfUxI6lAF1P+Z3IgaEztUnMK3yp&#10;YHGmYpg2iTP8YmlUOMRKvCeNluX1TbVJbGg9PW0S8/qGGi07b9hsUWjZTDlXjZad10y+Ci2LeplM&#10;voJM6n3ZilfAU2jZHD8lj3nFlppCy9Zz6oBqtCxPfii0bI6fWh8ZfvH6qDh6VKFlcXSHuaAKLZvj&#10;F8sDF/qy8VNo2UwtYQE19PLFcWfmMiq0bIYf7MeYHy2dqtCyFU9uKbSsqVfMRVZo2Rw/pa9q3r44&#10;nFKhRgbRpwotayoa61Fo2UyhaIWWNegI0VcCmunlBj+EtU+hZRGtZvpZoWXl+Cbpr6rXaWp6iEbO&#10;XA/ta2kIRELyPR1i5Ew/S+WFnq7iZoGu2Nks2XxRFTtz/NT6aOhurip2Vi2Vh0CD+n7gCD07hKQq&#10;dgIfxuShK3biWAGZLwslD54MVRU7sd6YPMRd7ftRSd3bdE1rXbGzpiE4VbEzx0/Jo67p+Kn1wdHk&#10;qmQn5jObL7pmZ4af2j9g3hJ5SGBgGD+dTI5BFlJWqqeDfmH7h7jlPV2upqjaP6DIWftiWxdYQiZf&#10;OX/cvzeT3EfhqoGu4iFRCa3E/Fh/VeHOiodEJQA0ip+SB7cnVelOlNVg+hm1sYb3Vhl+Sh4tPf2i&#10;qneCHZOHKt9pmiXT96p+Z8XtXbnHbRi/Zs7sjS72AHHjLGtfp+RRU79N6gv174UfQPnp9UHvaZAq&#10;MQM/bk9KOreny4BpcIncQFfxQvIC2xzFL14f3LeUYj2KH9N/trBE/+LMaUIpDdXTmYoWfEXpj4iQ&#10;H78ycy0Reh4JzmfMkM4YuNARncENL0RlGVxvPHSFm+RmHsskE9MQWHQ/NNrkmLIaU1YDKxFw8BO8&#10;Dz385LHWF3DkI3gQJ8cqstzHlZOcDhCxYzLTASI2MukDRHRGepDXxVTlVi4GtZcD7g4z3GB94Q/a&#10;XMAnGrO0/VmfC7g8o8ixW4kmACRtDLk/I3MBh2UUObZ/4T5VuT2Vqlj6MjKPWeWWLj4xw6UxMLPH&#10;SFWsbEs+brPpfFdhJI/iDoPMch83gf3JpQsUxB3D3Zq4wl5M2HE/8L0VE3XcD3x/xQQd9wPfYzEx&#10;x/3AL1oDGzL6wSOggR9Ws2KIB2TgrBxh2fo2hqx7eAYksN8p5Fyb60wgCM+e0HEsE/o7uwVJkefo&#10;CSUDVaAMsIgRlPBVMcGKFXsl/TSWUuLewhOedLadFVJGnrIw7ABQuHldLJOMtAw8Ffv2wihJAmcs&#10;ZahCDF8526MBgD2aUvIbeZ5IlNh2jqD0tSslJ5HnieSG51mk9LVxJY+Q54mEhOdZpOx5FuQuSQTH&#10;s3QoVNIDnrIgdwn8O8oi9B0hfU9Z7BGGUWadRM/zo4Qw/FhKv94lgl7gGdpZKn6NnK9bR1UZoi/R&#10;R+mRlLbN6iUEssdSyr1+lmepRwg+j6UMPSoe4kDA2PEsU/oi2BLrzfc9HI6QKG6JMry9NJ6VB6BJ&#10;pDTPEyFX16MypXf9JFqa54kwqeNZ0t6YS26HkwhnnidCm55n6e2VxBJlhozXn6WSm71OLu7ElSRO&#10;8fJS4QGJDFrC0ul3g6FxhKURkrua5dWlzeChRRPMjgkdOKEDv350IJbDKTrQ+ilPDR2YyYZBdfSB&#10;9EwyDCPVkyGXyHJ/0Fg9WYYb9omeDJkwhoSKsxAoV8gSTdBVA7eW4r6gynuyXFoyIkORZ5Z1jhMQ&#10;mSSsBgkuOsZOgQQBiWd91edmlrxEp5IEBymokpqoks2S4gokmAFRKJCgWdGkqQIJZkAeqqSmWfET&#10;70oeHNSCnW+YBWZFSzgqkGAGdKNAgma1YklnBRLM3FOqQIKo1MOSxAokmOOnFseKljRUIMEMaEld&#10;5m06eq2tAglm+GmQYGdY0lSBBOWqJQJqUSU1DT/2pq70zvFTqqqjSXsNEuQVHNSl3jiEwtabBgny&#10;G0Y1SDDDT60Pzg9+Q7Q++CHEE5Ag1VcaJNhR0NcJSJDKV5XUxPixrUOV1MyBDtX66GgGW4MEeQZb&#10;gwQ7CqLVIEHOT4MEO6qfNUgQ13yR9aFBgh0tUaxBghl+en3QkswaJMirwyiQILxDZmhokGCGH5zC&#10;Ydef0xLUGiTIK8RIYCXmxxAPGiSY4RcbVogBsv5qkCDHeCiQYMUPEWiQYEfniwIJVnO63jRIkINa&#10;1LXe1bxj+l6qPAzjzFE3CiQIfkwfaJAgP9ShLvbO8YvtK2AJ2XpTIEHwY/aBAgnWvMSzhIKGcZlT&#10;0LVcKtXTZUD1CiQoYQ6C4FEgwQw/CdP178V8Yf1VIMHMoQQFEgSYi603Ccz2780cwlAgQYn4k/4q&#10;kGCOn5KH4e0bKQ8FEqwMXW8KJJiZfwokWOGiJNJfDRLEbXtk/1AgQbSP2S8aJIgqm4xfvH9AHmy+&#10;aJAg1/cKJIh4F9OnGiTI918FEkTWiekXuVK0n3+ZQxgaJZhRCBolmLFgjIIJyoldImINE8wcnNA4&#10;QSxitug0TrBa0l1EAwWxjHkb43WS8Rs0UhAbJ5vYkuaNJMM9Q6Nd9Y6qVnPiq9O5bbSz3lVs8hhV&#10;/y0DsTcn7jpVN0b76xzEbrTDvqQK22iPncO6AQONBtws6K0GRh3sq3itCwnoDyI0mXtEtNeuq13E&#10;0H2j3XaOFUdsPXr1SURrQppOSFPMTORJJqTp+1OMlr/p8AKBlghlQ1FUchhTBhJxlFHkMLss+TjQ&#10;z4Q0nZCmFx4TcQHXfMwU83CHC3jeo8j9BJ6QpqeawKMXLuCSjhlIf23mBTzOMeQeF3IBh3IUucuA&#10;X8BfHEXupTohTU+l6otrXsCRGjOQE9L0O4cwFXQ6ys/O1ncPtkzrgciuJh7GmEG1Dob7wbjpbP0H&#10;94Nx+6x1D9wPxsnZWv/uB+PWrzXu7Q9gvI/qdDiuI7Z59INHAPBKGt3aHREWikF4JUl+ShvAMeHp&#10;sblIgDvKYoExJLc9ZQnBg8S1pyxhxpCTdpRIOvvxDO0LT99OZJs9ZYkn8siOsogVRIbYU5Z6hNyv&#10;pyxh25DV9ZTFdvqTBMXbsyUT63mW8LHIsTrK0nUgkj0dSykBAiwSSVTmZRSK1Y2gDMi6YnFmZBX9&#10;20vj+SmUvkcIGhV6FBCqqPRRovTrqIgNRp7P9agEcDPI4I2m9KOEZFmhnRJzEWmOoPQzpFToWzJl&#10;nmdhlCrkwDxlYR2BMrSzSBkw4SUIomSk3NuRcsqOkuSaPGWxRxJslvEsQSoln+MpC6u4p5TQeqGd&#10;/oiOJG0KlB6RLumTEqXTYCMo/Y4kKZQCz3CRVQkf+wnnIJDvsONZbicyGZ6yNJ7IUXgZlcYT2QdH&#10;WbzEC3kFT1l8uwBhZC6VNIPkAjxlQStKkN9TlnoUiqJKcL4gzYAJL+lPCba7t5f2IwmiO0oEybNv&#10;R+HsYDMUZjL0px+lIm5/5eeSVEjJvx1BatdOBKHzlAg+O0qo2gJl0IpDOdpg/YSnt4ISNmCgmEDP&#10;E+j56wc9Y7M8BT03sjieHOh5QUvOQM9FyVqawIPi7MngzzHsLga0J5N9g6S6obR6MlPT8o/QrD2Z&#10;WIiEGzbengxnXxiOQaVTOWxIpewaWroQ2rR/Ke4aZW3TmdSWVi7UiVQOytF5VNzdyTLcShIZfkoU&#10;bUVzx7Es4JzT/iphtBSkp1KoGdCGzqC29B53lUDNgIawTQ5yw2RheWiVPs3xUwujbpk8VPK05pWY&#10;NOgZ12QS+SrQc46fkgevFKpAzxlQkwI9V39wZVRxs0h/Feg5018FeoYryNAVCvScka+ujMqREAr0&#10;nJnPJ6BnWklSgZ5z/JS66milQVUZNbN+Ye5G62O1ZKAhBXrO8VPrY0UrqWnQM9dXGvS8omdSNOiZ&#10;gyZ1ZVTZY9L31mjQMweFadDzkt5co0HPnJ8GPS9p5WUNeub7kQY9Lw3rrwY9Z/ip/WNBQXoa9MxB&#10;tgr0bBYUlHgCeqaWhpy77/dps6DXTp6Anik/OLiKH9PPJ6BnWplSPNKofTXTV78L9GwWFAumQc8Z&#10;ULbaP+QwR3p9aNAzByUq0HNGvhr0zPkp0DNiMGz/0KBnbksq0LNZLFklSV0ZNcNPrw9qhivQ84nl&#10;PIGrSJLQRQaRI/QBDXuXJc8pYqkhnHWBBEKUK+PkkJwlH5kexEKx5COTgy6WfgG7dUxjxGwV7iMT&#10;gyEvqNOCtKtidFru47o6lfFjaesJXMVGxteZuICdMma+T2X82EB+82X8HgPcgHCZ1YhR6iMDbvAJ&#10;gFKaRAJdjivMBb8KQrg8PAMMQsoYQyNXpSSiQYDKUcJEz/NE7MlTlhIAiCqNpZQwCdopDmDh7X5L&#10;KiYRDWI8nmcp9YLozUhKxGU8ZSFBZRBxGUnZ3+hcTmGOLVLWp5klwJEdT4lsjOx7SFCVR15yxk6a&#10;pbmEOIOnLMkdEYSxlKEUEZz/bN9RmiHMz8Io4aYY16MKDnaeJzx1284RlL7gnQR9Czwl+CuruEgJ&#10;v9lTlsYTHrGjLCV6xdcdTemTnUVts/BQ9rJegufp314aecHcOF1XGs+h70XKkEAtalp4eP7txZF/&#10;uCcErT0lO6dk59ef7MS2eprstP7ek0t2dg2LykEn9cG2igeVVEwuU4hlHDeMe/9S09EMFva0nqzK&#10;BOQiMtPReKFOdtIzzCo6ysdNJTv1uH3jwanH8EYgl9MdknojmK2ntGGXCk/vY2AmesrSDo1ZNpby&#10;YUvDW6c9ctojv/49Ekr4dI9ciJH/5PbIVcUyu2qP5NWx1B7Z1qxYBbTRsKtxbmqPbGuWxVF7JApP&#10;jwEEtTQnrvZIzk3tkRxxo/bIXP2HaERMQ6vgaEBQhp8SBL9KTddV4FeF6rIKTcMSYLqqQoafSiDy&#10;q1EVIChX40OJgwMAFCAoww+u5DBDUaVxFCAoUzFE4lz9jDerhqHRFCAoUy9EA4Iy7Ru5NtRVyQil&#10;MDWgAEGVXrnfuM1H82g+3jMlJB+c5/xnJCQfwzTH+nGmMRaIDwZS0xyb5CltMI7DM+Dq/f0XcgNz&#10;PsSIzc3zLFKGoH7plITsSY5nmTKcmyud0TDYRzzPUuhu/F0VfRi4eMYNWnPk26GvR/a951mUUWKO&#10;BHlPTtHkFH39ThEsuFOnyIJcnppTtKQl/JRPxCuIxaYfh44pl4gzi12ijpqlyurjXkJshPNuKodI&#10;t+zpmXyPYB5gpN1uMpzjY9ZBn4caSMMmEZ7OOMBUGLdDJV4eOE3bzrTtfP3bDrTR6bazepKxOFw8&#10;RlDVat/Rd3vHNRzjfcfgZizCTW08nFu88ZiaXtOhdh5eSzTeeeAGsJ6qraelkT0V/GnolRUqFsdv&#10;SNCH85qOge91LE7HQmI56MN5qzmNnSlJZPgpUSzpjRo6FsdvXNAFTltejlRJI8NPiUPmQPpwgI7F&#10;4fA9idvqWBwK5hB+6nDe6BtJ+DLTsTi9Mp6e4UPDV85FvxiHSJ9iXQyhm451PYK5ieujoJQFcDbc&#10;dcnsTdkmTmmDeRiePhqFLcBTlhLFUO+eshSNgup2lMUqTtDKnrKPsP0ve9e63EZyq19Fpf9acy68&#10;qeJU2ZKVStWenK1EL0BTtMWKRDIkZW9OKu9+PvRlBpgBekaWpfVqJ1WboUUQ043uBr4G0OjYvvgM&#10;7YS+7UkJTRoou3oEHdmXMqaxddUWyagQmB+lrh4p4xn7PED4AcL/+BAeC7IJ4Z11+YN6juyyCRzB&#10;9/Qc2cw4auzpObJr2HP83tNzJFv2+gDUC5jyynlTH6ywLHnlOapJo5GIz4bnqKtWlPLyyGkwO4PZ&#10;+fHNDjBbw+x4nPfHNDu4udXccLNclX5mJ8Hs8WYns+tePN7sNFo2mJ3j7c+HI9XY3i2Otydf6ZQe&#10;OTpu356WVAOQvqltijcRUfOTLDvSGaLZYaTRSMSnNDs02MlkBuXlkdNgdgaz88ObHXIANM2OO+3+&#10;BzU79p1Tj9/tZDazbzA7Y7scDzOI0EeG/5m7xxstG8zOU8xOXXG2tkzRBnhrUpmdmjQSxGfD7GCw&#10;+5mdNsfB7Axm58c3OwgSN81O/hrj5NOJlZvPw+T2ycnHWx2b1zcYHRQjMMKeYq9jdpIbHdmwweZ8&#10;i82hCnOIlUGUPXc6NWW0NPHZsDgY6bTFab06MhoMzmBwnmJw3nzdfT7/vN/9Y/fnP+3Wy3P8d/Lr&#10;/d3mQJ/ent4ej7vzN28Oy9vV/eLw03a32uDbT9v9/eKIf+4/v7nZL76uN5/v796gwszkDX51fNiv&#10;TgOT+1487hf7fz7szpbbezge1h/Xd+vjvx07uByoUZsvv6yXv+z9P5Z/+/LL/mR9Q06JaMfwNb31&#10;BLn4OHpJPyEq/xt4M9bLn7fLfx5ONtuLW1wdtnp32K2Wx7enZAfjn/b77dfb1eLmQH+mgmOSi/un&#10;aMfHu/Xuan13R14R+hx6vO8jtO2nT+vl6nK7fLhfbY5ecvvVHTq/3Rxu17vD6cn+fHX/cYVe7v96&#10;A0W+PBwXx9Xb091+vTk6T8zq12Pw1uDTycN+/fb0P/ns3Wg0z9+fXYxHF2flaPrh7N28nJ5NRx9w&#10;5KGcZRfZxX/p11l5/nBYQSqLu8vdOjQdf201/n693G8P20/HnzA6b3y745ij3dnozf1ijSX4ZXFH&#10;l9z5Sm1oEAS4OI9NxEeSEEnqsF/+HbIHHT4f96vj8pY+foIgw99BXH3hpF4LmobksMPof/z6P9sb&#10;SGPxcNw6Yfz6aX9PfNDAk18xM7Jwx0Y5Rx0n9zIS0hJfkSPrZAk1jgpUobnxx7v94fiX1fb+hD5A&#10;8GinY774AkH7nkUSetdmS8PvmN9txB/QBf+XKAAnijBG89H8w+zDrDwr88kHjNHl5dm7q4vybHKV&#10;TceXxeXFxWUWx+h2fXOz2tBrnj5E1MLD9m59EyftYf/548Xd3g/dlftfEAgje0NTpW5GHFZiRhL1&#10;025OW9r3+fzsajKbnpVX5fhsPh3NzkbZ/D1KROF40OWV7NLP683q6V0iF+V8jNpO6b4hzFVHuljf&#10;4M1cH1f7k7v1Pax6RbQ4Jz3wYXPjhva4WN/5z0wU1PxaFHymxykaFAj+6Y+Cfz1EBQHfTr9V9nW7&#10;v/FLjD7t9tvl6nCAqv3H7WK3QpeDkygqQzhqm6D+pW6mKObhur5Z4as1+slBy40ygWi14elXUFxs&#10;ywe/2Gjo4gKjzMig0z7fhN5cY7nWp2Mpv8+zElmUjIQgc5uCI3mdB0+wRNqkxoRD+Bmd0m2/B72t&#10;GouD2hoXjt3dWe42Fw7cUW9b4yLyKPUe8ZTWmgkmayXkBfn73SxHHdwgeON6TZ+AdN2vFiekjSG/&#10;7lc1F1Il4jg/0hV5ITwi7lcxV8tORPfrvpKGP3F26wT6Hl2E8d6fnnx8e/rRGw2KgwS5xJAIRosC&#10;InjQzK2dTh7RhxzHaFnqryNe92Remsgp82sifhmfngi37FJncbYyRRWOXuLFKapGu+KLvs/uwbId&#10;0QpWhjJtF3+vRmS/fQi24gl2g5Q5QRuv1j9ub/4Nvb7f+mn5ZbXHh9vt/v9OT77uF7u3p4d/PSwI&#10;Zd/9dQNrgsI8FEo4un+UYzpbe7Ln33zk3yw2S7B6e3o8xT269PHiiH/hJw8Al59v8abMze3N9h3g&#10;1ae1gz7UPt8qWDb6BwwatbXaPNBHBs2xqr01+gvEsztBmiemZ6D5C203qKtQRfTRAuc0oZs/qd7Y&#10;AwUWk3gH4wSXHIJbbZYKyucku5RT4Vb31fL2fz14VH62vP0Q4GPrh5jT3qTVO6k4is9v86GLmjb/&#10;pYrPKFKKENuWEZTvt5h9l9XvtaVl9rPZJIehrIezBhBN20/NcyNek3Djj1s2yVpqnDBnKuvuyte0&#10;OXEAQLcHGpw4CMhcwY82K44CcKFnZrDiSKDwt1+0eXEsgJ5ZvMhMVD0sJkbDGodb5hOjZeJwS+Ev&#10;Nmk3TZaZwYXKFjcufZx5pEibwk0MAK4wtLjxEQAfg5sYA8p30SeGuHPK5iZGIZtZ3Eh9V6OQT1xp&#10;wnZP5ZGWBLce818cZ2kspT84YDTPvgRINZRu6Vm65cnIm1Y7QW+nmTXwjWUDi07Tl/Q73peG36To&#10;A2HEw/HpATheRwiB7oD1/OLX8Rkwv8fppKKTdFDOniH0b5qQru7x2MRZc/QkvjE+/ZuhUyNh3D5F&#10;gvgMhOT0chxxOiXVFydjR4gqx70IoXiShNBf/tVdhK3Ri10YNilDiONpmxS3WwnuRuxdnsX9BjzR&#10;hOIvVfLkR4PiJe5003FSDygCjVZhn2wys9AgB4MmRBJY0EZIvaCgQII2L4HGLVjJcSBCv1YfBRo3&#10;OynQeIpbD+ELLI7DoXwcBxz4jHeKvRg4wpgGc50GR7T0vo9dryBFFwCIhDSHe726kzBAirrPA6Rg&#10;IdunBs/+0H7Pl4AUMDlNSPFS5Wx+NEgxMp1MPayagBQ40mKAk0dDioSxfTSkSPB6PKQoc6uP3wIp&#10;Etx6CF9CCjmOA6R4DZACY9oPUmDpfR+73hspVISYw/1e3UUYIEXd5wFSDJDi+4RSXwJSwJY0IcVL&#10;ldf4wSDFFGG37+KkmGd8l8zjk48HFLapfTygsHk9HlCMUE1WF9a3AIoEt8cCCjmKA554BXgCQ9oL&#10;TmDdfR+T3hskVISYwP1e3UXo0UTd4wFMDGDi9wMm4MZugAkfUKX0MKSCxRyvQ0eCFyOmX/ZK8P/B&#10;wERRWClDPQwad0/QRVa6oX08mLDN7OPBhM3r0WBiMra6+A1YIsGsh+SFb0KO4QAlXgGUwJD2ghJY&#10;dd/HnvdGCJEQ87fXm7voPJCo+zsAiQFI/G6ABFBDC0i4DKlXBiRwlEfPWWUpD98JR1i+DY4ijNbw&#10;pIlsbAUSOIQwUxN4zoRtqZ8LQUDHGvLm1R/KsZl+wRFEgVwIffA4fCtxeaMO38QlmYWvE9TO6RVl&#10;+UtckWow49I3ZxWXPp9WA7R5Rmhjpwtj6SGx8hpD7PMq0wfdwsmVa1xyysgxdE87veZwRyqHljA4&#10;mtkPN0VHTUQb8emTTj0nqJDvgnD6IqZIh3WdfC8WtOsplmwHHdQAJILVmKRrCC6KYkheHZJXn5K8&#10;Wp8q8ycDn/1MGQ5wt8CYW8EvAcamM1g2LLbxuAyn8uKZspyOu9CBvRL55F4jPu0k+ZyuMSauYMaD&#10;NhwbkNUM7+MkHBdkM4MPhwWEMBQ+HIwRulBaI8AYzpyrfDgaIFCn8OFYIHPHv5T2cCBm8OGZqzg/&#10;obdH+nFGhMKUJom81dLXV/Rjy2UtzpDlKEus8+LSLseEm5T+CQxm8xIyp7iXxorLPM/o9nmti1zs&#10;dNpL48SlnrsLoDROXPB0ek/hJI6NZdb8FsfG2AQfUOHvFhXamBNzCyrzuoqUpTEnTSAi90rRY013&#10;juppmJOms6shjdWtHdvCVHXv7cKcULXeOCRxmEd1GYoneCsRgVh8CmzacRDLywN6LskrH3loDx2W&#10;pgvyhX7qRVeNWmx6fPouQOs4cXQcvwpXHEWjGXnEp+fVHIL47YBeB/T6FPRaVWuoaj+EakXYFAaU&#10;6etD4Ggklmuz2AOAwLPWhxjP/QrH7V4O4tb1IXIqvkJwc1yGYgF1eYj2r+ryEM3fQYn+ZtUh6Lhp&#10;Mz7rOvMSSL4tpArJN0RbiQhm7FuKQ+QOgHt9L5Bjw6tajWRd9kEAeQct22w4ssStq7cnCh8B5B3c&#10;bfPhqNJVhlL4cFBpNIcjynFOQFfhwyGl35+028MB5di5LRVGAslnM6pEQDO8uWXie6bM5dVpvLi0&#10;cYbb4MXlbfPiEs9nVHVdaxeXuYs6a83iQjfnEhc7gebAaADNv1vQ7OFtKO71LYXAnKqHK5WmggZr&#10;856oNpigNMYMVb46aoF5VlALSXwZYXSH4xPL3eFLLMIkOyzlfnQzKACyqB0Rbym2AYkOgezfTyAb&#10;ZqmJuNy6fmWIyzTeDHKZtpvDABNS9EIBAgRM6J54BQRwDJAV5DpTQIDAAFbvOAYQvXt9KOD5jWPL&#10;aFjH0fubIYw0zAvG+BvN1eDsGJwdT3F2yFCdURgTUWnp+HBo6KUdHyMEs2mxtOpi5gQ0nd9jGjwi&#10;td+j9SPm9mj8DPrjt3N7QJk3jfCLVeJpyajyelgS+lavR0HFGWm4mptxZoPdTjUOpO72cG6GNhdu&#10;f101bBSVbb6Jm1+Urtebw83v2NWwVDgJ8zt2noF2k7j5HZfOkLfbxD0fAVy0OXHXR5E7n06bk3B9&#10;5HNL2tz1kbtqRUr/ZBDTu1HazRLZ6LnLvNN4CbEjeU2fBVzuNi8u+Mwlkmkziks+yyl7X2sXF32O&#10;cK7eLi57ZMGprEQgM7cmeiuQGRr1+tCYGd8L4b14GC0d3QsJSn/cepVPB7VYsxTIpImmenwKqE1Y&#10;1RgGtCCtd9P47E80Kro44jOE5KYez0JppvHs2LtfoBKTdBFHQ+El6aDqXCegzNJ0wT0E5ZKkywjx&#10;QCiddGF+QsEk+UG1OH5eY5vig9oQYxGFO4D8AeQ/BeSTJ+f5c/BgcZsQ9sUqP70chJ24yJ0ChBiE&#10;zTMLJDAi6BgdbnAYa6IgDqhyC5z1wlMcTuVW7ziaEr17fcDl+S1uuHcIcgxGw7K5fc0QJkAvc4Xh&#10;9XTVmwcLM0Qqvkekop8bCdDfW4iQPxOq+Lg7WF7sfhUqoE7Ybjr1Ttc6f6YYo4HOj4TNnPNQMD9S&#10;61e1I6n5O2iQ386RBGDdsMI+w+8lojn9RVuJ6Bs9STOYThJ7wo9U5JS8PI5DaXuSFD7cBBcug13h&#10;w02wO2fXbg83wGXhnDbt9nADXBC6UBrE7W/pbvRQGsSdGfDqqIy4K2OMxG1VQsKNlJWUqaK0SeTC&#10;j11BKaVRwo2UzS1eXOJjd32cxouL3PtYtHYJqbvrqDVeXOw5Em30PgrBewdeewTFTSoZqmHovLjs&#10;S4sXuLNa4pkxjMKPVLr6G0ofUT+w5jU31oy4RqX0nsV2F5GeUbPCJTBqD7FLr4nKkXO6Kay45GeG&#10;sCgRpSqpTudY1Yma8ylvza2cy70ojVWIqgv1C43+wWDUNEK/vD4YPPjvaFUDJzztIIIpRlqbxB3L&#10;D0bMbzrIPwd/KG64a19Pg/XnyKODK+03hT/Kk4uTuDb30FUslT6NobVCjami1q4xvg9PSE4jXe5c&#10;ldAZmqvSNxLrLjTS2jb51sFuB7q4yYlP76uEVkAfYJWTVIXfMcHmJsnCzc2wqEky2FL3VljLNN08&#10;0kW3bGx7fPo+RIdhiaty/MDF7+Mz0CF/zfW2y9+KmjK96OjMv5Ne2u8590MGq5JsHm7jcdxGaW7h&#10;nCUdgk51NsgOmj5J1pxNUWKDs3Vwtv7wzlaKJzS3eS6U8rq2ef68q4bxGRBzCQMKzGQkGYL4KmLl&#10;2w5jM8SBb1YY+xcOfLGHU8Eqh72ZO2CsdIzDXmBjlRE0VwWNccWA2jGOebOJO3LRFpHc52EHp7IS&#10;+7wcElAbJfd5OM2s8+ICR9je4CVk7rzbiqhE3ZnCpx4ofRRi9zdwtjfqqFhSy7QcGdsNuc+bUrqA&#10;1i4u+zI3ZgNaWr/RxwIUXo19njFFxT7P3H/KjZ65/+SyN/fFcqdn8uKyz3GvrCovsdUrfbZrexzF&#10;Vi+3ZC/3eq5KkrIvFnu9vDR8LmK3l1uLseB7bAqNqH2kwG61ZvOcaiJo7eKyzywXDhBrzSubGEqC&#10;kFz1xsxXlWrPe4K3NVVmrMeCa5wMq1bvI5/37kZcpYt05Xf1Ql85QJn2gKk1lel/E5LPjVbhwEjN&#10;yvKc4TRMTVRYEwKAsqYyWXG526y43KeG2Esu9sKVkdBkxcVu2R7yXtdiR9vVEaQyKhVV5rLV2guR&#10;TsFWRKaBpnOcFRWz0IOjRN/f/+ETnWzfhN8KvyJHidlVsiXOrxI9F2knT8iHvq5cGB3k0EyOez+f&#10;ECl9Rx5322nupNiJvPIwdJCHrlbn+TrIoaAd97in7yAPXfUFmTqda6RoHfd+XQ2hwGuoyz7eMlKY&#10;xN2XC4iNeXZvGVSze2/0DFneMuyNHF2H5yrMTQCGlO8F+xrPLO3JweVLJBJsTNLc4CYjOmw60nQo&#10;TuLofFoORBudOfHp3WBVOmFX+l+4eRobgfR7p17EAPlpupBOWGJNJaXX0/0GWO76iyBSkh8gt6er&#10;HLVRHvEZ3IOhH0VH+UFAZS9neOJS/aDMFjcelXM7vi8+43h4NyJAbJIf4Kvjl6EYVuq9gKaObh61&#10;RHxdfIbuhvIyHQ7inGJemH0drl9gvEeRpbsAmOe4dayzHI2itmFvnhJIUwdEOQw+zsHH+eP7OGGX&#10;mj5OZwdel4/T3CPyzZi124SerXZZ0Ff6to5vxSxGUHU1I1RW0feHjAheOdWHActUMxobrhW++50Z&#10;zja++fV5qcrml+99s5HhVhFuztyXsW67QoSbM7NcNMLNmU+MjbQ4FZWNDVGJ0o4FqFShCzcnObJV&#10;sVNdtUruhSV34ebMzJQdLnp7enLZ82kF+PX5JoSBF7f4AAvltjzhb4DuWoQ77B+iQUsD/ACp++2T&#10;vBm/jqAgzdkjq+sI6NLEYd8QUWKa+PVt8Z99D9PCVtYmpidWy8kbCNiEfOkkbBp7SDeLAxtxU3wG&#10;HBnSqaF40uxw7MeBtQ44DHXi6aqNZXxffPr3QlV4uo5TVlADnq4j26Al5fi6ASYOMPEpMLFXVjjt&#10;UXlW+MQtphcuLpCVoTBpMUHFJ2ew4iF4bD6xjCgtPJv6BQdjdvu/nz6d/Io/tX9X54W3fwmF+Ztl&#10;hkOuLTjt9qIvAKcVMdnirYQEOX9TbUUCUk72bhzrxG8OqCkkUY9nTcMBNeXeanw4ns4oJKsx4oCa&#10;AsUaIx5PKikIpDESwM5gxPE0QqM6I47qXPFvrUkc1CHNV+ckALULz2usJKAeEXDV+icQdVZaspKQ&#10;Gu03uHG5Zy7QpbaNix6z0+LGhY+TQob4Jax2kWK1p3wEcsTX9FlBTs8KyucT2tRo3MhRVJMhdKtz&#10;ExkE/iyDyo1P/NzmJub+yB1pUNnxYfCl5rVhEGkEKE9FuRIqOzEOyFE3+srXAbZw1rDKXAJcE22w&#10;4wOBEk3WnJPpBK4UiNZZkU+QFS75ReuszChwCfIqOzEUpTlPKEpUzZPCJfmo7MSK8FVa1dbxoSjs&#10;zoqhGLv9ocqOr4lyRP4CtXViKCbwdOgTRaQXlK4omsZO5BfA+2wpOkrXrWRH15zqrRM5BtnU+SG0&#10;zoo0gwnORxjsxFBMc3KQqOz4UExMPUzwpepENi1NdnwopmNybaiyE0MxnViLTKQczMxFJnMOpuZQ&#10;iLSDOdwzeutE3gGEZhlDihjVQhm5vB2ttxS5qemmLttGGwuKyNR0I3eRhcpPDoa79UPlxwcjsw0Z&#10;FdKo3zs1FTIljNZ0ucvP09qH6w4Y3RQLUp97hNprfoU5HoQ6a7rJ1LJmiAQyusLlPqntE+MxMVU8&#10;Ikqc39yCFbSFZ+1zhYK08aCteU03yixFRSUCa7qJyY8ibhXdHN3QpzPFZiuybJJbi408DBXdzFy7&#10;UzkaSELVR3fKR2Pqcky1waBqL9Vbs/HUmixTPhhTIF2js2Isxjh3aLSOj8V0RCl3auvEUJQ4/6az&#10;o2Bv1YuJq4CgsaMz9hVZVpYmOz4UExPPIvjI2BXueiNt4lHos3rtxCWBqa0TQ+GvhVbZ8aGwTRCV&#10;W67eiuo2dGhOZceHYmxOFDjSGDu65kdnR1cbVK9FNX5jZHEDSk2WZbnJjg/F2BWV12RHxYOqt2Yj&#10;V3Rd6yxFlyu6sQnMEH2uyeauvJrKjY9EghsfCRu/00kb1jYL0s75QFBGrj4O2UgOhMUuG4mRcEX3&#10;tL5mIz4Sk9xasuRJrbuRFdYac2kmVXcnrnCbNrIYTM7PVfnX28cHY2qC5GzER2NuIamMEgyq5k1d&#10;qX+9eXw47O222G9PXf6tyk7suE3ogwXDW+fOBevs+GCY/glKymCdTbROjIU5tCKSNTUXLTARf601&#10;kUXKfmnv4MWm29InmdxzA0nrlicTm25r25iJtH1Td2IfyzpqrlhxQBs4wWoZHwQOjoeonR6WfH1R&#10;OzP9NKQeNa5Ss8mhRuAVHxJzW4e1h8Rc6xh7CTtLcwY+CR+ATYfMf4vEXHO+hyTT6ypJMt32kKN5&#10;jSBsn67S2XeSDDb0fchDQcnr6mLZdGNCIui1D675uH2i2gDtxqkxk545E2FUsZnu1fbQVeyV+5CH&#10;5NTrKtqd7moItl9jr9uLe+gq9rK9yENXp/26GtI0r6sj6+m2h7zj6yo/oYM8aOAqkbWDPHS1KpLa&#10;QR66ir1gH8mEQ/zXVdJEmnu4xe66us2ygzx0FXu1Po0JicDXVSZwB/fQVVzq2Yt7mMDYTfUhd7sp&#10;Wk60Xer3g9DbOrMk3f6Ydo839JvGGUotuBVOO5p+TQp9zqqc+I4m1cCpZ6dD0jhqPfcbY7fxcGJF&#10;ilyvPoQYP97Qs9NVCZgqg6aj0xFC0Q6gV5NiGRhC+f1+EBZxVtXUcE3yKv0JxVfcDpCqr7j9sVZ+&#10;hTY1EHfXeRJsMEAFyfnuxFyi+PQpTHAvgMhfU4mmxy/jM+Q5OSKo/xSnMKbQPimqUCCzXoDxTfHp&#10;34jws289uKbYwR/v6boOYJB/xEkjzQ/BYEeHaG/yvQjMOrqu2jaRDvojLo3Y0fj0HY738VLsNf1m&#10;CtVSTxBVTRMW8GkQIeKlacJQA5wioWnCUPclQ4wzSYjgpn9112VyCFsGwo6zHQhIekJEHJOvRqgx&#10;ECJQkJo5CCJ6QkQJk4TwzQbCqihTHLr49EOIwF8gLKM5igTx6QkR0guEFWiMBPHpCRGsi4TpziAM&#10;Fwi7FikCbJFlelbAvASRTztunKagWODZMcmhKv2yQWg2PctR3yP0CJGq5PDANxkWBGJQHZQB6iB8&#10;09V38mnR2umiRMAoEqZfjlBQIMTBvNS8RJDHEyKKkyakIDa1EfGZNCH5fIkQkZckIUIugRDbvVQb&#10;EUzxhIiWpAmDGc4QB0kTxkWGCEeSEKEN/2q6dDzVxniFMEUl0oThRkuKN3QQ+lcjktCLrss2jCkY&#10;g3Ghw4HpngQt0HHnA7z5YVQ6Ri9sWWt4F7VOfAY1FbR4Ba7j1/EZyMLNnB2GH95y17oOBTWNlcq6&#10;VkmY/OmuwmvtX5oUMLzRPahyaHUarvQkCdMzPaINABfl+X2yvGfvs2l1TPewvVvfXK3v7ghH3m3o&#10;/zdb+neccPQXZIAGvEq5oA/79dvT/8yzvBy9z+dnV5PZ9Ky8Ksdn8+lodjbK5u/nk1E5Ly+v/kvF&#10;AbPy/HZ9c7Pa/LzerE5+vb/bHM7xx7ent8fj7vzNm8PydnW/OPx0v17ut4ftp+NPy+39m+2nT+vl&#10;6s3NfvF1vfn8Zqj9/T1qf1P+8LPfLkEeqeZhQKcPX1v2Mk5lmcEbFgfioRt+gTx0cRV4zDIz8shD&#10;Sshl0aPAEDnjZebS8oiSmbMBG8Z4uTJcWswRerMiM1PBAGkqooS4oDcrMju2ygPdSHQwI9PQ1RU3&#10;bCMNkYnQKrZAJjsxAO66EDUuLYYAx/OtsB4fAzsfgvbKdScKnLw0ooR8GLKxNddEbBVJ1FZOnoit&#10;UlkrfboRaKtbVyJ1Sm+dCK7mZnakiK5mVCPbYMeHIkcRaaN1YihKd0RWm8Eipbkwg/BUoJd1FtlE&#10;Ruv4UJRItzVaJ9ZE6c6Sqq3ji2KMPDGdnchozkrU1tNbJ1KaJ2Y6ichoTrHjQ2FnzoiMZrCz0oRk&#10;obSR3dvGWFj5aY1iaWa2uiyXVhYmPz4Y8BhaSkUkNWOdWctWZjXnUP766IqsZrhfTH58OLLCzHgT&#10;ac1wJFn9FfXT4GqzZh8FCeu1UZhLTSY2l+b0E3XUssLOuxbj4W8h0LSyyGxO2AyZ2jw29ahIbcY8&#10;sFabzG0eu7p4avuEqvK1JTVlIHObJ2aubzO32VpvdNy0Hjc7WZV8EjWdnUsrc5vtXFqZ21yYaYMy&#10;tznBT4Co0kxdl7nNY3O9ydzm0gRl8EEwuYxzC5fJ3OYxjqDp2lnmNpfIbNX1gcxtHpeWpZS5zaV5&#10;zIECtvX4js2MWpncXJi56yK5OaN5r/dXZjfnruqttj5EdnM2NjPWZHpzhnmly0+kN2cTM8kMnjUm&#10;F4SvLH5ifUxGFupDUJnxwxV4Bj+R4Iz2WeMrMpzn5tEEcrzUw5tgx82HDQ5EgjNaZ2XWk7+1eq0N&#10;XShYUJFlE3c/sKb8RIazDawoqs3ZWWMhMpxt2CcSnOHmtVS9yHC2QSmVumetc9Wptc6KDGcbMosE&#10;ZxRnszorMpxtQE9OKdY6Uw+Qx7+mM82kSHHOJiZsETnOic2QyHGG88pSo40kZxOmySRnRCesdSaz&#10;nBNZxMKOz9yd0troyiznxFZXjMfMPIchs5zNbbjMckbD7P5yRWW6CHCXN58HM3fvlNpfkedsui9k&#10;nnM2A17X7QZ5pOsJaFlJl27ApikODVvsuKay2YnRKHGOzmLHl4fNTigqujHJYscHw85NFmOR8EmJ&#10;3Ti3kENC8ZBQjEmE0MWQUNzOEIbhJsmgLrwPiaTzioaE4iGh+HpIKLYmQaibdT0kFFN6HsVWd9sD&#10;lSe6HhKKrTkTbgm7HhKKtWKMQ0JxH7OcheTTl08ofoF0X4qsOpASU6is2osUZnaEVVZ1zCyJT5+x&#10;UyXsdSSOgZ/HjR2plFUDO1KAyEPv21el38eGxWdoIOK1nhDPmKlyvSV92iQk1znwW1eSF7IEsdsi&#10;QsQMkhwRPfWEHVleuEES+0ZwhBeng2PINIX3qIMwFMWE16qLEHtMvBresg7CUKASXrouQi9weAf7&#10;EXYlwVE00MsR4b4OljGRsSv1GbFjOGLcaMPx0DGKYbgRfEtTIurmeSKs1kFJ7mp6OwJmHZRhIJEo&#10;3fX2mPeIIFeaZ7V2EL7qoIyLBw76NCUiUr5HcPamKUd16myH5BFFCjy7kmwRH+pJiciPp0RoJ91O&#10;xHQCZUfWJ2pB+zWEMeroO+IwnicCLem3I8LiKRFC6aCkqiNuJiMmlZzJiIp4SoQ90pSIdwTKrtsZ&#10;EMnwlAhVdPH0fUcQoh9hpwKhqUY971RJiBg4wk4lNwl34HaqzZgg26mIJ5QngTZ2qnZ45r0gu4xF&#10;lVrdtXjhTfccu+Yv3OSesEsVwv3tCDvSeOGW9VOyy4jDXe34dYECuKEdXRfIgHvZd6RjGcJt7Og6&#10;yMaUfIGx6yCDm7cPGV1xTNzSSb8VAGqu0CGjd6jb/JS6zS+T0Qsd1szodfP9tWX0Jur/sLATD51Y&#10;Cb1Ujk+P6vAAlpn2xd42NlNJMSpVkMuKDkHDVjR2TR3ozYrKClvxoJVd6wfKsJOTCB4mRA79W/Hi&#10;Mh/CVY8JV72A/wFj6GxgNG6W+4HO9DnUlESKmPA9LGq/Izn9jvc02x9dCINxHozzj2+coeKbxtlB&#10;29dmnGn/YdhUy1JY1jmb2tWwmdGxKuBie1MZpmxiJg891j4jBc7q4GMNNI78Wkkqj7bQyXQcJgkL&#10;OMiDNolB5MhosPd/8oabXNrIONAjP85OIqQR7Gk6MyE4/a5lzZYXgAeV46ALH9CydF3q8KJhyfVA&#10;CLScHFnHRr+nP6CndyE6SWJfBywxHN39Hkd3+13QBDshLmhyYYgXvqApH9PpF3KwjX0YxJ0fP1ki&#10;yQGn3fz9TGNfww2qLV7PpPyqvp6p+Tsord/uciZshJt4ywXZXgBvKUKKlzOZIoKMv+lqJneWhrgi&#10;+MBxVBNrVUOp38xEJ5AULtzW+5R+hQ/HWbgfWefEUdYYB9pw52acXHWLuBsEV3LrnDjIGuMoh8qJ&#10;u0HoXIjaO46xSnfxgdIm4Qah1HyVlUigzlF6WG2VwFiF1SyRPG3z4mIv3LkHZQDFXae5v2K2LXdx&#10;jNkcQgoIVoA6z+mwoSYvLno6MqnLi8seJYp0XuIAsz+WqvRRJEzbvOD8qFtvLRtRGprQbeghVNlw&#10;Beti00q7DbG9p4FbGzr7CNV133KEHm9eV2kzHUgbMxX277pnKcJQAulpuddPxvE0/6moIM1L0vi1&#10;E8+n3OQhxB6Bbf19hLierl9MNl53D42ddAZCWTtZQh8n6dyRD8gc2jZNR2fTQAftl6SDDu1HF0oq&#10;QQMm+cX+Qrul6WJ6QlW7M0o3Pr2U6+SZdIJPc9Qil+/j2rxy/wsdGioJ3TiodFys7z5s6PObhah9&#10;RH+gUkrx6UoqAdcfzg+7X/Z//hN9+ri9+fcv+5P99kj5wSdfVnt8uN3u/+/05Ot+sXt7evjXw2K/&#10;Oj25++vm8PZ0jtttQHZ0/yjHU1Ile/7NR/7NYrMEq7ffYztCbX3+SkKw5Q2o7RPfXhfUtvEaBxYW&#10;9OPow0SRHG6bwI/jvtzd5qFgIg63C3dBnQLVONw2eydAH+/d64NEz26c2+bKMs+YIr0MGyaAo8MY&#10;Jw1W+82DiRk8Xr8bE0MFMJomxiG512VizC0u9+bYO1xuh6yNNzcxJiduYsrMcHlwE0PXaVZ7Ze6G&#10;4ibG7B03MWabuFvB5GR6FV6fsTI3zWFXG+2B2wM/u2Vrb3Qsy0aJ/LS1w0AnLRbmnafrqihenU/o&#10;4GfSDZusIX/kKfkjvWI+VJqJx3xQgglbzxeP+VCFNyy+uU/mZiEfOnOwxDdjvyxFyKf5IxbxafwM&#10;euY3i/hQUasmRnAR6hfBCE0ZVQEfS0LfGPBBBXbyqINrV8AnDmQdXuF70Kmz6m02Ah84t3ybD4cH&#10;rqio0hyODtz9r9XEqtvDwYGLE7SbI6EBJeIqfDg0cOGnNh8BDFDMU+UjQz2UGax0TEZ6Ri5G0BaR&#10;iPTgiKHBi0ubCqrqzeLyRlklgxeXeOlujlZEJSM9Htq1pSUiPWNXlk7jxeWe4yJ3XV5c9Ag1630U&#10;kZ4iNyaniPSUqLarykvUqS0seYlIDzwoBi8u+8LlkClzQpSoLX1krD0nRIXa3BXv0njxKW/zErJ3&#10;96ZqvLjsS0hVlZeoTZtb+kVUpqXSxDovrmNyV1hVaRedUKpicYWrEKzML1GV1t3mqrHi0x7F7oxm&#10;cVVjjaKsRuuK0Wqt4pL34eD2AqIgTNVBHNPWWyXK0M6NdS1r0Lo62Uqr6OwVeyFlFSrCouOsFRVc&#10;h+oQNorPWs3ickf1cZ0VF7svBa61is94kxUXez42lDNd7VB1cGqYC9oIVES5acD4nrswOigLzeK2&#10;blXsosyssQjpQp2qUaaRFwVmWZv+4Ntbcy88hKetrNQQEB3uGm6lNAylwaw58/ruGn66Xwy236Vj&#10;AO5p6RjQ5G7D3ZWOgWwO5xRL+7BCpZKO+60ABZx/LV1iAUaQqHzmIOQQ40HxGSq4eH9BjtKuLlJu&#10;kYWz39jDpOmoojRei/1Jki4Pzj/sPdJ0VLnbeS3S+RrYUfj3Vnfpxm7Gp+8udguerkMs2Al4uq48&#10;kVBIAjg+3Y9wJxUwepouTCcqbpMaDyBv1z5g6yRdvIQNBd9T7EJvu+q6hJhlfRlsFG58eiFT7WQ3&#10;QdO5OBnttEGHCGeqbXGFocRRiiyWXekio5L7eKl3z5nLAqjRyzf9UtTadWTpQY09aPIa/NKDX/op&#10;fukXSf4hhdn0urpcwVfldTX3rnyTaG1dxdbcdK+w7Z/FSGwR3SU9ym5a7MuNHTDflmeW447vynGj&#10;g7rB55tyFJnTt798T44Cfzon4Xst4HJUd9LC+ervz1GcIcL5WrjTmoqgRJp9MTUcgJRgWu3LQ5JU&#10;298j0uzpvhRVWsL56m/N0drFBY/7kg1eXPQ5StTr8uKyL3Ojj8L5ajsm+Vy3HZN8ttsOU2iNSqo2&#10;LyH7ueHzkc5X3MWhyl44X0u47VV5oVhT3a4CXiadF5c9boc1eHHZF5bjWzpf3W15ypwQzleuHgbH&#10;zzMeurXdSh7WvaJzCWZXcU074eHramOSPlMRcPF1VfWsgxwryXGP+940OS0WIq9OD3yn5JaOTXxr&#10;72DltkQk37HJoNql1A9kwqS2LLDMjgyFA5Nkobgr1c5N0cGoOnZd9TFhMD0dUhaS/MLZCyr/mKQL&#10;pTFhypJ0MGLuvTBTabqee+q+e/SCbsvBaJRoZ6ofMBpeLtgipujounDiB5WfpGvNqrhLHvZ9w77v&#10;Kfs+no+0Wy/P8V+4zxufWvd5b3erDW77/rTd3y+Oh5+2+8/xNu/7O9znPZq8wa+OD3SYxV8Kft+L&#10;x/1i/8+H3RnuCN8tjuuP67v18d+OHdyk1KjNl1/WSzpOQ/9Y/u0LTtOsb+B3gbnx20l8TW898adV&#10;I5X/Dcrxr5c/b5f/PJxsthe3OJe4enfYrZY4hAOQWv1pv99+vV0tbnACx6sUyYU6Jtvx8W69i5es&#10;0+fQY5zFaVyCrgjN34R+uV0+3K82Ry+5/eoOnd9uDrfr3QFHfs5X9x9X6OX+rzfQdcvDcXFcvT3d&#10;7debo/MeI2modYF7Pns3Gs3z92cX49HFGZToh7N383J6Nh19mJajcpZdZBfxAveHwwpSWdxd7tbf&#10;4Qb3L4s7Ot3kdV3rQNTinCREPu/Dfvl3yB50+Hzcr47LW/r4CbfTh78DpVZfOKnXgqYxoHNVJx+/&#10;/s/2BtJYPBy3Thg+kWxxDsHSzQv5JPg+cSuYs5t18po7tUfJawUi6r658ce7/eH4l9X2/oQ+QPBo&#10;p2O++AJBe9JIQm3ebGn4XU/uNuIPzhVIf9HGaD6af5h9mJVnqCX+AWN0eXn27uqiPJtcoVbKZXF5&#10;cXGZxTG6Xd/crDb0mqcPEbVHnOc77D9/vLjbn7ihs479sfNufrKjb254vUQf9uu3p/+ZZ3k5ep/P&#10;z64ms+lZeVWOz+bT0exslM3fzyejcl5eXsku/bzerJ7epZOvyE4cA22m+zZy/wuDLURwvz6u9id3&#10;63vgq4pocU56wB/3W5w/8uhfnKI4EEgf8Z/XWvgQ+otPfVTEzX7xdb35/JvoVbiFGnrVoR3qEGnf&#10;V6NXseke9Oqdn6C99GpBiXCkO/2p+Vqrzkibupxg92nQq4NeHfRqC69ii97Qq253+Or0KvnnB8X6&#10;GMU6DTfVFJnP16g1K9JUvWLN4Hkf9OqgV59frzqfwNfP2K9RxAAlKm7Xy8vFccH/jc9fd+erfHu7&#10;vbtZ7f/8/wIAAAD//wMAUEsDBAoAAAAAAAAAIQDtMxkIzQAAAM0AAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlOC5wbmeJUE5HDQoaCgAAAA1JSERSAAAABgAAAAkIAwAAAVFDnTkAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAABhQTFRFAAAAiRcy8fHxvXuNu32Jixcy////8PDwNWe+3QAAAAh0Uk5T&#10;AP4TZWb/AhGvZUVvAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAKklEQVQYV12HOQIAIAzC8Ej9/4+F&#10;uskQEqHMPO+0gqKdkmbLNoYg4fwfLhIMAIe/A7huAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQD8&#10;HDRWUTEAAFExAAAUAAAAZHJzL21lZGlhL2ltYWdlOS5wbmeJUE5HDQoaCgAAAA1JSERSAAAA4AAA&#10;AOAIBgAAAW0qWncAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUB&#10;BJy0nQAAMOZJREFUeF7tnQd4FVXax7NucYvft7vfFgIIEUGKrAghISEBEkIJvSMroHSwgIKAYtus&#10;BYSQHhKS0EORHkCks1GwrqGoWUBQI01EcFVUlHKTb96T91zOPfede+fezNySnN/z/Lkzbztnzpzh&#10;lkwJ8YajRTsGzq0VXgGvaDIXKM61NH5wMbzKdi6W4C1UQS7KnxoW/R1fZgU8QUzky6KNI9vldUOI&#10;SZ4kQ9ycWuHlO6c+P8Vw3uvPpf8EgYDRhmTExlzW4IEv9xvrdWMcXosLzTfgjvLy8io3xoE6Gj/n&#10;tdFcSWHXoSfPlrxvWmMc3phDXdHo4DABXg9e0xu0O203VmWSGAFq2+v/+M0lS7aOw+sujBt0wG7I&#10;b91jhpUNcsGKTaNs04gpNvSbDjSUWi/qB96gpcMJOLSRXKvVdV80iIuVsCmqYVWjfIPs9Z0MJsPr&#10;OjV4cMnaNGawAN6Gw4qD0STEuhuHTZyBZkcHmkxBt67ocHJ6iduabgM8wHAtw4Eu8LiGnGAoScPb&#10;PIaYIL6C0sLangal1on4UY4TBTaPYImhlf/1wacxsRjIHkOIFfAWXuTNuQvD5KLietGY6VNZgtnM&#10;DW192bLvFYC4FVzcLvphuUrwQse3bbuZL3NhiEOjGjeJPsPwomIxrrR6Ud+zIA1xIsE6vGoLPxNt&#10;bmFJ+N7oUaKGGG8olweJQpdh5DzdGjxQTqgKLuuAM69lt0/MbEwUmiuxO0Jbm7Z1gL0uCs2ODjSZ&#10;xmuz0vvAq732D0dP1oFPwlY1yOvaazsZLIS14YsGHdqAf/iBjn7T4bXtDXIxrwU4tOGwYhG8tr1B&#10;Xwwpl++3EOBbaEWjTo0BvDGrGnSqLRodHFXEZV1dh5eI9cia2gfb710GeMDiuEHzDNUSg9wG6+Bx&#10;DY8TkPSwaIcR8iTXqdH0eo7F+HcL0UYJyxmHKiKLx4nxsFwleCFQ7l1dPhPXV3W/L4IvY7jvETvk&#10;qbBEYKD9D/xLuXPiOiWWqEH5jm7a9D+UHVN8A9WwuC76jagwcfjrfLm0tPRXfFmsdeHo0Tp8uSQ/&#10;/5fgMx3egCx0O/hfmzUvCc0eIdbgku3iOixXGbG4+KlAFIaajtYc+zYttqO37DE8ubDb8BK+LArD&#10;fMbup15if5CFZfFVFNgMAcG+3lueIPfl7ZQFXQz179Set+ryQFkFMf3mYlhAQPWRC0OckQP5XkR3&#10;wLFp9PQmcp/BTvYZjBw5IZBZOfTBP/J+8tfF8UP+5dB3vjGyNH6GIQEN1XfQ3qdmP2sPALKbxlX5&#10;TAF/IfZX6/4vYN1u4yui8lr1eIM5gwTe76zGHc+dKD7QiNvsDsBms51LqRXOfmpjWUEE3w5ZTo55&#10;zTtVOoIM3n9cZdjXuVNUcmjrM8wZJFDbAHJwfn6olE1VwO4MEuT+rh74QIbTBnJdOPYxey0rfjeU&#10;BQQ4cv+5Ks5W/BZDKoMuHPvEvve40B2wLOkybAfv65K4IYPh9cCCwkZk33mgLHQHHPNadGV/p6KE&#10;Ic5QwVwYEhBQ/ePCEH2oJC4M8Rtp9aO/pPrFhWHuoZJFYZjPSCbOiZCFoZ5BFZKFoabj6hgTheFV&#10;gyrMRflZkodQNWSbKJZkNuvve6QHb2Bl79Gr5QbFZUD068lVnOyDdZ8iN86X8yN7HxF9slzlUr6A&#10;IqV2+DWxg0a18/FZz2GJ4ALOkeLXYYAsPWfKajJuizkj7hVPBKd+YJnAYl7ThMNUh0HgF5cBcf1g&#10;/urOfF0U/J2CBfsTsUNocrBxu7gMuFrny1zwBs+CfIncCRDYs+/s7PTGLMbDMsDXs5slvCSuc4Ht&#10;7fQFzURb2ZLiX4PdcsRG0URusF14+qk7iXWWJtxTqOeDZUuY16zjWbFRsTFxXfRzFUT338kCBeCU&#10;SSpWFsRSNlORGxBF+VmSF8h1QNsnJY3ly2JMWXFJU5ZUVXhBdypOSv8DplQZqj66HHzpYTFfodk7&#10;xGIc0caF4abD63975syfxPZA3H903dYYFuwpvJDeRoEw1FK05u2nL3NtHjoxVlzHUOOsSU39DSRy&#10;xGJcGOozeLuL2w1YIa5zsSCjyMnyRmKYzxH7QAnDXMOD5Y3iwjC/wfuRHBp+HU1226LYAe+iSR8e&#10;DJI3EkP8jtgfsX/cposcDPow7+WG8IohAYPcT1EY4gw4+cXE4t5Dd0DB+0YJQxyhArkwJOCQ+6lB&#10;X5kNiIGi0B2QLB/0ADvLApbhdVX/sZPIfotGcWo6BQYgvI/Lug4d8mHRjnqizQ7fGODSF186XAwV&#10;6PC+bnqAPmeGITs02FxGd8Aj95+LOY9v3mM/z0sWCwgCoK/ZTeO/wFWGvf/iBtlsNu9vNOJH5D47&#10;rPMVLm0jX7Y7gwh5O7j0HUEG73fKrW3mw3pavcjLbDvgn43DH53J/gvV4IEsK4gQ+82X2Tr8w9k6&#10;4yV25h5zBBm837L0HUEGtQ0gJ8fhlUXs2nzMCxqoPjMb3zBZGBM0yH1+dWLSRGYTN0oUxgUN1DaA&#10;mOOn73+4jv/P2N/sMS9oEDdKlN0hwhxBhH1jBBzWeYAsdAc8vL+7n5j9ezRVzw2Uhe7KAEA7/tjp&#10;+IBDQAAjbwxfd+g/NwDl5eVRZFCAAn3MatLxHXg9f/78LcviBz1G9ptvkCx0ByQLY/u/Kfe3oHWP&#10;t8h+y4GiMCTgoPrKhSGOUIEgdAcUVD+5MMQZKpgLQwIGqo9cGEJDJXBhiN+h+saFIfpQSaIwzG9Q&#10;feJ6L215bQxzDZUsCsN8DtUXURhmDKqAKAzzGVQfRGGYcRbG9LNfj6AnDLWUvPAepVTbojDUc6hi&#10;lDDcdKi2ZGGo91BF9YQpVYaqTUnj55hSNVLrRtrvoSgLQxw6VVFS4vHtGObWauVwlnCl7ca6LJZk&#10;JsXFxfbLRrlymiecBR9fF5dl8ZvCuLo5DNxvcNfzGXfwdb16YLcMuSFxfVW/sUmiDxD9lDCMxaXW&#10;ifyRL+uJBVvN4oR7J8gNbx47vRf4+Lq47EoQB1A+URjmW/JadbOfypx7d+LrYBM7xJc9kZxXVlbm&#10;mxNh3SF2SpQrHxcVA7aARe6sUWF6zUZ773O4zZKZSq3T5htsRlEVyk+dYmdzGtGW0dPYRTSUb+e0&#10;lx5mBTXyWnffJ/vBLtv0lNGww6eskMIZasBAC9r2H0XZZenVYMUFKD9/LYjp11fPr6d5zTsXQUyN&#10;gxoMUUZiROnFg11E9L05Nz+S22Qft6WGRZ+k7IBsB20e+0RfdFcv3kpd4/RfYlr9NpfRHVIQ1Wur&#10;7EdXSFbD2K9lnywMZYh2uAE5mp0G/MCCl5uB/eQHH/xR9mt9Y9diiDYQ2FLrR9lPlHIniA9qqI3i&#10;whA726Yk2a97Bp07fPh3YBdtvhLV7oULF9g9JfX6pGfnAn9QkNkk7jy1AZQqiot/gWmMvDa9D1Fx&#10;ssQjyyxeeeDpHKotrpLxlffD/GDz5lqSjz2MSLLpCmIDErmj35370mHdlah8Llbcj2wbNul/qX6B&#10;DuSt6AAxlI8la+h9or5w9ML/YIh/ETu1sucI+I2yYm7t1pWvgs+I3swt/CuWDWiovoOOHz9+M4Yw&#10;tCGwX96gp3nNEt7DcN9CdUYWkN0sgfRxYbmgxdU2GbWLPsvZPHb6vWLDgLguK7Ve1Nd7kubeKdpK&#10;1671/70NLEDcRlHgWzNwPPtRgb9/U3Eg8FkG1SAXkB7WlvRxYZlqT7nOldSAbKeU2zLR3F993pld&#10;cCsvvqLP6G/ExmQBK7rfN1W0YZkaiTgOlDCMsbb/uFV6Pq8RC3LZbLYrsKPSbm1jf5QRJSxR4/ny&#10;vSO15XFJCQ2/xpwa7yQl6X7SxRDvoArK4jjY1q4156/l1QxxjNBkaIwx1DPEAhzRpidMV7iAGjd3&#10;2jXl+R6Y7h45WWTn1Bf2ZTVsfwGWxZiFHQZvwnSFAcSxMypMdQ2VKCrttpgfYOet7DmSnZAP0lD/&#10;ZXqBOK6i0B2y9+m5Tr/0MIceq/uPS+aBb8zNgx1Tcebfh+3JlLaNevIvmK7wAnk85zWNZzeI2TR6&#10;+qMsABFj0OQMD/ju3PlLsPPQzO71IMLjtjz0VBaGKKoAH08uNDNkHxe6b0AFgbSdlIH7jSH6MFVh&#10;AuK4GhGm3YAKciVMU5iE/MRBvTEm/aJRPMrywnvYl7dPec6+fGjBylGYqjARPr6re47+G5qc4DEg&#10;NN0wrhn8YJ7NZtvK9qJA6dqtFd9f+No+QzBNYTILOwzcy8fYiAqi+1b+KYpyuhJLUlgCNd6uFJJx&#10;e+wFvgJ8/dlppyBR2I7CIvg4v9xrzGY0MeBxNbjo+N+ouMKVUieyYuf0F9kO5XAf1lBYhLgf0ERi&#10;jxETjAjzFRZBjbkrqR0YYFBj7koOCa6wJygsRdwfXIti+7Fr20S4L2RlnzF7xGB30lA/XFsIH+eM&#10;Rh0czq+FRwGBP/dvXfaLdockShc/OXlVPAJBLElhCeI4G5FDUn503/f58qo+Y2C/OQRzsSSF6cwN&#10;jWAPctYb45T60T+I+2F/cv405oBT3biRY7PZclcPmOBwvQJX5u3tg+oJtcGCOMZoIiFjxGQjwjSF&#10;SWhj6vIEMUqYWgkV8PVnZ/B4ZHeLmwSvoh9TFSYgjmlq/ZhvxXGmxJJkqECQiGi34iqhmggfz4yG&#10;sewafb7OnMiupOw69rgGsfRbmLZ/7DcQ0I64yXzZlRa1H1SM6QovoMZUlhzHEvUQA41q/dBHR2K6&#10;wgOosXQnTHUNlWhEmK4wADV+7oSpxqAKGBGmK3RY0X3EOGrc3AnTPYMqZES5LRM/whIKAWqsjAjT&#10;vWNpwpD1VFEjwhI1nrQGsRep8TEiLFF1qOJGhSVqHPlteq+mxsOosIx5UI14IixT7UmtG2noyc96&#10;2j75KWM3WPYWqlFPlFon8gqWqlZQ2+qpsJT15DTv8hHVAU+1sE1v9w+LDWCobfJGWM73UJ2pirBs&#10;wFI04rF+VL+9FZb1PxkNYr+iOmhEkJ/bvNMJyqfxM9aAn6D6BEqrH1Wl9zksH3jA7bOoDusJcrKb&#10;xJO30XYlM2/O+u2RI053lXCl9PrRFyAvq2EHjyctazBYoDZAFMRkN+nwcdYdcQcpH7wWRPZ+jS+D&#10;VvYesY4vWy3erti+KLDntOjqdEtKWVseSaoPsUENtWHoCkmvH3VJz69nz24c53bgZEEeoGcHZJ/o&#10;1/PlRfQ8ItuXJw4by5KqIwXRfXLlDRYFMeKrLD27EVG5YAPOl56/5Y05C9ltJUUfvGr8Yl7zzttE&#10;nyxWpCZSmDj8GWpAKEH8p28eCKN8RgT5rux6fkoQq9Dh9Zk5Y6hBq6qgNmV3qdDKe4IqTGTPk3Oe&#10;JwfbO6kdFAgcLdoxkMthB4W2viz6MFzhD+D7n8POMVHlp8p/g80ozKKkpMSyJ7W4UnpYW/ZlXeEF&#10;mY3aHacGlRLEU3YQK4bIPrhY5JPdu38v2/V04Y2jgXGP60CltLT0V9TAuRPkUnYQK4wkC5cPgA4s&#10;XdcC7DxO9LlSVrP49yFegcDja6iBMiqoQdlBrAGE8s1v1WMmX6b8R7a/Hi7bRUFMjUU+IrgWtOn9&#10;JoaE5LTokk7FiIK4zDviJun5OJQPXvXuYU3Z9KTh8UM9gxZ4vhA1CFx7np3bG+IoH6ULRyvfmygf&#10;2DmUD173py/qLvtd7VSgrLjs17JP9FdLipcsITeaEsTDq4bb5y4sihlYyONlgZ1D+fhrzt2JPWUf&#10;INq4XXzVE/irFe42Us/3ye4SQ58SMZxhxM59ybUjr+r5tFeny72oWD2V5Of/FuKDGld/3MUQxsqe&#10;ox4UffMaxx0Au2izQoWJw1+n7Hptu+qTq5yghNoYURhmh/LLNl/o9Rcz2d/xRBusJ4e2ul7Y9d5h&#10;so/7AdnOhe7ggdoIWRoO57p8sHRzC9EPtnM7D/9OtOkJPnSk1Yv6nhVyw8KYfjsglqqjJ8hLDo24&#10;urzHyPWwTPllm6zsZgmfQ1zAQ3VeT5hih4qhtGvaS7MwxTTE+wRQwjBy522dlhwq20G7H3u+lbie&#10;1STuPCsSiJx54/0mYmeNSP55iorhwhCfUPx8KvuC705ZTTq+A/GUjxXSOH/+/C16voABnoUndvDa&#10;T1ccOuxKR4u235Z1Rxz52+faweN/j034DapfXODPahp/hrJzZB8Xuv1Pelhbp1PrbDbb9//6R6qD&#10;zRNh6YCiOCn9D3I/0xvEnJNtGM6AX2hkvygM8x/ZzTr+W+wQUF5ebl8WfUaEZQOag4vW/IXqOwhD&#10;7FAxK3qMSBXXMdT3fLhua4zYEa5Dy9aMY3tPg/JT0rgJywYN1Ha8MulZdmMI8MM2yf78yD6rqFyw&#10;+Ry5E7JO7N531MhOxHJBi942ybb5d3VlJygDsL794WcTRT+6fIPYsKudpL0XHtfza/j1mgczkbcN&#10;nlAqrmff2fkYhrJYXHTKQ7O1iA1yRJssyo+lqhXyTuPKuL3dRfDDMgtE5DjQ5lHT70W3NYiNXdfQ&#10;jrCzbA9piD497X7qpWp/Rpi8zdzGnBraUP1MjhG1JjXVmhOrclt2+5RqEMShfFyXjh37M5aq9lDb&#10;D/YKgydosSJmQzUkSjsaz+vtRCxRo5DH4OyWLb+VbVwZjdqzB3iINlbELMTCrnT5wlfT5Z2IJWok&#10;4jhQ2vuP1HEYyhB9r6fk1ENz1Vgc0/8dXlQ7ytiTO/PCe1wTG9MTlqjRUOOi4fQJnIpDV9VwKlw7&#10;gt1DG3DyCfryyBFrb5URRIjjgiYHRL8sDPEOqiCXdjSWu9qJWEKB6I0RZRfFkr2FKihq7z/T2F18&#10;r1+95mDHdIUAPJpdHiNx3ZVYAU+hChkRpisIFsX2tz+j2BNdOHCgDpYwxu5ps7rxZI5YUE+YrnAB&#10;NW5GhOnGEBMddl5oa7Z+7crVGzZBmK5wAzV27oSpxhATy8vLm7C9pgEfXMB29lDpMFgX4zBVYYBF&#10;HQZ5dT0IpruGSpSV2yKR7VC+vn7Ek00xXWEQcTwpzWsWfxbixJ/fWKI7xCKUAH4kcmGqwgO0YSQv&#10;G/h4586/Yggjr1X3V0U/mmnSb4/1+JZXy/qNaYbpCg8RxxFNIUs73ZuedUc8O4dU9MtxJGIgR7RR&#10;wlSFF6wZNcnp/Bqwn9y6/48sQID7V/cfl4wmZ3gQoH14eUT7r3KLq5249cEZTg0pPEMcT1iHS9fg&#10;8m+4fpIFIHKcE2IA7kD21GS2IiDGsURFlXj1oaeyxDFdPfChDHSFbBo1dYro40K3I2LAVx+fHI/7&#10;i5FWL8qhABemKqoIH89N45/IEdf1dOHAUedfZqhAkPbf6L9xP1Zc/uZb+6dPTFOYgDjeRoWpleyd&#10;MftZKkjUnFqtrovrmKowAe3YcHmeDCVMrYQKcKV5LbqexFSFSchjvKbbqL+gy87xzOX/y/1oqoQb&#10;57dIvLhm4ASHQpQwTWEiRseXx3y0tbgzmm4Yy202bSd2/QyWvzl5xl7wynff25dBmKYwkQN5q0cZ&#10;GV9yP3ADsPXBp+3Lop0vgzBNYTLCeDs9qz/9tliHn9RAzFEQ3fc9btC++0WwvSUAf20HeIx6Yqd1&#10;8DE2KrdJGQ3bXdR26l3iDmRJCksQx96IvE9SWAI13q7kfZLCEvJadt8nj/f88B6vvTrxmfsxhMF9&#10;DisXT5Rdh/8qF8b2dyggiyUpLIMa5/JTp+wXvKzsPsJ+O+nM29tdcDgCf7p0qR/sRBHRD8I6CouQ&#10;x1uDfSJd1WfMI7JPk80pAZQf0fP6d+cv/sT2oIboY60oLMPIODvsD74gYoNzJsrLJ732fNp4MRiE&#10;NRQWwce5aOTUFeK464k8Al0J21FYBDXmrqR2YIBBjbkrqR0YYFBj7kpuEzaPe8JhHdtRWISRcXbY&#10;H3zBFQ4JCksRx1pvzB184ooRYQ2FRRgZZx6TXKvVdbUDAwjtP7sbZ2uHOt6zu+zQoT84+DWt7Ddm&#10;j9qBAURqaOQpasz1xJIoB9crE2bY2JugBrexJIUliGNvRE5JemQ2jP3aIUlhCeK+MCKWtD95/jRu&#10;SAuL+ZYvA1cvX7b7uFJCI66wRIXp8DHePH5GNzTZOZC3vJO4H0Doctzz/y07zXbe+ys2sleOGINp&#10;CpMxMr7kfuCG61evnoCdZbPZ/nt827ab4VkJYgIXpilMJLNRrP0DDJpIeAx/vhODG40K0xQmIo/x&#10;qj7jXkGXA9yPq5WIiQalnvpsMsQYuxSmVVJxtkL3Tnpc8qMEMFVhAp+8/UEtcWyNCFNvQAWJlJeX&#10;14NX7sM0hQmIY16Sn+/dPUVFJ2fdkIdzZLu4jqmKKsLHc/fDs/6EJsbWh/5xnzjeXOh2JP02+gYH&#10;/1n/KttxwL6Z2Q63isJURRUQn9kE63pjy+2Uz44YJLJp9PRHRR/Xsi5Dt2OqwkvE8RSftyj65DhY&#10;JxGDFkb3fUlc1xOmKrxgUbtB/6LGVFRyaPh1iOXrJSUl+g9cXj/skRlishEtjO1vf+q0wjOo8XQn&#10;TNWHSnInTFV4wPqhE0dSY+lOmK4PleRO81p0/QTTFQahxtGdMNU9VLI7YarCANT4GRGmu4dKNiJM&#10;V7iBGjt3wlTjUEXcaWW3EeMxXaEDNW5GhOnGoYoYEaYrCKjxMiJM9xyqmBFhukIgt2XiR9RYGRGW&#10;8ByqmFFhCQVCjZERYbr3UEWNKK1BDHtunsL7MVyaMGQ9lvCe99KW16aKG1Fa/egvsUyNhRoXo8IS&#10;VYcqblR5rXuuwTI1Dmo8jApLmAfViFEtihvA7oNZk6DGwajSwtp+j2XMY/vkp7z+rxSUUifyByxV&#10;7aG23xNhGfOhGvNE8n2gqyPUdnsiLGMdVKOeCktVK1LrRF6httUTYSnroRr3VPmte/4HywU91PZ5&#10;qoVR/XZgOd9AdcIbYbmgJL9N73epbfJUOc27fIQlfQvVGW8UjH9PpLbDW2FJ/0B1yFsVjXisH5YN&#10;WKh+V0VY1n9U6DzEqSpKD4s2/3tQFaH6WVVh6cCA6qAR8atsKB+IFfcT2uQkHwcAPspuVGkN2v6X&#10;NRBoUJ11J0xlFCfdOC/SWa2uYZilVJSV/Zpu/4YgLi0s+jvK507a140fWUOBCtVpPaXUafOTpzlc&#10;p0pL/481aAKpdSMuUW1QSq4d+RO8Qp7scyc4cZc1GOhQnaeE4SEl+Vucro5CF0P26Sm1TsSPaWFt&#10;T7sSlacnbJ5sH+zZTeO/oHyUioNl53F2PPZCPWpDuJZ0GPwOxMEyfxXlyucLlSat/VXm7e3f3zJu&#10;xn16fTDaN4gLWqgNAoEvs2G7MsoH0ssFO4fye6qikdMmYDmXfdWz54V3P0H5QOtHPtIDYoKe5Z2H&#10;jZU3bt/MrFjwHT9+/GbZBwLf5glPkGcvg4+yu9K+mZnsWUSyHWwien5tspH/XYJPz17toDZU/qi+&#10;esD4tC0PPj0ElqmcVb3HdNGr5U5U3vHid24FO0f2c7nyiSrsNKT6n1pJbTjXwcJ1MXsff745LFOx&#10;YMtp0d3Q7YhlUfW4nUP5xFc9FUT3yYWYGkOZi+9bGKI72JTdiCA34/Z2FykfiKoNNiCtXuRl2QfK&#10;a9XtMIbUXKiB0ZOn8aLOHT78u9S6UatkO6/pSe3licOehXiFwKaxjz9GDZYoiDNio5TZqF3c6bff&#10;voPyQY3j27bZH7CoJ4hTGCC1tvG/cG+dMGMmZZe1rOuwN44vd7+TZG2bnDQDu6XwhjdTFz5EDayF&#10;UjcyshoYZGnQvdaeJ+c8j2UVCs9YP3TSMvFWI74StLlRaxu7oVBUHzaPnZ7pj4PKKsG2rOo15mXc&#10;PIXC/2y8b/Jsfx9kea26l2F3GAui+r1JxVmtJfH3rMIuKBTmsqrnSIe7+5mtzNtiJmFThn/DA2EK&#10;CRUvKj+y5zwMtcdmNem4B9ZX9xoZLsZWRTB2rBGFwggLovquoyaS1cLmfXYAYljI8Y3bGsq2kt27&#10;fy/GUipOSvpFZsN2X1E+dyqI7FP1S8YV1YPcFp0PUJNETymh4bYjG7bXxvSQovFP9pNjvBGWC1nS&#10;YfBrlJ8SppBQ8aIwDK6G+1G2ZTdP+FyMpYShISm3Rnp1WqyoeX/rchDLKao78+9O/JCaBO6E6Yyy&#10;4uI/mHEZpygsHfLhso3NKD8lTCGh4rkWxg9egGH2uJy7Ou9Ck+GDF6D8lBZE936cslPKbdH1CJZX&#10;BDtLO96zndrJ3ghLhsxrmuDRad1GtO7vk+7B8oYnNYaTUPFcGBJydHvxbbKtpKTE5YND9jw1+wUM&#10;9ehA3Thqei9cDFnZZ/TfqXg9wT7EVEUwsDh+iNsbiINWDxg3FVNCcu9OdHugLmjTdz6GO7Bh5JR8&#10;Kt4TZdwe+w2WC8lsHH8uvUFM4dGina1hnYoHsWCCc4fP/Y6K58KwkCVxA1fLtrzI3kfEWFkYFrLv&#10;hWxD5ywBfH11/7H3w3pFRcVNYpwnWqbtW1ZUEVgs63yv4R9PMIWEiheFYVWaRHrC0nZ2Tp35t5fv&#10;eXARFVtFwdN0b8Jm7KzpN+FeItYuDGNQflkYyqD8rpR5R9wuyi5qaeehRVhe4Q9W9ho9ndox7oTp&#10;ulA5ojAspGjk9B6Uv1oqNIJdfgvA9dFkDCFMCdk8/vEBlF9Wcmirq5gSsv2x59y+y3Kt6DnqcUxT&#10;WElxUkpTagd4ohQDJ3pSeVzpYTH2j4tza0depWKqq7ZPfq4nZefCYbGP37wmcV+gye1/bNmNO76N&#10;oSHpt7WzP4HbUxU/mdIUyyjMIj2s7ffUYFdFWFoXKofr3dzCwZTdE6XUjvym4uzZ32JzfuN8aekt&#10;c+tGeD3hRcEFuljWgTUDxz9AxXMd37fvTgx1e6AaFcwZLKnwFmpgzRQ2Q7K4w2Cvrht1VMtrcNEx&#10;lgw61q5d+/M5teinz5slbIpB+fVUUVrxK0wLyWra0f7UdkoYpjAKNYhWCZt0YG6o8e85cN/h/F7j&#10;/f5O5mtgm2HbqTExKizFoPyUMNwBo+fkYriCoiCidxE1aFy5LXt8oL2bMCi/r7Qwpk8d7LJCAsaG&#10;GjNKRSMeM3wObG7zLqcx1AlvTojPj+i5CdMVC9r0WUMNEiitXlTF8sT77OsL2/bdhcegQ5yVKky8&#10;vwC7qvAQGDtqTI1q66gZt2MpEi2mShf1FkT1WYulah45zTodpgZF1JspuYl4vDF+/PrbihW9Rm2H&#10;5W9Of07mVFVLEv5es+7P40OWJAzJocZcFoYz3pxTwP4+iat2kkONfTddFn8P25/bJ7+o+5ya7Gad&#10;32dFawrUIBjRR6/sXcCORGTPU8lknKcq7Hb/NOyawkcUdr1/GrUv9CT++Sg5NNztwZfbsvsWDGe8&#10;3Hf0E1ScKAytvlAbDfr8UKnHHyW+Lju9H49D0u9OS+KGqDv1BAiwL6h9JApDQ1JCw13+QJZ7V6cS&#10;DLWzbuAD7bkfTSEr+47TvdGQ5g7aX65JshrFX6A2NKdFt6t4DFXs9ODMB1E2m+06liD9ogoie6nb&#10;KgQ4sI+ofedO2U0T7D/UrBn0cP/8yB6rYbl0zY7/Az9zIHIuJZizGB68FCYOf5HaOJBMeXk5GWdE&#10;SxMG76HsIPFEZ0VwAfuO2qei0sKivsPwkFW9R78EtoLoPoVockDONaJlXYfPxPTggtoYUdo7l/2P&#10;p1lN4s/jccgQ47wVdkNRTaD2Mdf8uxP38uVF7QctwhSGNp1MOXEeywU+2x5PupXaAKPSDkz7x9Lc&#10;Fl3JGFfCbiiqKdQ+5yrsNMx+yZjecyuqIpjbWD4wyWjUXvfO757Kdv36bjwOK/bNyiZjRGk4XWKj&#10;qJ7AvqbmgLfi3xdFSjdua0fFZjbs8BWGBBZUZ+FUJTgyqvL9rnTD1m4HF63uTPlA2LyihkLNCVeC&#10;OXnyjfcaYjrJzmkvuL2FBob6Hzhhl+ogV+mKopZwEIpQcZ4Km1coGNQcqVTrKxjilrdfmm+/TYcR&#10;wdzHVP+wOO4ep2fHudLly5fr4THIOP/hUTLOlfLDHf/AqlBwcrW5Qc2Z+S0TD20aM202X183dJLD&#10;/UrLlixx+3BkPS2JGzwOy/iWnBZdPqY6ZFTax9JheBwytk3+p9uTarFphcIl1NwRhWEMyu+p4FjA&#10;cr5hbqh5T7aZWzviqs1mWwQHYfadnY5RMUH3kGeF34E5Q82llLpR34Kf8lVJ2jHBGrYaqvHMBu2u&#10;sLcxZPtj/3yYivNG2KxC4RXUnLJS2Kw1UA2m129rP/hg3d25ekZV2HmoOkFaYQrLEoZOpeaYVcJm&#10;zSW9YfuzVGPz7+52DI+/ivfyVlTsfWZuxaWzX6CFpiCqj1MdURr+/XVJUe2AOUXNNSuUfnv7s9is&#10;OWQ2jj9BNSRrcbsB+69dvbqgvLy8xVupeXdRMRzKB8ImFQpLoOZcVbR+6MTOqWHRTs/IyGrSwZwf&#10;ZrLvTDD8wBA9ySzr9Hfy7tXYpEJhKdTcM6IFUX2fxRJOUPFw7KDbe6jCHsvAr6bYnELhE6g5KKqg&#10;TS+nZ1KUHz9+87ymHU+/+vCTXdDktg6GeQdV0AphcwqFT6HmIgh864Y9HC/a3s5YVYslacCfzrg9&#10;u3H858u73/8Uusia6PIMqtCG4ZO/xU+RTmTcHusUb0TYnELhF6g5yeXqVLOK4uJfzI/s2X9133EO&#10;Z9UsaNt/FFUL3cbYNyvbuUjdSHZiNYBhdtCsy9Etu8irnDFdofAr1NyklNkw1uGZ/JxdSXPc3o5x&#10;/4uZozHcPVQBCpvNdq28vLwjLF+7eu3LXTNmTxb1TuaSjCPrX9lG1cOmFIqAgJqj54tLb0G3ndK1&#10;a3+VWi/6ByrenbCEa9LD2pL3bxGV0bD9Rdu1aznsKCQoe+1tMo9r7eAk+23FFYpAoGT8+F9Sc3VR&#10;TL+DlN0bpYa1vYjN6UMlGtVnr7/TQHtXvIzHYcXOGbOcbrRUENX3GDalUAQUC6J6fyTPV7OFTdEk&#10;C7/uWCVsSqEISKg5607/zlvZW3u/cbiVYXFSEnmJExxjGOIMlWCmsBmFIqCh5i6oeNa8RhhiGOrc&#10;aHQ5klo34pIceOrNg+wGSZ/s2mfoueuulFyr1XVsSqEIaFKIpwDvn51RH90ese7eiYVyrZS6kfZb&#10;KdqRg0CcqtpB2IxCERTI83dVn9EL0WWY9Iaxn8p1uDCkkm+PnPmTHJAS2hoe5u/EVx+fZK9ffvSJ&#10;w/8SYrxoB8GDNLAphSIoSNF5RuTRVbscHk93sLAoZl7zTh9Ssa4ExxyW0I52A9fwzWuecHJlz9GP&#10;lpeXt7LZbBvwWHOiaNS0DXKuhrqiXRFUwJyV57Gp0o45bEr9+KJQUFBz2UxhM9Y2lHJrNLsHh0IR&#10;bMDcpea0WWKNvJuzbJLsWNFjhMN6VXRix2sdWUMKRZBxYnexwxURoMKuwx9Et0cUjZiyVK713vyl&#10;E7V3P+cvm5e/ufQDfHGjOFy4viKtfrRDvCth+wpFUELNaT29m72wLaYxlne7bwQVxzUH/jRn9CH3&#10;2Xd2OfNu5pJuNpvtKB6LTlB52BeFIiih5jQo47Z2JzDEzpZx057OuC360L/+mT4BTQ7INeDYIxvQ&#10;DjL7pUdG0XJ+pGph2wpFUOLJnNYOg5s2jHuq9s7HZw5a1H7Q+1SuLL0D8FtN849v23Zz0ZAH6y3t&#10;NPQdKs6IsG8KRVBCzWkzZX0DCkUQQ81pM6UOQIXCBdScNlPqAFQoXODpnIbvgW+tees3JbPzf79t&#10;1JN/KWjT7dZVve9vvjcp8x6yFmW8+uOP7IcVT6FqYb8UiqCEmtOglNrh19IbxJ5OuTXyneLnUidW&#10;nK9wun2FDFWH/DPEtWvXfrDZbIc15ZeXl4/66dIPg84d/M+Yd/NWTF3394kv5tyZsCatXpvXshrH&#10;Hcxq0vFE1h3tv0itT98nA9tWKIISak6n1W9zeUn7AQPPHT78OwxzS+na4lvkOuzPEHNqtbT0Knhs&#10;X6EISuT5nBEWewldjILWvTJS8MbTK7qPehzNTsh1KtXyWsiFo0eb0E5ztPfpOc9gHxSKoALmLjWn&#10;zdKXRz5pzBqinCbKNw8uVChMBuauNJdNFTZj7ADc/ug/K747fxF/btGHysVmFIqggprLZgqbgYYi&#10;nH5A+fKjT7/BY4px/fr1D95Izt+VWjvyCvgvHPsYPRUVG4c/6vKtesPwyYuwKYUiKNh43yMLqLm8&#10;94W0BAyxs7Bt31lz60T+RMXrKaVWqx8wvRIqSFRq3Ug83Nh5n+9kN+74Ofdl3RFXsXPaixW269eZ&#10;X8zjwmYUiqDAjDlcsnLln6k6IAy5ARW0acw0dkC5QjsYr2t6s7y8PCw/uldcelis093VQBoO901U&#10;KAIVmKvUHEa3xxiqld0k7j9y0JZxjz9SsmXLb3dMe36o7PNG2JRCEdBQc5cLQwyzfuikmXKNLO1Y&#10;Q7cjcqDZ+vTt96KwKYUiIDmtzVFq7rpSSp02P21IHFcbSzCSkpJuomJBGOLM3HqRZ6gEM4VNKRQB&#10;CTVnTVWdNp9jUzRkkhtdPFEG3/Gc+PbsOfJ2h9iUQhFQUHPVbGFT+iyOu2cjlQj65tTneGg5YrPZ&#10;svbOmD1NPK8UfpwBX2rd1k4H4d5n56qzYxQBxW5tTsrzFIRuO6t6j6lFxRnRovhBRVjGNVTyle++&#10;P64dVGVLOw3ZQvm5vvviAjsoOVQMaNPo6f+DzSkUfqX4oYecTpQGoTskJbT1lYzbYz4/teetumhy&#10;QJvmNy2MHfBvqoYoDHePVpD8GVbU4rjBFbZrlX/3E4F3vvLy8kaZjTqcovJEYXMKhV+h5mZJfv4v&#10;wZfTInGX7GNJGmn1o7//YNWmCFy1I8eDNDz7M1x6vehv5CJ5ET3eZ0fZDfqt6DGySiesYnMKhV+g&#10;5qQrZTeJ363N+5+n1ov6XrRjuRC4TlC0g1LreXlzarmQVcLmFAqfQs1Fb/RG7vImUG9Ru4FTKD9r&#10;zFuoglYIm1MofAI1B60QNuc9h19+tTFV2AphkwqFpVBzzwod2fhq5fV+VWXn5KRBVANWqKy4+NfY&#10;rEJhKjC3qDlnhXZMeXEgNmsORcMfGUM1ZIUKuw6dhs0qFKawouvQqdRcs0Ib73t0HDZrLpmN4s5S&#10;DVolbFahqBLU3LJKcIxgs9aQe3fXD6iGrRI2q1B4BTWnrNL8uxM/xGatpaBN70yqA1ZpYcyAddi0&#10;QmGIRTED1lJzySoVRPTOxKZ9w3t5q8Opjlip12fldMXmFQqS/bPnd6HmjpWCYwGb9z1Uh6wWNq1Q&#10;OEDNFauFTfsXqmNWa1FMv0JsXlHDWRDTbxk1R6wWNh8YZDTs8F+qk1Yrr3WvFdgFRQ0jP7LXcmpO&#10;WC2Y69iFwGLv47ObUx32hbKaxH2C3VBUc2BfU3PAF9o5debfsBuBC9VxXymrcdxJ7IaimpHZuMNn&#10;1D73lbAbwYH28eBDaiN8pZy7E49iVxRBzvwWiUeofewrFUT2+gC7EnxQG+RrbR41/V7sjiJI2Dx2&#10;+r3UvvS1sDvBzaH0JX+gNs4feit1KXlbAYX/eSN7YR1qn/lD+1/K/SN2q/qQ2TD2a2pj/SV4jDB2&#10;TeEnYB9Q+8ZfgjmKXau+aBtq6WOfvFFxUsqfsXsKi3l3VvafqH3gZ9W8x+gRgxAQ2jxmRiPsosIk&#10;YEypsQ4EYRdrLtSgBJLUAek528Y93ZAay0ASdlXB0QbFbx9Nd059cTplp7Rh6MQ1FWvX/hy7XeOB&#10;sYAxocYqAKWe2OwO8Q7bvhA264Bm9+g/gy2jH1+FqdWeotHTPD7YCqJ6vYfpfvnEA3MKm1cYZdeM&#10;WZb/LQibYnDbjskvzID1Re0GzhJjvRHs+KL7pyxlDQQRqweM20Btjzcq3bK7Ppa1Q8VZob3aHMIm&#10;Fd6yc27uX6nBraqwPCOtfvR3VIyeVvQas3Vlzwl3UD5vlBfRcy92xXLmt+r1L6oP3mjT6OkRi2MH&#10;vEv5KC2I7vsCdsPSg/Bg5qK/YDMKM8kPN+cUNyznREaD2K+oeC6NmyAOXuf8NbyEJWnsfSbNbyei&#10;+1qvjH8iDzc7RByDrEbty6h4WfPv7v4ypph6EM4P71GKZRW+IDm01XVqR7gTpjMovythmj1v9/SX&#10;XoR1OCDFOK7S0tJfsQRkWfzAvr7+jmtEawdNuB+7yJ4Nkh7W1uHW66L2PpPyHIbaxwFXDY9nzl1d&#10;38CUKh2EMAewjMKfUDuHEoYzlna9vyMV40rHdhQ3xXSPJg6mhOydMXtU9p0Jr50tOab7AH8ztCTu&#10;ntnYpNt+YpgTr058diIVLwvDQ3KaJbxB+fWU0bDDp5jq8UGIaYpAhNphlErW7rafilYQ1SebiqG0&#10;Y+oLozDN4wOf8pktbMoOFSMKw0ioeFnJ+I6+ou/YlphmfDtrR14l7YSwtCKYyA/vcYzamZ4IS4UU&#10;hHdPkG1rhzxUJMZS4t8bAcpvlbBJt23mNE/Yg6FOvDL+yRwqR9TidgM382VMC8lp0e0tMcYbwb7D&#10;corqQnItz783ptWLvIzpTlDxsjA0JKV25BXKb5WwWUN9zGzYruw/r+y6A7Qgos/bqfUi38d0l/kb&#10;Hpj6VwwL2Z974woCKtadYN9guqKmMLd2hOGPQN5oWa/77H8Do/xWCpsNyb2ri9unt4Lm39317bPH&#10;bnw3xXTr+q2NPTahUFQyr3H8K+Rk8VJYNiS9QdvDlN9K7Xpmzh3Q9vaJ/5hA+WWxjhJQsd4IxhZL&#10;KhTGSb0t+hA1ocwUNmXqu83GEVP+gWV9/u4LY4ZNKxTWkVY36lNqAtYEpYe1PVNRUcGepa5QBBxz&#10;67b5kpq4waSUuq0v4uYoFNWXo1t2DwSl3NrGo3NSPRHU5u1gswq/EhLy/7++UIzTGCdfAAAAAElF&#10;TkSuQmCCUEsDBBQABgAIAAAAIQCWW10J3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa4NA&#10;EMXvhX6HZQK9NeufpohxDSG0PYVCk0LpbaITlbiz4m7UfPuup+Y2b97w3m+yzaRbMVBvG8MKwmUA&#10;grgwZcOVgu/j+3MCwjrkElvDpOBGFjb540OGaWlG/qLh4CrhQ9imqKB2rkultEVNGu3SdMTeO5te&#10;o/Oyr2TZ4+jDdSujIHiVGhv2DTV2tKupuByuWsHHiOM2Dt+G/eW8u/0eV58/+5CUelpM2zUIR5P7&#10;P4YZ36ND7plO5sqlFa2C6MW/4ua9mN0kikGc/LBKYpB5Ju/58z8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSmi90+gAAAMcFAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7zUzWoDIRQF4H2h7yB3&#10;33GcJJOkxMmmFLIt6QOIc8eRjD+oLc3bVyiFBoLduVTxnG9z7+H4ZRbyiSFqZzmwpgWCVrpRW8Xh&#10;/fz6tAMSk7CjWJxFDleMcBweHw5vuIiUP8VZ+0hyio0c5pT8M6VRzmhEbJxHm18mF4xI+RgU9UJe&#10;hELatW1Pw98MGG4yyWnkEE5j7j9ffW7+P9tNk5b44uSHQZvuVFBtcncOFEFh4mBw1OLnctd4q4De&#10;N6zqGFYlw7aOYVsydHUMXcnA6hhYydDXMfQlw6aOYVMysLwtagwna0uKdR3EumTY1zHsfw30Zv0O&#10;3wAAAP//AwBQSwMECgAAAAAAAAAhAN516pi1AAAAtQAAABUAAABkcnMvbWVkaWEvaW1hZ2UxMC5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAABAAAAAMIAwAAAfQtbmIAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAABJQTFRFAAAArniGixcy////lStEqFdp7DzYTQAAAAZ0Uk5TABP/AuNV+jU9CAAA&#10;AAlwSFlzAAAh1QAAIdUBBJy0nQAAABpJREFUGFdjYGVgYmBgYWBiZGBmYmBiYmICAAEHABwgxs42&#10;AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDBcu5R1QAAANUAAAAUAAAAZHJzL21lZGlhL2ltYWdl&#10;Ny5wbmeJUE5HDQoaCgAAAA1JSERSAAAACAAAAAgIAwAAAYTWfi8AAAABc1JHQgCuzhzpAAAABGdB&#10;TUEAALGPC/xhBQAAABtQTFRFAAAA/f39/f39/////f39/f39/////f39/f39cKVDkAAAAAl0Uk5T&#10;APLc/+H8HuuUw9n+GwAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAAC5JREFUGFc1iYENACAIw6pT8f+L&#10;ZQSX0LAOATJM+UuIaFO1Xd6yrvY3Z6I97gEeFJ0AlPjOOr0AAAAASUVORK5CYIJQSwMECgAAAAAA&#10;AAAhACEARO/GMgAAxjIAABQAAABkcnMvbWVkaWEvaW1hZ2U1LnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AADyAAAA8ggGAAABAG+oMgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHV&#10;AAAh1QEEnLSdAAAyW0lEQVR4Xu2dCZwdVZXwAyiC2zgOkIWEIFEIoIMJ2UiCSUiIELKwKDuK7BNI&#10;1PlUZljMzCAinY0sJJCA0UBCCIsQlglGJsIHATUIHzLKBFAJYAZwZmRAFKQ737n1/lXUcl+tt+pV&#10;va7/73fh1TnnnnuWe7s7r/tV9UjLIwuvnzm75+DtHb0GvYMoP9RCanCpJY5NItI6yxSEqQwS+4k7&#10;oaurawAvQ4kdQJjh9hhgGiAygDn9hr3OSw/4TQRTPSRuAb5SgYtodFHhw0MzeTMsRy5iZc/cAOh2&#10;blzFw3LYjLhZK1Cby96/OHO0YKJsPtiQxINp0WCvBZN8F7f/b+OWK+RlYHHknv2AzJlnY1Vbviu9&#10;zbWDe5KNW66Ql9rFFVw2vVZYi/v7LV8yj7UNrRlgX6v/u7GUgEg7T2EpwVr3yp6Du7h2sA2tGeCW&#10;+7EMBPu1JRTcMoUlBH/SDrahNcOHZaDB1tn/7+zs/B+/zE3o4gouLRBZIHIQ0R946Syks9Py/cNO&#10;upuXFmpiMzCxQORBMv4jLz0wJYiuBMwJgFptzI8jclByXvrZ2ZoETUtuwyQPqELB1AMqh4X7j53P&#10;ywZJsk8Crhwis3aDj1TgIh7NosJXIpjqITLrMAP8hiIb8TTMPcQud5ShrLFjY6kGsmBfVFpiL2yT&#10;eEITMvlJO1nNu2vGN6/gMhtxg1B28/of8gaX5lEL+Aeq/NmybsNx9qLqNWLzLBs2ZVOczIxVQP2A&#10;kcaRHLn3pQ7AROSJfcSZIFkNUIPL7Gy46ArtZpFFPsQXr1AwT0azTPEZG6Z5WHLQxB/x0otuUfGx&#10;ueEqHbhxiN1z5jtIuSfzMja40tMk2wBq4Wa6ZljOXIRmzZwA9sIKRLFgipfFB4z/IS8dsA9gamEr&#10;a3/q2GpJu7CCaRZNF+al49x+HbWwX24ZCu7XiltOmnFhjyUHTniBawv/BDemFrZ4etW63Xhp4Z/g&#10;xr2wQq6PR+Wg5Pb/bfzXFnee9XXPjypuI/XajX9hG9QW7mtLKbhfOzTbXGGv/Si5BPUJy0CwZZZS&#10;cL9WbF2/6aOhC9sgskDkwS23X+tkNtpdrVCGzcBEaxMmd6Nb0wL7AFLOiZhkWtghbtaomiIm721Y&#10;vgsqh6bZ2jAvM7hzmNPr4E5eNkja6zjgxqFptiuP/MKXeOkgfe2Hn0QwPTv4iwTzAD849StTeKlH&#10;5u7Ay6Y0lngXxE2J3FBuEhk3Yc20s6fzMhlZFjcRuOUkjqObT55xmpEFdSz524lP2oHYQ/cmbst4&#10;ccNP9vUHaI+n123czR7XDJnyS53NggGj/xNX5cQdLCKjiN/OPP3HppVBrP/aty5Xa9807czrEeVH&#10;KartY/H+4zbmEpNy2tH74De5TATfUxLB1MQYST5pZ+VniKHEbRyWiEXq5JNMJK7CYNlQaJj3R81m&#10;zO499O04CUtX9yOGpohN4ndwkkAooUTmErc6rBmJSpopue0G3IfSNPHlhxxzaVRVZI2PNJaKhztp&#10;BeJcYImmaHOLSrizs/Pf8B8bf9IKkfVBbRyW0KLye3rd+oFcRieswG8idEmLONEfqyRBGhP6x42e&#10;PKOSVg556cFaCRA5KFmapDFzQKwFEwedzE3ipBVcWiAK4NZl6TTmFogCoLZApLp9OSItVq7qPzd+&#10;5uRPIQsggX8Uf0aStsGkKZg5IHZA7IDYApEWJ+mHL57dH1kACXwIvowm7QZzD7bcMgBLIdivLSFY&#10;CkCkxUr6oY6rL7ZehICvpovYyNZ6y6+zjGOAuYX4edwtswxcIG4aDyItTq5xk1YgskDkoJMpLOMY&#10;YO7Yc2mBKDIWLrWoPP/jjh8e5VxYL0LAZ2KYHsB9bKSzP+dlZnCvJZBnkm7HRRIbyXQPqEPBNNG6&#10;TNEyr//I17RJL/3kxPu51ILv2DAtAOqmYGaBKBLMm9K0qVHdtmEdLZgYAZeRYN6UyLyUwT3nf/PL&#10;XDaF9VoKoYQSt5E91hz3d3ea6HpesHQos/sMeTN2wm6STiKmXGCJWKRK1k9aJ/KtqIuYE4OLRKg4&#10;jf/GQzkV3stlaVBxXTXg0Je5zAe1SNrum6LlMRQRgL3GvH4j8vtD1izYAbrHlnvv3R11U2763Nmr&#10;/fNQVRf3H+XaI9c/zi0Sf2L22Djrir3dv6bV2aiBm3LjDnjpoEn/gjgVbl8P3XHHhxCXAzswYSdE&#10;RrH9Xz/i6OMRtQY7EC4TkWZelvUyYWLhLPMLTdzUYll93H7a35+Re9KFVTUBKqZlw6c9wKUZrh85&#10;7RemklU/m3fx4Qk1EGdCxWasGbecMGNiWmcqOfWlOwnyr65Uf8JhLOk0Tog9M7iLTeakk04mTuPg&#10;PhYq5pXjT/4Wl/FJkqycxVHElissF0niLqsJt54w/XQuQyGWwmDZSGInvXHWrF3iGhND4bB8KCqH&#10;WHkYTnY0/zcOYYQSmUvcqrBmJEls02AFE0FoPiaTVTClpUk3zcl0dxVMsUCUCyzRFG1eppNVMM0B&#10;sXFw35RUCcv32nPxHxumekBlHNxrWfzJCWs8+eXRXQVTPaAyDu6bkihh8bdDw20ymO4BVS6whJak&#10;CaeC6R5Q5QJLaFE5zu874rkem+YvP7c7JKyw8oxKNgzWaZoYLz1YE0LAzAGxFkwcdDI3sRK2PAOi&#10;pkEonfwD/jkutX5RhYKpBaIAss5vMdHGqCOXhHlpYRn7QBUKphaS2FuIPaC2QGSBSEslElYg9oDK&#10;ApEFIi0tSViBuim2jWUsWEIXtsxSCpYQEGlpWcI2mAWwdZYRWAqwry2FYAkBkZaWJ2yDuYNbZhkI&#10;XIbqFIi0lCZh+cL0OlMslIyXHh/2taUQLKHApQUiLaVJWMEUC921DSILRLHXTJ2wApEHvzzJm+pM&#10;sdBd2yCyQNTU1k/chP+q4aoBYs8iCp1MYRnHAHML/7X6Xqxk8k/UQxFZKJmCSwtEWqxcr+w56J25&#10;ew77EzIt+HJA7KHZDwgi/zUmoShbXnqwnAj+1zqkILvyUovT3CTbOim4CIDaKLjWsmzopBm5J8x0&#10;D6giwTzR2kzR4skxKmEFPhPBVA+oIsE8sX0zPDmunnrGJXl0makeUIWCqQWiSDBvSiC/PLrMNA+o&#10;moKZBaJIMG+KNrc4CctX3GdZIxKmZAJXkWDelKa5megyZkbAZSiYNkXl1NF7aOBG6BZxElawVssh&#10;nFAic6pK0nK8nLd4mqFyuXrgYc9wqUcZVSFpQgglbh7xDQXWL5JzWDqUJDlYlDFplotExZ444Xn9&#10;hr+RZJKcqfuIKxdYJpJF+49/OHGyNmkqJYm/Q4xGwG0sVo4/+YbUydqkSdqGmBOjdgsuEpE5WZss&#10;SdvIv1X7kk8ASTD5H5K5uHHyl75nLFkbE0nnQa5xXTtk8j1lSrqwJhS2UBNkbeu+fNs3by7uY4J2&#10;0muOPmsVokKw1+WyeOwA1n/t8rMR5ULLE/VjB2QyqDx85oI7UDXuOOPCQaiaomz88xYdcNgjqKuF&#10;P5FmA/OaMNYec871uuKZGqW67247Yz9Eptm4co9Pn/To7OsPwNwYyu+y4VOtTzE1G4sPnHAt5jVx&#10;0RVy4X7jtqEuFQ8tuG6cLt5lQydvwKRGoSsSqkqyfNjUm/353H7KzMWouweb1274K3cBWvE9T63L&#10;y0Jw51v02oXiTvIH5164N+KW0MpCu+swu8/QVB+sLRXuhBbtN24L4hpw12fDxbPHIq4G7uAR1YSw&#10;7ov/x3oeS+lrdsvJ5y9qdaCdnZ0v855/Zrq6uj6K20JpdQ21bNu27QNOYJrnzeeBNDP1rfkMsCNh&#10;5Eppmm0HseBjo8P/yiIDUtSDG7UtL4SaC06zew/9M6JicBaWgcgo1K6SyJf5I0nDGFu3bt01z3p7&#10;2PLoox/OazFq1G70Ij0j2LXPrdl5LUAx2h7SNUIujbad3nXexRchyoTk/E+N1LsflCAzdk/m9Bv2&#10;OqL02M64zAy5Zka+91mPI5GftN9AVCmsYmTE7k2m/phsMLkZw26yDeJKITlkvnFxpkabarCctCfI&#10;ySj+JtugrhSEnpp5fUf8IXG/TDWYHHKhWZMVsrF+gVllIPTU2D2b33/U/yJqThUarAhrsg2mVWIX&#10;Qk+F3buuLVvehyjIggGf+Z2JJhNwrsRpskJO9W+ZUgkk3nWEnorI/lWlwYq4TRbT3B7qmSOpb9V/&#10;3SFTlzTto6347b8+0BtRYgiwENq8yZkOWmSTuUyMFN157mgRtHuTFaSQmA2XzHH+gB3Ruw1e+ukj&#10;v4AoMcRVGN2hyZLjSaSRmKZN5jIxEsxRxGWBWIvYfhUzLfKDx39jGgATiyKbLGvNxF0ATBLD9ACS&#10;/92YWCBOjN3Tjj5DXvUIrIsUEI8HVB5QxUKSfZ5p2nlFNtkGlwFQx4ZpAVB7QJUYmbqD09c1x0+3&#10;HplZtiYrmKadV6YmKzCJROJuek8tTAKgTozTV/vFunMuPB9dYojFAyoPqGLDNO28BE3epTEjO7i0&#10;4uGlB8soBIn5w8pOvko9aU3wgVkA1IkJNHnjd5b1RZcICXwcsXhA7QFVbJimnRe3yX5k3u64SAwu&#10;nHi49IAqgDTWev6lrD9SXVvGPixDDagTE2jyz2+Ofq6lDgl6CrF4QO0BVWyYZrTJfqT4P8NlJExx&#10;4pG52tsyonYQO+vvs+TlTg1Ji5q8ZOC4g9ElQmLQfjlE7QFVbJimnWeqyW5w3RTMPHbSwCcQO4h4&#10;74bW0jsfA0JkgcgDqgCoE+M0uaPnoLedi5QQiwdUHlDFhmnaedLkf0RtFNxrwSRgI7Hsi8qD0vEy&#10;MAexB1QBUCfG09c8miyJB/5tKbKmd8DxwxQ1Zw9EATAxiqy3K+49iHwGJs2asQPqAOg9oPKAyoOs&#10;ezLqxOTeZAVqD6hCkS9x38Y80h4zo+DaAyoLRAFQe0AVALUHVB5QJebGyWferXra0WtI4wMPWZus&#10;IKYAshNHYuJB5B/CxAGVhehD3xlzwxRj4NYDKgtEWjCxQKQFEw+S8/6oHVAlJtDTLtdHXRAlhphC&#10;kRPa9DH6on5/wyo5uEiMTN254cGK7TJkmTHpJy3afmZtsoLYCoNlY8EUYyifcvJy+82b+D7RCjwF&#10;di+3PfHsHogabN30+J5VarQU4TMsGQlTjIFbC0TGwX0qQvtoK+888xvHIkoFceaKNHkMy4Uipr0a&#10;M7IjX9J/hFsHVEbBdSpCG2wTyygGxJsb0uR+LBWK2PVnSiZw50Ga/jxqY+A6FXN6D/5L7P6VvdFS&#10;3FQ3k5F5nicsRcG0pmBmhLQ52Ty34cF9E/Vt2ZBJzf8YLCHkkBrclA7CM4L6aoPb1KTq14L9xrxs&#10;qtGyS9eTT2Jk7qY4A/PEyNwX/b5ijP9iemYoUSYy9WnhwDEvmmq0grxqBDm9AyhLJoz0Z+30r/Uy&#10;2WgFeXZL5KtA6FPj4mL3xGRfHKcm7x9O3t0CObmjSDszuTTYJi/nsrtfohZtByka4amnnto5t+a6&#10;uf8bl43McyFqU2lk075AOsawa557g90UsagU603qVnoI2TjXHjzpR4U3108RzbaRpsd+OGLeEFJu&#10;PPCteb3tul594Pjc7pOWiCKb7Ueav4za58F7WKYwWlnLWJQ+wJIyu/dQ52/tlvztZ7ciLjfuZi8+&#10;cMKDiGt8uOuEqJq4E7luxNHdvuHuenT0GvwO4vbBnaAaiNuajStW7OLOuds8hsj/LAo15vc/pPEx&#10;yzbAn5saqLovq485+yh/UToqsuPlZ465/tjVQF0Txty9RvxRVzw1bjvx/MMxK4yweB6de804zGpM&#10;sOHCK76qK3Tuo+gbi9eEs2XdhuPU6Og16B1twxiPLLx+pm3L1Jqyob5v65pnaqyaeuZKlqopiqs+&#10;cehvdc1oNq4ZMuWXT6/buJtubJx1xd66OWHjyZvXHUIoNaa4+lMTrtEV2x7qqajq6aiYG0M9xVX5&#10;1a1pj/qxuxl4auPGD+qKag/MCmfpoEn/ootHjWXDpmzCrCYM9UhaXQEfmb+ilI+4U4/81cWLusbN&#10;8uHTTtAUqxN16VG/jtTEXzdb8YOTv+x59J8a6vnDqCuJPx81UHU//IXo6upqfiNug8zeY/BbRRTe&#10;n18Ra5aGVic+p9cg60NhXOaO+gncne9zGzb8Far2Y83RZ17nTnb91751OapCsd8B47Iw3Lm3Yv3c&#10;mdN3uOeNfcQtQdbvbFUM6gnwZamDUdxJ3XLal89A3DIkjpY12cZdk1bHkgn1+Pa2SCQn1OP/K12f&#10;5YdM/bEd/OL9x21EXKOhko12B62e1Y+4JgR3zRCVl7IGqz4LrBvbt2/fGZOW467d9SOn/QJxuXAH&#10;iahQpGnG7qnV2dn5Cm4LxV3DW048fxHicuAODlEhFPiBOGOfyY6io/fBb9q1vO3EmYX/HZuWohss&#10;Bd+xUffikU1VyO+PZ/d69/bU6paYiFtDkQ2mzqVBvj18iNBy4d8u6jiuqNo2Rf3lYhFBUNPSIs0e&#10;TKjGuepjo59pWaNvmHDKZXkvTg0rgzR7GKEbxa5z4Y22F+3aurXpM47SIsU6grpVEtIwSuGNthdb&#10;ctDEwM1Es0KdKo9sVGN3+rGx6z633/Cm9ww3gr2QGoiMIHUxdifbMkF6xrBr//tHH7UeImYccW79&#10;9iaHBrc1pGmEW0+efnoePXCoG5we0jWC3Qfjjc7DMfl3Gzo7Ox8j9czYvdg4a8UuiLIxp9+w1+sG&#10;m0F+IJtFCTJx1/SLLzLak7I22KSvghloFSIjdl/UXYMQpcNxZKjJJGkEXFay0YSeGSO9KWuDFbi1&#10;QFQpCD0Tdn9S9yizAxfyveg4cjMGri3Ef+xnQJYJws+EkSZzmQlyMgquHeSn1/9EVSkIPzXSo3Tv&#10;X9iT5vUd8QdEqSEX4+DeA6pKIZsz8PzlpGRqMpepIY9cYIkAqCsFoafG7lfsns3tf4ixfxeTQy6w&#10;hBZMKgWhpyZRz6rQYAXLNAWzKvERQk+F3bflo6ZdikhP15Yt7zPRZAl4l0bc+cFSTZGfuAPPZy47&#10;hJ6aWL2zjRZ/csIaRKkg5lxhqVDkh5rS3Ok+DrIxzyX0VCRqMpepkMKuI+ZcYblIMK8MhJ0Ku38L&#10;Boz6HSIvT6/bONBEk4k1d1guEswrgxySTJ8dC+2hrVw+fNpSRImRGHdqhJo/LBkJ5pWC0FMRq8lc&#10;poIYC4ElI8G8auxA+Imx+7j4gHEbEL1L3eRyQfiJ+e0DDziPGkLUYF7/4c9mbbJ8L3mH+AqBZSPB&#10;vHIQfiq0vbSFP5p1ZepPAxBbYbBsJJhXDvnn1EdJITGhTeYyFcRWGCwbCeaVhBQSY/fz0fnL3/13&#10;d9Ymy647ibgKg6UjwbySkEJilgyZdFqgp1mbTExJCv/+xgwvqEPBNMlaqZHN+ze40SIm721YJgcX&#10;TYljE4anp7N7D3nFVJPh84i1YBOG9s9MRf6dhroB4kgwzwSutGCSlL2Y7kHkOzfUDWSTHYUqMd4m&#10;c3HLSTMutAQpICYH+Un7cVQeUMeCKRaIPKCKBPPM4C4A6kQw1YM0dChqD6gTo22ydZES4vGAygOq&#10;WDDFApEHVJFgnhlpwnm49CAbuhOT2DDVA6oAqBNjtMmS47eJxwNqD6hiwRQLRB5QRYK5CTbjMgD6&#10;WDAlAOoAqBNjtMnEEgC1B1SxYIr6MrY7Ig+oI8E8M7KZ/w2XAUTXhVkkTAmAOgDqxNh9vfXEC+4o&#10;fZOlgIsReUAdCeaZkThuUP5k02n/8gKzUGTukcpWfL1kTXKBSQDUiVl84MQXG70d9JcqNPlpRB5Q&#10;R4J5ZqRB1ueYJJ7UP1Riatny0sEy0IA6MXefe9F0p7cVaPJriDygjo006UympkLmn6j8cJk4P8nj&#10;V8pG/Fysrq0JLiwjDWKf6u3NlWOO/2SVmvwGIg+oE8P0xEixD3LPt5z5QKUFk6bzEQeQdVM96HPT&#10;3KV7dtsm2+AmCdbveHmtTqb2xm2oPYjt60onDTsKUZImH4tJIjavWrdbt2+yDe4iwdxjj8gDKg+o&#10;QuciDiBNnoJJIn5+88271012IWu8jNumYOrJQeb9D2IHacquqC3E5h0ll5eeP1O2jF0gDiD+hmCS&#10;iPsvnt2/brIP3DYFs4AdYg+oLBBFzkMcQJqc6lFKS/YfP6hKTf4zIg+ojYJrLZgEbCS+f0blIGLn&#10;Jq+IAvMQOyAOgDox6877x2+rvloPDa1Ak7XvDaM2Cq61YKK1QeXBLbeMfKByQBwAdWLsvnb0HPR2&#10;6ZvMZQDURsG1Fky0NvIlNfTmaZh5QOUge/kZVB5QJ8bu64MdSy/O3GRJUPtXIag9oIoFU5rOkaI8&#10;jYlRcB8AdaTeD+oAqB0knw5UHlAnxtNX+2Lr+k2p/3CMeDyg8oAqEtk4FzAldA4mRpG1x+DeA+rc&#10;miyisQ2NF9SJ8TS5o/cQ6y7pq6eecZclSAHxeFDfS1F7QB0KpolsTYJrD6hCY8LEQTbMRFQBMHEQ&#10;2z6oPKBOjKfJv7j9nskeQQqIJwBqD5JMb9TN+CCmLWmyxKf9yCvqRE1GrAUTD6jcpH54Z6CneTVZ&#10;gUkAOeiej5XK9QJUFohjwRQj4NKP52MryALIBvkKJhaIdWg/BoPOAXEqjDdZkvO8y+NH9PtiGgum&#10;xYZpRsClBaKmYOYBVaguCtnwrySx9zOnzzDr0RHyzyfr3TaLrE1WWFlEIM3uiXkASWw5Zolgeipk&#10;zStwY/nhZSYsxwKXmcBVYux+bn/ppfcjeld4zeBJMxElhrgKRTaN9TveJDC19BBuKux+ctng9We3&#10;7aFVJEAVnPgKg6UjkRP7L0wxguT6VeWXy1ywAk9J015mbbKC+AqBJSORhsxgijFwbYHIOLhPzPcP&#10;O+nubtdkzI2BWwfERsF1Kuw+Pv/QY30QvYutnNd/5GuIUkGcucNykWBuDNxayGUujxTEfSrsPnIZ&#10;JNIgBsSZOywXCeZGwKUDYqPgOhV3nvmNY4tqsudDW3nBcpFgboLAHeeRGwXXqbD7t3rqGZcgCmIb&#10;Zb3lPfHmCktFgnkm5Kdz7bOMURsDt6mx+8dlc2IbRkDcucEykUiDXmJKKnCjBRNj4DYVSz858f7E&#10;Tf7lhgcTvRXpR4ob+/NBSWGJxDA9FhL/W0zTIvo/YWoE3KYmdoMVCw8YOz/RhBCI3yRjcd1yiMcI&#10;smGexW1qEvfMYJP3aqSRDtyUEkI0Ai5TY/dr6ZBJSxBF0yE/eBlsdGpwUTrk5CX+4HkzcJmJ1L0y&#10;1WQF+aRC6rkpamCaCp2/qMHUzIivH1Ki1Nh9WrTvmP9EFJ/Zvcw+ZZW8alxQmkxk7pHhJu/TSK1G&#10;QVkyYfdn4cAxLyJKztUDD3vGZKPly9Pz5NitoRyZuPuCWTON9cZ2ZLDRRv99WTUoQ2bsntw9/Wu9&#10;EGXDZJMV5NvtIP3M2P0w2ZNcnHZ1dY0i924BaWdm8+bN7zXeYBun0X2GvIkoM5L7OY0StDekawS7&#10;Dzd/bvo6RGaxF3jqqad2RmQEatF2yM8f+qe6pMSuvxqIzJPnItSlbZBvR/1IzQg3Tvri6bk32CbP&#10;RsvOf4EaVRrSMYpd8/u/8Z2RiPLFXnDx/uM2ITIKtaocsknXk4JR7HrP6zf8DUTFYC+8dPCRwUfT&#10;GILalR5prrEfRv3YdVYDUXH84NSvTLEXXzn+VOu+k3kg39tOo5alQ5r77meNcqClDba5euB4523P&#10;jbMWm3nnJQRq23KkuZl/yR9FKRpso+4uU3QwUuQfUu/CkDW1d+DLg1I12KaVQUn939Nog3mksctY&#10;pjBaWctI3MGtmvyl7yEuHPke3leacxl9SoSaK//bEVeF466hkPp5jbmy9FOf3eoEmvFvt7sb7gYj&#10;Ki9XDTj05UoF3GLkxDq/cKhcvSobeIEsPnDCg5WvkzuB1cecdT7iGsFdm2uHTrkHcTXp6DX4HXdC&#10;iLst1404uvqnV8d21y+6GdobubU7vhq054Z3v3GixsYVK7TPZWw33Dmrgbh9uWfGN6/oLkmvOe6s&#10;Vd0lVy3+5NupAPP7H/KqP7fn1m5IfQvFyjOv34g3/AVBVTnWf+3ys9sll1zwF0eNxQeOm4u61HT4&#10;ftZQY/XUM1I/+7jtmd8/eLLVuOWUmadiUgp0MaqBuiYOD89edpiuiGrM3WvEHzErjNtOPP9wXSxq&#10;tCKetuPqAyZs0hXXPW763Nmr7zjjwkFMSc2We+/dXfnRreEfTKnJg7l9hvxJV/S8xz0zZ11ECDWt&#10;wP9GS9ax9KCJ/w/XNTX5sPKzp95reuNmGSoWFRPh1dR0bx6efe1pc/ca/rrusLTDmNdn6Jv3X9wx&#10;g3RraqrJ9u3bd1r0iTEP6zZ50nHDpC/cs+70rw9W46dX32T043NxUGva66tYdDEmHQv3G/vTri1b&#10;Uj1HtqYmF+497+Iv6jZr1JjTe+hbq444PdXjzcvMqsmnT5nTa+hbupyjxl1SS9zU1OSH+zaUccb1&#10;o4657783b+6+vz/28ZzUYtmIY+7T1arpqP9uvyYLa6ae9QXtxtKMRfsftpVpNSlRNdTVVjfWHHPW&#10;F5hWU+NlTr/hf9RtGv+Yu9fI11748SOfYFpNTrzwyCOfULXW9cA/Cr+5Rk15+NezL+qt2xTuMbfv&#10;sDd+/dhj/ZlSeX7495ddtHbt2p24rBy/fvix/nP6Do18t1/1lik17ciKw47/ma7x7rF+5qUXYN5W&#10;zO416C92jogqz/qZsy5w9043vjf+hM2Y11SZOb0GOxtYNzbNvXlXTNuajl6DnA+UImo7VC/dvfUP&#10;tRcwrakC1xx0xGZdIxnd9YOyRh8VUwXcOfuH2iOY1ZSJ7x9x2uW6hqmxbNTRD2DWbWnFXfTKxPWy&#10;B9x7wj2+f8Spl2NW0yp0jbHH2pNnHoxZt2fbtm0fuObTRzy3ZcG93fovqm475SuDdXvFHpjVFMHy&#10;0cfeq2uCGk+v27gbZjU1ofz85nt31+0hNdQew6zGNLqCq3HN4CPvxKSmJhVqD+n2lhqY1GThqbV3&#10;99IVVw1MamqMottraqi9iElNXG6cdHrTv8nFpFvS1dX1AcaR6i7neSC+J9nrsGy3RLf31Lhx0hfv&#10;w6SmGbedeP4MXfEWDRz7a0zaFjk4J3CWKoPEfDzhty1q7+n25G2nzKg/c+3nwTnL9tUVq6PnoLb6&#10;9Its/CPVg4Y4B22LylE4grTbgo5eg7SffvvJou/vi0n3RlecdWd+fT7qyqK+w8qGfpu93e1RtZCa&#10;nEh5Kovam7o9i7r7oStGng/xzBvZqL9mz9bERNWM8lWOleNPvkG3h1G3PwsGfOZpf/Jz+wz9E+rK&#10;IN9despG7GRP1mRE1VLVlPJWBrV3/ft54YBDn0bdfvziptsH+BNWA3UlkL32R/ZdTc6oWlP2SqDb&#10;20/eevc+qNsDXZJrjj2nEveskg31Z/ZWTYtQPaAdpeam486brNvrqKvLjVO++N1AYhW4D5NsnP9m&#10;D9WUDNUb2lRa1B737/vVU874Lupq4U9Eje1PPbUz6tIhG+Qh9kpNRZCePUz7SsdTstd1ZwB1+bnz&#10;nAuXBRLoM+RN1KWDPVFTcWhn6VB7338e7j7vomWoy8nigWNf8Qd949QzxqEuDV1dXR+m/zVthuot&#10;bS4Nq47+0hj/uVg0cOzLqMuFP1A1ts+atSPqUiBNPoR+17Q50usRtL0UbO+xfQfdGUHdeqRm5Q5Q&#10;kH9L3dpob+uRWB6X/+3SuKrJG6n3LWyDUqA7K8IOqFvD4/N/8BF/UHdfcMks1C1HCrSjqlKZkO8U&#10;kwlPfYFZhrgmf0rz0+G9My79pv/cPL7iBx9BXSzfO/yUwJtaa44+axXqliJN26HRu/LhPsg2qGqK&#10;obXf/WD1sefc6D8/K+VMoS6GGyaedp0/iJdeeun9qFuKfJd7iYaVEt1BVojqPQ2LmrxRe4SytxR1&#10;ZvznSJ0t1PmybPi0wB0JH11w3UTULYU+lZpmB9lGNtk8TGtyhpK3lEeuWn64/zwtGz453zu/Lh82&#10;OfCzPaqWQl8qQdRBtpED/Q5TanKGkrcU/7laNmxyPu81LR86OXDvaFQtQw7Fh+hFZYh7kG2YVpMz&#10;ai9R8pbhP1/Lhk/9NiozPPHEEx/wL7Jlw48HoW4JUvvNjRZUi6QHWSFzvsr0mhyRn4Ieo+QtQZ0p&#10;/zlTZw91dvzOlxw0sZh/kDdBCl7Z2+WkOcg2knf9+eecUXuLcreEpQdNXO4/b6iy4Xe6eODY51G1&#10;hKpv5iwH2QZXNTmh9hilbgmLB4573n/uUKXj6gPHP2PUYUaoc6UxcZAV4mcaLmtyglK3BP+5W7z/&#10;+GdRJUPy2MnvDFVLaJS2+pg6yDa4rckJytwS/OdPSP6ger+T60YfdxGqwrEq2iaYPsji71Bc1+QE&#10;pS6c78qZ859DVPG4asDobZkcGIRatg05fEf+YMNzTZ5Q7sLxn0N1NlFF45+MuHCoYVtRH+TqQskL&#10;J9V59E+69uBJ/46qUDo7O9+gfm1FfZCri9qTlL1QrpEz6D+XqPS8/uyzeySakBNSs/c3Std+1Ae5&#10;8rTkw0H+c7ntiSf2QBXEb3zdqGMeR1UoFKwtqQ9y9aH0hXLdiGMe959PVEFiG+aI/PjyGPVqS+qD&#10;3BZspvyFEut8zu034vduo7l7Div8MS5SoNLeEMAU9UFuGwq/QcGcPsP+7DmjcmZRvYvbQI1Xf/Wr&#10;wj8NQoEs1BsLsulPNTlwHQvd/KRDcliKOweRt9VB9ueccJyNm8LQxBB7SD//ghsLWlAYWx599MP+&#10;c4qqwS9uvyfwqAtUhSF12alRngaIjSLNOAz3kTAlE+ImcM8wiaFtDrLk0pcwUoOrQpCDmOl5UpLv&#10;friySf6XVhnxn9P/uONfj0LVo0dH7yGeR1zM3bP4pyOq78AUpymYxkLMd27MMoc0sj/utUgOr2Ha&#10;lHY6yDokv/cRWiykZoV9ko0lYyHm/9SY1RyJ/XXMC0OdTfdZ7eg15N1HMLkVatw5/ZIDURUGtYkE&#10;80gwN45s1HNZwkPcDdnuBxn2JrxYMCdv3sNykWAfC6YUhjqb/vOKqvXvVks9Dm6UJRqmRIJ5LrCE&#10;B1SRdIeDLF/UNhFebJiaCxLPZSwTC6bF5WCmFYb2vD7/0KOHahUFIoV+m6JEwpRIMM8FlvCAKpJu&#10;cpAfJbxEMN0o6icl3MeGqbEQ/28xrTD85/X5//vI6B5X7j7Y85a2GtgXBjWJBVMiwTwXWMJBDucZ&#10;qCLpJgf5TsKzkJxP4mUoMtX4+xq4TgRTY8O0wvCf19m7D35LCTvdwltOvOAm7AuDesSCKZFgngss&#10;4SAb915UkXSTg7yY8Czk+iYZz3AZikw3lg8uHXQyHdbkBDCtMG47aeZq95mV0Rk43Vf1Gz4a+8Kg&#10;HrFgSiSY5wJLOMgmjX1TfNMH2UZcv1/ieL2xSmuRHKcTloXE9Ucll//fgCgUmd/bcpQBXDkgbouD&#10;PG+f0aP85zZwkO+c/g8fx74QpGmfpB6xYFokmOcCSzjIBo39Sa28DrIOliwcyfFwQrBAbCG6qYhD&#10;EbuvMCUxuHBAbIEoFExjo/YwUwvh9rMvHuA/t4GD/Mjy1T2xLwS1salHLJgWCea5wBIOZT3IbmTd&#10;Iwghd2St3ixrgdgh7saXut7FlNgw1QGxA+JQMI2N5DOFqYXwxMrbgp9S9At+efuGv8G+EKQIx1KP&#10;WDAtEsxzgSUcqnCQ/UgcwwnJOCzhgNgDqkikts8xJRKmOCD2gCoUTGOj9jBTC+Gp9es/6j+3gYP8&#10;kxVre2FfCFKE8dQjFkyLBPNcYAmHKh5kNxKW0ec149YBcQDUkUh932JKUzB1kDna2yajDgXTJExg&#10;aiE8KT81+89t4CDfccqX98O+EKQI+zRqEQ+mRYJ5LrCEQ9UPshvJ5U1CTQ2uHBBrwSQSzJvxXsws&#10;JIemf2WHSSiYJmEfphbC7Secv6//3AYO8k1TzpqGfWFQjFgwJRLMc4ElHGTjWO/KxqHsB9mGcFOB&#10;CwfETcEsEt0BlXp6/j0uNq+i0oJZKJjGhmmFcfPUs6f6z22Pjl6D3nELVn321Hwf6aiBesSCKZFg&#10;ngss4SCbJ/ZfplXoIKf+4wxcOCAOBdNIpNbunxg83wmltscjbwqmoWAaG6YVxvcPP/VB95lVZ7jH&#10;woFjXnQL1cC+MKhHLJgSCea5wBIOiGMhG/FhppUeQk6E5PdnpjugigTzSGQN9Qzpvbi0kEM8puEl&#10;HMxDUTlgHgumFYb/vC7cf+yLPbZu3bqrX4F9YUjhfkZNIpGG7c60UMTum0wxisQ6lyUcUMWGaZWA&#10;kGMj9bmRqQ6oYsGUREivezI9EqaEIjncg3kkau8yrTD85/U3v/nNLlqFJSwQaURf6hILpkWCuVFw&#10;7SCNTPTV24bplYCQYyG9nMg0B1Rx+QPTYiHrvY95sWBaKOLzLMwjUXuXaYXR9Lz6FVcPnDAGVWFQ&#10;l7h8kGmhSJGHYW8E3DqI/w+gSktLbq2alISHJXAvK+SxkfVOZWokTIkN00KR9Q/APBKmFMaCj48d&#10;4z+vqOQg9x7ySlNlQch3tpuoTSzU5mJqKGJq5IZ+uHOQ9fuhyoT4OQKXpYZwI8HcA6pExOkvpolg&#10;aihiFuuNPtmzq5lSGP5z2tFnyKuoGvgNEBcK9UnCOUyNRGwD98+KQhql/qggcF8mEcf+vXEc1Bcx&#10;XJcSOVSHE2ooksdvmOJB5I9ikgima8EkERJH7FtYMSUUTAsl8pz6DZYdPKXw3ydLoTdRo0TIvMdw&#10;kSuyoUewpHEkh1+yTOkgRA8S72syXpSX38EsEqnfKWqOPRqewmGqB5mr3rUORWzesdeRdU9jamLE&#10;1Y9tPw3PDeS68N8+LB02ZZr/nKJ6l3n9hv8q0qgAqFNWdsRdJmQDFHa7VpYsHYQXAHUmcBWKHJjl&#10;mFtIT/x3stSCuVEklldw35J++c/n3H7Dn0blxW+4fWP8G5aZQmoU+/5d7YBszONJPXdYMhRMTX1B&#10;bUukZ0MoU2HIsjv5zyeqIFf1P+RVt+GVPQcnvt+RCRrlam/kq/sjpGsccf9B8f9OY6Ua01DmQlFn&#10;0X021VlFpcdtrMZ2+5fNBUPN2hL5in4JaRpDDu5W3JcSie9JQvWAujIQdqHIsrv4zyWq5izc59Bn&#10;E0/KAQn+r63KtR/fI0Vj4Le0yCEO/DWcDSZV4a8Ju1D853HBPoc+hyoc/8QHLlswElWhyAbYQAHb&#10;BvluPIr0jIHrUiL5hr5jjFnpkb34Q0IulPtnLRjpP4+oorn58+ddmnqyYaSAv6aWbYFs7ENIzQji&#10;8iMNz6Uk9M1S0U9omJUb2YO/JeTC8Z9DdTZRxaPD94/rOb0Gd6IqHClkYc8Hyhs5yJ8lLSOIv4/h&#10;ulQQXiiYlhq19wi3cOTceW5Vrc4kqmS4najx0+tWD0JVOFLQtngXVg6e0b9jF38DcF0KpE9XE1oo&#10;Ylr690DUniPcwvnZNWsG+88fquQ8eNmCI4w5M4AU9vfUuLKQilFw3WrK+OC21Ki9RqgtwX/u1FlE&#10;lY5rBx35E79TVC1BCryMWlcOiT3XH9NkiT80VioGyeefWToR8lPEnrgoJWqPEWpL8J83dQZRZcPv&#10;WA1ULYOaVwLZGP9L2DUCZSklhNgycj9rfueL9h37AqqWQe1bhvoOK3xOxu4yEj3gu7siNVtP+UoH&#10;IbaMhfuO3eo/Z6jM4l9k/t4j/wtVy5CN8QJ9KBxCqImJfLFLdCeYolB7iBBbxry9R/7ef75Q5YN/&#10;sWVDJ3seodkKpBe7NVpSLLIBHieEmhhQtrKxG+G1jCVDJ63znytU+SGJBz6FMafvsFdQt5RGX2pq&#10;4sG2aSlz+w592X+ehMDNLHLDv/iyoVN+iqqlyI9vh1pdqqlpguyRz7BdWsq1Q6eU4zdC/iBa9bFH&#10;HdKsyJuV13QvZE+cwPZoOf6PJaqBqjX4g2l5QD7oYU03h+1QCkp7Zmb38v5NqBq/WbGiJZ9jbkZn&#10;/UH7bofqOe0vBepM+M9JR6/BpYox8AwpNe4+7x+uQl0apLmRj+isqTbS47dpd2m469x/XOA/H9Yz&#10;m8rI2rVrA+9oq4G6VMi/lw6i7zVtgvT0b2lvqdCdie1yVlCXFwk08KP2rSdMPx11qZD+v6exDWoq&#10;TOE3iYyD2vP+cyCjZR8HTsUNR5xymyaJUn53tpGv6J9iY9SUHNUr2lZKdHtfnQnU1UOXEKrSIpuk&#10;1J/O6c6o3tCm0lLFPR+Law4+6n5/YnN6D30LdamRjRP7gV41+aB6QDtKjdrT/n1+zZCj7kfdPviT&#10;VOP2k2b8HepKIJuqsKdPdGNiP9OrDNwqe1i3t1G3J9u2bfuALumrPjb6GUwqgxzqUt4vq4qoWlLW&#10;yqD2rG4vqz2OSfuzcsLJV+uKcP8l3zkWk8ohm3FX9mVNBKpWlK1y/PjSjmN0e3fFYScuwaT70dFr&#10;yNu6omy+9tr3YlJpOjs7X2fvdltUDShHpVF7UrdX1R7GpEZXIDVQtx3yHWl39nnboHIivbZDtzfV&#10;QF3jR1csNZ5cfWdPTNoeORD95LuYesh6qVAxqdgIs+159rb79tDtRTUwqYli8YGHv6gr4C2f/7s5&#10;mNQIcrD2lHFIxlH6380Wya3HT5+t23tqT2JSk5SF+459RVdUNTCpqTGCbo+psWi/MaW4A05bcMsJ&#10;06fpiqzGtUOn3oFZTU0irh161B26PaXGzSeePxWzmjzQFV2NOX2q8ddiNa1H7RXdHlIDk5oi0TXC&#10;HsKOmNV0c9Re0O0Re2BW02rm9R/+kq5B9lj/95d1m3dbaxqonuv2gj3m9x/xO0xrysjqo8/6rq5x&#10;9rj7gktLd+eSGjPcM/Ob83U9t8eaqWeuwLSmSuia6R5luvNnTTp0d6T0D0xr2gFdg/3j2fvu2wPz&#10;mpLy7H0PN/1DDffAvKadueOUGZ/TNd8/rvn0Z9vv86QVQ/VA1xv/UD1lSk135dWHHvqQbnP4R/2j&#10;eP7E+VFZjV9Jz5hSU6PnR1+//NB5/Ue9pttAurFo/3G/++m1K0cyvSYCVatFBxz2O10tdUP1QvWE&#10;6TU16XnuR4/01G2ysLF00JHfYHq3RdVAV5uwoWrN9JqaYljwidGrdJsxalw3+rifXtlz0AlqbFq8&#10;8uO4qwyPLV/5cTt+lYsux6ixYN/Rq3BXU1M+/v2O+4YvGDAq9o+OScaa46avemLlbXtsXrduN5ND&#10;+bzpc+et1q2Zdcz/2MhXnly1bgzlqalpD1aMPWFdR8w3daowVC4rPvP5u0ivpqZGx5Z1G45TY9XU&#10;M++N+65umqF8qzXs9Vi+ptT06PH/Af4E/bPYvox5AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQD/&#10;n8mUqAAAAKgAAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAABAAA&#10;AAMIAwAAAfQtbmIAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAxQTFRFjx87nj1TljBG&#10;ixcycFDJoQAAAAN0Uk5T8q6qSrG48QAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAABZJREFUGFdjYAZC&#10;JhDBwMzIwMzMzAwAAQcAH9sVhKMAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAKm6Z7bJAAAAyQAA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAKAAAABAgDAAAB9+Fu&#10;aQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAAGFBMVEUAAAClSV2yZnKiR1ygRFqLFzKL&#10;FzKiR1yx2JJNAAAACHRSTlMAiBTBxf3/h1xbYpQAAAAJcEhZcwAAIdUAACHVAQSctJ0AAAAmSURB&#10;VBhXLcjBEQAgDIRAjAb779hzdF8MNBQCBq4U+/U37oqa2gcNuACWVWcM5wAAAABJRU5ErkJgglBL&#10;AwQKAAAAAAAAACEAfu99480AAADNAAAAFAAAAGRycy9tZWRpYS9pbWFnZTMucG5niVBORw0KGgoA&#10;AAANSUhEUgAAAAoAAAAECAMAAAH34W5pAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAb&#10;UExURQAAAIoZNZMrRYoXMcyImapUZ5UrRosZNIsXMmFmg14AAAAIdFJOUwD6WPwPr1f6OCXaagAA&#10;AAlwSFlzAAAh1QAAIdUBBJy0nQAAACdJREFUGFcVyMERACAMhEA0iV7/FYu8doBgQ2yrTn1fedaf&#10;RiXTHngQ8gC58B+7sAAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAYoMtrb0AAAC9AAAAFAAAAGRy&#10;cy9tZWRpYS9pbWFnZTQucG5niVBORw0KGgoAAAANSUhEUgAAAAMAAAAFCAMAAAHAqJYGAAAAAXNS&#10;R0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAYUExURQAAAIoXMYsaNJIlPtOrsosXMqJFW40fOX5B&#10;yGcAAAAIdFJOUwD89tVG/6XjfHPAQwAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAABpJREFUGFdjYGQA&#10;AWYGJnYGVghkZWFgY2UFAAILADsQ8MJMAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAf5WwwuwAA&#10;ALsAAAAUAAAAZHJzL21lZGlhL2ltYWdlNi5wbmeJUE5HDQoaCgAAAA1JSERSAAAABwAAAAUIAwAA&#10;AclDNnwAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAABJQTFRFAAAA/f39/f39/////f39&#10;/v7+VZvLLgAAAAZ0Uk5TAO2h//Q4rX/SVQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAACBJREFUGFdj&#10;AANmIAQjZhDBCGKwMrAwM4EEQEIQmpkZAAWuAE8rPI3FAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAza4vaKdrAAALYAMADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEA7TMZCM0AAADNAAAAFAAAAAAAAAAAAAAAAAANbgAAZHJzL21lZGlhL2lt&#10;YWdlOC5wbmdQSwECLQAKAAAAAAAAACEA/Bw0VlExAABRMQAAFAAAAAAAAAAAAAAAAAAMbwAAZHJz&#10;L21lZGlhL2ltYWdlOS5wbmdQSwECLQAUAAYACAAAACEAlltdCd4AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACPoAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAJKaL3T6AAAAxwUAABkAAAAAAAAA&#10;AAAAAAAAmqEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAKAAAAAAAAACEA3nXqmLUA&#10;AAC1AAAAFQAAAAAAAAAAAAAAAADLogAAZHJzL21lZGlhL2ltYWdlMTAucG5nUEsBAi0ACgAAAAAA&#10;AAAhAMFy7lHVAAAA1QAAABQAAAAAAAAAAAAAAAAAs6MAAGRycy9tZWRpYS9pbWFnZTcucG5nUEsB&#10;Ai0ACgAAAAAAAAAhACEARO/GMgAAxjIAABQAAAAAAAAAAAAAAAAAuqQAAGRycy9tZWRpYS9pbWFn&#10;ZTUucG5nUEsBAi0ACgAAAAAAAAAhAP+fyZSoAAAAqAAAABQAAAAAAAAAAAAAAAAAstcAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAKm6Z7bJAAAAyQAAABQAAAAAAAAAAAAAAAAA&#10;jNgAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0ACgAAAAAAAAAhAH7vfePNAAAAzQAAABQAAAAA&#10;AAAAAAAAAAAAh9kAAGRycy9tZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhAGKDLa29AAAA&#10;vQAAABQAAAAAAAAAAAAAAAAAhtoAAGRycy9tZWRpYS9pbWFnZTQucG5nUEsBAi0ACgAAAAAAAAAh&#10;AB/lbDC7AAAAuwAAABQAAAAAAAAAAAAAAAAAddsAAGRycy9tZWRpYS9pbWFnZTYucG5nUEsFBgAA&#10;AAAPAA8AzwMAAGLcAAAAAA==&#10;" o:allowincell="f">
+              <v:group w14:anchorId="74AFEB20" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:12pt;margin-top:.05pt;width:79.15pt;height:79.1pt;z-index:251658240" coordsize="8987,8980" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCVdNRf0GUAAHkLAwAOAAAAZHJzL2Uyb0RvYy54bWzsfetuI0eS9f8F9h0I&#10;/fyAsVgX3hpuL2Y9a2MAz6wxo+8B2BQlEZZILslutffp90TeKqOUJ7O67ZY1ag7gKaoZjMprXE9G&#10;fvsfHx/uRx/Wh+Nmt317UX0zvhitt6vd9WZ7+/bi/1/98Kf5xeh4Wm6vl/e77frtxa/r48V/fPfv&#10;//bt4/7Nut7d7e6v14cRmGyPbx73by/uTqf9m8vL4+pu/bA8frPbr7f48mZ3eFie8Ofh9vL6sHwE&#10;94f7y3o8nl4+7g7X+8NutT4e8a9/sV9efGf439ysV6f/vrk5rk+j+7cXaNvJ/P/B/P87+f/L775d&#10;vrk9LPd3m5VrxvIzWvGw3Gzx0sDqL8vTcvT+sHnC6mGzOuyOu5vTN6vdw+Xu5mazWps+oDfVuNeb&#10;Hw+793vTl9s3j7f7MEwY2t44fTbb1d8//HwYba4xdxej7fIBU2TeOqpkaB73t29A8eNh/8/9zwfb&#10;P3z8abf65Tja7r6/W25v138+7jHMwgC/uOz/RP6+tb8fvXv82+4ab1i+P+3MaH28OTwIV4zD6KOZ&#10;lF/DpKw/nkYr/GM1Hk/q8eRitMJ3+KOdzNy0re4wt09+t7r7L/fL+WI+sz/DJ/Oby+Ub+0rTTNes&#10;777db1Zv8J8bX3x6Mr7ldYhfnd4f1heOycMgHg/Lwy/v93/CUtgvT5t3m/vN6VezrDE60qjth583&#10;Kxl4+aObqtpPFb6Vl44aGXpPY3+xlB6xierm7nDYPd6tl9dHP3+ay6X8qVrx7n6z/2Fzfy/TJp9d&#10;f7GleksyMWR2uf9lt3r/sN6e7P49rO/R9d32eLfZHy9Ghzfrh3drLMfDX6+xIleQHSesmP1hsz3Z&#10;zXo8rP6B9WY27vF0WJ9Wd9KWG7TJ/TtmOXxhOtC1WbpzxFIuLsV53WDtYMW1Uywi87KwIKcQJG4x&#10;miXvFxWG/HA8/bjePYzkA/qAdpp1vvzw01FajJZ5EmnzdicjaZjfb9U/gFD+xbRe2us+ovl2U5ql&#10;G/an28GNXxZ2B7fSuP52FAn1BXfwbNFicGTYJrOFHrZJM7XDVi/cN2H/Jn7V7eL+78geftxDgRz9&#10;csRfTxbkJ8nIf94t92vMnbDtNl7rR/iHw3otSmk0sYNsiLyMPBYEZEQs7Aetx8QQ+fVIB2j5ZvXe&#10;rkdZW34NYgVcYzXKP91eO5F/hUm7ebiH5vt/l6NJVY8eR8LVrMyOCPsxENX1fHQ3ClPZEUE2dUTN&#10;Is0JK7UjYpww2B3RhLQJeiEiqtJtwsLriGaTdJuw3SOiJs0J1kwgatg4LSKier5Ic6riIW+mpFGV&#10;GvMFGfMqHvS2maY7WKlRX5AeVvGwt3PWLjXuU9aueOD5slIjH68GbPWwVpd3VoRiUX/cuvWLTyNY&#10;IGIyyHLe745iDchihgS6svaIoZdvCTGGToiNBsX7QJUhxtgIsdn0RWJ0XoiN9igSY2EJsZGMRWJZ&#10;O0KN1WGVSr7VsjwM+bBOygow5MO6Wbl+Vqqjtg9unkQP9g3ww8UIBvg7K2Ng/cj0mknEx9Hj2wsj&#10;1e7eXoiIkX9/2H1YX+0MxUlmGcvJNBOCyA1CR3G/jSnrBhsSHeoo/ff+uTcc64njOPHD6r/3T0c3&#10;w+IXfjM/nv57/7R0kA+Wbu5n1X/vn45u6vgtfE/89/5p6bCxLb9F/r3YtJZumuf3dAT9+1b3u+Pa&#10;riyZGWu3+CmSmY3UynF3v7n2BuHxcPvu+/vD6MMS7tYP5n9uchQZMXa8MrRa993u+lcYNocdDCms&#10;d/iY+HC3O/zvxegR/trbi+P/vF+KwX3/1y2U/aJqxfQ4mT9gfdT44xB/8y7+ZrldgdXbi9MFBIh8&#10;/P6Ev/CT97A0b+/wpsqsuu3uz/BVbjbGeJP22VZhROQP2Bu2rV/c8MCMWucsGB5GO0sjYJ28EsOj&#10;mhPFFenTcVqbYqcFvVw1aTax+mNaOVZ+dU2UHyaje9m4TrcoVn113aabFGu+qmrTnGKbg3KKbY6q&#10;nqU5KZujrsk4KZujggmXtPOUzUGbpWyOqmV2QjzszHpRo75gPYyHfZwedCiqbv7qOWuTGnZmyFbx&#10;uHObGIIlrBhqB9XK1ovtoNhSr+OlPqnIEq3jxS4znZzDOh73STVLj1cdj3xdsR0Yj3wzqwgvNfaU&#10;Vzz2TUPWaa3Gfkz62MRj34yZQxKPfbUgfkQTj32NNZh0k5p47Ksp2T9NPPb1gqz6Jh57uhfFMAjr&#10;q4aXkG5XPPbVmOygJh77SUPmUUyq8EbKSxRyoIJBl25XG489Jju5VNt46JmiaOORj9YpTJazH5Fw&#10;lP4F/Ajqt1VYp8ZL8cZ13gcSc1DIIWSHuEwiZQ25N7UL3LGZDfkwl6nGfjXkymWiXYWHY8mHdVUk&#10;nnBvhnVVhJohH9ZVkVuGfFhXnc9yhWjqkHEX6WO4D+uqCBghhwgZwl2EiCFXXf3irqpbqj4DwfxU&#10;sZXQuoK3CKvUkFXj2vXZe23+ab1FmGSWDu68HRv/vX/26Go/Q/57//R0tnlQQsP4tXnv026BapF/&#10;q51fGGn5dw708LnHq/sKs8qMHQyn7HthMlk6CNLcGMMcGkYnpgOWQD3OvxdmjKGDoZJ9L0wUSzct&#10;zNnCzUZpbhGhkPZB4WffC7NhIJ19L7qdG77e/vFzdY5SvLQoBWazF6Uw6+R1RSmoTRybsdQkjs1Y&#10;bqlHZjPlFPsPiHelbWvlPsDBS9rWmLZgpbcT4lEq56ElTg3EQ8cJREk/RLkOM8JJhSrahjRKhyoW&#10;jFc86C1zAVWooh6zsEA87NTNFf0RBoK6zBI5D1TU/dbhCuYyi4zseNVkOahwRTUhfRRbuePFXEAV&#10;rlCr9OxupfNSX7279cUt7aeGBzO2IXsHmSiQrJYupLe8+eGf1jyG3LR0bd7UavG9MaEsPAIj4vn4&#10;p+MnkR8xtSxYgtM5UxACK2tDDTVBh5q0E7gLpn2T/Hufzojv59l8+wTzrcOr/euh1bBQrFX4s0Or&#10;mRUjSCwB1rwatBqMjD8MrQZ0kN2OQEoal3D5xqODGiAfLVoNsDXrZXnUpYeifVG0mswz/vuXwVZC&#10;LejVauT5q1utCDT8gavVBRGbCbQr1uTLWa0uq+9WK/76EihCWAA9N9nGj57DT259aKuam/hhN/Qi&#10;OZyg8JFFLyhivMdgGCEsF/h/QR51CMHYT5YkTTV1LelIYodNsrgJLljAwUepTPIvwSd21lpBECYY&#10;xa5aNZXMX4JR7Knh2EGaE0Rw16Q0n9hLowMUO8jRAH3lbtVvdh7MAgeiTKY3hSgTU1tMWq8mmetg&#10;Y9JYc1mD2+UasKKyZFhM1o7OUvWb9vva0PP/rGbIAlnj4DUDtdxJlICK9ydfMAVWILujL2bKnhk5&#10;D4cKQgbLr5k+kcz1QoxL8QZnwAoahRmw84nfddj5+skvsYtSJ2CeRe9JtK6v+MyyewbFlxgmbyFn&#10;BklDHQervpmBYBi+ZrI6xRbrPuAVRUmEKe2oYvXXNkbbyET2eMUakPNSKnAiEIxUu2IlOIF+S7cr&#10;1oIWGp7iFavByVRAbak+xppwUrF2xapw2gjULsVLBYsnJu6capiKFs/GE8YtHv7pQqB7SW7x+Ffj&#10;SoLPycbFMzAz0dQku3gKKpxzY+ziSZgBeU9aF89CBWOPsYvnYT6mnY0noqqnjJ0KHc8Nai7VWR07&#10;blpjdaU2QjwV85mx4BI7QaHdqhbwoPRUKLzbAkZjeuwU4K1qF7Sz8VQs6MxKpKyzCydTQTilForA&#10;PALdwmR0kmOnpmIK8ZBmp4BvOP9IOiup2vBWoNVYZxX2bWFt+8RUaPDbzCSKUp1V8DfsHjYXGgA3&#10;gwAjvY3nArYZ7a6ajJm19xMrT8HgqjGQq+m1ooFwMyruFBSuGk+ZwFNgOBk40l+Nhxtjf6fbpyBx&#10;4McWXxtLqWq8kIRbavW1SkzNJkzqtWo+KqTTCD89HxOmLoAmiZZpBWlL+KndMWvZepnA5uuWvSCT&#10;0/xwFiSim87Y+MnZkYjfTBJwqfGbKK0xpWJ+ouajBlqT8FPzASuHrJeJmo+6of1V89FOaH/VfNRA&#10;uZL2qflo5kzSy5nabvyaseBOU+MHd0rRMVEPHy+mMxjiJD81HzUSzWn5MlXz0dhgQkL+yVmerh81&#10;8NmEn5qPas4U71TNR4afmo/KZPGT/VXzUVF5gDP2UT8ANiPzIcimrr9jg3ZOyfuZmo8x5EZ6fnGm&#10;quO3WDDlNlPTwcW9HNUKzVsYcHGydfFszJEXJ42LJ2NCZfMsnos5tW2RAeza1kJipFeKxO9DF7hn&#10;MY8nQrsDX3ngiOJqv/p8PB2ZM/yZHRd+ffBnugjEJETM6Qomnw0N5jHwYvEZco8NLZBDSBpyj5fI&#10;k4u9JuThbG6BHOrGkPsgbYHcdRUgjiFdFWPKcB/WVUAkLPmwroopJNxD5DjfdrF0DPmwroohY8iH&#10;dXXqugo7ZMjI4Mix5T6sq2JlSGNgRQzhLkaEIR/WVTESDPmwrrr469VsWFdFyxvuw7oqalzIoaej&#10;rv72pIbYoCPJaogTm0prwGQwb5bj0fbNLLGBUGOP0ucZ/NNjneyiQKDQcfTf+6ejcwfREQTM0iH8&#10;Z96LAF+ezmGnELrL0iFmZ/hJUC5LiGicJUS4LU/o1rUE0rKEiKBZjgiR5QndkYUKwa88oVv0EtbK&#10;EiKeZV+NgFWe0Pcaoag8oce+IciUJ3SLW8JHeUKXYqsQGMoSSkTI9gYhnwKlW7XYAPmRlCiO41lY&#10;kBKf8ZT5pYbAhpVJeHt+MCWm4ntU6DuYesr8xqkQB3GU0L52c/st6J92K+JwueOJEEaBEvJPJFWF&#10;4ESeElEJS4mwQ4HSneuqEFAoUOKoink7QgV5SsQIHGUB+ljhBLGlhHtf4OmztnC085Tw2B3PIqVH&#10;hsLZLvDEkS7Td7jReUr4z4YSDnKB0G0OuL5ZQvi8hiGc2jydE9VwV7N0T5WOX4+/D+zzq0lZP0NR&#10;M6nk0E/LmtXy2tKypoZYKigWh05MFY5UjAijFMIwNMUYR69oLAySI3CCRUGCTXHkCuqQRIegpwIv&#10;lCwkvOK4lcQGSaQp5oWDOekgWBy1akwVgdRoqZRsPWOdVCnZtmXRZl1sZMaCpeoIz8RUS0u2LZ6A&#10;mqdQ4xmYIR+XHjV1iqemsUN1jGdRs7yEOsdTt7Sn8Sxk0rsqH1ubCgypDdDLx5p6IamRU8VH6pot&#10;t14+Fq9ND53Kx1aoyZNecTofOzEVW5KtizcDItuEm9oMU+wZ0jhoxLC1KDM1D1MaThc1HJixYdOp&#10;2BlFFKhUrGAf0x3tpWIpekKlYmuaCetlYmuW+VPFSKY08SLlVcOIVJnOxtMgs0U625sIJuNUHnZS&#10;s/2l07BT2lmVhm1NwajU/tJZ2AnNgqksbEvRGDoJ27ZsCaskbAvAS3rs5OxANxW1qX6T2l8qB9vS&#10;lKR46R27MWWnUrD2WGZq7FQGdmHOsKYapxKwbcXyhyr/OgMqIr35Vfq1pSkcMe1DV6c1w06o5Ctf&#10;JeJuB246hRNXgBJTPZDNeKY5noYGBYbSPVWJ15kpaZqaBZV3rSfUHImtpClVrfCEui5UdNxU0nVK&#10;zTeVc6UJ4Vg5NHRrqXwr21cSDQozIFWZ0vtKXNlAFps254Tc+YCsCwef6xH1q/eKdSOB8hCxyKc/&#10;zgk5lqo8J+TYyHz1CblnSDu5jImPT7Kck6u5XChS5ZZyyGD5YKJ/unwT9C0kRyF46tKrhdJJ8KkN&#10;M0ResoHOSq4YkWg5PO1cAN5fJ4HoS57Oxb9LAeha0EN4LyIweX6eDmmkbPtcOhMxmAKdzYxMCqm1&#10;2iVfEYUp8LNR/Cnen22fW0+IwxTobFx+Dr2Q5edkACIxBTqXOxgXaoEhVmMXQilFWIsLalZMaSm4&#10;2nlVU3q1U5lVg6REttO+aIOUEs8S+uzbpJCSRdDGdgZRmSzHymdWpoU0prgGMjpw9fMM7TqspgGe&#10;4oWBf1qh4NkVki9uTqYFseA2O8IV2ca5Ao84VpcfZzlEaHrbnb/zrfdPl7/zSblZIRWL+I3jiPK4&#10;uSmehjaGAvr+lf5pX40QjuNY6PTUp7RLWWCZWjvHhWxTaGNpkhHIcRwLvW7FjzXLCyHl3PDAS7eE&#10;CNbkCX2ydlIYR4RzLEfEawocHWFT0GSI6FiOCNkUOHrC0qFVn9FF1KbA0U3huKS5XX0aBG4KDK0g&#10;mUM9Z+dFMgaYQIRuCnR21c4KZTIR2zH8ELzJ85NIOt7rrsWBAeV3iX86G8Stmw5t47/3T0vHE6Q9&#10;OrfxEcDJtm/m5GsTHErPxz/deyWVgn4ghJPlJ7demY0CDE9uPhDjsXSF8Zs6zFxhehHkMezyyqRx&#10;dS0LVG7D5Rde7Qy9/PBK1VMZjrxx1LN5/cifU97Q5y/qOg0xb/opb2M6vbaUNzQoCU6qnPfM3DaQ&#10;CqvH8dyGn9KLAp0VZwa91sVDabovjqmDGcszxfFcXNJHugkpFl4Jc4zF++OA7gSHxtIBXciAmBkL&#10;96vc97RmqQiV+xZTkUToVfI7M6FY01Hr1IyeA85fMOD8HMGUp8Y6C6hgk1qFjG2Y1dyNd92wxbKE&#10;2FyOY8H3wMbxhHljCnvCE+bVbnAAnnbmrFRfnFKFeO8rVWM8vjalWo/p8c9Yq/LDs7FSBWaaYhoi&#10;gc6ZxUo1wyzWqhzMFCvVCr4TUYRKqyLqRDRXrFUz3JRalesr05lqpVbBbphenQCUQfjpaQCsKK31&#10;FaoMRZMpPz0TNF2tikOjPhTLWCtgGd7LcD4KWYa4GZsNBS2rJjQFLpjyzpBA6IWMn8KWoUwGK7kg&#10;wj7iR4/NKnAZ8OpsW2h0Ga9YodFlLS3kouFlHIkkOrjrh73GKwWV0PU+uF2n6n1UHCyh7rmCnciw&#10;Fwpjhig0g/v0YGbKUIxxJgpmVtfmitpUf3s4M84v3h8AD7L13AeaMZtdAc3Aj+1fjTSTgj5peaBK&#10;foAfHT+9P1DKI81PQc0wfqy/PawZ3W8Ka4awBdtvGmzG5YECm9WZkhqx6oC8YvJAoc1Qj5qNn4ab&#10;TejBdwU3q6W0QFo+a7zZhMpThTcDP6bcFOCsas0FiCnXWCHOal7SQEHOKgR1yXpRmDPwY16oAp1V&#10;DS8hEssr8GNYRwU7q2oqXxTuDPyY/pWzKZ2cRLVF0l+FPINNxeZXQc9wjIrJP1XyA/yY/tDgMwSw&#10;WfuUvBrTqICCny1QWSUtDuRIWRgWNI9tD4VAQzicsYuNK7Bjs6tAaBzwqOp9gB0TVqrex5SiClW5&#10;D7Bje02V+5jSkmyq3EeOXSyqJhTGLid946mgrYvtXG2BnyMqXzCiQksS/C5Xk3PuNs5xFfKceeSZ&#10;ywidrxS8PUP4rgJsJr9mzjU1KCYPMhkJtquA78kP5FcP4aNS7F+gpsYzRMzFSDALqjtxziLmEjTr&#10;kfrMrX/a3HkgLIHQJNZlA9wlRFZHWYJkScDL8kREKxuvr6bAYpncPWJVBUoPvyyhsiT8ZHnCn8zz&#10;RGDJURaQWRIycpQFHJAEgxxlocAEeLq3lyBalb8MtAzSChgHqReSA0NI0MW282m+Qi8lCacMpRQb&#10;GZIRqdA85EVCIH6U8nMkwQ1HCa8k1yMJWzjKwmxKQMJRFlaIhBocZaF2ggQRLCWiBPl2SskEu+YL&#10;+EJx/C0lPPsCT1dlQXz2EqXVXuKNlyjd+oSfXaJ0+91dRwGh6deQf1qxBFHn+l5CbYHS7aMSbAuU&#10;tkfwZwvNlMOIWJ4l4BY42p6XkFsgtEsO3mXp1XYm4TcOI4RHOIywUxp+qM/pxheXbsS666cbzYJ5&#10;delGHnpXmRWOu8E2CeEOILZpoDwm49ywjTtuCxrGx/R0ZJybCsVU9KRtHInJ5EBUUIwXY1ARSp6h&#10;URnHTAakh+RRGZBzoOhTAkXP4RkkTC/qGmCzWGOhZNDhIvtgphU0Jha541kyAbCAPWVBFSb6dNZc&#10;o/f7w+b27vTiNBfmv6+5jHn72jQXynqwJGWsuViKQ6ktnMwh+T/su6BoZiw5pJTWdMaapZQWzfzF&#10;OgsHkJg+jXVWba+oS9w0EassmPosLRSrrHrKKhMojVVN6DUdSmM1NOWnoKfVhA6bgsgAnU9yVhK+&#10;D1NVTeglBAohI9jedEatB5ChaCUFkBF0L2GnZqJZsBSYwsfwjJqGx9T0hg4NjxnXdDeo7VDTDJ2G&#10;x/CLhDQ8Bk452V4aHsNvDNDwGH6jgYbH8BsNNDyG37ig4TGcn4bHNBzOEosm6Oq4cAeFx+B8CEs3&#10;a3gMT19LIYNuc2Su/VIyit87peAxVUvhJwoeg3uEye5Q6JhqAlh+Go0hB2VCN+Y0o6vAMQisshSs&#10;AsfoFGw8GRobw/PNChuTYRfPBQISbG9I7CN0FpWYydj1kDEUOaGQMQhUMXaxoEKMjLYungqIW8JO&#10;42Iqeo+VxsXQoj0aFoNLN8lC0bAYoBHTUlmjYnBJImMXTwXFiKhKTHVNMZ8KE0MVkEbESOGs9J5Q&#10;iBh62ZnGw9QUP6XxMGy/ajQMHzeFhmGaVhViqha8SlQ8CZSZMp/m/Kqa2H6i3Yz3QjWjIFQFg2EI&#10;NgWCyRivCgQT6+uzs/8pzj5NYbozqlcwK21yIp8LPqNCWFLdHRu6CvW58wMpJpfk4MOBoDy5WFRC&#10;HsIYBXIbrT8XdnqClzmjQtgCdqfGz6iQJ2vGHcq7CqnJ/OZLo0KeIdwqatSICZ8YpbFWqb0i8iRc&#10;BuMjmP7pURiuL3ImP5e7lsiMYYjYS4HQpe0RV8kTIqBiOCJiUiB0bZRKBdk2IghiOMohyzyhg5TI&#10;IcssIQIXdhgLFTIqhCQMIS7383PjR9o/3Ygj2GApS/ekVAgjOMpCvR3U14KPhdnGT/LZW9yQ4tpZ&#10;pvSgCnjtpUHyifBCoRPg/x2soXSZjLjYpkfwofMvh/NsCOEd5wmlkI6M0dN0tJ4geKiDCe38uJsr&#10;sf89J//0mALx9vBqeKHZNor7aQjhX+YJ4VhawkKlkBouoyUEkCi30oFisYmUwhSKm2cYFrYYzjbZ&#10;Fxdu5AE/uDmydPPzHNpX2Nlwpwy7AhkcJUOWf6m4QIassLT6UtlP/xnn8OKyRZBU/WyRWSqvLVuE&#10;BDvLpGBfhjBb7G/HIUBsokBTV/S0Z5wtYhExFf2rcOCNhHWiN7JYXRzrgB3COjgk1AEhFjqYicHE&#10;QT8WglFpIpFTpIcqTUSZqZHPTGI89PEsnqMmXzBq8gwmvmxco3O8GclMfNmWhrBkKkgCEAq2ZHo4&#10;27mgEYfp14Ha+klfz4rzxcIssCj7itN4jK9NcfKbET5Vb0pxi7Sui2U3S9XEanNCy17FKQIa1Y9U&#10;XYsjsOk2farS5DnaT9aZmSGPx3yQyszwikf9rDG/tbpMLrlFsGu03D4JirlQ0xXsFus55oNi6TzD&#10;M2hMX+aypDDlAI8JAGQdYew1Q5XXg9hHA6gkYCVvzDujvv3DqHwvz6ryM1Tl5eP+9s3tYf/P/Xff&#10;iuJ6PO5HHx/ut/i0P769uDud9m8uL4+ru/XD8vjNw2Z12B13N6dvVruHy93NzWa1vnzcHa4vEVUZ&#10;m0/7w261Ph4329t/3i33a9TldPrw58Nocw3vF8KwpzZtfPAZ1OZ06srVI7Zr1tbyzfrjabT6iGZJ&#10;DnplIlJ+PX28OTwYYfD+ePpxvTOflx9+Op6w98UzxCf7wfXnChug86BM/Q/h6qg9USy/RebW9kgP&#10;czVFOSW4xJLb3riY4KMUpvhgCUaxuqyA50s2KPYyBbGU5BSrS9Ix5WKyAYqVZcTnK/fifrPWMAsc&#10;F7nLOpFl2zlRPu9hw4R+9Xffe7lq6Vy4unC5gEusYUVlVYsE0kUd+Jf6V/lnumn+23Mw8ROCifvN&#10;6g3+c8Idn54I991+vYXov9kdHpan4ze7w+3l9WH5CEn+cA/5Pp5e4len94f1hWPyMIjHw/Lwy/v9&#10;n6Aw9svT5t3mfnP61bDDMpRGbT/8vFn9fLB/rP7+wekJwbdaPYGv5a0jmCGQpfITobK/WUqfftqt&#10;fjmOtrvv72Czrf983K9XBpTf/dPhsHu8Wy+vodGs6aa5SMd0O97db/Y/bO7vZafIZ9fjw5BBs2rx&#10;L7vV+4f19mRH7rC+R+d32+PdZn+8GB3erB/eraEND3+9Fr1zPC1P67cXOE+wPVmFcTys/oFuGOVx&#10;PB3Wp9WdtOUGbXL/DokQvjAd6Nos3TnuMZDvHv+2uwbj5fvTzux6r9PQxhG03gT5FWu1Lezd5ZFC&#10;hJwwClEO3qIZeJ3/8f5gFeJIPqAPaKdh7pUjSD2JtHm7k5E0Pbnfqn8AofyLab20131E8+0848O/&#10;znqFYu+tV1OlVubiVa1XWAx/2Hq1ysesx26l4hCVW6rm03mtQlRjP8rCY7IVqr63Vk3I9NWtVRiu&#10;f9habWvn/7cze4lWt2Jr8ZXTzoYXnF9Utiqf79aIJ+ucyeEOuzB+POze70c4xIHtJOQQYT+KlyhC&#10;Gr6KfGRqVzZg/yfhjQOUUrNwcZaJrfQQjZskn2XcXI0SBGru/ttqsqc/Wt39l/Pt6t7PgirrnF/p&#10;1rO4v3Isxo7wD4f1Wmytka238gzu79Mx8t4vHSGM8Od4vxb4jmE3Wv/22nX5qu/8hnnsSOJsn4nM&#10;PuWinF9xERNsYt/XluJ8yif2feWu7iSj2Pet7aUSTznFvm9rzqclmhR7v+681lNOsffbmsvjE5xU&#10;frWyx0eeslLZVc4rHnA6b/GQRyOOnRTiIMs7HxpBVNTFRkgc1apxrAarq/NRVOuWXvmcXp4Y0w7x&#10;cOXRKXliTK0Q+7hmntjayVfen80Tv5BAMdbECC6/rCCR2p1Lb/1qh1vy5n33tXewlcfvyfyX/mmJ&#10;XNUbuSnNTqr/2j8tGXaQGXRskgKdnXYs2ywdFr/lV6DrddU36veJIPxg/ufaedzdb66960j8HZH1&#10;1t+RT+92179CLR528KUwYR/WB3y42x3+92L0eFju314c/+f9Urzu+79u4cAuKrn8a3Qyf7QTKds0&#10;OsTfvIu/WW5XYPX24nSBhIZ8/P6Ev/CTF3p4XaCyff1o8vSvSj/Wtrp2QmZHIeTWnNVNiP9YYlPp&#10;H0tsKvxjLUlVUqwmKSetJoniVmoy7t3r0yPoEVSEU4MSIRndm21n9zi24OFi9O7txTuRGgiXLE+i&#10;Pf3H0SPitAXhjSVkJR/2v5W4TH4PlZEesF2SuU/ffBannyFOO+fDelghCaccMuwr5ZAZddj3rr6w&#10;Q1Yv5BA3TCUU4TOyuPPIGrm32LhkrSwLs5iDT5b4XeeUPf3lH+qWoYN9tfNcKNjEMHm/LDNIn+mZ&#10;Tcwle4avmazO8er7Zt2EdjSx5rE3nqQ4KdUj3kKKVax6xGV6HKVYxboHMEDGLNY+iGkTZrH6ASiV&#10;MYv9tBmue0i3LHbUGlzPTrqpXLWZuS4x1U/lqzUVbZuElEKOeTaWKglJdvEUNMjdsNbFszA1VxAk&#10;2cXT0Ijxkp5TVTEls9LiiWgEgEXYxTPR4jIA0lk1FTL9aXZiKIexa039lVRnVcGUZkpbp+4TyrBT&#10;UzHnrYunojWQ6WTr1FQsWtrZeEu0tdS/SLKLp6K11WFSu1VVS2lM2aUku3gq2jEdO1UsxdQkSnGT&#10;Ez3dhNlSM6nGqZuE2OZXdVJgWrOBU3VSTGgl2bR4GqRNZM2pKin13NQfTPJT81DTaVVlUur5VK7l&#10;SPJTE8HFk66TMjPVFlP8xM3upmJM26cKpaCiE5PrulAKX3dydDm8txKPKN1fVSkF4B42H6pUCo6M&#10;SUmNZH/j+Wj4NlOXCFU1iqAQfvF8NHPaPlUspRqbS95S7VPFUlAFnPVXVUuZmzt/kuyUkJrw5sXT&#10;MTdX6iTZxbujmVAxoMqlVGNczZcePVUupWl482KFgdXCVp8qmNI0tH2qZAqUsqCXU/1VJVMae2VS&#10;SlCpoinVHFcDEX5qOrg0UHVT6srUwkm2T80HTkASaaXuEMJ8MK2h7hDKmBdybiPs3qm5YTDZvHhz&#10;oCgla56qnzI1F7Kl2KnyKTVfLeoSoQy7eDIwdrR18d6YzdjYSWn0MCbgRtnFCjzTulhQob4fZaem&#10;go9dPBUSaCQrRYIPoRe8s3J4N5BVfCHLUfFAxzsrlwQEMi705Oh3IMtwi2eC23lweTtuC5RGTO9Z&#10;uUIgvJQboRKI7shMMazUGpYweSCLJ+H1RcpMoCyFtsdISXrmGTMutCnnEkDsSMS5BBAbGXd68CqU&#10;EcmnDMUSl+UOS9uGcwvkkJiGfGBeFCLRkA/LjLrbGa5CqYlCY9xWxUURQ9ouRq40BkbsIHLX1VAB&#10;It8YqehnuA/r6rkEEFvA7tTtbysBREWqWF8yTahrPmQRyBWNhnzYrLrSHVfhXpf8mnE321zheMiQ&#10;xrjUyxXMm0HkrqswXwaRu66G25XybRf7REYGBsgg7m6vwsKIyH9zusoYMQI2MH5PCm0wcQVaSukq&#10;xA1NhzydTy75pwUStK5UUsh++a/905PZwYR0tb31X/unJqthQBcIYeZhtCUWnSWcoPiOISxdqwRT&#10;0RHC28y1cSKlb+XV88IlQIhZG0KJSmc5zlxdqqYqDA/i1o5joY0zd1Sw6UDjfqD90w44QteWIzyg&#10;bBt91a4Gnlee0OksCU9nCSeuDGEjMIrsgLuFKBHqPKGrndW0hVcjhm17LZOeezXCyY6w0MZACP+l&#10;wNFuhGY2lCNC1XmODlMj0aw8oRPGEkbLE7oSRBK/yxNK7B1bQQLWWcLGXUTWImKZJ3SILYlZZwlr&#10;t2facaGNnq5U08xOdFvaglZISNw62zy3ZFtBGGcXGBxzGcDSZqlnCyvHypQIbjuehbGu4blbypKU&#10;kAC3oyxMNGpwWYFSnOkKQW7Ls7QmKtzj4CgLb5dA90BKv2FbRH6yMyTBbsOzuBuqxl0k1ywKsy4B&#10;b8ezMEeVv8KvWZT6jqC35VmSA4j/2LUk8ep83xH4djyLlK64aVMSVwh+W5aIL2ZfPndlHZsyodNh&#10;CHDnObp7diQSniWUELhtJKKWeUokJgdSIgzuKEtvnzgwZYOQbv7tciWeyA+JdRco/dosSRoJh1ue&#10;CBNmeeLMmlsdRUqExB3PUo9QhH8opaQbpe8lWezLK0pEO9shRMYNxzKh81Pq0kJC0NNyLK0jhG6H&#10;EQaOxV77V5cEXHh1idC/GtefFsbRvVrC4NkB968uEoZXl2zFQFhakuHVJcLAsWSReMKSUJ25K0xL&#10;dJ5fyaL0dCVbFiFzs8RKdBO5ngL7qjB3fTfS+xW/D5R7/p+4/c+c24RHfIZy/6ZKH+Jn9TF1Jujw&#10;DFDuZ8XUodoty/tDqYQ0TiZxDSEcyGD0sjwz1EQgy3CDHg1kAPUyjANUeCBrYI+SVB/sjEAG1Bxr&#10;GzZvIGuw1wk3rIlAVs/MTR+p/Bcsq0CG/DzjptB19XTKuqrhdRxHqOB19ZTCQ8TN6trHoYRi0gS6&#10;emJKfaa6q24ky8BDFMCubqcMMKGuJBMTnsyGRIq69rUUnqTuJMvAYSC7I34NhSdpjB2H6yiMXd1Q&#10;vKO6lExcK9JfdSkZXHm2XsR5D+OS46c2B+6+JclhdSnZUJgdym5TfvH+yPBTODvcIcrgUxppx+Fd&#10;CmknPjfprwbbZfip/YGTTYxfPB/i5pL51XA7XC7O+ClphbvFGT+1P+S96eS/upWssZf2+YhJXNkJ&#10;nk23ruqFuVorJQ8U3K7h8krB7eqFuXo5yU/JKy5PFdyuGVPxrOF2XNoruB0axkAxYvqF/SaBWTIf&#10;Cm6XG794f2R0m4LbZdS4httpSNEZkfEFiyXS9OEZkcHStmdEBhuZMyKDjUwakfEMSWGRucbrF3fG&#10;xWzYOUZxjPq03vv3T5tdFKfHUsJ2y0aCxKGxlKXwhDgrlhLqM88TfoijDH3y7fNP1054GJYSLkSe&#10;J3wHS1mKsotXYClLkfsa9r6jLEVcYck7ylKPYKMbSjGa8z2C9T2QEna1oyzEhsRiHkYptrCjLPV9&#10;cGYJ97v4USrNJixT8/YGpmd+lCSlY6LNMCoLlO6mHDEXC5Qofmp4llayWICWsrQ7xLazlKVIqVht&#10;jrK0QhKywe+fc7TvE0o/Srzti9f1lUunetE+eJ/IQb+2aF+F1BtxA7GwOy9GewmxFxhH+6rxlDrR&#10;w7jFLnSGm/Kg+THEOKCROX+k/DVkFIi/FrvPkv4l44al040b56aifRl2OtoHwAtpnYr2gR+D9uto&#10;35TzU1NRT1g0Q0f7+PEoFe2rarpQdLQPICTWXz0dAw/Ucm9cRfsy20JH+/S+OHvPZ+/ZWjhXWCYW&#10;smTwrs/gfMiStaZI2fkQydqn9caIf1qjvqMs5atFvlqepZzsJ0BnAsimBPQTgWffDomWNRhxrtUZ&#10;tiXcgQgpy7MEhaxqj4UsGYypWfIjfjYDX5oZKBmHvhlo9vVrMwMFhUTMGWUGAudB1LEyAxf0dKwK&#10;3XNuyvaQjFo6U6HMQKBESduUGbigZQGUGQiEF+Gm7I4FTSErM5CfotZm4GLC7GdtBgKuRVqnzcDF&#10;ZJgZmOGnp4KeGNVmILIUrH29yWBWtDYDM+2LpwMhE+rNqPngs6vMwMy20GagXslnM/BsBv5RZmAK&#10;T8pi0BXktDVwSvg9ULrIXQmLj1ik51mI3FWQnfbtRdwtxKKjLMRMKwi8oZQOyddAVuUNxoU7d1FE&#10;Eov4ceNZ6Htqls5m4GfUHXyWaKAASvpmoIFVvjYzkBeEiK1AjpCIjcCpKb+dwm/ENiDnpeyO8WSI&#10;CcihNMroGE8Ykia2ADmz2OKAf8wM59jg4KAwbf9xbtr+A26d2VfxHMAnp/ZkPAuC/mf8evPAQGba&#10;/uNVeVQYMFPlR9t/GX7xbNQ4eEZcBQ364zUJtf1X0RpY2v7jNck06G/cstWiQH+ZEowa9Ddu2Pwq&#10;0B9q3LH5FYBFCFfXvGqVAv3l+Kn5GNdsq0mGJby3wflDsv406I+HtRXoL8dP7Y8Mv3h/1BwEpyrs&#10;AW7P/C3cSNX1N8cvno9qRkWVFLEN45ep/6lq7OGIIvOPFOgvww/GUvdeHGJh/psC/dU8baFAf1Vj&#10;7lROKQ1VYy/HT8mrhrdPzwf1pxXor6ppYEOB/jLFXRXoDwcTWVpFcv/d/HKQowL9IQ7J5LMC/cmR&#10;K7LfVI29qqFnAeScZNe+CfX3Jdga6BD9ZPJZTksHupqbBbrKXjtj609V2cvxi+VV1VJtrqrs1RMq&#10;TwXhEPqBY6/sLIWqsgeYC5sPXWUP6Gii3+TuyfDemqe5VJU97Dc2H+KbRfzo/tBV9hoab1JV9mqp&#10;fZmua6uq7FVNQ8dP7Q8AdAg/VWYP65mtF11nL8NP6Q9IKjIf4gV346fThHH6XErBBDrIF6Y/dKW9&#10;DD+lPyDIWfuU/uBVI+UUYtQ+mraVu4gDXc3jfxJHCHTIsLD+qmJ7NY//qWJ7OX5qPrg9qcrt4Sg8&#10;k89y2XjoR53hp+ZjQkH8quIe2LH1rEruVe2MyXtVc6/m9q5czBD6AfOZ2WuL2APEZXCsfQu9P6jf&#10;JjVBwnvhB1B+en/Q2upS2aHjx+1JSdQFugxMQq52D3Q1L/4s6LNAl+MX7w/uW0qBDcWPyT9zGDy8&#10;OHMoSsq5BLqqpkUacVw/IuSnSKqxnhF6rALOZ8yQrhi40BFdhVsZiMiqcPNg1xVukldyDWzociam&#10;IejOQKdNjnMI/xzCx07ECe4ekoOe4XCQ0Ss48hHwg5NjFxnuw0rAnc9BMLT/+RwEG5n0OQi6Ih18&#10;5+pcmVLutjK3V+2Ocq/4lTsvcAWfaMjWdjisK7g8g8ihrUQSAGw0hNxB/a/gsAwih/oX7ufKlP1Z&#10;FUtfRuY5K1PSzSdmuDQGZvaQWRUr25APUzYL11UYyYO4wyAz3IctYHcA4wpFLIdwNyausBcTdtgP&#10;XG/FRB32A9dfMUGH/cD1WEzMYT9wm7aCDRn94Blwnk8r0LD0PjJwZh5h2bo2+hSzf3qMp9MUcjzH&#10;dsYT+GcgtBzLhO4GVYEN5Dk6QslAFSg9BmAAJXxVLLBilU1JPw2llLi38IQnnW1njZSRoywMO9AC&#10;dl0XS5siLQNPxby9MEqSwBlK6SuHlmo/dtDawZSS38iOkiRKTDsHULp6c5KTyPNEcsPxLFK6epaS&#10;R8jzRELC8SxSBp6FeZckguVZOtsm6QFHWZh3CfxbyiKoGSF9R1nsEYZRVp1Ez/OjhDD8UEq33yWC&#10;XuDp21kqWIugld1HEvXO8xRkvOmRlKPMyiUEsodSSnkQGaXS6VwJPg+l9D2SBmfbiYCx5VmmdIVr&#10;a8R6Czwd7F2iuCVK//bSeCLQa9uJ0GaeJ0KuQymd6yfR0jxPhEktz5L0lgCooyy1s3FKU2KX+bfX&#10;EkuUFTJcfpbK5AWZXNTEtSRO8fLS+WmJDBrC0iHeCsFfS1gaIblfVV5dUgZPLRpvdpxPRLy4ExGY&#10;+z4Uzhjlrw0Kl0n9YJ+EqHEm84ORCmSZxBS2ZyDLcINQDGRI+zDYTxxyR4kxllXBxuy4TSjICXIr&#10;kOVycBEZqpCyFGscbRctRDK2GhE3XTB2ChEn2pfxUxMx42X11EzwjLwqgwcEDMsAK0RcBjGgEHHV&#10;nGYIFSIug2hQZfCqOT+4q+aDIzgg5rtVUM1p2TWFiMsgTBQirprPWYZVIeIyF+kpRByqa7CMqELE&#10;5fipzTGnZcgUIg6weLb+1G2z1YLeu6gQcRl+GhG3oFdgK0Sc3AVC9ocqgyegfJJ+U2XwcvyUqFrQ&#10;DLVGxPGD6KoMHo4XsP2mEXH8CjyNiMvwU/uD84ORHO0Pfrysh4ij60Uj4nD4gMxHDxFH51eVwcP4&#10;MdWhyuDlEHZqfyxoulYj4ni6ViPiFhQxqhFxnJ9GxC2ofNaIONxDQ/aHRsQtaFlRjYjL8NP7g5ZR&#10;1Yg4XuRCIeLgCjFEjUbEZfjBA+q0/piWjdWIOF7oQqIIMT+W3teIuAy/WJ8j4MX6qxFxHNCgEHE1&#10;R8xrRNyCrheFiKvHdL9pRBxHcChEXD2mV72L196NM4eYKEQc+DF5oBFx/ASDunk2xy+2rwCcY/tN&#10;IeLAj9kHChHX8LKsEvfoxmVMEcZy60mgyyDIFSJOfHoinxUiLsNPYlLhvVgvrL8KEZdB4CtEHJBL&#10;bL9JFDK8N3PiQCHiJLxN+qsQcTl+aj4q3r6B86EQcXVF95tCxGXWn0LE1bjJg/RXI+L4reoKEYf2&#10;MftFI+L4reqSzAvzhvlg60Uj4ri8V4g4BHeYPNWIOK5/FSIO0TEmX+TOu64fmbLjiK9FhFwgaEhc&#10;xoKpFCZOzmKSKdaYuBq33xEbQYPisInZptOguHpGtYhGxWEb8zbG+yTjN2hYHBQnW9iS04wGnHuG&#10;lXbVF1S0Vj1fnZ72qXrlC2q2eCpVxiqDJ6967joVN5X21znCutIO+4wK7Ep77BzDDMxjNODVlFYi&#10;r9QptppXMZDLErsprDK1/7XXrusYxDj1SrvtHBiNQHL06l5E6wyrPMMqsTKRFDjDKm/7gCR3FdcV&#10;Ai0255e/KldOHspAIo4yiBxmlyEfhnA5wyrPsMorBwC4gms+ZIm53P4VPO9B5G4Bn2GVfUlwvvCb&#10;bT4HabuCMzdkiZ1hld9SyKnxgkQjvHxYJe+DeCCmD/AwhiwI42DYHwwTUsZ/sD8YpmeNe2B/MEzT&#10;Guvf/mDYojbGvfkBjPdBnfZnU8Q2j37wDGhVSaObGRJHwL2b4VUlSd6n9UgQ/3RAVCTALWWxdBSS&#10;244yvN/z8k/HE4lrR1kCSCEnbSmLkC9kmx1liSfyyJayCIxDhthRlnqE3K+jLAG5kNV1lMV2Oth8&#10;8XpXycQ6niUQG3KslrJUwl+yp0Mp3eXhkqh0687Pt3+6efdlyAZQehhZscYssoqunaXx/BRKt5IR&#10;NCr0yMMxEbAqUbp9VATCIs9ne1RCc1XI4A2mdKOEZFmhnRJzgchDxKNI6VZIqV6xZMocz8Io1ciB&#10;OcrCPgKlb2eR0gOgS3g7yUjZtyPllB0lyTU5ymKPJNgs41nCD0o+x1EWdnGglNB6oZ3uPIokbQqU&#10;Dn4t6ZMSpZVgAyidRpIUSoGnr6gtGtfqTS87/NPKkE8A/SPfYcaz3E5kMhxl8e3uEpIaSYhCO71c&#10;Kl68g7yCnffiPkLGwFKWJIPkAhxlQSpK1s9Rlnrkr0+X4Hy+7wjKO57leffSu0jpQLOoKZ5/Owpo&#10;epuhsJIhP90oFUHqc7eW6iL4G0Fq23cEobOjJMFnSwlRW6D0UrFYPDRhA/r9c0b4vjiELzRDH+Hb&#10;ykp4dQjfKS0mohC+PNMJKRESmHBeGFALAxrIMpXfsEMDGQofscwXxEggE3OIZCQh6wIZTjWwpL3K&#10;HXKMjMpPtbQoHURHeCkuw2Nt02nDCa1Jp7OGHIGik4aZi6nVTGT4qamY0DvHVcYQnijtr5qMCUWk&#10;qXxhBqGg04UTetGwyhZmEDLQCd28YbGwpadyhTl+amM0E7YxVKaw4TV2NMIX97iRdL1C+Ob4qfng&#10;NSAVwjeD4FEI3/p3rnkpPgXpr0L4ZvqrEL7wexiUQCF8M/Ora17ytL9C+GbWcw/hS2sEKoRvjp8S&#10;VwtaQ07VvMzsX9h20f6YzxhCRiF8c/zU/pjTGlka4cvllUb4ZmpyKt3BEYK65qXomPT1GxrhyxFQ&#10;GuE7oxdwaIQv56cRvjNaU1cjfLk+0gjfWcX6qxG+GX5Kf0wpIk0jfDmiVCF8qylF4PUQvhRlIyeq&#10;g56upvSquB7Cl/KDN6f4MfncQ/jSE0CSR4za1zB59VkI32pKgU8a4ZtBICv9IScX0vtDI3w5Ak8h&#10;fDPzqxG+nJ9C+CLgwPSHRvhyW1IhfKvpjNUI1DUvM/z0/qBmuEL49iznM5LojCSyEb8zkuiMJLq4&#10;gq0UZTZpwlhMJUmd4rDTIHJIekM+LJUrho4hH5bIdRUErmCnDGnMuUAbQ4V89QXaniOTj3CZjQx3&#10;cf5MJt9FuztaH/H1T5d9RaDLcoW54HaBp/BPR4kglqMsZA8qBKgsJUz0PE/EnhxlKdqNqNJQSgmT&#10;QAqIA1h4u8v5FzNmFWI8jmcpz4DozUBKxGUcZWk8EXEZSBluYS3n64aWnwo5VQlwZMdTIhsD++6z&#10;MeWRlwSpnc3SWkKcwVGW5h0RhKGUvsgMnP9s3+UmDsOzmNHFHSC2R8VsYQVP3fEsrTr44I6yNErw&#10;rgdSwm92lKXxhEdsKUtZTfF1B1P6nH9h1cGfdH0vZfLF83RvL42nAExk1dWl7Kt4i0MpfbawKGnh&#10;4TmexZF/qhO81D5n9l5cZg86pJ/ZM2bwq8vsLVoWgsIGDJEl2Vwke6YCUJkSG8O4qXDHgqZrIMCj&#10;ttEbdVTwaUGDYzqzR7mpUCAfN5XZ0+P2lUdinsP0xrz0hTw1vbFa+7ReJPunBz46o7JGpDNvXGCV&#10;OZ5Fyqct9W89K4QXpxAgcfoKYSor4dUphHnNcnZKIfAiP0ohTBp25h5brxPhnJtSCJOGxeeVQkCx&#10;WKKslEKY0GynUgicm1IIHEuhFELuGHs0IlVLi3loqEeGn5oIfv2RPh6eObivpqJtWWpDQT1yhQDU&#10;ZPDrDBXUI1eqQE0HT+0qqEeGn4Z6zCnKSEE9Mv3Vp8LnLcMZKahHpuyBhnpk2jdwb6jrTeEkMzGg&#10;oB613rlfuYFDY+nd2StnPeTPK7uysVfYmkOi3c44ucLOG0RuA3lX2FiDyK2He4V9M4Rcto0E9gce&#10;uPLnrfRxKzqQsugN92FdTd8F9Bx2KPaPtQOxQdy4UTsUSrJP6y1B/3R2KBSgoywFuaDchlL6cG3x&#10;sAx0kuVZpvTHf0pQ8wp6xPEshcOG15cPAb7iUR1IzYFvh7we2PfAs1izPrFG/HyfPYAX5wFg5/U9&#10;ACNAX5sHMKNlt5QDwKv+xHYnR8Ao+58zi43OBbXBlInDTeLY4uTdVNa/btnrs2+eQRdipK3o7M7e&#10;MFUYwukdqZeI/mk1IZbCMHGceLnndJaxL07GYuv1ZexcrKfXJmNRlp4h/ZWQ1TetxkXGYiGbuSte&#10;SVnOLZayVUPryCsxy4vdxWIWBh7rqZKzExqzUW59S2uqqygLL+GtD9S0CwaY1VEW7eXG86AP1Mzp&#10;pdA6ypLhp6ZiRku+6ygLLwmuK/BNeL08NRsZfmo6ZA2kAb06ypIp+Q53McQBK1R0IPx0lAVXN5EI&#10;n46y8G2moyx6Z7w+LU/9aefbD3Ptz1EMhqpLRzGewbYSRWINoe7mMWZciZro03pbyD9dnAEqwFGW&#10;slgQ746yFJGA6LaUxTIjkMqOMsROfPv807UT8nYgJSSpoyz1CDJyKCVYGehJsRiLVKoxlMU75xLz&#10;6ft8tldfnL2K1de3V40ofW32KneWlbnKz/XG5urAmABnFptIA2MCvKJwbKzybirrSLfs9VkLz6C3&#10;glveIX+Z2goxgY7US0T/7MUESpU7Ei/3nM4y9sXJWGjjnoy1GvzrlLG4NI66PpEnNUzGZph9uoyt&#10;+CnkT5exvZadZezp7qfj6TuUKN0vT3ejRzkzIS7s3duLVsoPyTedALXy0Is5GctCCtLL2IjUS0T/&#10;1DJWJtvx9AT+SV/uCc4y9qXJWPFj+jLWHLT7SmUsv9vh0+1Y3D/MBPZnyFge+PoMGatbdpaxv0XG&#10;dpXdOjHsBZ6ViEHGdqSewD97MrYULAgC/inHs4x9cTIWnnJfxtavMbc1m7KiWHGsgJcM+XQRy3l9&#10;hoTFoT+SWlASlnYyjhTohp0F7OcIWKnkAsRfd/CiJF87Si9W/bMnXjHTeRP2yas9o7N0/QTpevm4&#10;v31ze9j/c//dt/vN6g3+G318uN8e5dPbi7vTaf/m8vK4uls/LI/f7PbrLb692R0elif8ebi9vD4s&#10;Hzfb24f7Sxxbnl7iV6f3h/WFY/IwiMfD8vDL+/2fVrsH+E+bd5v7zelXww6ekzRq++Hnzerng/1j&#10;9fcPPx9Gm2vxrbzQxtfy1pEtniE/ESr7Gzhlm9VPu9Uvx9F29/3dcnu7/vNxv16dZJS6fzocdo93&#10;6+X1Uf5ZoLSai/lTtePd/Wb/w+b+Xpw7+ex6fBgyaLubm81q/Zfd6v3DenuyI3dY36Pzu+3xbrM/&#10;XowOb9YP79bo5eGv15Baq+NpeVq/vdgfNtuTtG/55nhY/QPdsJ9Ph/VpdSf/fIM2uX+HTDv6L0wH&#10;ujZL7457DOS7x7/trsF4+f60M47qx5vDg/BBG0cfMci4ed3s8XaBc/bmZeuPp9EKX4lrO1ph+6NC&#10;gNur/sf7w/H043r3MJIP6APaaZgvP8BRltHFrDgSedd2JyNpmN9v1T+AUP7FtF7a6z6i+RZ38nj0&#10;Aw9v6MnQP2xWh91xd3P6Bmvr0o765f+xd61LcSxH+lUI/q8PfZkZUKw2wmuvTzhid+2w5wUQIEEY&#10;MXhAR2s//X6ZdenM7syqBsRI5vRGeAcdkpyqrKq8fpX1dbe/hMibE/7pfr+7uHp4wBb+6/X5/RVG&#10;GcOqtMkQx489g0O1ke3O4kMSp11orXL+LsmeSoAkenwGcSbJX3wJkicpJmkTJCImKD5dxtlssXZD&#10;aZ8K+4GVgk8IErK7UwrpDtg8JMYFeAmLifQDTunixfR7MNs8WNy9sbhIB4Cv50y5SOuP5ngWFwWg&#10;sGcksSwDk7fnPzwJloDp49ZE3GR03I9u6TGoIxx+/H8oxf3x0Yf3xx+CBqE02ShjhtWifBk+aOcO&#10;bkRwCyK4IamZ4dfJ6AcyfBV7I/FMpF+mz0BE7wXTyeFTzPplu6Pv1FQRTY8vDucr/TZ9muNKv/w2&#10;Lsgf+P/i9z/sbm8uk71xlCRprqAk6acPu8t/QIntd2ENfrna44fr3f6fx0df9+f3748f/v7lnEz1&#10;7R/voDpxn5syTY/8j35FdwOO9vI3H+Rvzu8uwOr98ePxUfjxd4/4F/7kCyzUp2t8U8MLebf7LQzL&#10;xxtW+sOooMbpH9DepG+zB0I/CvsOxRBU78/73Zf7o9DrKtL8TD4L2QMoLPrRs/C0euM/yd84w/51&#10;6/QUxhpvTYDboIM7Qi2QEm6ppRD/6uL6T8FsGn92cf1f0XBO/hC7MOjvwR2jqUURRc8C/3oVA4eD&#10;NzZwh7o8a0gpGThfRtA0z7FxjF3DivE6DWZQhr3NKV4nvj4alnMgGxs6Gt6Ik7R0eOyETIPFSVo7&#10;vn475SStHb+YbHOSFq/hC4tTVtLk4V2VxhmUNHtd6Ms65SUNH2bm8VIgzm7tDGwE4TxbOyNTEM4u&#10;tNydDm0E4ARG1hYZXcbLjgRg7IRnNLipBaBnjB1ucgXAx+Gm1oBqfw43tQguN7UKzanHjdR3nmm7&#10;5j4i05lq4GaB24z9r0Cbo6P0K/eOXFdqAW0eGrSJM0B+Jmtmy9PEsYFFp+1L+h37tuxrkqKPhMn5&#10;S5/BQ8TXkYeAd++LZKTAmA53M8P3JjbpM7CDcg6E0L9lQmoqHXwTtuauowudmghTLJm+Mn3Gr6Zw&#10;nznmR0sTQfpMhHHSVFQpToYWgzhC8RQJob/mEU5WL41s8cif5JGza/7KfieM59jvPNSVzR/N78Qz&#10;oI5TMMPu4vhmQ49nrzzXB0ctk7n+gHJ8fHdglt+j3B6f1yyvRzo9qAx4c1SupztJ5XqWuM0QvnI8&#10;gfeX67g4Pa/Y2h3CfVnCiQPMGZ4APdE7xxOgo/dtjBiPbI5ZTIS0h2d9dZUw2s9hzov9fFZG6xD2&#10;E/p1bD8PdR33R7OfJ276YIYKV/YTwE3HEj/ZfhYsy5PtZ4HX0+1n33pzfI79LHCbIXxtP/U6Lvbz&#10;LdhPrOk8+4mj922M2GyzmAmxh+d9dY0w2s9hzov9/GHtJxTn2H4e6nrgD2Y/N6ge2DnpGRpcms+z&#10;RsY/EkrwdOvp25WnW0+f19Ot5wn6HNnCeo71LHCbIXtlPfUqLsbzDRhPLOks24lz923s12yLmAmx&#10;ged9dY0wmM5hxovl/GEtJ7JxI8sZiiCEVwB8I+EyHiqgDEFMf0nIlSoc8QeznF3nlflnaG9pOal5&#10;tm1Vnm45fZvydMvp83qy5VyvvCk+w3AWmM2QvLKbeg0Xu/kG7CaWdJbdpI69pQJlqjs2NeM12xwm&#10;QuzfWd9cowtWc5jvYjV/VKtJL6CNreahrvEe0mqGV8enUCMJtPtGRtOLWqXJdCBestDZrLx8qLSX&#10;bjlR1jl9s/Ra5hIKxYGdSYH3K7dkKs1lF554NxZP+io9XkewfRUNrwutig1mUvg93iBxmEnpu7tK&#10;Sl9uq8WOv6Id9/FsOHqoXL7ssQMs3SuXdsnhxDDnOQkpBE+mNX0GsFPgBBXyTcz5XPcg0eFcF78X&#10;B5pniiNboYMagERwGot0I8ElUSzoqiegqwaM/4EQ/rg7NvE8eLseIl7fnEKNY2etVniyFL72cH2i&#10;JfAxXZ/oge4LXvjLLrGd0aM4xJW/ZsDuS0NIJiJ+n0xPSyPYnDp8pA0kc2rwkZ4HXbQ3RiONX4Pr&#10;biYfafrIgzH4SMPXMBjfGI/0Ohw+EloFNKs9Hh2hn5DLYQxJAav60AU4rK2UtUL0t2iYZfOS0u5X&#10;5CQY81MOh89LyZzS9xYrKfO2obfMrClKsRP23uIkpd5y02mLkxQ83aUwOCkQf+PtbwXiFxt8cYH+&#10;ZV0g38HC3oLKfNl7Ty92sGg7c3cznG4LRI+tysOsOVhQtcE4FJ2O4MJAVxapoiNWgcUHKui5Iq/2&#10;JPix0GFlOjqgZMFWZbcJmonpamWaeNWwAoaPbZWT0UxOWPoMful4CdJvF1ftCa5avigabqkOV1Ph&#10;7keXKlxNxa0MOB3je6avfTV1dRa2Fdpnsz8nfCu65Ey+1aqP9xSHm6nTvxpuprajv4Om+G4XU+mm&#10;yzhhxpM5hNs6FVK6mOqKCDr7OfdSW/Y2g3JTbpLA65NRzys5OLbKa2U/aspGulF41sTko7xW9u2m&#10;fKQLxR0YjPFID8oZjnSfVi15dQYf6T8FZ3w6Huk9rTghZTBSbmtzSpcgafnG8YEMEBrGwli8pLRx&#10;fczhJeXt85ISx/PtDi8pcy6eWcOSQnf3khS72EyLh/gv6yG+3IfDQSAfjvaU5cPFJzKTA+Rdg4wZ&#10;ITx0EUL45Gekz+CNxG4alZ4bwZpBLRR5JZ+xktLCcQ8+V8bQpCGlzzA0HOV5dKdQAGRRK4U77fmm&#10;71rcrie5XQe4PwGXfeJe8CZ+Y+6Fa6mEf+EaKmnzXPs5y+Qpi7emV8cMSywNXtNRUsSweMrgebOT&#10;Bk/N7u2ZvNe3BBMN6RqD2ToXKw1dijUuqnpfNy/69An6VFccnG5LqCTpkJbt3KFD2pP42vak2VJL&#10;LgRHtHiwlB34IaKd/JEIaEd/hsPy/QJaaK5xQHuwG+8TGeV41pPQc+PZjjr+0HKNwyxhcDgGSQtp&#10;B7QcQE65SGPD/QTRqWz8TdLWNPyWpzEcaWtW3BjJ4KRszYpjvumQpK1Z9Wy1pmOSMW20pFNOMqjt&#10;Wo7Wp5xUUNueedKWQW3LXQGM+elaTAiQp8NScMmW0TIWLyV2AE7sXSDl7vOSgm8Y/GEsYSMl37QE&#10;L7XGJUXfoiplj0vKHsgVk5Wqx7TeRp/UY+Kg3p7r4ZYpYpUiXQ0AnINCTHygW+AnAl7QP+93D9Rh&#10;dhtDyC3KhyGGrJCHOGyb47oKObYlXI2XQVL8sceZ5sx+eTCxDrANRerguXGXIfzZC5pnsnGkWB7a&#10;wozlO6hNCKEWzIcAPCC2MLgUvKbPWFmIj1pCacb1Sr9PnzGwXoXAGiqxSJcCdSi8Ih1UHU8CyqxM&#10;F51QKJciXUMeD4RSpYv7EwqmyA+qhfkFje2KD2pDrUUS2uLRPsGjpRj91Vs/r2Bexv7awTosHM5f&#10;W3MBwrD6wl9rG88iCiIcKNu2Sp/NNfnSe2g9T2SW8yB9h9abnXQd1OzenpUOZuY1zUtsUw45Rg3p&#10;Jghm6lxsgFm6Gcsb6PI3L+r0GRcg5iUI4OoEdRhr3vG2PLdsPlg7Zuq3SFZ7swm5o6Hm3a0wQM4Q&#10;wMsaZwgmfzWkCMZ/h+Py/VIEcJlGJidAUA6RlJ4v2iyiZ+YITmEnSOyFDEHXErouvpsu6+IyJU2x&#10;nMFH2puOIZYGH2lv+E2k6Xiktek7DsfT1hpyFtLadGRKjQFJY9NzA2BjQNi9uUEf4nWTkQxSV0AW&#10;mhJSCYKmp+qyMSYF1lxx4wZjUCpB0Jx5vKTEV/y0gsVLijxEz9a4lNT5vSeLlxR7i+K4PUcl+JCa&#10;ma5gIyXf4CKuzUvKvvd4gfuwik3jLKPKEPR89deYI5rSDLzOnDOjui73IWc0nSJKqgMr9Iw2Z4j4&#10;ayDqTzidYrCSkj91hEXF47yZ6VaRuVFbKXhvb7VS7l3vnEJc+By+0JkfDMZAo/TL2/P53IQFRE7Z&#10;kCUzc6yTUHRwSTA6M+OKkc4mkydQaiXvg/PH5Cl1USHHGWNyLg8E/72QQKNzxOTzVpXOCpHn4hsP&#10;JnzLC6IE0uUMKIEorSRUGCTOXSVGCKOD3Y50yaNPnxFRwnOAVS5SdSE8gM0tksUnrmBRi2Swpfyt&#10;sJZlurNElxJuaezpM2bIYiqor7x1B/sWZlvLpOE6O60srFN5fA00PdFVrr+fhSWDVSmyQ/Nu5nZS&#10;zo/Fi0B0JS2keZMw0mdc2CA7aPoi2Xg3JSZLGu1HS6NRWnQc0/D+fFsxTbh9ZDm0wuvguqfhUwmS&#10;BrVI0z2TPrbj+Usvr+kcZ116eQhYTM9M+ngNX/cyJiZ9PDiCJiMc0+wHokmrOTHp4DVrxgRPRaSD&#10;GoQrJisV1LSQgDkoHdTgbpnNSwocFRaHl5I55y0NUZHCzXLoQgXVmKMSe3idZhqVqqpnf+L41jqo&#10;2TiRMgzZMK6+dXYDRjpQhSyvMcdRUONsURXUuMGWjmrcYEvK3g0CdVjj8pKyb/EOlLknVFzTB4Ta&#10;dB1VXNN6steBDTdoMIJAFdi0vZNgUKFN6x3GDqY170JKeptzJKdkoGrphqo1Lil7vBHq8JL7vlk7&#10;SoLclvyNTWhoMd335MsNVI1zHjupcRp+CNLYq2haN/Di16KMKdJzePkLwz1OgxV8rYHKTTYpybeO&#10;xgGieWDlpYkA1x6IOm9DwHsaqFxWUu4+Kyn3jSP2Xoq940u9lqyk2D3bQ6naQewYu7lL6VJ7pmoY&#10;dDM9iHRNKxO5BpouGmUqYaGXrMCC18Be5Mg6BVSVuD3ELluYrzlIFsrKMfcU6lS447gy+QGzAm4C&#10;hGwJDQbWYs5UI6xzm+P18lRjILuFzp/FPUSD29yLtMydFDuNPYfJFfI41XzhpEIeVzUHsBXyuKqh&#10;PUY110OKlseeougy91j32ob3o6vcSWES93CfNZGHz1dMDaX70Sld4paPATmi8VXSNHFv5s2TcgPp&#10;MyQaENcEZuW0BdrX01ciMCnmIxpypUGHoKNMR/dOiC4ALiDaNKr0GUcXK+AIFsr84qtsCATKdJuw&#10;6eHkl+lihb6HI1VK08B153nUck1zc1dwuQO/nJVM8kifQS5wp5muwzhL44OrHOSMtFORjoJBWo+s&#10;s9P3pc+0HvCoeB+U+cF9DXRoTVL6XrimTBdeKXe3AdxOJqtkQ9toSip5Tvh4zG0uWXkKcPOYW+Wc&#10;tfg2llyyoUmw6TMubOSWdED67ZLQ++ESelDC44QeK6m3ldBzAyIZeXihFZRKDilwOO0YRsYdHiNo&#10;iYER7rnbwZAgQgrKDNihrgdGKyePIEM9fvbYCItxmgdGDK8zIj0Z6KF7rj0kldNrQ7vIadyvcnqN&#10;l49QOb127USN6iZDs3JEpbpKdaAyha5yepS1NcVOLV2yuDpP7iqnB1fC4SVF729PKXu5rWBkPl1G&#10;L+78Gj/APrF/H/8bPEkLnh+d5aS9y/5m9B/nBQXBAm6TIS9zDu7GNnkvZeJgcX61Ve5Xd9gnjoTn&#10;sc90TFpKfcG7gtNbcppagmQTWdnXTahQKJ4yO0D12TOp+H5QJ4EuR1HJOUmfwYWBqgh0lZsRUAOB&#10;rlJHnkg5fd3iEz3BJ5oFbqXoQ4Jb8Xo2NuKBb782fWwA1q3RbIK1c7qlibACe4bQrc0m7C5o7us/&#10;ffxIN6iMvxvgrdO/hHb4bgBXepV87DtylHEA39EQky/eLCTI+VltnchrYNnzOg54Uek9UrJ5WM+B&#10;RnqPVFmx+EjnsaFim8VIeo9UArQYyUpBT+l9i5HyYhxG0nlE0ctmJF0YbrJpDUl6MEAr2pyU98iF&#10;V4uV9h5PyEuz5qfcx6b3ZKX9R4zf4Sbl3nAJwxybFD12p8dNCr/FFOx11D4k1wDNmcoVaFE5cbjJ&#10;NWjX5MFb3Choz+5ti6KczU3VhgMk2+QmN36Bm9r7J4zMNtnJZQgtXa1lUAViNAuhKrjJTq0DoLbO&#10;XOU5QLziLauuEuNVOYedXAg0zPD2nC4U8111a7KqUtx0DGuwJqtrxYzzNdmppejdfUL5/7xPOoZv&#10;mOzUiQgN4szRyaXo/MmqpVhxMGSyk2eiP6Hg2BydWoo1wnp7o6jCcc8taix2qnKM4rin6Ah1mGVH&#10;D0XZo1PV42bDQbc1WVVAXgPm7bBTS7FpKSY12cmlWLt6mNyXPIlm07vs5FJsVhTHm7JTS7FZe4dM&#10;FZNP3UOmq8kbdylUQfkMuQh7dKqiDKF5xpBqAYNQThiRYc2WcvID3YZxFNZaEE50oDvhhtEmP70Y&#10;3F3b5CcXo/ENGd30Hr534ypkggIOdC0jr6zxoa2woNvgQNp7j7z2gV/nrgd5nQPdeuNZM9R4BF3H&#10;qBZzfGo91q6KX6v16M48t4JuMYrxcScLaz0oDh3oThpPUVHDpoFu7fKjWkqmO8M07O1MVbdM1qxb&#10;77BROJ3pTt2zu9GrAXihvbobuRobRg9ai0HtCPK3NquNt1k2cjE28HSdyaq1WOH6lDM6uRYbPBvv&#10;sFNL0eMaj82Oynh5FmtOq1qTpapgJmv63mUnl2Lt+rPUA3Jg1/EzAtbGo6JWplszvMccnVqK8LCe&#10;yU4uhW+CqNNj/la0X6C7PyY7uRQrd6MgayTYUTt9mx11Vc5fi0bAzsqi0/hA1jSty04uxYr72Vqy&#10;o+4W+VubE+73ak2W6oaZbuU6ZqgrDmRn3P/H5CZXosBNroTvv9OFATE2z6U9kwtBWEt7HZoTvRAe&#10;u+ZErQR3hbLm2uCB+WF469Y7spQ2HOiazjtjDCDI011zZyFrZbGYkh83GLbHJxdj4zrJzYlcjTPP&#10;k2qodJyHt+Euw/bw5HL44baKtzeMrDTZqYjbdX1wYOTo+HqjzU4uhpufaFTNpjQ6tRbu0qqyzcY9&#10;tPCJ5Cy8jazA2L0fwSs4tqdPGh1zw5O2LU+jgm4vbGwUINvVnYhjxUTdE6vumcJP8EYmF0E6x0uJ&#10;yq7B0dlD7vfX2yLLxSG+vYuY7lQXyKXXQY5SGnQ83g7k0t0EET64zfC3ciE83hzdouIYCqsVcrgM&#10;JEgE9HPIY8ezbX7Arcw9Qvy2obgWitSFa80UjdNg1jMBAvCemHzeVGNNd4tYec5UI+xwm0u75anG&#10;yvIWse4s7nGquY1+hXuc6mbeVCMAb5tv3pa5R0TpNhfjK+Rw5EjuGaJYIY9TzV38KuRxqogF5wgy&#10;3kXeZoRAmXt8QGebX42qkMepIlabM5gI8dxmjGeFe5wqHs+axT2eVURTc8g5mqJ1onBp3h/E2Q4w&#10;ivL4E6Aa3zDvxDa4Mc5bhyKaeUOKc24y2rkypMFxmjnpCAeGpzVvjTnwYLECDzZrDrHGj2+YOWmK&#10;HsI3zFzpiKTdUgQwa0jJiSIvf94fxEPc5NYAvA5Bpb/gogBHgNREguNjq4sEBTUQRkIJe7gjBBig&#10;guTCdBJwJn0GvE5wquE8lIgQ94AT1H+JKK4ptE+JKkL6hwOYhpM+w7BQfg6jB9cSO+TjA12+x5L4&#10;pM/ADyXjKI0yPxSDmQ7V3uL3ojDLdLUWHYkO+iMdjTSw9BkHGMVHtdfyN1OpltYVVdUyIV3wJELU&#10;S8uEsUktVULLhLF9RYMaZ5EQxc3w1bV3bFC2jIQVOD4KkoEQFcfiV6PUGAnh3JR2DoqIgRBVwiIh&#10;crORELeVSxxR+IuEfZkQJb1ImJ3GtBnSZ9gUKNYlwvJkUIaLhLVDigJbYlneFTAvUeQb+NuleVNR&#10;LPKsbHKoynBsUJot73J0bogzQqWq/O0oUYVvRw2qQhldHZRvanOnnBadnRolCkaJsPzlKAVFQly5&#10;KkkTRZ5AiCpOmTBGfA3qM2VCyvnSZFB5KRKi5BIJccOuNEYUUwIhqiVlwmiGG9RByoTpkKHCUSRE&#10;aSN8NT3uWRpjer2QqhJlwviYFtUbKoThq1FJmEVXsw0rKsZgXejaV3kmUQtUmpIjmx9XpbJ6MWQd&#10;3LukddJn0D7IvjO/7FynX6fPSBYfBasYfuSjmVtFQW1Sw6XaKYmKpDxVZK3DlxYFjGz0DKoWWp2W&#10;q7xJ4vYsr+jIgUvy/DaQ5tP/bDb5AubD7vbm8g83t7fkR97yCwR3O/p32nDovE+w04f7P+8J6/vw&#10;7sPu8h9/3h/td4/kYR79crXHD9e7/T+Pj77uz+/fHz/8/cv5/ur46PaPdw/vj89QgAXZI/+jR/N9&#10;/GMvf/NB/ub87gKs3h8/HuOWBf34u0f8C3/y5X5/8+ka3xQeU77b/fbL4+7jDV3P4PGFUcV/oOt5&#10;GOurtz+n9MsYqsuH/61BdXHfxq1UiKKHrFN4DWmbxi2zyfoJgBt2yRMizxW7Et5GkLkABShswYu7&#10;CVkFNiiJTObinmC/M1FBXFASmcwvJGLLZypU9d0yLBTTQDcTudu5GKoRdNctYaklwC1jr4YFx2sY&#10;nVv8p8hmIOtwp84picllaFbeXlOFRCCGPQCaKiRSdx57u5HCGkbXAydkj450dqZrXSigKiU21NfW&#10;YSfPQovGr87o1FL0fPnR2sEKv9u5FWf4vcMkGDrjjE4uRQ9sqTM6dSZ6viVojk4eihVAUTY7Bd9t&#10;erQIs0en8LtrFzuh4LsldnIpfJiIgu+CnYeJQQwkZHziz3a0Fh4YC/kAwc+HZuuuT33n8pOLgfSY&#10;h2RTCF6cM+/YaggvveRsr66C8CLX4PKTy9F0LrxLYXghFm++qg0U8kre7uvVenTuUdMo3t7dfqod&#10;VNP5IGO1HqFzuAWNUTDegs3QON6Vq0cVjhf7wDttGsi74vZe5viUqgot8ixloIG8axfYOgbyeueN&#10;LhJmxVxAZlIAPtD5wFEN5PWBoxrIWwC2SsNBCQXnfGggb+/itDWQd+WeNw3k7V2nDAG3kMuq9fwy&#10;DeRd4b6VrZ01kLcHjNPWBxrIu+o9S6mBvL2L6afq5LC+Kxc+qpG8nQvUVkjehva9PV8N5W25ead1&#10;PhSUt1m54DGN5W2AvbTlp7C8zdpFVCGNJOSCWo3HT52P9Ynn9aGCKvjhjSaHn0LzYnze+io475mL&#10;w6csw7C8BXbSfPjOgULzYnQejJySi/lrfdeFMuOZrFnza42W8lNwXt+xohKuZOethYLz+m6fQvNC&#10;BXmqXsF5faeUWnuL0XGTXWuyCs7ru8wKzYseU95kFZzXd+gpAyNG5+oBSm8PdK6ZVHjeZu26LQrQ&#10;6yOhNaAXmRpPjY4Qva6bphG9SMV750xDeguQWWXHT/mFT2t1NaS3EOqq9Th1Lx1oSK8bhmtILwbm&#10;z1cqKjdFgJdV5T445bdizPkqUK+bvtCg3uaU38Ox+UlN5VlJDepFrt9N06heLD47tRo9Lo3ZVu05&#10;qF444Z5Tz63h8mnzXCAN6y0kWTSuV1rIBT27oGdxoJGn//U+Y+ICJxf07IKe3S7oWW8TUIRLigMR&#10;bCiPlYF1C3rWE+SCnvUkE19F2i7oWavN3oKenaN3mggVPDx69gDYVnL6WQsnvJCHbqUyMxNmCHGC&#10;UaTPAE/J6LQKSgr8gt9YwQ3mAVbwLpShD+PLWPM0sPQZB4h6bSDEZ4JlbHcBsBE+EyGlzmGgaogm&#10;XNdF6EuEqBkUOaJ6GggrkCa8+hZsI7I4FY4RVonsUYUwtjtE1qpGiGQYJoNsWYUwth5Elq5GGASO&#10;7OA8whrii6qBQY4o91VYJtReDeeL2jESMbzaSDxUVjEuN4pvZUpU3QJPlNUqlJSupm9HwaxCGRcS&#10;qODatyeQH4pcZZ757KB8VaFMhwcJ+jIlKlJhRkj2lilPBpxoRfKoIkWeNUQp6kMzKVH5CZQo7ZTH&#10;iZpOpKxAHNHlN5whrFFl7qjDBJ4otJS/HRWWQIkSSoWSWmzwTkZNqriTURUJlCh7lClR74iUtSbz&#10;qGQESpQqajzD3FGEmEdYVSC01WjmVZWEigETVpXcmtJ84FhVmwkNWlXE65gVqKp2ZOaDIGvGIuOI&#10;a4cX2fTAsbZ/kSYPhDVViPQ3E1Ywq0jLhi1ZM+JIVzO/mlOANDTT1ZwMpJfDRCrHEGljpquQIR08&#10;hwxp3jlk9Cwp7a0ywjU7QOMTusBXfzj4Kg7sGL7Ki/vW4KuFzi6iuCPrBB56lRqt2RURWa1xMU7i&#10;21YubhKrUi2FQJ1kGr9bCpREpvJKPrKU7HdxwcmvclKVsoLIoWwyLynzpTbzlNrMAYJtrCEr/KTJ&#10;vVibbmuRYSj7o9jwM8zHvMsW8y5ujMefAuvFEv1wlgj6bGyJ2Ld5a5aIPEvHgHhq0TNFzcZv6is0&#10;rNfIE45r1sLN2oWFPNUYAdzkTfCp1qiAZniyOSoCLYQkPCtJaYRBXIVFlG7AYtz+PVipQgebGNi+&#10;rG3XAWxhDglrxpCOJdu5Sn4ER26GOaTjxGTfJtKbGTem8DfNdTGcz7iBOO9RFSjFYPh+3u++3B+F&#10;RMKBH1VpVwTihwO3WYVs7vm79OoHLu2EN1VWoe8SsCPpSRXjr4YnVcZ/hxP6/R5UQYgzdi64VnAA&#10;58IQkifaLCLI+FnPqfCVABI8cqjSaRg7Fnkp7ddU6CKFwUUatoBMNvhIpyI8Jm5wki7FKryWnjbX&#10;MCIZ4OKBVHtM0qNYAZGO5+WmnGSAS/B2c3bSoei5WbnBSQW4hDA2WSkcaIt2oeaolEPRecNSNzJ9&#10;XlLsHcO3DbErAGgb3kCcSkvdxnSXkOoa2R1qW7ozZclLip5uftnykrJHWxGbl7qHGW7XGXNUtzB9&#10;XtKZa71jo9q5kisXZ4hzurwReH73iS7mk6K53z3QC1toacY25GWenItNjA2VtnNbiAXnapur/2Ws&#10;Vu4flmrIZXLajDCXL4OQvthppf1PjcBoX9JCDOmZAAjAzuZhJi9u+H3y5wLdvNJSeoAcGrtY/Uqv&#10;WUMfF+lSVzho2zIdXbGh5BIubpSKg9Ch8+hiGxRowCK/NF9otzJdqrLmfntJuukzSHnAAKQ9ln6f&#10;Pu1VS7/9NkmrP/D/xQkt3T92Hx9/c7H7/NPu48ebi6ufvu72lz+hF9wJ/3S/311cPTzc3H366/X5&#10;/RXOWHQY0f/k5hJ1MByvkV8ZwCpvy6/0nRPpA3h+jjS1rsskfUvXy5FOTsvt5g0HQPqWHb+gZPgl&#10;0rd0Z6c8HDm7t2f/X90STXWzZ4uwRWZpcWwApsMaF7Xz9JsXffqMXAZptFfvpkQ3tMf6lG3029Kn&#10;bvAi43Q/dpFK1wuppD51OUl92jdOMCv1KT1ulqMgmWCQ+tSdndSn7phkwOhycuPFt6eZ3XAIgqIA&#10;JCm/b9NauBZQTF1YT40T0pQGiIUuqmfsu0BX6++aAbQVfi7d4j4/oeY7K3VNjTJk6hoNMRCfHTx1&#10;Tf12sNPOArROZK4JAUqvga/CHlSZ6/EficT16M+gU75b4ppajIwNIleVDmIQxzLKeWtPQs/MW6P5&#10;KyUGwbWWt04LOWSJZXSxYRM2ZaOMIWcXp3ykLeQWb8ZwpCnkp+fyxhrGIy0hpzunw9F2kJBiBh9p&#10;BzkfP+WjrCBaq5l8dMaaoGvGxHTC+oRTnVMRqYQ1Lnw4vKS0qb2dPSwpbzS5cHhJiff8aKUhKp2w&#10;Dn7MVFoqYb3iJkEWLyn3Fm/I2vKSokfFzJ6jSlh3/BS2IXuVsO7R+9CUl+oa2HnyUglr2HKHl5R9&#10;x7gPa1xK9iHBP90Tql9gy61ULF5yy/cuLyV7frLN4iVl30OqprxUp8DW0y+qTyA1irR5SR3Tcps7&#10;Y1yEF88FkY77NRr7S/UI5IfkLFZS9Gg95AxLqhpvFXVvQH613RqVlHyoak0PEOWS8wRxac4elWoK&#10;eOaca90RkLuWGqMiJLz4QmpEYghLveiNpJC5hKNWgN6wpNzRC9ZmJcUeGrNao5I73mUlxd6uHOVM&#10;XaWzGDaOuSCvNxO1rgGTAWbnTFC3/cNDoabYVdM/5xBSI4E8KNfIq3Z/Yky/8ljODfyWKpt3dz7W&#10;dbYwg6FOVKnhYXtSCK2f53HlHi+4bvNVpAp3HG7mnuLVMjkZLCLPtbAKOXQjk8+barwpus0X8Src&#10;oeOYe8KcVcjjVGEh5sg9vg2xzS/ylLnHC1FbKPpZ3OOq/mqfOXx5Lh+2n6vKcPesqjI0OW+PWlUZ&#10;RWnaRWizHdYt5d3TZ6x2hr1WeVojbHdqZVfiFc4QLrMWqeKV3BYvZ5eYIcLh8SOGKdNRf0/ME/FJ&#10;ka6NmS7EHmW62GUmIvGwnElg6TMIDhFF+N78jF/6ffqMdGl8FbEgEgj8auXueK0Xfnx5HvE5DPjo&#10;Zbq4najVQGk94Hnz+OBbF+nS+y9ov1tiF2dbu2Ufq1HU7a7EjTpZ0l4PbrO7Zg1F2qBD7arELZ0w&#10;NJwokaVL8DUyaoCMLw3pOXds8BqDfMtfik6FTFZe1DSDMa8lCfuEJOxham7YueMUI+N73lSK0Q3U&#10;ZETkxWkqDnVzCSLW8RipeIjfBzBCRxWEOuEeTuoQWHlZKhmCopm0Gc3KCBT9bexYTwag6C1kc1KJ&#10;xg75NTNsVJnG0LrfiPxVprHj60SGoBQ0tts42S4ChWVZRazHNLmhoLHUqt2Ulso0hob91rik4PEu&#10;ocNLir5Fd1xbXlL2fevMUWUa/Syc3Ot+Fk7udj87CK2RperzUrI/cxIc6mmSHm3ATdmrTGOPHLUp&#10;LwRnw7g6pFRsXlL2eIXN4SVl33lZXp1p5Id6jD2hMo1SPcAcL1jiBUsM9+xlWGI/bRHctR85y4Ez&#10;gBTAC15EpgNXilgnjrKHWkhua8WjprZp7MaXI5EmRnKVV3NTXzlq21dy92FUg4Neac0FgxnoUJ8v&#10;8ot4aeo8VaSLXbnoid0SHYwYfy/MVJluZgA5NyDt4ju0MB3F74XRCHJBPFSaBz3LSasLlV+km+yq&#10;FHcvQc4TghyJNLm/uXiH/x393+fbuwf6CQ9LPj7ev/vpp4eL66vP5w+/2d1f3eG3H3f7z+eP+Of+&#10;00+X+/OvQGh/vgVu+2T9E/7q8Qs9PxmYfJ7F4/P5/m9f7v8NQPD788ebDze3N4//YHZIgNGg7n75&#10;880FPYBJ/7j4318i/pta4IXYCb+mbz0K16kSVfgbXJC5ufjv3cXfHo7udr+7hrG7+u3D/dUFP2Y5&#10;/Kf9fvf1+ur8Em9mhvOjudDE9Dg+3N7cp5c76ec4Y7yXWRdagLv/fnfx5fPV3WOQ3P7qFpPf3T1c&#10;39w/4JHOd1efP1wB5b7/4yUO9sXD4/nj1ftjvMN590jn4vzdw/7iL5hG+Plxf/V4cU3/+SNeD43/&#10;HZr9If2CJzCMmaZDj4oeffj6P7tLMD7Hg56cbwxom/N3GCNdK8JL6+E8IvvH+nZA+PANDUL4dMgp&#10;hyOd/vh+//D489Xu8xH9gDlgnMz8/BfYmUCaSGjM+c1T9xHUNF48MUo/4n9hN+CHf539ithytF9Z&#10;ZdKEaFe/mf0Kz/277df0MHkXUobDbj2lXcqANP5p2a9Q1xX9ijzHaL+y6X5z+5WSJ99tw25iM+Cu&#10;CUWYYccCexI2LL278h32K/sGXz/hMWcKk/G49PXNxe/PH8/lv/nJ53dX7e56d3t5tf+P/wcAAP//&#10;AwBQSwMECgAAAAAAAAAhAP+fyZSoAAAAqAAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcN&#10;ChoKAAAADUlIRFIAAAAEAAAAAwgDAAAB9C1uYgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEF&#10;AAAADFBMVEWPHzuePVOWMEaLFzJwUMmhAAAAA3RSTlPyrqpKsbjxAAAACXBIWXMAACHVAAAh1QEE&#10;nLSdAAAAFklEQVQYV2NgBkImEMHAzMjAzMzMDAABBwAf2xWEowAAAABJRU5ErkJgglBLAwQKAAAA&#10;AAAAACEAqbpntskAAADJAAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhE&#10;UgAAAAoAAAAECAMAAAH34W5pAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAYUExURQAA&#10;AKVJXbJmcqJHXKBEWosXMosXMqJHXLHYkk0AAAAIdFJOUwCIFMHF/f+HXFtilAAAAAlwSFlzAAAh&#10;1QAAIdUBBJy0nQAAACZJREFUGFctyMERACAMhECMBvvv2HN0Xww0FAIGrhT79TfuipraBw24AJZV&#10;ZwznAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQB+733jzQAAAM0AAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAAACgAAAAQIAwAAAffhbmkAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAABtQTFRFAAAAihk1kytFihcxzIiZqlRnlStGixk0ixcyYWaDXgAAAAh0&#10;Uk5TAPpY/A+vV/o4JdpqAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAJ0lEQVQYVxXIwREAIAyEQDSJ&#10;Xv8Vi7x2gGBDbKtOfV951p9GJdMeeBDyALnwH7uwAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQBi&#10;gy2tvQAAAL0AAAAUAAAAZHJzL21lZGlhL2ltYWdlNC5wbmeJUE5HDQoaCgAAAA1JSERSAAAAAwAA&#10;AAUIAwAAAcColgYAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAABhQTFRFAAAAihcxixo0&#10;kiU+06uyixcyokVbjR85fkHIZwAAAAh0Uk5TAPz21Ub/peN8c8BDAAAACXBIWXMAACHVAAAh1QEE&#10;nLSdAAAAGklEQVQYV2NgZAABZgYmdgZWCGRlYWBjZQUAAgsAOxDwwkwAAAAASUVORK5CYIJQSwME&#10;CgAAAAAAAAAhACEARO/GMgAAxjIAABQAAABkcnMvbWVkaWEvaW1hZ2U1LnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAADyAAAA8ggGAAABAG+oMgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAACHVAAAh1QEEnLSdAAAyW0lEQVR4Xu2dCZwdVZXwAyiC2zgOkIWEIFEIoIMJ2UiCSUiIELKw&#10;KDuK7BNI1PlUZljMzCAinY0sJJCA0UBCCIsQlglGJsIHATUIHzLKBFAJYAZwZmRAFKQ737n1/lXU&#10;cl+tt+pVva7/73fh1TnnnnuWe7s7r/tV9UjLIwuvnzm75+DtHb0GvYMoP9RCanCpJY5NItI6yxSE&#10;qQwS+4k7oaurawAvQ4kdQJjh9hhgGiAygDn9hr3OSw/4TQRTPSRuAb5SgYtodFHhw0MzeTMsRy5i&#10;Zc/cAOh2blzFw3LYjLhZK1Cby96/OHO0YKJsPtiQxINp0WCvBZN8F7f/b+OWK+RlYHHknv2AzJln&#10;Y1Vbviu9zbWDe5KNW66Ql9rFFVw2vVZYi/v7LV8yj7UNrRlgX6v/u7GUgEg7T2EpwVr3yp6Du7h2&#10;sA2tGeCW+7EMBPu1JRTcMoUlBH/SDrahNcOHZaDB1tn/7+zs/B+/zE3o4gouLRBZIHIQ0R946Syk&#10;s9Py/cNOupuXFmpiMzCxQORBMv4jLz0wJYiuBMwJgFptzI8jclByXvrZ2ZoETUtuwyQPqELB1AMq&#10;h4X7j53PywZJsk8Crhwis3aDj1TgIh7NosJXIpjqITLrMAP8hiIb8TTMPcQud5ShrLFjY6kGsmBf&#10;VFpiL2yTeEITMvlJO1nNu2vGN6/gMhtxg1B28/of8gaX5lEL+Aeq/NmybsNx9qLqNWLzLBs2ZVOc&#10;zIxVQP2AkcaRHLn3pQ7AROSJfcSZIFkNUIPL7Gy46ArtZpFFPsQXr1AwT0azTPEZG6Z5WHLQxB/x&#10;0otuUfGxueEqHbhxiN1z5jtIuSfzMja40tMk2wBq4Wa6ZljOXIRmzZwA9sIKRLFgipfFB4z/IS8d&#10;sA9gamEra3/q2GpJu7CCaRZNF+al49x+HbWwX24ZCu7XiltOmnFhjyUHTniBawv/BDemFrZ4etW6&#10;3Xhp4Z/gxr2wQq6PR+Wg5Pb/bfzXFnee9XXPjypuI/XajX9hG9QW7mtLKbhfOzTbXGGv/Si5BPUJ&#10;y0CwZZZScL9WbF2/6aOhC9sgskDkwS23X+tkNtpdrVCGzcBEaxMmd6Nb0wL7AFLOiZhkWtghbtao&#10;miIm721Yvgsqh6bZ2jAvM7hzmNPr4E5eNkja6zjgxqFptiuP/MKXeOkgfe2Hn0QwPTv4iwTzAD84&#10;9StTeKlH5u7Ay6Y0lngXxE2J3FBuEhk3Yc20s6fzMhlZFjcRuOUkjqObT55xmpEFdSz524lP2oHY&#10;Q/cmbst4ccNP9vUHaI+n123czR7XDJnyS53NggGj/xNX5cQdLCKjiN/OPP3HppVBrP/aty5Xa980&#10;7czrEeVHKartY/H+4zbmEpNy2tH74De5TATfUxLB1MQYST5pZ+VniKHEbRyWiEXq5JNMJK7CYNlQ&#10;aJj3R81mzO499O04CUtX9yOGpohN4ndwkkAooUTmErc6rBmJSpopue0G3IfSNPHlhxxzaVRVZI2P&#10;NJaKhztpBeJcYImmaHOLSrizs/Pf8B8bf9IKkfVBbRyW0KLye3rd+oFcRieswG8idEmLONEfqyRB&#10;GhP6x42ePKOSVg556cFaCRA5KFmapDFzQKwFEwedzE3ipBVcWiAK4NZl6TTmFogCoLZApLp9OSIt&#10;Vq7qPzd+5uRPIQsggX8Uf0aStsGkKZg5IHZA7IDYApEWJ+mHL57dH1kACXwIvowm7QZzD7bcMgBL&#10;IdivLSFYCkCkxUr6oY6rL7ZehICvpovYyNZ6y6+zjGOAuYX4edwtswxcIG4aDyItTq5xk1YgskDk&#10;oJMpLOMYYO7Yc2mBKDIWLrWoPP/jjh8e5VxYL0LAZ2KYHsB9bKSzP+dlZnCvJZBnkm7HRRIbyXQP&#10;qEPBNNG6TNEyr//I17RJL/3kxPu51ILv2DAtAOqmYGaBKBLMm9K0qVHdtmEdLZgYAZeRYN6UyLyU&#10;wT3nf/PLXDaF9VoKoYQSt5E91hz3d3ea6HpesHQos/sMeTN2wm6STiKmXGCJWKRK1k9aJ/KtqIuY&#10;E4OLRKg4jf/GQzkV3stlaVBxXTXg0Je5zAe1SNrum6LlMRQRgL3GvH4j8vtD1izYAbrHlnvv3R11&#10;U2763Nmr/fNQVRf3H+XaI9c/zi0Sf2L22Djrir3dv6bV2aiBm3LjDnjpoEn/gjgVbl8P3XHHhxCX&#10;AzswYSdERrH9Xz/i6OMRtQY7EC4TkWZelvUyYWLhLPMLTdzUYll93H7a35+Re9KFVTUBKqZlw6c9&#10;wKUZrh857RemklU/m3fx4Qk1EGdCxWasGbecMGNiWmcqOfWlOwnyr65Uf8JhLOk0Tog9M7iLTeak&#10;k04mTuPgPhYq5pXjT/4Wl/FJkqycxVHElissF0niLqsJt54w/XQuQyGWwmDZSGInvXHWrF3iGhND&#10;4bB8KCqHWHkYTnY0/zcOYYQSmUvcqrBmJEls02AFE0FoPiaTVTClpUk3zcl0dxVMsUCUCyzRFG1e&#10;ppNVMM0BsXFw35RUCcv32nPxHxumekBlHNxrWfzJCWs8+eXRXQVTPaAyDu6bkihh8bdDw20ymO4B&#10;VS6whJakCaeC6R5Q5QJLaFE5zu874rkem+YvP7c7JKyw8oxKNgzWaZoYLz1YE0LAzAGxFkwcdDI3&#10;sRK2PAOipkEonfwD/jkutX5RhYKpBaIAss5vMdHGqCOXhHlpYRn7QBUKphaS2FuIPaC2QGSBSEsl&#10;ElYg9oDKApEFIi0tSViBuim2jWUsWEIXtsxSCpYQEGlpWcI2mAWwdZYRWAqwry2FYAkBkZaWJ2yD&#10;uYNbZhkIXIbqFIi0lCZh+cL0OlMslIyXHh/2taUQLKHApQUiLaVJWMEUC921DSILRLHXTJ2wApEH&#10;vzzJm+pMsdBd2yCyQNTU1k/chP+q4aoBYs8iCp1MYRnHAHML/7X6Xqxk8k/UQxFZKJmCSwtEWqxc&#10;r+w56J25ew77EzIt+HJA7KHZDwgi/zUmoShbXnqwnAj+1zqkILvyUovT3CTbOim4CIDaKLjWsmzo&#10;pBm5J8x0D6giwTzR2kzR4skxKmEFPhPBVA+oIsE8sX0zPDmunnrGJXl0makeUIWCqQWiSDBvSiC/&#10;PLrMNA+omoKZBaJIMG+KNrc4CctX3GdZIxKmZAJXkWDelKa5megyZkbAZSiYNkXl1NF7aOBG6BZx&#10;ElawVsshnFAic6pK0nK8nLd4mqFyuXrgYc9wqUcZVSFpQgglbh7xDQXWL5JzWDqUJDlYlDFplotE&#10;xZ444Xn9hr+RZJKcqfuIKxdYJpJF+49/OHGyNmkqJYm/Q4xGwG0sVo4/+YbUydqkSdqGmBOjdgsu&#10;EpE5WZssSdvIv1X7kk8ASTD5H5K5uHHyl75nLFkbE0nnQa5xXTtk8j1lSrqwJhS2UBNkbeu+fNs3&#10;by7uY4J20muOPmsVokKw1+WyeOwA1n/t8rMR5ULLE/VjB2QyqDx85oI7UDXuOOPCQaiaomz88xYd&#10;cNgjqKuFP5FmA/OaMNYec871uuKZGqW67247Yz9Eptm4co9Pn/To7OsPwNwYyu+y4VOtTzE1G4sP&#10;nHAt5jVx0RVy4X7jtqEuFQ8tuG6cLt5lQydvwKRGoSsSqkqyfNjUm/353H7KzMWouweb1274K3cB&#10;WvE9T63Ly0Jw51v02oXiTvIH5164N+KW0MpCu+swu8/QVB+sLRXuhBbtN24L4hpw12fDxbPHIq4G&#10;7uAR1YSw7ov/x3oeS+lrdsvJ5y9qdaCdnZ0v855/Zrq6uj6K20JpdQ21bNu27QNOYJrnzeeBNDP1&#10;rfkMsCNh5Eppmm0HseBjo8P/yiIDUtSDG7UtL4SaC06zew/9M6JicBaWgcgo1K6SyJf5I0nDGFu3&#10;bt01z3p72PLoox/OazFq1G70Ij0j2LXPrdl5LUAx2h7SNUIujbad3nXexRchyoTk/E+N1LsflCAz&#10;dk/m9Bv2OqL02M64zAy5Zka+91mPI5GftN9AVCmsYmTE7k2m/phsMLkZw26yDeJKITlkvnFxpkab&#10;arCctCfIySj+JtugrhSEnpp5fUf8IXG/TDWYHHKhWZMVsrF+gVllIPTU2D2b33/U/yJqThUarAhr&#10;sg2mVWIXQk+F3buuLVvehyjIggGf+Z2JJhNwrsRpskJO9W+ZUgkk3nWEnorI/lWlwYq4TRbT3B7q&#10;mSOpb9V/3SFTlzTto6347b8+0BtRYgiwENq8yZkOWmSTuUyMFN157mgRtHuTFaSQmA2XzHH+gB3R&#10;uw1e+ukjv4AoMcRVGN2hyZLjSaSRmKZN5jIxEsxRxGWBWIvYfhUzLfKDx39jGgATiyKbLGvNxF0A&#10;TBLD9ACS/92YWCBOjN3Tjj5DXvUIrIsUEI8HVB5QxUKSfZ5p2nlFNtkGlwFQx4ZpAVB7QJUYmbqD&#10;09c1x0+3HplZtiYrmKadV6YmKzCJROJuek8tTAKgTozTV/vFunMuPB9dYojFAyoPqGLDNO28BE3e&#10;pTEjO7i04uGlB8soBIn5w8pOvko9aU3wgVkA1IkJNHnjd5b1RZcICXwcsXhA7QFVbJimnRe3yX5k&#10;3u64SAwunHi49IAqgDTWev6lrD9SXVvGPixDDagTE2jyz2+Ofq6lDgl6CrF4QO0BVWyYZrTJfqT4&#10;P8NlJExx4pG52tsyonYQO+vvs+TlTg1Ji5q8ZOC4g9ElQmLQfjlE7QFVbJimnWeqyW5w3RTMPHbS&#10;wCcQO4h474bW0jsfA0JkgcgDqgCoE+M0uaPnoLedi5QQiwdUHlDFhmnaedLkf0RtFNxrwSRgI7Hs&#10;i8qD0vEyMAexB1QBUCfG09c8miyJB/5tKbKmd8DxwxQ1Zw9EATAxiqy3K+49iHwGJs2asQPqAOg9&#10;oPKAyoOsezLqxOTeZAVqD6hCkS9x38Y80h4zo+DaAyoLRAFQe0AVALUHVB5QJebGyWferXra0WtI&#10;4wMPWZusIKYAshNHYuJB5B/CxAGVhehD3xlzwxRj4NYDKgtEWjCxQKQFEw+S8/6oHVAlJtDTLtdH&#10;XRAlhphCkRPa9DH6on5/wyo5uEiMTN254cGK7TJkmTHpJy3afmZtsoLYCoNlY8EUYyifcvJy+82b&#10;+D7RCjwFdi+3PfHsHogabN30+J5VarQU4TMsGQlTjIFbC0TGwX0qQvtoK+888xvHIkoFceaKNHkM&#10;y4Uipr0aM7IjX9J/hFsHVEbBdSpCG2wTyygGxJsb0uR+LBWK2PVnSiZw50Ga/jxqY+A6FXN6D/5L&#10;7P6VvdFS3FQ3k5F5nicsRcG0pmBmhLQ52Ty34cF9E/Vt2ZBJzf8YLCHkkBrclA7CM4L6aoPb1KTq&#10;14L9xrxsqtGyS9eTT2Jk7qY4A/PEyNwX/b5ijP9iemYoUSYy9WnhwDEvmmq0grxqBDm9AyhLJoz0&#10;Z+30r/Uy2WgFeXZL5KtA6FPj4mL3xGRfHKcm7x9O3t0CObmjSDszuTTYJi/nsrtfohZtByka4amn&#10;nto5t+a6uf8bl43McyFqU2lk075AOsawa557g90UsagU603qVnoI2TjXHjzpR4U3108RzbaRpsd+&#10;OGLeEFJuPPCteb3tul594Pjc7pOWiCKb7Ueav4za58F7WKYwWlnLWJQ+wJIyu/dQ52/tlvztZ7ci&#10;LjfuZi8+cMKDiGt8uOuEqJq4E7luxNHdvuHuenT0GvwO4vbBnaAaiNuajStW7OLOuds8hsj/LAo1&#10;5vc/pPExyzbAn5saqLovq485+yh/UToqsuPlZ465/tjVQF0Txty9RvxRVzw1bjvx/MMxK4yweB6d&#10;e804zGpMsOHCK76qK3Tuo+gbi9eEs2XdhuPU6Og16B1twxiPLLx+pm3L1Jqyob5v65pnaqyaeuZK&#10;lqopiqs+cehvdc1oNq4ZMuWXT6/buJtubJx1xd66OWHjyZvXHUIoNaa4+lMTrtEV2x7qqajq6aiY&#10;G0M9xVX51a1pj/qxuxl4auPGD+qKag/MCmfpoEn/ootHjWXDpmzCrCYM9UhaXQEfmb+ilI+4U4/8&#10;1cWLusbN8uHTTtAUqxN16VG/jtTEXzdb8YOTv+x59J8a6vnDqCuJPx81UHU//IXo6upqfiNug8ze&#10;Y/BbRRTen18Ra5aGVic+p9cg60NhXOaO+gncne9zGzb8Far2Y83RZ17nTnb91751OapCsd8B47Iw&#10;3Lm3Yv3cmdN3uOeNfcQtQdbvbFUM6gnwZamDUdxJ3XLal89A3DIkjpY12cZdk1bHkgn1+Pa2SCQn&#10;1OP/K12f5YdM/bEd/OL9x21EXKOhko12B62e1Y+4JgR3zRCVl7IGqz4LrBvbt2/fGZOW467d9SOn&#10;/QJxuXAHiahQpGnG7qnV2dn5Cm4LxV3DW048fxHicuAODlEhFPiBOGOfyY6io/fBb9q1vO3EmYX/&#10;HZuWohssBd+xUffikU1VyO+PZ/d69/bU6paYiFtDkQ2mzqVBvj18iNBy4d8u6jiuqNo2Rf3lYhFB&#10;UNPSIs0eTKjGuepjo59pWaNvmHDKZXkvTg0rgzR7GKEbxa5z4Y22F+3aurXpM47SIsU6grpVEtIw&#10;SuGNthdbctDEwM1Es0KdKo9sVGN3+rGx6z633/Cm9ww3gr2QGoiMIHUxdifbMkF6xrBr//tHH7Ue&#10;ImYccW799iaHBrc1pGmEW0+efnoePXCoG5we0jWC3Qfjjc7DMfl3Gzo7Ox8j9czYvdg4a8UuiLIx&#10;p9+w1+sGm0F+IJtFCTJx1/SLLzLak7I22KSvghloFSIjdl/UXYMQpcNxZKjJJGkEXFay0YSeGSO9&#10;KWuDFbi1QFQpCD0Tdn9S9yizAxfyveg4cjMGri3Ef+xnQJYJws+EkSZzmQlyMgquHeSn1/9EVSkI&#10;PzXSo3TvX9iT5vUd8QdEqSEX4+DeA6pKIZsz8PzlpGRqMpepIY9cYIkAqCsFoafG7lfsns3tf4ix&#10;fxeTQy6whBZMKgWhpyZRz6rQYAXLNAWzKvERQk+F3bflo6ZdikhP15Yt7zPRZAl4l0bc+cFSTZGf&#10;uAPPZy47hJ6aWL2zjRZ/csIaRKkg5lxhqVDkh5rS3Ok+DrIxzyX0VCRqMpepkMKuI+ZcYblIMK8M&#10;hJ0Ku38LBoz6HSIvT6/bONBEk4k1d1guEswrgxySTJ8dC+2hrVw+fNpSRImRGHdqhJo/LBkJ5pWC&#10;0FMRq8lcpoIYC4ElI8G8auxA+Imx+7j4gHEbEL1L3eRyQfiJ+e0DDziPGkLUYF7/4c9mbbJ8L3mH&#10;+AqBZSPBvHIQfiq0vbSFP5p1ZepPAxBbYbBsJJhXDvnn1EdJITGhTeYyFcRWGCwbCeaVhBQSY/fz&#10;0fnL3/13d9Ymy647ibgKg6UjwbySkEJilgyZdFqgp1mbTExJCv/+xgwvqEPBNMlaqZHN+ze40SIm&#10;721YJgcXTYljE4anp7N7D3nFVJPh84i1YBOG9s9MRf6dhroB4kgwzwSutGCSlL2Y7kHkOzfUDWST&#10;HYUqMd4mc3HLSTMutAQpICYH+Un7cVQeUMeCKRaIPKCKBPPM4C4A6kQw1YM0dChqD6gTo22ydZES&#10;4vGAygOqWDDFApEHVJFgnhlpwnm49CAbuhOT2DDVA6oAqBNjtMmS47eJxwNqD6hiwRQLRB5QRYK5&#10;CTbjMgD6WDAlAOoAqBNjtMnEEgC1B1SxYIr6MrY7Ig+oI8E8M7KZ/w2XAUTXhVkkTAmAOgDqxNh9&#10;vfXEC+4ofZOlgIsReUAdCeaZkThuUP5k02n/8gKzUGTukcpWfL1kTXKBSQDUiVl84MQXG70d9Jcq&#10;NPlpRB5QR4J5ZqRB1ueYJJ7UP1Riatny0sEy0IA6MXefe9F0p7cVaPJriDygjo006UympkLmn6j8&#10;cJk4P8njV8pG/Fysrq0JLiwjDWKf6u3NlWOO/2SVmvwGIg+oE8P0xEixD3LPt5z5QKUFk6bzEQeQ&#10;dVM96HPT3KV7dtsm2+AmCdbveHmtTqb2xm2oPYjt60onDTsKUZImH4tJIjavWrdbt2+yDe4iwdxj&#10;j8gDKg+oQuciDiBNnoJJIn5+88271012IWu8jNumYOrJQeb9D2IHacquqC3E5h0ll5eeP1O2jF0g&#10;DiD+hmCSiPsvnt2/brIP3DYFs4AdYg+oLBBFzkMcQJqc6lFKS/YfP6hKTf4zIg+ojYJrLZgEbCS+&#10;f0blIGLnJq+IAvMQOyAOgDox6877x2+rvloPDa1Ak7XvDaM2Cq61YKK1QeXBLbeMfKByQBwAdWLs&#10;vnb0HPR26ZvMZQDURsG1Fky0NvIlNfTmaZh5QOUge/kZVB5QJ8bu64MdSy/O3GRJUPtXIag9oIoF&#10;U5rOkaI8jYlRcB8AdaTeD+oAqB0knw5UHlAnxtNX+2Lr+k2p/3CMeDyg8oAqEtk4FzAldA4mRpG1&#10;x+DeA+rcmiyisQ2NF9SJ8TS5o/cQ6y7pq6eecZclSAHxeFDfS1F7QB0KpolsTYJrD6hCY8LEQTbM&#10;RFQBMHEQ2z6oPKBOjKfJv7j9nskeQQqIJwBqD5JMb9TN+CCmLWmyxKf9yCvqRE1GrAUTD6jcpH54&#10;Z6CneTVZgUkAOeiej5XK9QJUFohjwRQj4NKP52MryALIBvkKJhaIdWg/BoPOAXEqjDdZkvO8y+NH&#10;9PtiGgumxYZpRsClBaKmYOYBVaguCtnwrySx9zOnzzDr0RHyzyfr3TaLrE1WWFlEIM3uiXkASWw5&#10;ZolgeipkzStwY/nhZSYsxwKXmcBVYux+bn/ppfcjeld4zeBJMxElhrgKRTaN9TveJDC19BBuKux+&#10;ctng9We37aFVJEAVnPgKg6UjkRP7L0wxguT6VeWXy1ywAk9J015mbbKC+AqBJSORhsxgijFwbYHI&#10;OLhPzPcPO+nubtdkzI2BWwfERsF1Kuw+Pv/QY30QvYutnNd/5GuIUkGcucNykWBuDNxayGUujxTE&#10;fSrsPnIZJNIgBsSZOywXCeZGwKUDYqPgOhV3nvmNY4tqsudDW3nBcpFgboLAHeeRGwXXqbD7t3rq&#10;GZcgCmIbZb3lPfHmCktFgnkm5Kdz7bOMURsDt6mx+8dlc2IbRkDcucEykUiDXmJKKnCjBRNj4DYV&#10;Sz858f7ETf7lhgcTvRXpR4ob+/NBSWGJxDA9FhL/W0zTIvo/YWoE3KYmdoMVCw8YOz/RhBCI3yRj&#10;cd1yiMcIsmGexW1qEvfMYJP3aqSRDtyUEkI0Ai5TY/dr6ZBJSxBF0yE/eBlsdGpwUTrk5CX+4Hkz&#10;cJmJ1L0y1WQF+aRC6rkpamCaCp2/qMHUzIivH1Ki1Nh9WrTvmP9EFJ/Zvcw+ZZW8alxQmkxk7pHh&#10;Ju/TSK1GQVkyYfdn4cAxLyJKztUDD3vGZKPly9Pz5NitoRyZuPuCWTON9cZ2ZLDRRv99WTUoQ2bs&#10;ntw9/Wu9EGXDZJMV5NvtIP3M2P0w2ZNcnHZ1dY0i924BaWdm8+bN7zXeYBun0X2GvIkoM5L7OY0S&#10;tDekawS7Dzd/bvo6RGaxF3jqqad2RmQEatF2yM8f+qe6pMSuvxqIzJPnItSlbZBvR/1IzQg3Tvri&#10;6bk32CbPRsvOf4EaVRrSMYpd8/u/8Z2RiPLFXnDx/uM2ITIKtaocsknXk4JR7HrP6zf8DUTFYC+8&#10;dPCRwUfTGILalR5prrEfRv3YdVYDUXH84NSvTLEXXzn+VOu+k3kg39tOo5alQ5r77meNcqClDba5&#10;euB4523PjbMWm3nnJQRq23KkuZl/yR9FKRpso+4uU3QwUuQfUu/CkDW1d+DLg1I12KaVQUn939No&#10;g3mksctYpjBaWctI3MGtmvyl7yEuHPke3leacxl9SoSaK//bEVeF466hkPp5jbmy9FOf3eoEmvFv&#10;t7sb7gYjKi9XDTj05UoF3GLkxDq/cKhcvSobeIEsPnDCg5WvkzuB1cecdT7iGsFdm2uHTrkHcTXp&#10;6DX4HXdCiLst1404uvqnV8d21y+6GdobubU7vhq054Z3v3GixsYVK7TPZWw33Dmrgbh9uWfGN6/o&#10;LkmvOe6sVd0lVy3+5NupAPP7H/KqP7fn1m5IfQvFyjOv34g3/AVBVTnWf+3ys9sll1zwF0eNxQeO&#10;m4u61HT4ftZQY/XUM1I/+7jtmd8/eLLVuOWUmadiUgp0MaqBuiYOD89edpiuiGrM3WvEHzErjNtO&#10;PP9wXSxqtCKetuPqAyZs0hXXPW763Nmr7zjjwkFMSc2We+/dXfnRreEfTKnJg7l9hvxJV/S8xz0z&#10;Z11ECDWtwP9GS9ax9KCJ/w/XNTX5sPKzp95reuNmGSoWFRPh1dR0bx6efe1pc/ca/rrusLTDmNdn&#10;6Jv3X9wxg3RraqrJ9u3bd1r0iTEP6zZ50nHDpC/cs+70rw9W46dX32T043NxUGva66tYdDEmHQv3&#10;G/vTri1bUj1HtqYmF+497+Iv6jZr1JjTe+hbq444PdXjzcvMqsmnT5nTa+hbupyjxl1SS9zU1OSH&#10;+zaUccb1o4657783b+6+vz/28ZzUYtmIY+7T1arpqP9uvyYLa6ae9QXtxtKMRfsftpVpNSlRNdTV&#10;VjfWHHPWF5hWU+NlTr/hf9RtGv+Yu9fI11748SOfYFpNTrzwyCOfULXW9cA/Cr+5Rk15+NezL+qt&#10;2xTuMbfvsDd+/dhj/ZlSeX7495ddtHbt2p24rBy/fvix/nP6Do18t1/1lik17ciKw47/ma7x7rF+&#10;5qUXYN5WzO416C92jogqz/qZsy5w9043vjf+hM2Y11SZOb0GOxtYNzbNvXlXTNuajl6DnA+UImo7&#10;VC/dvfUPtRcwrakC1xx0xGZdIxnd9YOyRh8VUwXcOfuH2iOY1ZSJ7x9x2uW6hqmxbNTRD2DWbWnF&#10;XfTKxPWyB9x7wj2+f8Spl2NW0yp0jbHH2pNnHoxZt2fbtm0fuObTRzy3ZcG93fovqm475SuDdXvF&#10;HpjVFMHy0cfeq2uCGk+v27gbZjU1ofz85nt31+0hNdQew6zGNLqCq3HN4CPvxKSmJhVqD+n2lhqY&#10;1GThqbV399IVVw1MamqMottraqi9iElNXG6cdHrTv8nFpFvS1dX1AcaR6i7neSC+J9nrsGy3RLf3&#10;1Lhx0hfvw6SmGbedeP4MXfEWDRz7a0zaFjk4J3CWKoPEfDzhty1q7+n25G2nzKg/c+3nwTnL9tUV&#10;q6PnoLb69Its/CPVg4Y4B22LylE4grTbgo5eg7SffvvJou/vi0n3RlecdWd+fT7qyqK+w8qGfpu9&#10;3e1RtZCanEh5Kovam7o9i7r7oStGng/xzBvZqL9mz9bERNWM8lWOleNPvkG3h1G3PwsGfOZpf/Jz&#10;+wz9E+rKIN9despG7GRP1mRE1VLVlPJWBrV3/ft54YBDn0bdfvziptsH+BNWA3UlkL32R/ZdTc6o&#10;WlP2SqDb20/eevc+qNsDXZJrjj2nEveskg31Z/ZWTYtQPaAdpeam486brNvrqKvLjVO++N1AYhW4&#10;D5NsnP9mD9WUDNUb2lRa1B737/vVU874Lupq4U9Eje1PPbUz6tIhG+Qh9kpNRZCePUz7SsdTstd1&#10;ZwB1+bnznAuXBRLoM+RN1KWDPVFTcWhn6VB7338e7j7vomWoy8nigWNf8Qd949QzxqEuDV1dXR+m&#10;/zVthuotbS4Nq47+0hj/uVg0cOzLqMuFP1A1ts+atSPqUiBNPoR+17Q50usRtL0UbO+xfQfdGUHd&#10;eqRm5Q5QkH9L3dpob+uRWB6X/+3SuKrJG6n3LWyDUqA7K8IOqFvD4/N/8BF/UHdfcMks1C1HCrSj&#10;qlKZkO8UkwlPfYFZhrgmf0rz0+G9My79pv/cPL7iBx9BXSzfO/yUwJtaa44+axXqliJN26HRu/Lh&#10;Psg2qGqKobXf/WD1sefc6D8/K+VMoS6GGyaedp0/iJdeeun9qFuKfJd7iYaVEt1BVojqPQ2LmrxR&#10;e4SytxR1ZvznSJ0t1PmybPi0wB0JH11w3UTULYU+lZpmB9lGNtk8TGtyhpK3lEeuWn64/zwtGz45&#10;3zu/Lh82OfCzPaqWQl8qQdRBtpED/Q5TanKGkrcU/7laNmxyPu81LR86OXDvaFQtQw7Fh+hFZYh7&#10;kG2YVpMzai9R8pbhP1/Lhk/9NiozPPHEEx/wL7Jlw48HoW4JUvvNjRZUi6QHWSFzvsr0mhyRn4Ie&#10;o+QtQZ0p/zlTZw91dvzOlxw0sZh/kDdBCl7Z2+WkOcg2knf9+eecUXuLcreEpQdNXO4/b6iy4Xe6&#10;eODY51G1hKpv5iwH2QZXNTmh9hilbgmLB4573n/uUKXj6gPHP2PUYUaoc6UxcZAV4mcaLmtyglK3&#10;BP+5W7z/+GdRJUPy2MnvDFVLaJS2+pg6yDa4rckJytwS/OdPSP6ger+T60YfdxGqwrEq2iaYPsji&#10;71Bc1+QEpS6c78qZ859DVPG4asDobZkcGIRatg05fEf+YMNzTZ5Q7sLxn0N1NlFF45+MuHCoYVtR&#10;H+TqQskLJ9V59E+69uBJ/46qUDo7O9+gfm1FfZCri9qTlL1QrpEz6D+XqPS8/uyzeySakBNSs/c3&#10;Std+1Ae58rTkw0H+c7ntiSf2QBXEb3zdqGMeR1UoFKwtqQ9y9aH0hXLdiGMe959PVEFiG+aI/Pjy&#10;GPVqS+qD3BZspvyFEut8zu034vduo7l7Div8MS5SoNLeEMAU9UFuGwq/QcGcPsP+7DmjcmZRvYvb&#10;QI1Xf/Wrwj8NQoEs1BsLsulPNTlwHQvd/KRDcliKOweRt9VB9ueccJyNm8LQxBB7SD//ghsLWlAY&#10;Wx599MP+c4qqwS9uvyfwqAtUhSF12alRngaIjSLNOAz3kTAlE+ImcM8wiaFtDrLk0pcwUoOrQpCD&#10;mOl5UpLvfriySf6XVhnxn9P/uONfj0LVo0dH7yGeR1zM3bP4pyOq78AUpymYxkLMd27MMoc0sj/u&#10;tUgOr2HalHY6yDokv/cRWiykZoV9ko0lYyHm/9SY1RyJ/XXMC0OdTfdZ7eg15N1HMLkVatw5/ZID&#10;URUGtYkE80gwN45s1HNZwkPcDdnuBxn2JrxYMCdv3sNykWAfC6YUhjqb/vOKqvXvVks9Dm6UJRqm&#10;RIJ5LrCEB1SRdIeDLF/UNhFebJiaCxLPZSwTC6bF5WCmFYb2vD7/0KOHahUFIoV+m6JEwpRIMM8F&#10;lvCAKpJucpAfJbxEMN0o6icl3MeGqbEQ/28xrTD85/X5//vI6B5X7j7Y85a2GtgXBjWJBVMiwTwX&#10;WMJBDucZqCLpJgf5TsKzkJxP4mUoMtX4+xq4TgRTY8O0wvCf19m7D35LCTvdwltOvOAm7AuDesSC&#10;KZFgngss4SAb915UkXSTg7yY8Czk+iYZz3AZikw3lg8uHXQyHdbkBDCtMG47aeZq95mV0Rk43Vf1&#10;Gz4a+8KgHrFgSiSY5wJLOMgmjX1TfNMH2UZcv1/ieL2xSmuRHKcTloXE9Ucll//fgCgUmd/bcpQB&#10;XDkgbouDPG+f0aP85zZwkO+c/g8fx74QpGmfpB6xYFokmOcCSzjIBo39Sa28DrIOliwcyfFwQrBA&#10;bCG6qYhDEbuvMCUxuHBAbIEoFExjo/YwUwvh9rMvHuA/t4GD/Mjy1T2xLwS1salHLJgWCea5wBIO&#10;ZT3IbmTdIwghd2St3ixrgdgh7saXut7FlNgw1QGxA+JQMI2N5DOFqYXwxMrbgp9S9At+efuGv8G+&#10;EKQIx1KPWDAtEsxzgSUcqnCQ/UgcwwnJOCzhgNgDqkikts8xJRKmOCD2gCoUTGOj9jBTC+Gp9es/&#10;6j+3gYP8kxVre2FfCFKE8dQjFkyLBPNcYAmHKh5kNxKW0ec149YBcQDUkUh932JKUzB1kDna2yaj&#10;DgXTJExgaiE8KT81+89t4CDfccqX98O+EKQI+zRqEQ+mRYJ5LrCEQ9UPshvJ5U1CTQ2uHBBrwSQS&#10;zJvxXswsJIemf2WHSSiYJmEfphbC7Secv6//3AYO8k1TzpqGfWFQjFgwJRLMc4ElHGTjWO/KxqHs&#10;B9mGcFOBCwfETcEsEt0BlXp6/j0uNq+i0oJZKJjGhmmFcfPUs6f6z22Pjl6D3nELVn321Hwf6aiB&#10;esSCKZFgngss4SCbJ/ZfplXoIKf+4wxcOCAOBdNIpNbunxg83wmltscjbwqmoWAaG6YVxvcPP/VB&#10;95lVZ7jHwoFjXnQL1cC+MKhHLJgSCea5wBIOiGMhG/FhppUeQk6E5PdnpjugigTzSGQN9Qzpvbi0&#10;kEM8puElHMxDUTlgHgumFYb/vC7cf+yLPbZu3bqrX4F9YUjhfkZNIpGG7c60UMTum0wxisQ6lyUc&#10;UMWGaZWAkGMj9bmRqQ6oYsGUREivezI9EqaEIjncg3kkau8yrTD85/U3v/nNLlqFJSwQaURf6hIL&#10;pkWCuVFw7SCNTPTV24bplYCQYyG9nMg0B1Rx+QPTYiHrvY95sWBaKOLzLMwjUXuXaYXR9Lz6FVcP&#10;nDAGVWFQl7h8kGmhSJGHYW8E3DqI/w+gSktLbq2alISHJXAvK+SxkfVOZWokTIkN00KR9Q/APBKm&#10;FMaCj48d4z+vqOQg9x7ySlNlQch3tpuoTSzU5mJqKGJq5IZ+uHOQ9fuhyoT4OQKXpYZwI8HcA6pE&#10;xOkvpolgaihiFuuNPtmzq5lSGP5z2tFnyKuoGvgNEBcK9UnCOUyNRGwD98+KQhql/qggcF8mEcf+&#10;vXEc1BcxXJcSOVSHE2ooksdvmOJB5I9ikgima8EkERJH7FtYMSUUTAsl8pz6DZYdPKXw3ydLoTdR&#10;o0TIvMdwkSuyoUewpHEkh1+yTOkgRA8S72syXpSX38EsEqnfKWqOPRqewmGqB5mr3rUORWzesdeR&#10;dU9jamLE1Y9tPw3PDeS68N8+LB02ZZr/nKJ6l3n9hv8q0qgAqFNWdsRdJmQDFHa7VpYsHYQXAHUm&#10;cBWKHJjlmFtIT/x3stSCuVEklldw35J++c/n3H7Dn0blxW+4fWP8G5aZQmoU+/5d7YBszONJPXdY&#10;MhRMTX1BbUukZ0MoU2HIsjv5zyeqIFf1P+RVt+GVPQcnvt+RCRrlam/kq/sjpGsccf9B8f9OY6Ua&#10;01DmQlFn0X021VlFpcdtrMZ2+5fNBUPN2hL5in4JaRpDDu5W3JcSie9JQvWAujIQdqHIsrv4zyWq&#10;5izc59BnE0/KAQn+r63KtR/fI0Vj4Le0yCEO/DWcDSZV4a8Ju1D853HBPoc+hyoc/8QHLlswElWh&#10;yAbYQAHbBvluPIr0jIHrUiL5hr5jjFnpkb34Q0IulPtnLRjpP4+oorn58+ddmnqyYaSAv6aWbYFs&#10;7ENIzQji8iMNz6Uk9M1S0U9omJUb2YO/JeTC8Z9DdTZRxaPD94/rOb0Gd6IqHClkYc8Hyhs5yJ8l&#10;LSOIv4/hulQQXiiYlhq19wi3cOTceW5Vrc4kqmS4najx0+tWD0JVOFLQtngXVg6e0b9jF38DcF0K&#10;pE9XE1ooYlr690DUniPcwvnZNWsG+88fquQ8eNmCI4w5M4AU9vfUuLKQilFw3WrK+OC21Ki9Rqgt&#10;wX/u1FlElY5rBx35E79TVC1BCryMWlcOiT3XH9NkiT80VioGyeefWToR8lPEnrgoJWqPEWpL8J83&#10;dQZRZcPvWA1ULYOaVwLZGP9L2DUCZSklhNgycj9rfueL9h37AqqWQe1bhvoOK3xOxu4yEj3gu7si&#10;NVtP+UoHIbaMhfuO3eo/Z6jM4l9k/t4j/wtVy5CN8QJ9KBxCqImJfLFLdCeYolB7iBBbxry9R/7e&#10;f75Q5YN/sWVDJ3seodkKpBe7NVpSLLIBHieEmhhQtrKxG+G1jCVDJ63znytU+SGJBz6FMafvsFdQ&#10;t5RGX2pq4sG2aSlz+w592X+ehMDNLHLDv/iyoVN+iqqlyI9vh1pdqqlpguyRz7BdWsq1Q6eU4zdC&#10;/iBa9bFHHdKsyJuV13QvZE+cwPZoOf6PJaqBqjX4g2l5QD7oYU03h+1QCkp7Zmb38v5NqBq/WbGi&#10;JZ9jbkZn/UH7bofqOe0vBepM+M9JR6/BpYox8AwpNe4+7x+uQl0apLmRj+isqTbS47dpd2m469x/&#10;XOA/H9Yzm8rI2rVrA+9oq4G6VMi/lw6i7zVtgvT0b2lvqdCdie1yVlCXFwk08KP2rSdMPx11qZD+&#10;v6exDWoqTOE3iYyD2vP+cyCjZR8HTsUNR5xymyaJUn53tpGv6J9iY9SUHNUr2lZKdHtfnQnU1UOX&#10;EKrSIpuk1J/O6c6o3tCm0lLFPR+Law4+6n5/YnN6D30LdamRjRP7gV41+aB6QDtKjdrT/n1+zZCj&#10;7kfdPviTVOP2k2b8HepKIJuqsKdPdGNiP9OrDNwqe1i3t1G3J9u2bfuALumrPjb6GUwqgxzqUt4v&#10;q4qoWlLWyqD2rG4vqz2OSfuzcsLJV+uKcP8l3zkWk8ohm3FX9mVNBKpWlK1y/PjSjmN0e3fFYScu&#10;waT70dFryNu6omy+9tr3YlJpOjs7X2fvdltUDShHpVF7UrdX1R7GpEZXIDVQtx3yHWl39nnboHIi&#10;vbZDtzfVQF3jR1csNZ5cfWdPTNoeORD95LuYesh6qVAxqdgIs+159rb79tDtRTUwqYli8YGHv6gr&#10;4C2f/7s5mNQIcrD2lHFIxlH6380Wya3HT5+t23tqT2JSk5SF+459RVdUNTCpqTGCbo+psWi/MaW4&#10;A05bcMsJ06fpiqzGtUOn3oFZTU0irh161B26PaXGzSeePxWzmjzQFV2NOX2q8ddiNa1H7RXdHlID&#10;k5oi0TXCHsKOmNV0c9Re0O0Re2BW02rm9R/+kq5B9lj/95d1m3dbaxqonuv2gj3m9x/xO0xrysjq&#10;o8/6rq5x9rj7gktLd+eSGjPcM/Ob83U9t8eaqWeuwLSmSuia6R5luvNnTTp0d6T0D0xr2gFdg/3j&#10;2fvu2wPzmpLy7H0PN/1DDffAvKadueOUGZ/TNd8/rvn0Z9vv86QVQ/VA1xv/UD1lSk135dWHHvqQ&#10;bnP4R/2jeP7E+VFZjV9Jz5hSU6PnR1+//NB5/Ue9pttAurFo/3G/++m1K0cyvSYCVatFBxz2O10t&#10;dUP1QvWE6TU16XnuR4/01G2ysLF00JHfYHq3RdVAV5uwoWrN9JqaYljwidGrdJsxalw3+rifXtlz&#10;0AlqbFq88uO4qwyPLV/5cTt+lYsux6ixYN/Rq3BXU1M+/v2O+4YvGDAq9o+OScaa46avemLlbXts&#10;XrduN5ND+bzpc+et1q2Zdcz/2MhXnly1bgzlqalpD1aMPWFdR8w3daowVC4rPvP5u0ivpqZGx5Z1&#10;G45TY9XUM++N+65umqF8qzXs9Vi+ptT06PH/Af4E/bPYvox5AAAAAElFTkSuQmCCUEsDBAoAAAAA&#10;AAAAIQAf5WwwuwAAALsAAAAUAAAAZHJzL21lZGlhL2ltYWdlNi5wbmeJUE5HDQoaCgAAAA1JSERS&#10;AAAABwAAAAUIAwAAAclDNnwAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAABJQTFRFAAAA&#10;/f39/f39/////f39/v7+VZvLLgAAAAZ0Uk5TAO2h//Q4rX/SVQAAAAlwSFlzAAAh1QAAIdUBBJy0&#10;nQAAACBJREFUGFdjAANmIAQjZhDBCGKwMrAwM4EEQEIQmpkZAAWuAE8rPI3FAAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQDBcu5R1QAAANUAAAAUAAAAZHJzL21lZGlhL2ltYWdlNy5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAACAAAAAgIAwAAAYTWfi8AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAA&#10;ABtQTFRFAAAA/f39/f39/////f39/f39/////f39/f39cKVDkAAAAAl0Uk5TAPLc/+H8HuuUw9n+&#10;GwAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAAC5JREFUGFc1iYENACAIw6pT8f+LZQSX0LAOATJM+UuI&#10;aFO1Xd6yrvY3Z6I97gEeFJ0AlPjOOr0AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAO0zGQjNAAAA&#10;zQAAABQAAABkcnMvbWVkaWEvaW1hZ2U4LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAGAAAACQgDAAAB&#10;UUOdOQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAAGFBMVEUAAACJFzLx8fG9e427fYmL&#10;FzL////w8PA1Z77dAAAACHRSTlMA/hNlZv8CEa9lRW8AAAAJcEhZcwAAIdUAACHVAQSctJ0AAAAq&#10;SURBVBhXXYc5AgAgDMLwSP3/j4W6yRASocw877SCop2SZss2hiDh/B8uEgwAh78DuG4AAAAASUVO&#10;RK5CYIJQSwMECgAAAAAAAAAhAPwcNFZRMQAAUTEAABQAAABkcnMvbWVkaWEvaW1hZ2U5LnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAADgAAAA4AgGAAABbSpadwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAAAw5klEQVR4Xu2dB3gVVdrHs25xi9+3u98WAggRQYqs&#10;CCEhIQESQgm9IyugdLCAgoBi26wFhJAeEpLQQ5EeQKSzUbCuoahZQFAjTURwVVSUcpNv3pP3XM49&#10;9517597M3JKc3/P8uTNvO2fOnOGWTAnxhqNFOwbOrRVeAa9oMhcozrU0fnAxvMp2LpbgLVRBLsqf&#10;Ghb9HV9mBTxBTOTLoo0j2+V1Q4hJniRD3Jxa4eU7pz4/xXDe68+l/wSBgNGGZMTGXNbggS/3G+t1&#10;YxxeiwvNN+CO8vLyKjfGgToaP+e10VxJYdehJ8+WvG9aYxzemENd0ejgMAFeD17TG7Q7bTdWZZIY&#10;AWrb6//4zSVLto7D6y6MG3TAbshv3WOGlQ1ywYpNo2zTiCk29JsONJRaL+oH3qClwwk4tJFcq9V1&#10;XzSIi5WwKaphVaN8g+z1nQwmw+s6NXhwydo0ZrAA3obDioPRJMS6G4dNnIFmRweaTEG3ruhwcnqJ&#10;25puAzzAcC3DgS7wuIacYChJw9s8hpggvoLSwtqeBqXWifhRjhMFNo9giaGV//XBpzGxGMgeQ4gV&#10;8BZe5M25C8PkouJ60ZjpU1mC2cwNbX3Zsu8VgLgVXNwu+mG5SvBCx7dtu5kvc2GIQ6MaN4k+w/Ci&#10;YjGutHpR37MgDXEiwTq8ags/E21uYUn43uhRooYYbyiXB4lCl2HkPN0aPFBOqAou64Azr2W3T8xs&#10;TBSaK7E7QlubtnWAvS4KzY4ONJnGa7PS+8CrvfYPR0/WgU/CVjXI69prOxkshLXhiwYd2oB/+IGO&#10;ftPhte0NcjGvBTi04bBiEby2vUFfDCmX77cQ4FtoRaNOjQG8MasadKotGh0cVcRlXV2Hl4j1yJra&#10;B9vvXQZ4wOK4QfMM1RKD3Abr4HENjxOQ9LBohxHyJNep0fR6jsX4dwvRRgnLGYcqIovHifGwXCV4&#10;IVDuXV0+E9dXdb8vgi9juO8RO+SpsERgoP0P/Eu5c+I6JZaoQfmObtr0P5QdU3wD1bC4LvqNqDBx&#10;+Ot8ubS09Fd8Wax14ejROny5JD//l+AzHd6ALHQ7+F+bNS8JzR4h1uCS7eI6LFcZsbj4qUAUhpqO&#10;1hz7Ni22o7fsMTy5sNvwEr4sCsN8xu6nXmJ/kIVl8VUU2AwBwb7eW54g9+XtlAVdDPXv1J636vJA&#10;WQUx/eZiWEBA9ZELQ5yRA/leRHfAsWn09CZyn8FO9hmMHDkhkFk59ME/8n7y18XxQ/7l0He+MbI0&#10;foYhAQ3Vd9Dep2Y/aw8AspvGVflMAX8h9lfr/i9g3W7jK6LyWvV4gzmDBN7vrMYdz50oPtCI2+wO&#10;wGaznUupFc5+amNZQQTfDllOjnnNO1U6ggzef1xl2Ne5U1RyaOszzBkkUNsAcnB+fqiUTVXA7gwS&#10;5P6uHvhAhtMGcl049jF7LSt+N5QFBDhy/7kqzlb8FkMqgy4c+8S+97jQHbAs6TJsB+/rkrghg+H1&#10;wILCRmTfeaAsdAcc81p0ZX+nooQhzlDBXBgSEFD948IQfagkLgzxG2n1o7+k+sWFYe6hkkVhmM9I&#10;Js6JkIWhnkEVkoWhpuPqGBOF4VWDKsxF+VmSh1A1ZJsolmQ26+97pAdvYGXv0avlBsVlQPTryVWc&#10;7IN1nyI3zpfzI3sfEX2yXOVSvoAipXb4NbGDRrXz8VnPYYngAs6R4tdhgCw9Z8pqMm6LOSPuFU8E&#10;p35gmcBiXtOEw1SHQeAXlwFx/WD+6s58XRT8nYIF+xOxQ2hysHG7uAy4WufLXPAGz4J8idwJENiz&#10;7+zs9MYsxsMywNezmyW8JK5zge3t9AXNRFvZkuJfg91yxEbRRG6wXXj6qTuJdZYm3FOo54NlS5jX&#10;rONZsVGxMXFd9HMVRPffyQIF4JRJKlYWxFI2U5EbEEX5WZIXyHVA2ycljeXLYkxZcUlTllRVeEF3&#10;Kk5K/wOmVBmqProcfOlhMV+h2TvEYhzRxoXhpsPrf3vmzJ/E9kDcf3Td1hgW7Cm8kN5GgTDUUrTm&#10;7acvc20eOjFWXMdQ46xJTf0NJHLEYlwY6jN4u4vbDVghrnOxIKPIyfJGYpjPEftACcNcw4PljeLC&#10;ML/B+5EcGn4dTXbbotgB76JJHx4MkjcSQ/yO2B+xf9ymixwM+jDv5YbwiiEBg9xPURjiDDj5xcTi&#10;3kN3QMH7RglDHKECuTAk4JD7qUFfmQ2IgaLQHZAsH/QAO8sCluF1Vf+xk8h+i0ZxajoFBiC8j8u6&#10;Dh3yYdGOeqLNDt8Y4NIXXzpcDBXo8L5ueoA+Z4YhOzTYXEZ3wCP3n4s5j2/eYz/PSxYLCAKgr9lN&#10;47/AVYa9/+IG2Ww272804kfkPjus8xUubSNftjuDCHk7uPQdQQbvd8qtbebDelq9yMtsO+CfjcMf&#10;ncn+C9XggSwriBD7zZfZOvzD2TrjJXbmHnMEGbzfsvQdQQa1DSAnx+GVRezafMwLGqg+MxvfMFkY&#10;EzTIfX51YtJEZhM3ShTGBQ3UNoCY46fvf7iO/8/Y3+wxL2gQN0qU3SHCHEGEfWMEHNZ5gCx0Bzy8&#10;v7ufmP17NFXPDZSF7soAQDv+2On4gENAACNvDF936D83AOXl5VFkUIACfcxq0vEdeD1//vwty+IH&#10;PUb2m2+QLHQHJAtj+78p97egdY+3yH7LgaIwJOCg+sqFIY5QgSB0BxRUP7kwxBkqmAtDAgaqj1wY&#10;QkMlcGGI36H6xoUh+lBJojDMb1B94novbXltDHMNlSwKw3wO1RdRGGYMqoAoDPMZVB9EYZhxFsb0&#10;s1+PoCcMtZS88B6lVNuiMNRzqGKUMNx0qLZkYaj3UEX1hClVhqpNSePnmFI1UutG2u+hKAtDHDpV&#10;UVLi8e0Y5tZq5XCWcKXtxroslmQmxcXF9stGuXKaJ5wFH18Xl2Xxm8K4ujkM3G9w1/MZd/B1vXpg&#10;twy5IXF9Vb+xSaIPEP2UMIzFpdaJ/JEv64kFW83ihHsnyA1vHju9F/j4urjsShAHUD5RGOZb8lp1&#10;s5/KnHt34utgEzvElz2RnFdWVuabE2HdIXZKlCsfFxUDtoBF7qxRYXrNRnvvc7jNkplKrdPmG2xG&#10;URXKT51iZ3Ma0ZbR09hFNJRv57SXHmYFNfJad98n+8Eu2/SU0bDDp6yQwhlqwEAL2vYfRdll6dVg&#10;xQUoP38tiOnXV8+vp3nNOxdBTI2DGgxRRmJE6cWDXUT0vTk3P5LbZB+3pYZFn6TsgGwHbR77RF90&#10;Vy/eSl3j9F9iWv02l9EdUhDVa6vsR1dIVsPYr2WfLAxliHa4ATmanQb8wIKXm4H95Acf/FH2a31j&#10;12KINhDYUutH2U+UcieID2qojeLCEDvbpiTZr3sGnTt8+HdgF22+EtXuhQsX2D0l9fqkZ+cCf1CQ&#10;2STuPLUBlCqKi3+BaYy8Nr0PUXGyxCPLLF554Okcqi2ukvGV98P8YPPmWpKPPYxIsukKYgMSuaPf&#10;nfvSYd2VqHwuVtyPbBs26X+pfoEO5K3oADGUjyVr6H2ivnD0wv9giH8RO7Wy5wj4jbJibu3Wla+C&#10;z4jezC38K5YNaKi+g44fP34zhjC0IbBf3qCnec0S3sNw30J1RhaQ3SyB9HFhuaDF1TYZtYs+y9k8&#10;dvq9YsOAuC4rtV7U13uS5t4p2krXrvX/vQ0sQNxGUeBbM3A8+1GBv39TcSDwWQbVIBeQHtaW9HFh&#10;mWpPuc6V1IBsp5TbMtHcX33emV1wKy++os/ob8TGZAErut83VbRhmRqJOA6UMIyxtv+4VXo+rxEL&#10;ctlstiuwo9JubWN/lBElLFHj+fK9I7XlcUkJDb/GnBrvJCXpftLFEO+gCsriONjWrjXnr+XVDHGM&#10;0GRojDHUM8QCHNGmJ0xXuIAaN3faNeX5HpjuHjlZZOfUF/ZlNWx/AZbFmIUdBm/CdIUBxLEzKkx1&#10;DZUoKu22mB9g563sOZKdkA/SUP9leoE4rqLQHbL36blOv/Qwhx6r+49L5oFvzM2DHVNx5t+H7cmU&#10;to168i+YrvACeTznNY1nN4jZNHr6oywAEWPQ5AwP+O7c+Uuw89DM7vUgwuO2PPRUFoYoqgAfTy40&#10;M2QfF7pvQAWBtJ2UgfuNIfowVWEC4rgaEabdgApyJUxTmIT8xEG9MSb9olE8yvLCe9iXt095zr58&#10;aMHKUZiqMBE+vqt7jv4bmpzgMSA03TCuGfxgns1m28r2okDp2q0V31/42j5DME1hMgs7DNzLx9iI&#10;CqL7Vv4pinK6EktSWAI13q4UknF77AW+Anz92WmnIFHYjsIi+Di/3GvMZjQx4HE1uOj436i4wpVS&#10;J7Ji5/QX2Q7lcB/WUFiEuB/QRGKPEROMCPMVFkGNuSupHRhgUGPuSg4JrrAnKCxF3B9ci2L7sWvb&#10;RLgvZGWfMXvEYHfSUD9cWwgf54xGHRzOr4VHAYE/929d9ot2hyRKFz85eVU8AkEsSWEJ4jgbkUNS&#10;fnTf9/nyqj5jYL85BHOxJIXpzA2NYA9y1hvjlPrRP4j7YX9y/jTmgFPduJFjs9lyVw+Y4HC9Alfm&#10;7e2D6gm1wYI4xmgiIWPEZCPCNIVJaGPq8gQxSphaCRXw9Wdn8Hhkd4ubBK+iH1MVJiCOaWr9mG/F&#10;cabEkmSoQJCIaLfiKqGaCB/PjIax7Bp9vs6cyK6k7Dr2uAax9FuYtn/sNxDQjrjJfNmVFrUfVIzp&#10;Ci+gxlSWHMcS9RADjWr90EdHYrrCA6ixdCdMdQ2VaESYrjAANX7uhKnGoAoYEaYrdFjRfcQ4atzc&#10;CdM9gypkRLktEz/CEgoBaqyMCNO9Y2nCkPVUUSPCEjWetAaxF6nxMSIsUXWo4kaFJWoc+W16r6bG&#10;w6iwjHlQjXgiLFPtSa0baejJz3raPvkpYzdY9haqUU+UWifyCpaqVlDb6qmwlPXkNO/yEdUBT7Ww&#10;TW/3D4sNYKht8kZYzvdQnamKsGzAUjTisX5Uv70VlvU/GQ1iv6I6aESQn9u80wnKp/Ez1oCfoPoE&#10;SqsfVaX3OSwfeMDts6gO6wlyspvEk7fRdiUzb8767ZEjTneVcKX0+tEXIC+rYQePJy1rMFigNkAU&#10;xGQ36fBx1h1xBykfvBZE9n6NL4NW9h6xji9bLd6u2L4osOe06Op0S0pZWx5Jqg+xQQ21YegKSa8f&#10;dUnPr2fPbhznduBkQR6gZwdkn+jX8+VF9Dwi25cnDhvLkqojBdF9cuUNFgUx4qssPbsRUblgA86X&#10;nr/ljTkL2W0lRR+8avxiXvPO20SfLFakJlKYOPwZakAoQfynbx4Io3xGBPmu7Hp+ShCr0OH1mTlj&#10;qEGrqqA2ZXep0Mp7gipMZM+Tc54nB9s7qR0UCBwt2jGQy2EHhba+LPowXOEP4Pufw84xUeWnyn+D&#10;zSjMoqSkxLIntbhSelhb9mVd4QWZjdodpwaVEsRTdhArhsg+uFjkk927fy/b9XThjaOBcY/rQKW0&#10;tPRX1MC5E+RSdhArjCQLlw+ADixd1wLsPE70uVJWs/j3IV6BwONrqIEyKqhB2UGsAYTyzW/VYyZf&#10;pvxHtr8eLttFQUyNRT4iuBa06f0mhoTktOiSTsWIgrjMO+Im6fk4lA9e9e5hTdn0pOHxQz2DFni+&#10;EDUIXHuendsb4igfpQtHK9+bKB/YOZQPXvenL+ou+13tVKCsuOzXsk/0V0uKlywhN5oSxMOrhtvn&#10;LiyKGVjI42WBnUP5+GvO3Yk9ZR8g2rhdfNUT+KsV7jZSz/fJ7hJDnxIxnGHEzn3JtSOv6vm0V6fL&#10;vahYPZXk5/8W4oMaV3/cxRDGyp6jHhR98xrHHQC7aLNChYnDX6fsem276pOrnKCE2hhRGGaH8ss2&#10;X+j1FzPZ3/FEG6wnh7a6Xtj13mGyj/sB2c6F7uCB2ghZGg7nunywdHML0Q+2czsP/0606Qk+dKTV&#10;i/qeFXLDwph+OyCWqqMnyEsOjbi6vMfI9bBM+WWbrOxmCZ9DXMBDdV5PmGKHiqG0a9pLszDFNMT7&#10;BFDCMHLnbZ2WHCrbQbsfe76VuJ7VJO48KxKInHnj/SZiZ41I/nmKiuHCEJ9Q/Hwq+4LvTllNOr4D&#10;8ZSPFdI4f/78LXq+gAGehSd28NpPVxw67EpHi7bflnVHHPnb59rB43+PTfgNql9c4M9qGn+GsnNk&#10;Hxe6/U96WFunU+tsNtv3//pHqoPNE2HpgKI4Kf0Pcj/TG8Sck20YzoBfaGS/KAzzH9nNOv5b7BBQ&#10;Xl5uXxZ9RoRlA5qDi9b8heo7CEPsUDEreoxIFdcx1Pd8uG5rjNgRrkPL1oxje0+D8lPSuAnLBg3U&#10;drwy6Vl2YwjwwzbJ/vzIPquoXLD5HLkTsk7s3nfUyE7EckGL3jbJtvl3dWUnKAOwvv3hZxNFP7p8&#10;g9iwq52kvRce1/Nr+PWaBzORtw2eUCquZ9/Z+RiGslhcdMpDs7WIDXJEmyzKj6WqFfJO48q4vd1F&#10;8MMyC0TkONDmUdPvRbc1iI1d19COsLNsD2mIPj3tfuqlan9GmLzN3MacGtpQ/UyOEbUmNdWaE6ty&#10;W3b7lGoQxKF8XJeOHfszlqr2UNsP9gqDJ2ixImZDNSRKOxrP6+1ELFGjkMfg7JYtv5VtXBmN2rMH&#10;eIg2VsQsxMKudPnCV9PlnYglaiTiOFDa+4/UcRjKEH2vp+TUQ3PVWBzT/x1eVDvK2JM788J7XBMb&#10;0xOWqNFQ46Lh9AmcikNX1XAqXDuC3UMbcPIJ+vLIEWtvlRFEiOOCJgdEvywM8Q6qIJd2NJa72olY&#10;QoHojRFlF8WSvYUqKGrvP9PYXXyvX73mYMd0hQA8ml0eI3HdlVgBT6EKGRGmKwgWxfa3P6PYE104&#10;cKAOljDG7mmzuvFkjlhQT5iucAE1bkaE6cYQEx12Xmhrtn7tytUbNkGYrnADNXbuhKnGEBPLy8ub&#10;sL2mAR9cwHb2UOkwWBfjMFVhgEUdBnl1PQimu4ZKlJXbIpHtUL6+fsSTTTFdYRBxPCnNaxZ/FuLE&#10;n99YojvEIpQAfiRyYarCA7RhJC8b+Hjnzr9iCCOvVfdXRT+aadJvj/X4llfL+o1phukKDxHHEU0h&#10;Szvdm551Rzw7h1T0y3EkYiBHtFHCVIUXrBk1yen8GrCf3Lr/jyxAgPtX9x+XjCZneBCgfXh5RPuv&#10;cournbj1wRlODSk8QxxPWIdL1+Dyb7h+kgUgcpwTYgDuQPbUZLYiIMaxREWVePWhp7LEMV098KEM&#10;dIVsGjV1iujjQrcjYsBXH58cj/uLkVYvyqEAF6Yqqggfz03jn8gR1/V04cBR519mqECQ9t/ov3E/&#10;Vlz+5lv7p09MU5iAON5GhamV7J0x+1kqSNScWq2ui+uYqjAB7dhweZ4MJUythApwpXktup7EVIVJ&#10;yGO8ptuov6DLzvHM5f/L/WiqhBvnt0i8uGbgBIdClDBNYSJGx5fHfLS1uDOabhjLbTZtJ3b9DJa/&#10;OXnGXvDKd9/bl0GYpjCRA3mrRxkZX3I/cAOw9cGn7cuinS+DME1hMsJ4Oz2rP/22WIef1EDMURDd&#10;9z1u0L77RbC9JQB/bQd4jHpip3XwMTYqt0kZDdtd1HbqXeIOZEkKSxDH3oi8T1JYAjXeruR9ksIS&#10;8lp23yeP9/zwHq+9OvGZ+zGEwX0OKxdPlF2H/yoXxvZ3KCCLJSksgxrn8lOn7Be8rOw+wn476czb&#10;211wOAJ/unSpH+xEEdEPwjoKi5DHW4N9Il3VZ8wjsk+TzSkBlB/R8/p35y/+xPaghuhjrSgsw8g4&#10;O+wPviBig3MmyssnvfZ82ngxGIQ1FBbBx7lo5NQV4rjriTwCXQnbUVgENeaupHZggEGNuSupHRhg&#10;UGPuSm4TNo97wmEd21FYhJFxdtgffMEVDgkKSxHHWm/MHXziihFhDYVFGBlnHpNcq9V1tQMDCO0/&#10;uxtna4c63rO77NChPzj4Na3sN2aP2oEBRGpo5ClqzPXEkigH1ysTZtjYm6AGt7EkhSWIY29ETkl6&#10;ZDaM/dohSWEJ4r4wIpa0P3n+NG5IC4v5li8DVy9ftvu4UkIjrrBEhenwMd48fkY3NNk5kLe8k7gf&#10;QOhy3PP/LTvNdt77KzayV44Yg2kKkzEyvuR+4IbrV6+egJ1ls9n+e3zbtpvhWQliAhemKUwks1Gs&#10;/QMMmkh4DH++E4MbjQrTFCYij/GqPuNeQZcD3I+rlYiJBqWe+mwyxBi7FKZVUnG2QvdOelzyowQw&#10;VWECn7z9QS1xbI0IU29ABYmUl5fXg1fuwzSFCYhjXpKf7909RUUnZ92Qh3Nku7iOqYoqwsdz98Oz&#10;/oQmxtaH/nGfON5c6HYk/Tb6Bgf/Wf8q23HAvpnZDreKwlRFFRCf2QTremPL7ZTPjhgksmn09EdF&#10;H9eyLkO3Y6rCS8TxFJ+3KPrkOFgnEYMWRvd9SVzXE6YqvGBRu0H/osZUVHJo+HWI5eslJSX6D1xe&#10;P+yRGWKyES2M7W9/6rTCM6jxdCdM1YdKcidMVXjA+qETR1Jj6U6Yrg+V5E7zWnT9BNMVBqHG0Z0w&#10;1T1UsjthqsIA1PgZEaa7h0o2IkxXuIEaO3fCVONQRdxpZbcR4zFdoQM1bkaE6cahihgRpisIqPEy&#10;Ikz3HKqYEWG6QiC3ZeJH1FgZEZbwHKqYUWEJBUKNkRFhuvdQRY0orUEMe26ewvsxXJowZD2W8J73&#10;0pbXpoobUVr96C+xTI2FGhejwhJVhypuVHmte67BMjUOajyMCkuYB9WIUS2KG8Dug1mToMbBqNLC&#10;2n6PZcxj++SnvP6vFJRSJ/IHLFXtobbfE2EZ86Ea80TyfaCrI9R2eyIsYx1Uo54KS1UrUutEXqG2&#10;1RNhKeuhGvdU+a17/gfLBT3U9nmqhVH9dmA530B1whthuaAkv03vd6lt8lQ5zbt8hCV9C9UZbxSM&#10;f0+ktsNbYUn/QHXIWxWNeKwflg1YqH5XRVjWf1ToPMSpKkoPizb/e1AVofpZVWHpwIDqoBHxq2wo&#10;H4gV9xPa5CQfBwA+ym5UaQ3a/pc1EGhQnXUnTGUUJ904L9JZra5hmKVUlJX9mm7/hiAuLSz6O8rn&#10;TtrXjR9ZQ4EK1Wk9pdRp85OnOVynSkv/jzVoAql1Iy5RbVBKrh35E7xCnuxzJzhxlzUY6FCdp4Th&#10;ISX5W5yujkIXQ/bpKbVOxI9pYW1PuxKVpydsnmwf7NlN47+gfJSKg2XncXY89kI9akO4lnQY/A7E&#10;wTJ/FeXK5wuVJq39Vebt7d/fMm7GfXp9MNo3iAtaqA0CgS+zYbsyygfSywU7h/J7qqKR0yZgOZd9&#10;1bPnhXc/QflA60c+0gNigp7lnYeNlTdu38ysWPAdP378ZtkHAt/mCU+QZy+Dj7K70r6ZmexZRLId&#10;bCJ6fm2ykf9dgk/PXu2gNlT+qL56wPi0LQ8+PQSWqZxVvcd00avlTlTe8eJ3bgU7R/ZzufKJKuw0&#10;pPqfWkltONfBwnUxex9/vjksU7Fgy2nR3dDtiGVR9bidQ/nEVz0VRPfJhZgaQ5mL71sYojvYlN2I&#10;IDfj9nYXKR+Iqg02IK1e5GXZB8pr1e0whtRcqIHRk6fxos4dPvy71LpRq2Q7r+lJ7eWJw56FeIXA&#10;prGPP0YNliiIM2KjlNmoXdzpt9++g/JBjePbttkfsKgniFMYILW28b9wb50wYyZll7Ws67A3ji93&#10;v5NkbZucNAO7pfCGN1MXPkQNrIVSNzKyGhhkadC91p4n5zyPZRUKz1g/dNIy8VYjvhK0uVFrG7uh&#10;UFQfNo+dnumPg8oqwbas6jXmZdw8hcL/bLxv8mx/H2R5rbqXYXcYC6L6vUnFWa0l8feswi4oFOay&#10;qudIh7v7ma3M22ImYVOGf8MDYQoJFS8qP7LnPAy1x2Y16bgH1lf3GhkuxlZFMHasEYXCCAui+q6j&#10;JpLVwuZ9dgBiWMjxjdsayraS3bt/L8ZSKk5K+kVmw3ZfUT53KojsU/VLxhXVg9wWnQ9Qk0RPKaHh&#10;tiMbttfG9JCi8U/2k2O8EZYLWdJh8GuUnxKmkFDxojAMrob7UbZlN0/4XIylhKEhKbdGenVarKh5&#10;f+tyEMspqjvz7078kJoE7oTpjLLi4j+YcRmnKCwd8uGyjc0oPyVMIaHiuRbGD16AYfa4nLs670KT&#10;4YMXoPyUFkT3fpyyU8pt0fUIllcEO0s73rOd2sneCEuGzGua4NFp3Ua07u+T7sHyhic1hpNQ8VwY&#10;EnJ0e/Ftsq2kpMTlg0P2PDX7BQz16EDdOGp6L1wMWdln9N+peD3BPsRURTCwOH6I2xuIg1YPGDcV&#10;U0Jy7050e6AuaNN3PoY7sGHklHwq3hNl3B77DZYLyWwcfy69QUzh0aKdrWGdigexYIJzh8/9jorn&#10;wrCQJXEDV8u2vMjeR8RYWRgWsu+FbEPnLAF8fXX/sffDekVFxU1inCdapu1bVlQRWCzrfK/hH08w&#10;hYSKF4VhVZpEesLSdnZOnfm3l+95cBEVW0XB03RvwmbsrOk34V4i1i4MY1B+WRjKoPyulHlH3C7K&#10;Lmpp56FFWF7hD1b2Gj2d2jHuhOm6UDmiMCykaOT0HpS/Wio0gl1+C8D10WQMIUwJ2Tz+8QGUX1Zy&#10;aKurmBKy/bHn3L7Lcq3oOepxTFNYSXFSSlNqB3iiFAMnelJ5XOlhMfaPi3NrR16lYqqrtk9+ridl&#10;58JhsY/fvCZxX6DJ7X9s2Y07vo2hIem3tbM/gdtTFT+Z0hTLKMwiPazt99RgV0VYWhcqh+vd3MLB&#10;lN0TpdSO/Kbi7NnfYnN+43xp6S1z60Z4PeFFwQW6WNaBNQPHP0DFcx3ft+9ODHV7oBoVzBksqfAW&#10;amDNFDZDsrjDYK+uG3VUy2tw0TGWDDrWrl378zm16KfPmyVsikH59VRRWvErTAvJatrR/tR2Shim&#10;MAo1iFYJm3Rgbqjx7zlw3+H8XuP9/k7ma2CbYdupMTEqLMWg/JQw3AGj5+RiuIKiIKJ3ETVoXLkt&#10;e3ygvZswKL+vtDCmTx3sskICxoYaM0pFIx4zfA5sbvMupzHUCW9OiM+P6LkJ0xUL2vRZQw0SKK1e&#10;VMXyxPvs6wvb9t2Fx6BDnJUqTLy/ALuq8BAYO2pMjWrrqBm3YykSLaZKF/UWRPVZi6VqHjnNOh2m&#10;BkXUmym5iXi8MX78+tuKFb1GbYflb05/TuZUVUsS/l6z7s/jQ5YkDMmhxlwWhjPenFPA/j6Jq3aS&#10;Q419N10Wfw/bn9snv6j7nJrsZp3fZ0VrCtQgGNFHr+xdwI5EZM9TyWScpyrsdv807JrCRxR2vX8a&#10;tS/0JP75KDk03O3Bl9uy+xYMZ7zcd/QTVJwoDK2+UBsN+vxQqccfJb4uO70fj0PS705L4oaoO/UE&#10;CLAvqH0kCkNDUkLDXf5AlntXpxIMtbNu4APtuR9NISv7jtO90ZDmDtpfrkmyGsVfoDY0p0W3q3gM&#10;Vez04MwHUTab7TqWIP2iCiJ7qdsqBDiwj6h9507ZTRPsP9SsGfRw//zIHqthuXTNjv8DP3Mgci4l&#10;mLMYHrwUJg5/kdo4kEx5eTkZZ0RLEwbvoewg8URnRXAB+47ap6LSwqK+w/CQVb1HvwS2gug+hWhy&#10;QM41omVdh8/E9OCC2hhR2juX/Y+nWU3iz+NxyBDjvBV2Q1FNoPYx1/y7E/fy5UXtBy3CFIY2nUw5&#10;cR7LBT7bHk+6ldoAo9IOTPvH0twWXckYV8JuKKop1D7nKuw0zH7JmN5zK6oimNtYPjDJaNRe987v&#10;nsp2/fpuPA4r9s3KJmNEaThdYqOonsC+puaAt+LfF0VKN25rR8VmNuzwFYYEFlRn4VQlODKq8v2u&#10;dMPWbgcXre5M+UDYvKKGQs0JV4I5efKN9xpiOsnOaS+4vYUGhvofOGGX6iBX6YqilnAQilBxngqb&#10;VygY1BypVOsrGOKWt1+ab79NhxHB3MdU/7A47h6nZ8e50uXLl+vhMcg4/+FRMs6V8sMd/8CqUHBy&#10;tblBzZn5LRMPbRozbTZfXzd0ksP9SsuWLHH7cGQ9LYkbPA7L+JacFl0+pjpkVNrH0mF4HDK2Tf6n&#10;25NqsWmFwiXU3BGFYQzK76ngWMByvmFuqHlPtplbO+KqzWZbBAdh9p2djlExQfeQZ4XfgTlDzaWU&#10;ulHfgp/yVUnaMcEathqq8cwG7a6wtzFk+2P/fJiK80bYrELhFdScslLYrDVQDabXb2s/+GDd3bl6&#10;RlXYeag6QVphCssShk6l5phVwmbNJb1h+7NUY/Pv7nYMj7+K9/JWVOx9Zm7FpbNfoIWmIKqPUx1R&#10;Gv79dUlR7YA5Rc01K5R+e/uz2Kw5ZDaOP0E1JGtxuwH7r129uqC8vLzFW6l5d1ExHMoHwiYVCkug&#10;5lxVtH7oxM6pYdFOz8jIatLBnB9msu9MMPzAED3JLOv0d/Lu1dikQmEp1NwzogVRfZ/FEk5Q8XDs&#10;oNt7qMIey8CvpticQuETqDkoqqBNL6dnUpQfP37zvKYdT7/68JNd0OS2DoZ5B1XQCmFzCoVPoeYi&#10;CHzrhj0cL9rezlhViyVpwJ/OuD27cfzny7vf/xS6yJro8gyq0Ibhk7/FT5FOZNwe6xRvRNicQuEX&#10;qDnJ5epUs4ri4l/Mj+zZf3XfcQ5n1Sxo238UVQvdxtg3K9u5SN1IdmI1gGF20KzL0S27yKucMV2h&#10;8CvU3KSU2TDW4Zn8nF1Jc9zejnH/i5mjMdw9VAEKm812rby8vCMsX7t67ctdM2ZPFvVO5pKMI+tf&#10;2UbVw6YUioCAmqPni0tvQbed0rVrf5VaL/oHKt6dsIRr0sPakvdvEZXRsP1F27VrOewoJCh77W0y&#10;j2vt4CT7bcUVikCgZPz4X1JzdVFMv4OU3RulhrW9iM3pQyUa1Wevv9NAe1e8jMdhxc4Zs5xutFQQ&#10;1fcYNqVQBBQLonp/JM9Xs4VN0SQLv+5YJWxKoQhIqDnrTv/OW9lbe79xuJVhcVISeYkTHGMY4gyV&#10;YKawGYUioKHmLqh41rxGGGIY6txodDmSWjfikhx46s2D7AZJn+zaZ+i5666UXKvVdWxKoQhoUoin&#10;AO+fnVEf3R6x7t6JhXKtlLqR9lsp2pGDQJyq2kHYjEIRFMjzd1Wf0QvRZZj0hrGfynW4MKSSb4+c&#10;+ZMckBLaGh7m78RXH59kr19+9InD/xJivGgHwYM0sCmFIihI0XlG5NFVuxweT3ewsChmXvNOH1Kx&#10;rgTHHJbQjnYD1/DNa55wcmXP0Y+Wl5e3stlsG/BYc6Jo1LQNcq6GuqJdEVTAnJXnsanSjjlsSv34&#10;olBQUHPZTGEz1jaUcms0uweHQhFswNyl5rRZYo28m7NskuxY0WOEw3pVdGLHax1ZQwpFkHFid7HD&#10;FRGgwq7DH0S3RxSNmLJUrvXe/KUTtXc/5y+bl7+59AN8caM4XLi+Iq1+tEO8K2H7CkVQQs1pPb2b&#10;vbAtpjGWd7tvBBXHNQf+NGf0IffZd3Y5827mkm42m+0oHotOUHnYF4UiKKHmNCjjtnYnMMTOlnHT&#10;ns64LfrQv/6ZPgFNDsg14NgjG9AOMvulR0bRcn6kamHbCkVQ4smc1g6DmzaMe6r2zsdnDlrUftD7&#10;VK4svQPwW03zj2/bdnPRkAfrLe009B0qzoiwbwpFUELNaTNlfQMKRRBDzWkzpQ5AhcIF1Jw2U+oA&#10;VChc4Omchu+Bb6156zcls/N/v23Uk38paNPt1lW972++NynzHrIWZbz644/shxVPoWphvxSKoISa&#10;06CU2uHX0hvEnk65NfKd4udSJ1acr3C6fYUMVYf8M8S1a9d+sNlshzXll5eXj/rp0g+Dzh38z5h3&#10;81ZMXff3iS/m3JmwJq1em9eyGscdzGrS8UTWHe2/SK1P3ycD21YoghJqTqfVb3N5SfsBA88dPvw7&#10;DHNL6driW+Q67M8Qc2q1tPQqeGxfoQhK5PmcERZ7CV2Mgta9MlLwxtMruo96HM1OyHUq1fJayIWj&#10;R5vQTnO09+k5z2AfFIqgAuYuNafN0pdHPmnMGqKcJso3Dy5UKEwG5q40l00VNmPsANz+6D8rvjt/&#10;EX9u0YfKxWYUiqCCmstmCpuBhiKcfkD58qNPv8FjinH9+vUP3kjO35VaO/IK+C8c+xg9FRUbhz/q&#10;8q16w/DJi7AphSIo2HjfIwuoubz3hbQEDLGzsG3fWXPrRP5ExesppVarHzC9EipIVGrdSDzc2Hmf&#10;72Q37vg592XdEVexc9qLFbbr15lfzOPCZhSKoMCMOVyycuWfqTogDLkBFbRpzDR2QLlCOxiva3qz&#10;vLw8LD+6V1x6WKzT3dVAGg73TVQoAhWYq9QcRrfHGKqV3STuP3LQlnGPP1KyZctvd0x7fqjs80bY&#10;lEIR0FBzlwtDDLN+6KSZco0s7VhDtyNyoNn69O33orAphSIgOa3NUWruulJKnTY/bUgcVxtLMJKS&#10;km6iYkEY4szcepFnqAQzhU0pFAEJNWdNVZ02n2NTNGSSG108UQbf8Zz49uw58naH2JRCEVBQc9Vs&#10;YVP6LI67ZyOVCPrm1Od4aDlis9my9s6YPU08rxR+nAFfat3WTgfh3mfnqrNjFAHFbm1OyvMUhG47&#10;q3qPqUXFGdGi+EFFWMY1VPKV774/rh1UZUs7DdlC+bm+++ICOyg5VAxo0+jp/4PNKRR+pfihh5xO&#10;lAahOyQltPWVjNtjPj+15626aHJAm+Y3LYwd8G+qhigMd49WkPwZVtTiuMEVtmuVf/cTgXe+8vLy&#10;RpmNOpyi8kRhcwqFX6HmZkl+/i/Bl9MicZfsY0kaafWjv/9g1aYIXLUjx4M0PPszXHq96G/kInkR&#10;Pd5nR9kN+q3oMbJKJ6xicwqFX6DmpCtlN4nfrc37n6fWi/petGO5ELhOULSDUut5eXNquZBVwuYU&#10;Cp9CzUVv9Ebu8iZQb1G7gVMoP2vMW6iCVgibUyh8AjUHrRA25z2HX361MVXYCmGTCoWlUHPPCh3Z&#10;+Grl9X5VZefkpEFUA1aorLj419isQmEqMLeoOWeFdkx5cSA2aw5Fwx8ZQzVkhQq7Dp2GzSoUprCi&#10;69Cp1FyzQhvve3QcNmsumY3izlINWiVsVqGoEtTcskpwjGCz1pB7d9cPqIatEjarUHgFNaes0vy7&#10;Ez/EZq2loE3vTKoDVmlhzIB12LRCYYhFMQPWUnPJKhVE9M7Epn3De3mrw6mOWKnXZ+V0xeYVCpL9&#10;s+d3oeaOlYJjAZv3PVSHrBY2rVA4QM0Vq4VN+xeqY1ZrUUy/QmxeUcNZENNvGTVHrBY2HxhkNOzw&#10;X6qTViuvda8V2AVFDSM/stdyak5YLZjr2IXAYu/js5tTHfaFsprEfYLdUFRzYF9Tc8AX2jl15t+w&#10;G4EL1XFfKatx3EnshqKakdm4w2fUPveVsBvBgfbx4ENqI3ylnLsTj2JXFEHO/BaJR6h97CsVRPb6&#10;ALsSfFAb5GttHjX9XuyOIkjYPHb6vdS+9LWwO8HNofQlf6A2zh96K3UpeVsBhf95I3thHWqf+UP7&#10;X8r9I3ar+pDZMPZramP9JXiMMHZN4SdgH1D7xl+COYpdq75oG2rpY5+8UXFSyp+xewqLeXdW9p+o&#10;feBn1bzH6BGDEBDaPGZGI+yiwiRgTKmxDgRhF2su1KAEktQB6Tnbxj3dkBrLQBJ2VcHRBsVvH013&#10;Tn1xOmWntGHoxDUVa9f+HLtd44GxgDGhxioApZ7Y7A7xDtu+EDbrgGb36D+DLaMfX4Wp1Z6i0dM8&#10;PtgKonq9h+l++cQDcwqbVxhl14xZlv8tCJticNuOyS/MgPVF7QbOEmO9Eez4ovunLGUNBBGrB4zb&#10;QG2PNyrdsrs+lrVDxVmhvdocwiYV3rJzbu5fqcGtqrA8I61+9HdUjJ5W9BqzdWXPCXdQPm+UF9Fz&#10;L3bFcua36vUvqg/eaNPo6RGLYwe8S/koLYju+wJ2w9KD8GDmor9gMwozyQ835xQ3LOdERoPYr6h4&#10;Lo2bIA5e5/w1vIQlaex9Js1vJ6L7Wq+MfyIPNztEHIOsRu3LqHhZ8+/u/jKmmHoQzg/vUYplFb4g&#10;ObTVdWpHuBOmMyi/K2GaPW/39JdehHU4IMU4rtLS0l+xBGRZ/MC+vv6Oa0RrB024H7vIng2SHtbW&#10;4dbrovY+k/IchtrHAVcNj2fOXV3fwJQqHYQwB7CMwp9QO4cShjOWdr2/IxXjSsd2FDfFdI8mDqaE&#10;7J0xe1T2nQmvnS05pvsAfzO0JO6e2dik235imBOvTnx2IhUvC8NDcpolvEH59ZTRsMOnmOrxQYhp&#10;ikCE2mGUStbutp+KVhDVJ5uKobRj6gujMM3jA5/ymS1syg4VIwrDSKh4Wcn4jr6i79iWmGZ8O2tH&#10;XiXthLC0IpjID+9xjNqZnghLhRSEd0+QbWuHPFQkxlLi3xsBym+VsEm3beY0T9iDoU68Mv7JHCpH&#10;1OJ2AzfzZUwLyWnR7S0xxhvBvsNyiupCci3Pvzem1Yu8jOlOUPGyMDQkpXbkFcpvlbBZQ33MbNiu&#10;7D+v7LoDtCCiz9up9SLfx3SX+RsemPpXDAvZn3vjCgIq1p1g32C6oqYwt3aE4Y9A3mhZr/vsfwOj&#10;/FYKmw3JvauL26e3gubf3fXts8dufDfFdOv6rY09NqFQVDKvcfwr5GTxUlg2JL1B28OU30rtembO&#10;HdD29on/mED5ZbGOElCx3gjGFksqFMZJvS36EDWhzBQ2Zeq7zcYRU/6BZX3+7gtjhk0rFNaRVjfq&#10;U2oC1gSlh7U9U1FRwZ6lrlAEHHPrtvmSmrjBpJS6rS/i5igU1ZejW3YPBKXc2sajc1I9EdTm7WCz&#10;Cr8SEvL/v75QjNMYJ18AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAN516pi1AAAAtQAAABUAAABk&#10;cnMvbWVkaWEvaW1hZ2UxMC5wbmeJUE5HDQoaCgAAAA1JSERSAAAABAAAAAMIAwAAAfQtbmIAAAAB&#10;c1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAABJQTFRFAAAArniGixcy////lStEqFdp7DzYTQAA&#10;AAZ0Uk5TABP/AuNV+jU9CAAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAABpJREFUGFdjYGVgYmBgYWBi&#10;ZGBmYmBiYmICAAEHABwgxs42AAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQCWW10J3gAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Pa4NAEMXvhX6HZQK9NeufpohxDSG0PYVCk0LpbaITlbiz4m7U&#10;fPuup+Y2b97w3m+yzaRbMVBvG8MKwmUAgrgwZcOVgu/j+3MCwjrkElvDpOBGFjb540OGaWlG/qLh&#10;4CrhQ9imqKB2rkultEVNGu3SdMTeO5teo/Oyr2TZ4+jDdSujIHiVGhv2DTV2tKupuByuWsHHiOM2&#10;Dt+G/eW8u/0eV58/+5CUelpM2zUIR5P7P4YZ36ND7plO5sqlFa2C6MW/4ua9mN0kikGc/LBKYpB5&#10;Ju/58z8AAAD//wMAUEsDBBQABgAIAAAAIQCSmi90+gAAAMcFAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc7zUzWoDIRQF4H2h7yB333GcJJOkxMmmFLIt6QOIc8eRjD+oLc3bVyiFBoLduVTx&#10;nG9z7+H4ZRbyiSFqZzmwpgWCVrpRW8Xh/fz6tAMSk7CjWJxFDleMcBweHw5vuIiUP8VZ+0hyio0c&#10;5pT8M6VRzmhEbJxHm18mF4xI+RgU9UJehELatW1Pw98MGG4yyWnkEE5j7j9ffW7+P9tNk5b44uSH&#10;QZvuVFBtcncOFEFh4mBw1OLnctd4q4DeN6zqGFYlw7aOYVsydHUMXcnA6hhYydDXMfQlw6aOYVMy&#10;sLwtagwna0uKdR3EumTY1zHsfw30Zv0O3wAAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAAT&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV&#10;dNRf0GUAAHkLAwAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQD/n8mUqAAAAKgAAAAUAAAAAAAAAAAAAAAAADZoAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQCpume2yQAAAMkAAAAUAAAAAAAAAAAAAAAAABBpAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnBuZ1BLAQItAAoAAAAAAAAAIQB+733jzQAAAM0AAAAUAAAAAAAAAAAAAAAAAAtqAABkcnMvbWVk&#10;aWEvaW1hZ2UzLnBuZ1BLAQItAAoAAAAAAAAAIQBigy2tvQAAAL0AAAAUAAAAAAAAAAAAAAAAAApr&#10;AABkcnMvbWVkaWEvaW1hZ2U0LnBuZ1BLAQItAAoAAAAAAAAAIQAhAETvxjIAAMYyAAAUAAAAAAAA&#10;AAAAAAAAAPlrAABkcnMvbWVkaWEvaW1hZ2U1LnBuZ1BLAQItAAoAAAAAAAAAIQAf5WwwuwAAALsA&#10;AAAUAAAAAAAAAAAAAAAAAPGeAABkcnMvbWVkaWEvaW1hZ2U2LnBuZ1BLAQItAAoAAAAAAAAAIQDB&#10;cu5R1QAAANUAAAAUAAAAAAAAAAAAAAAAAN6fAABkcnMvbWVkaWEvaW1hZ2U3LnBuZ1BLAQItAAoA&#10;AAAAAAAAIQDtMxkIzQAAAM0AAAAUAAAAAAAAAAAAAAAAAOWgAABkcnMvbWVkaWEvaW1hZ2U4LnBu&#10;Z1BLAQItAAoAAAAAAAAAIQD8HDRWUTEAAFExAAAUAAAAAAAAAAAAAAAAAOShAABkcnMvbWVkaWEv&#10;aW1hZ2U5LnBuZ1BLAQItAAoAAAAAAAAAIQDedeqYtQAAALUAAAAVAAAAAAAAAAAAAAAAAGfTAABk&#10;cnMvbWVkaWEvaW1hZ2UxMC5wbmdQSwECLQAUAAYACAAAACEAlltdCd4AAAAHAQAADwAAAAAAAAAA&#10;AAAAAABP1AAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAJKaL3T6AAAAxwUAABkAAAAA&#10;AAAAAAAAAAAAWtUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAA8ADwDPAwAAi9YA&#10;AAAA&#10;" o:allowincell="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:8237;top:4687;width:160;height:100;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsi86iwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6qyq1SjyIKwyCKsevH2bJ5ttXkpSbT13xtB8DjMzDfMbNGaStzI+dKygkE/AUGc&#10;WV1yrmC/W31OQPiArLGyTAru5GEx73zMMNW24X+6bUMuIoR9igqKEOpUSp8VZND3bU0cvZN1BkOU&#10;LpfaYRPhppLDJPmWBkuOCwXW9FNQdtlejYLR6ut83Z94c3SNqw/jSVatz39K9brtcgoiUBve4Vf7&#10;VysYwvNKvAFy/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsi86iwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
                 <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:7940;top:4579;width:536;height:299" coordorigin="7940,4579" coordsize="536,299" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <o:lock v:ext="edit" aspectratio="t"/>
@@ -10946,147 +10952,147 @@
                   <v:shape id="Freeform 73" o:spid="_x0000_s1097" style="position:absolute;left:2547;top:942;width:401;height:509;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="401,509" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTxAj0wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNetCt7IaRYSCQi+1C14fm+dmcfOyJqmu/vqmIHgcZuYbZrEabCcu5EPrWMF0koEg&#10;rp1uuVFQ/Xy+zUCEiKyxc0wKbhRgtRy9LLDU7srfdNnHRiQIhxIVmBj7UspQG7IYJq4nTt7ReYsx&#10;Sd9I7fGa4LaTeZYV0mLLacFgTxtD9Wn/axUcq6Y4FOt7Vr3n3W7og/8yZ6/U63hYz0FEGuIz/Ghv&#10;tYKPHP6/pB8gl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU8QI9MMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m133,l75,19,26,56,2,102,,151r17,49l142,436r31,41l215,503r51,5l325,489r48,-38l386,428r-119,l249,425,233,413,219,392,96,160,86,137,85,117r8,-16l111,87r22,-7l262,80r-5,-8l226,30,184,5,133,xe" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="133,0;75,19;26,56;2,102;0,151;17,200;142,436;173,477;215,503;266,508;325,489;373,451;386,428;267,428;249,425;233,413;219,392;96,160;86,137;85,117;93,101;111,87;133,80;262,80;257,72;226,30;184,5;133,0" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shape>
                   <v:shape id="Freeform 74" o:spid="_x0000_s1098" style="position:absolute;left:2547;top:942;width:401;height:509;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="401,509" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8iK1vwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAVvNVulq2yNIoKg0Et1wetj89ws3bysSdTVX28KhR6HmfmGmS9724or+dA4VvA+ykAQ&#10;V043XCsoD5u3GYgQkTW2jknBnQIsF4OXORba3fibrvtYiwThUKACE2NXSBkqQxbDyHXEyTs5bzEm&#10;6WupPd4S3LZynGW5tNhwWjDY0dpQ9bO/WAWnss6P+eqRlR/jdtd3wX+Zs1dq+NqvPkFE6uN/+K+9&#10;1QqmE/j9kn6AXDwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPIitb8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m262,80r-129,l150,82r16,12l180,116,303,348r10,23l314,390r-8,17l288,421r-21,7l386,428r11,-22l400,357,383,308,262,80xe" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="262,80;133,80;150,82;166,94;180,116;303,348;313,371;314,390;306,407;288,421;267,428;386,428;397,406;400,357;383,308;262,80" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shape>
                 </v:group>
                 <v:shape id="Picture 75" o:spid="_x0000_s1099" type="#_x0000_t75" style="position:absolute;left:2633;top:1022;width:220;height:340;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAChh3DxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYIX0U2ltpK6ShGKPcSDNt4f2dckmn2bZtf8+fbdgtDjMDO/YTa73lSipcaVlhU8LSIQ&#10;xJnVJecK0q+P+RqE88gaK8ukYCAHu+14tMFY245P1J59LgKEXYwKCu/rWEqXFWTQLWxNHLxv2xj0&#10;QTa51A12AW4quYyiF2mw5LBQYE37grLb+W4URMefWeKuK5ucBswO6316WfWpUtNJ//4GwlPv/8OP&#10;9qdW8PoMf1/CD5DbXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAChh3DxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 76" o:spid="_x0000_s1100" type="#_x0000_t75" style="position:absolute;left:323;top:317;width:8340;height:8340;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxczKYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcATvalalW12NIkKxiFj/HuC4OW6Wbk62m6jr2zeFQi+HmfmGmc5bW4kbNb50rKDfS0AQ&#10;506XXCg4Hd9fRiB8QNZYOSYFD/Iwnz0/TTHT7s57uh1CISKEfYYKTAh1JqXPDVn0PVcTR+/iGosh&#10;yqaQusF7hNtKDpIklRZLjgsGa1oayr8OV6tgq8duvU6Hi8fApN/n1edmuTttlOp22sUERKA2/If/&#10;2h9awdsr/H6JP0DOfgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxczKYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 77" o:spid="_x0000_s1101" type="#_x0000_t75" style="position:absolute;left:789;top:3156;width:160;height:120;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzJDNExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZNIUp0FSkUglSI0R56e8k+k9Ds25BdNf33bqHgcZiZb5jlejK9uNDoOssKXqMY&#10;BHFtdceNguPh42UOwnlkjb1lUvBLDtarx4clZtpeeU+X0jciQNhlqKD1fsikdHVLBl1kB+Lgnexo&#10;0Ac5NlKPeA1w08skjlNpsOOw0OJA7y3VP+XZKKg+v3ayOKTJMf/eVm9lUfSm2Cj1/DRtFiA8Tf4e&#10;/m/nWsEshb8v4QfI1Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzJDNExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+    <w:p w14:paraId="63E63CA6" w14:textId="77777777" w:rsidR="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+    <w:p w14:paraId="12B1A2C5" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ULM Policies</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Notice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="43BE19B6" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:spacing w:before="3" w:after="0" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="6EED3328" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRDefault="001E325A">
+    <w:p w14:paraId="1CD06FC8" w14:textId="77777777" w:rsidR="001E325A" w:rsidRDefault="001E325A">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRDefault="001E325A">
+    <w:p w14:paraId="035D1504" w14:textId="77777777" w:rsidR="001E325A" w:rsidRDefault="001E325A">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRDefault="00570716">
+    <w:p w14:paraId="24FBE743" w14:textId="77777777" w:rsidR="001E325A" w:rsidRDefault="00570716">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employees are required to review all policies and procedures of the University of Louisiana at Monroe</w:t>
       </w:r>
       <w:r w:rsidR="007E2466" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have a general understanding.  Any questions should be directed to the department responsible for the policy.</w:t>
       </w:r>
@@ -11096,151 +11102,149 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  All University policies are located at </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="0012647F" w:rsidRPr="003931BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://webservices.ulm.edu/policies/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRDefault="001E325A">
+    <w:p w14:paraId="6EE3C0A4" w14:textId="77777777" w:rsidR="001E325A" w:rsidRDefault="001E325A">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00DA19F4" w:rsidRPr="001E325A" w:rsidRDefault="001E325A">
+    <w:p w14:paraId="32624279" w14:textId="77777777" w:rsidR="00DA19F4" w:rsidRPr="001E325A" w:rsidRDefault="001E325A">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B258DB" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2466" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570716" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716">
+    <w:p w14:paraId="7E9CEF33" w14:textId="77777777" w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00AC4C45">
+    <w:p w14:paraId="65917029" w14:textId="77777777" w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00AC4C45">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Examples of policies to review</w:t>
       </w:r>
       <w:r w:rsidR="00B258DB" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783">
+    <w:p w14:paraId="1788BFD2" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -11346,155 +11350,155 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00E56F96" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00D80297">
+    <w:p w14:paraId="7433967B" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00D80297">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Workers</w:t>
       </w:r>
       <w:r w:rsidR="006501B2" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compensation Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006501B2" w:rsidRPr="001E325A" w:rsidRDefault="006501B2">
+    <w:p w14:paraId="7A20D98D" w14:textId="77777777" w:rsidR="006501B2" w:rsidRPr="001E325A" w:rsidRDefault="006501B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Americans with Disabilities Act Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006501B2" w:rsidRPr="001E325A" w:rsidRDefault="006501B2">
+    <w:p w14:paraId="5946F394" w14:textId="77777777" w:rsidR="006501B2" w:rsidRPr="001E325A" w:rsidRDefault="006501B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family Medical Leave Act Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D60B4" w:rsidRPr="001E325A" w:rsidRDefault="009D60B4">
+    <w:p w14:paraId="11FB4A43" w14:textId="77777777" w:rsidR="009D60B4" w:rsidRPr="001E325A" w:rsidRDefault="009D60B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employee Drug Testing Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00E56F96" w:rsidP="00A762DC">
+    <w:p w14:paraId="705CA97B" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00E56F96" w:rsidP="00A762DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anti-Discrimination and </w:t>
       </w:r>
       <w:r w:rsidR="00B51783" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11583,51 +11587,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B51783" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B51783" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783">
+    <w:p w14:paraId="2DDEB5EB" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Viole</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -11681,51 +11685,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00E56F96">
+    <w:p w14:paraId="53F5B0F1" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00E56F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of </w:t>
       </w:r>
       <w:r w:rsidR="00B51783" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11814,145 +11818,145 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B51783" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="000E6F5B" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sibility</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="1391ECB6" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="54" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716">
+    <w:p w14:paraId="6032CFD1" w14:textId="77777777" w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="780"/>
         </w:tabs>
         <w:spacing w:before="54" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D60B4" w:rsidRPr="001E325A" w:rsidRDefault="009D60B4" w:rsidP="00204C06">
+    <w:p w14:paraId="185B6CA1" w14:textId="77777777" w:rsidR="009D60B4" w:rsidRPr="001E325A" w:rsidRDefault="009D60B4" w:rsidP="00204C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716" w:rsidP="00204C06">
+    <w:p w14:paraId="06631EF4" w14:textId="77777777" w:rsidR="00570716" w:rsidRPr="001E325A" w:rsidRDefault="00570716" w:rsidP="00204C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I understand it is my responsibility to review</w:t>
       </w:r>
       <w:r w:rsidR="00562C0A" w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and understand</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all policies and procedures of the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00204C06" w:rsidRPr="001E325A" w:rsidRDefault="00204C06">
+    <w:p w14:paraId="23A72E8A" w14:textId="77777777" w:rsidR="00204C06" w:rsidRPr="001E325A" w:rsidRDefault="00204C06">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00204C06" w:rsidRPr="001E325A" w:rsidRDefault="00204C06">
+    <w:p w14:paraId="5FB12AF0" w14:textId="77777777" w:rsidR="00204C06" w:rsidRPr="001E325A" w:rsidRDefault="00204C06">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+    <w:p w14:paraId="2AC92BFB" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="337" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00E56F96" w:rsidRPr="001E325A">
         <w:rPr>
@@ -12021,65 +12025,65 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+    <w:p w14:paraId="02A8FA27" w14:textId="77777777" w:rsidR="001E325A" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7100"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="337" w:lineRule="exact"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783" w:rsidP="001E325A">
+    <w:p w14:paraId="279165F6" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00B51783" w:rsidP="001E325A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="4" w:after="0" w:line="337" w:lineRule="exact"/>
         <w:ind w:left="100" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12136,71 +12140,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e:  </w:t>
       </w:r>
       <w:r w:rsidR="001E325A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="10016643" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:spacing w:before="8" w:after="0" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="20BCE54B" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E325A" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+    <w:p w14:paraId="09B536A1" w14:textId="77777777" w:rsidR="001E325A" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="337" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="001E325A">
         <w:rPr>
@@ -12239,305 +12243,308 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
+    <w:p w14:paraId="07FD83CD" w14:textId="77777777" w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidRDefault="00180A71">
       <w:pPr>
         <w:spacing w:before="17" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00180A71" w:rsidRPr="001E325A" w:rsidSect="00A762DC">
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D74041" w:rsidRDefault="00D74041" w:rsidP="00A70515">
+    <w:p w14:paraId="1B6FD6BB" w14:textId="77777777" w:rsidR="005C33E1" w:rsidRDefault="005C33E1" w:rsidP="00A70515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D74041" w:rsidRDefault="00D74041" w:rsidP="00A70515">
+    <w:p w14:paraId="49AF2E61" w14:textId="77777777" w:rsidR="005C33E1" w:rsidRDefault="005C33E1" w:rsidP="00A70515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A70515" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D2D4A90" w14:textId="77777777" w:rsidR="00A70515" w:rsidRPr="001E325A" w:rsidRDefault="001E325A" w:rsidP="001E325A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E325A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised 06/19/18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D74041" w:rsidRDefault="00D74041" w:rsidP="00A70515">
+    <w:p w14:paraId="71823AEC" w14:textId="77777777" w:rsidR="005C33E1" w:rsidRDefault="005C33E1" w:rsidP="00A70515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D74041" w:rsidRDefault="00D74041" w:rsidP="00A70515">
+    <w:p w14:paraId="302CC3C5" w14:textId="77777777" w:rsidR="005C33E1" w:rsidRDefault="005C33E1" w:rsidP="00A70515">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y9OEpmiQ8+9TUztox6YCWd96F+ieR6US7gFdJl9HPhexfhJtQwhSzE/IvS4NVI5+3mfSdVfb2q6Ny7Wx+gVtqw==" w:salt="syDxKOOmCYAq+9B1Mki9dg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00180A71"/>
     <w:rsid w:val="000E6F5B"/>
     <w:rsid w:val="0012647F"/>
     <w:rsid w:val="00180A71"/>
     <w:rsid w:val="001E325A"/>
     <w:rsid w:val="00204C06"/>
     <w:rsid w:val="002D7FB8"/>
     <w:rsid w:val="003D3B4C"/>
     <w:rsid w:val="0041380B"/>
     <w:rsid w:val="00502EF6"/>
     <w:rsid w:val="005179D7"/>
     <w:rsid w:val="00562C0A"/>
     <w:rsid w:val="00570716"/>
     <w:rsid w:val="00583793"/>
     <w:rsid w:val="00593A10"/>
+    <w:rsid w:val="005C33E1"/>
     <w:rsid w:val="005F4950"/>
     <w:rsid w:val="006501B2"/>
     <w:rsid w:val="006557FD"/>
     <w:rsid w:val="006776E6"/>
     <w:rsid w:val="00677F87"/>
     <w:rsid w:val="006977E0"/>
     <w:rsid w:val="006B5C92"/>
+    <w:rsid w:val="00762092"/>
     <w:rsid w:val="007E2466"/>
     <w:rsid w:val="0082159B"/>
     <w:rsid w:val="009D60B4"/>
     <w:rsid w:val="009F3FF3"/>
     <w:rsid w:val="00A70515"/>
     <w:rsid w:val="00A762DC"/>
     <w:rsid w:val="00AC0306"/>
     <w:rsid w:val="00AC4C45"/>
     <w:rsid w:val="00B258DB"/>
     <w:rsid w:val="00B51783"/>
     <w:rsid w:val="00C25ADF"/>
     <w:rsid w:val="00D211D3"/>
     <w:rsid w:val="00D614DF"/>
     <w:rsid w:val="00D74041"/>
     <w:rsid w:val="00D80297"/>
     <w:rsid w:val="00DA19F4"/>
     <w:rsid w:val="00DF22D3"/>
     <w:rsid w:val="00E04AD9"/>
     <w:rsid w:val="00E04ADF"/>
     <w:rsid w:val="00E56F96"/>
     <w:rsid w:val="00E9781B"/>
     <w:rsid w:val="00EE5679"/>
     <w:rsid w:val="00F67763"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1102"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="52E0D602"/>
+  <w14:docId w14:val="10141BC6"/>
   <w15:docId w15:val="{28E17872-A612-453B-815A-8A94CABECBA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12599,98 +12606,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -12865,50 +12868,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0023102B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -12987,51 +12995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A70515"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0012647F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webservices.ulm.edu/policies/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>