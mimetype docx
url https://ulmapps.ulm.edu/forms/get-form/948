--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -1,85 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="58D5B8B4" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7556DFE7" wp14:editId="22EAF319">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1329267" cy="1261533"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Group 1"/>
+                <wp:docPr id="1" name="Group 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1329267" cy="1261533"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="8987" cy="8980"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
@@ -10636,51 +10642,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="43653F07" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:104.65pt;height:99.35pt;z-index:-251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="8987,8980" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAXHzEdmWsAACVbAwAOAAAAZHJzL2Uyb0RvYy54bWzsfWuPGzmS7fcL3P8g&#10;1McL1FjMh6Q02rPo9qMxQO9uY6fuD5CrZJcwVaVaSW5372L/+57gI5Oh4iHTbbvG1Z0D9KRcCkWS&#10;DDIYj8Pgd//y6+3N7JfN/rDd3b04M3+Zn802d5e7q+3d+xdn///izfnqbHY4ru+u1je7u82Ls982&#10;h7N/+ev//T/ffbx/vql217ubq81+BiZ3h+cf71+cXR+P98+fPTtcXm9u14e/7O43d/jy3W5/uz7i&#10;n/v3z67264/gfnvzrJrPF88+7vZX9/vd5eZwwF9fuS/P/mr5v3u3uTz++7t3h81xdvPiDG072v/f&#10;2/9/K///7K/frZ+/36/vr7eXvhnr39GK2/X2Di/tWb1aH9ezD/vtA1a328v97rB7d/zL5e722e7d&#10;u+3lxvYBvTHzk978uN99uLd9ef/84/v7fpgwtCfj9LvZXv7bLz/vZ9sryO5sdre+hYjsW2dGhubj&#10;/fvnoPhxf//3+5/3rn/4+NPu8h8HfP3s9Hv593tHPHv78V93V2C3/nDc2aH59d3+Vlig07NfrQR+&#10;6yWw+fU4u8QfTV111WJ5NrvEd6ZamLaunYwuryHIB7+7vH7tf7nqVv5n+GTl+mz93L3SNtM366/f&#10;3W8vn+M/P5j49GAwy5MOvzp+2G/OPJPbUTxu1/t/fLg/h9zv18ft2+3N9vibncMYHWnU3S8/by9l&#10;lOUfg1yqIBd8Ky+d2QEJNO4Xa+mRlcrsbvfyen33fvP94R6T34k1/Gm/33283qyvDvJnkZ/mYv+p&#10;WvH2Znv/ZntzI2KTz76/WD8n8y8xZG5uv9pdfrjd3B3dYt1vbtD13d3hent/OJvtn29u324w9/Z/&#10;u8L0u4SiOGLG3O+3d0c7ZTAtfjoc5e0yQex6+u9q9f183lU/nL9s5y/Pm/ny9fn3XbM8X85fL5t5&#10;szIvzcv/kV+b5vmHwwajsr55db/1TcdfHzQ+uXi8mnHL0i7v2S9rq0Rk4GyDwtM2EX+SEZK2HvaX&#10;/4GxBx0+H/eb4+W1fHyHgfR/B3H/hR31YaBFJAcstuL6WVU1JjyWSbPAzLcv61fRAqrOrqC5XgmY&#10;J/vD8cfN7nYmHzDwaKcd6fUv6IXrWSCRNt/tRPyW+c2d+gO64P6SklE3716vXq+a86ZavIaMXr06&#10;//7Ny+Z88cYs21f1q5cvX5kgo+vt1dXmTl7z+SKyI7672V6FSXvYv3/78mbvRPfG/s9OfIz/QPZM&#10;psrQjCBWYTZMu85UzfyHqjt/g+E+b9407Xm3nK/O56b7oVvMm6559UZ36aft3ebzuzT7+OKsa6vW&#10;SilqtEyzqG9z+7+HfVs/v90escPebG9fnK16ovVz0QOv766saI/r7Y37HA2FNH8YCjfj3UwPUxTf&#10;ykf853YKq2L7TcNvK3VQX25baaSJp9uGbJtfaltZdg0mvyyLdtnpZdHWC7csqs5/028qiV8NW8vp&#10;7zAWqY3l4z1MmEPQkfjXOEUjBkxq8//79fp+A6kL22E3aMJwvtlvNmIWzVo3opYo7NKHeIuOvhFe&#10;o5RLYjyCcqGjsX5++cEpF1k5QaFAtldeh7+/8hbGBST07vYGhtb/ezZrTTX7OBOudi4ORNgReqKq&#10;Ws2uZ73cBiLsjgNR3aU5YQ4ORIwTRnYgakmbWkVk0m3CLBs4Ldt0m6C7I6I6zQnGc09Us3HqIqJq&#10;1aU5mXjI6wVplFFj3pExN/GgN/Ui3UGjRr0jPTTxsDcr1i417gvWrnjg+bRSIx/PBqzrfq6ur91+&#10;iEn9652fv/g0g2klRqvM8PvdQexRmcxQNxfOorL08i0hxtAJsbXh8D5QZYgxNkJsV3iRGJ0XYmsK&#10;FIkxsYTYqsEiscwdocbswBItk/s+YgKMIve9NOO6aXw/jeqoa5SXkxg1p/7e/mwGf++t0zGwv0W8&#10;Voj4KFus1WrXL85Excjfb3e/bC52luIoUsZ0soMAReR7NVDc3MWUVY0FieEaKMP34XlvOVat59iG&#10;YQ3fh6enW2LyC79lGM/wfXg6OugHR7cKUg3fh6enW3h+XehJ+D48HR0WtuPX5d+LRevoFnl+D0cw&#10;vO/yZnfYuKkikrFTrBeRSDbaVrgFxKy7YKf2piw4ZizXp2rmIVTgrbnPsOyCfeCsjre7q99gxe13&#10;cBSgAhDlwYfr3f6/zmYfETF5cXb4zw9r8YJv/nYHY6czjZheR/sPWF8V/rGPv3kbf7O+uwSrF2fH&#10;M+hU+fjyiH/hJx/g/r2/xpuMXYh3u+8RQHi3tc6JtM+1CpNE/gF7y7X1qxtemOQuPNIbXtZgkUbA&#10;OnuKhpdZkY07sifmaWsCmqa3S0ydZhNv/8wqiTf/qiKbP0Z+eNm8Srco3vqrqkk3Kd75jWnSnGKb&#10;i3KKbS5TLdOclM1VVWSclM1lYMIm7Vxlc9FmKZvLNMxOioedWW9q1DvWw3jY5+lBx0Y9yK9asTap&#10;YWeGvInHnfsE0CL9jKF2YKVs3dgOFDMweCpVPNVbQ6ZoFU92kXRShlU87q1ZpscLrv7Q+sqwFRiP&#10;fL00hJcae8orHvu6JvO0UmM/J32s47Gv58whi8fedMSPquOxrzAHk24iAsTDeJkFWT91PPZVR2Z9&#10;HY89XYtiGPXzq4KXlG5XPPZmTlZQHY99WxM5iknZv5Hykt23p4JBm25XE489hJ2cqk089GyjaOKR&#10;j+YpDKzJj0o4ik/Aj6J+q8E8tT5gcC7ynqvYfkIOJTvGBxQta8mDq1HgjsVsyce5jBXWqyVXLiPt&#10;Kjw8Rz6uq6LxhHs9rqui1Cz5uK6K3rLk47rqfbYLpAbGjLtoH8t9XFdFwQg5VMgY7qJELLnq6ld3&#10;1f1UDZkP5qeLrYTWFbxlWKWWzMwr3+fgtYan85Zhkjk6BLTc2ITvw/OErgoSCt+HZ6BzzcMmNI5f&#10;k/e+3RIwXf6tTr4w0vLvHBnh4B6/7ivMKjt2MJyy74XJ5OigSHNjDHNoHJ2YDpgC1Tz/Xpgxlg6G&#10;Sva9MFEc3aIgs85LoyRbRGikfdjws++F2TCSzr3XpdRtGMQFrrQ4TtZP+HKK0twh7vGZybgpSuMz&#10;ooibfI30GCb4SZTGLp0nHKWhPkFsxlOXIDbjuacSuQ2UU+w/IbiX9i2U+wQHN+lbQEa9l9K0xKNW&#10;zlNDnDqox4ETiJJ+mHKdloSTCtU0NWmUDtV0jFc86A1zgVWoppqzsEg87NTNl/2zHwgaMpDMSU9F&#10;ww86XMNCBrJHDLwqMh1UuMa0pI/iKwy8mAuswjVqlk7uZjov+ad3N7+6p/HQ8GLOBnTvKBMNmtXR&#10;9enNYH6Fp3MPoDcdXZM3NRt8b01Ih4WhNh9UnqNzyBhO501hKKysSTrWBB9r0rdwl2w/2vx7H0ok&#10;jNtkvk7m6+ckGQcQ8dODEGPtOKv4Zw8htotIsHsCLPvDQIhhd11OEGI3Pcei/JxabXH4QPS5A7wK&#10;EL8Ght5BiIEldsGWgN8P+OAJQjxBiL8khFj0Ef7zAQJ8ehAgSJwyODkNhF892sEMWHRaq1pTTHrx&#10;h9KqiJFOWhUnYESwI7WqT9rULaz5SauGo3GfDt2LTiO4Ax3wSwBDD/uUOw80HcwIJ3DsaQyZovpg&#10;xiOcSoCTeRJ2dSmaLx53bUKqyKxsPm4wWMSC8QZLyNQFgyXGj44+lmAQ3vs46+2iAREUx10F9GAW&#10;viUDSRwAFFRUggu0ah/zMhZMk+ATB/8aOZGQYBSH/sxCkDQJRnHkD6dm05xgCg5NSvOJo350gOKA&#10;azRAWLt/ZlQIug9Qw2cg1O0EB0JdxJtCqEMeNkQSzHUWinI5Xsy5bADH5+4xo7JkmEwuLpOlOm3a&#10;l43JrH4wS6AqnJOiNplPOrI4Ab/tziEq++kAv/1x8/5IYTjLjlnpNiR/mN3O4q957BABSihZJOvr&#10;xYOdCUfa/da0xNkLaxD2Bw8TvxsOHlYPfgkt8k87eijZr9Nd3i67L73LJ8YkHD7MjIg+JzJ6n19a&#10;/KblayUz7OLxRo+TDbIj9vIbqOK9vqnt1ipSO+EVb/ecl9rvW8FvptoV7/gtNvN0u+It352rS/GK&#10;9/x2IYj4VB/jbb81rF3xvr+oBaef4qUyra1N2qYaplKty3nLuMXDv+gE95/kFo+/wZFtxi6WwNKm&#10;IpPsYhEYQ2WgMq5LHFskrYulYGDZstbFcljNaWdjQaCGBmOn8q4rC7lPdVYnXuvGmpiphRCLYrW0&#10;5mpiJSiovGmALU7PEwWW72Ahp8dOoeVN09HOxuuho5KVNNNgBLcLgUenZrFgRHu6zsIhkmOnRLGA&#10;ekizU6h5lC8hnRWcV/9WQN1ZZxVwvnOOTEIUGjm/tCiLVGcVdh6rh8lCo+eXUGCkt7EsYIjS7iph&#10;LJ1zk5h5CkNvUAKEDZ+SxpKqO4WjN/MFU3gKSS8DR/qrwfRzrO/0XFZ4evBjk6+JtZSZd4JWSc2+&#10;RqmpZcu0XqPkYYBFIfy0PFq2XQCKGk1TA21L+Gl5NGy+tLDmhmkvx5rS/HCQNqJbLNn4ycHbiN9S&#10;0Cup8WvVrrGgar5V8qhw1IPwU/KAlUPmS6vkUdW0v0oeTUv7q+RR4YgMaZ+SR71iml6qywzjV8/l&#10;0Epq/OA7Kjqm6uHQxnT2AFKSn5JHBZRWWr8slDxqFzlJ6D85CD30o8LhLsJPycOs2MYrdatG8VPy&#10;MBYCl+yvkoeh+mCp5AGkOpGHwKKH9s3tUamUvl8qecyhN9LyxYH0gV/Xsc1tqcTB1b2cc++b19mT&#10;ScnWxdJYAVRGGhcLo6W6eRnLYkVtW8BnhrY10BjpmSJJ074L3LNYxYLQ7sCfPEpGD+X86cFsdGSm&#10;s1Os1sof7+wUnQRiEiL4dAGTz8VB8wfoxOKz5OFgSYEcStKSB7BhnlzsNSHvC5sUyLHdWPIQkS6Q&#10;+64CATmmq2JMWe7jugp8oSMf11UxhYR7HybPt10sHUs+rqtiyFjycV1d+K7CDhkzMqjX4riP66pY&#10;GdIYWBFjuIsRYcnHdVWMBEs+rqs+2HqxHNdV2eUt93FdlW1cyLFPR139/AyO2KAzSeGIE5vK4cBk&#10;sG+WQiruzSyLg1DjCWVIqoRnAAq7SYFAoecYvg9PT+er+CAImKVD+M++FwG+PJ0HHiN0l6VDzM7y&#10;k6BclhDROEeIcFue0M9rCaRlCRFBcxwRIssT+vOOBsGvPKGf9BLWyhIinuVejYBVnjD0GqGoPGEA&#10;jiPIlCf0k1vCR3lCn080CAxlCSUi5HqDkE+B0s9aLID8SEoUx/MsTEiJzwTK/FRDYMPpJLw9P5gS&#10;Uwk9KvQdTANlfuEYxEE8JXZft7jDEgxPtxRRmcbzRAijQAn9J5rKIDiRp0RUwlEi7FCg9IfCDQIK&#10;BUqcc7VvR6ggT4kYgacsnBswKD/iKOHeF3iGFDUc9zwlPHbPs0gZjlXA2S7wxHlw23e40XlK+M+W&#10;Eg5ygdAvDri+WUL4vJYhnNo8nVfVcFezdA83nTAfv8yZiSk/PxVmc+X9v8qRX6mMdZqWtgvoSael&#10;bQHaVFAwDh3ZEmapGBmGpA9D0RRrHL2jsUBozp4TLCoSbIsjdzAHSHQM+3TPC8XLCa84biexURJp&#10;i3nhVG86CBhH7Wpbgik1WiolXS1ZJ1VKumlYtF1XaluyYLE6/9vaUrvJtsUCqHgKOZbAEvnI9Kip&#10;hHRFY6fqDDDuY2DcsA8NAm1oT2MpZNLbKh9d2fJVqQVwko+2xdZSI6cqt1UVm24n+Wi8Nj10Kh9t&#10;UNAwPeN0Prq15e6SrYsXAyL7hJtaDAusGdK4WBKUmZLDgqYTxAzpxcqGTaeilxRRoVLRAnRNd/Qk&#10;FU3RIyoVXdFM4EkmumKZT1XJbUETT3LRQj8iJtPZWAwiLdLZE0EwHafy0G3F1pdOQy9oZ1UaurHV&#10;NlPrS2ehW5oFVFloXLxBOquT0E3DprBKQjcA/KTHrlGiqGzpwNT6UjloXBLC2ClRzCk7lYJ2NR1S&#10;Y6cy0J0tgJFqnEpAN4blT1X+eQlUSHrxq/RzQ1NY4tr0k3hRMeyISj7zWSLhhp6bTmHF5TPFVenJ&#10;ljzTHouhRnXGdE9V4nlp6+GnpKDyzlVLzZHYSlrQrRWe4NAFQ8dNJZ0X1HxTOWeaEI83h5ouLZVv&#10;ZutKomG9BKSkZXpdiSvfk8WmzZSQnKpr+HD4VMzx9OoHsW4kUdBHbPLpnykhyVK1U0KSjcyfPiH5&#10;CGk3nzEK8VmWc/MXdhQqfPqp3GfwQjA1PH2+DfstNEcheOzTy4W6k/CpLTNEXrKBXiM3JEq2AJ52&#10;LgERLpZD9CVP5+P/pQB8JegpvBcRmDy/QIc0WrZ9Pp2LGEyBzmWG2kJqsfLJZ0RhCvxcFmOB92fb&#10;5+cT4jAFOpeXWGFfyPLzOgCRmAKdz53MC4VUKw8XKaZIceWdnzGlqeALD+P+zoJM/JZpaiRlsp0O&#10;FZ/kHposYcg+toWUNII2rjOIymQ5mpBZWhTSuOIayHqCq59n6OahWfTwnKAMwtMphcCukHzyMlkU&#10;1IJf7AhXZBvnq2PjDGV+nOXEqO3tcNgytD48ff4yJCWXhVQ04jeeI+4WyIl40bexv30pvDI83asR&#10;wvEcC51ehJR+KQsuonUyLmTb+jaWhIxAjudY6HUjfqydXggp54YHXrojRLAmTxiS1W1hHBHOcRwR&#10;rylw9IR1YSdDRMdxRMimwDEQlk4oh4w2ojYFjl6E89LO7YvbIXBTYOgUyQrbc1YukjGAABG6KdC5&#10;Wbss1BhHbMfyQ/Amz08i6Xivv1MRBlRYJeHpbRA/bwa0Ufg+PB0dTxCf0PmFjwBOtn1Lr1/r3qEM&#10;fMLTv1dSKegHQjhZfnL/rV0owDDl5IEYj6MrjN/CYwYL4kWQx7LLbya1LwpeoPILLj/xKm/o5YdX&#10;SsbLcOQ34hObN4z8lPKfyiR+TplESbp/9bvYxOI7Tflba/JJp/xhQZDgrMr5L+1VVam0QhzPrvkp&#10;zSjQazgz7OtDPJimO+OcApixPFscz8Z15aSb0OL9K2GOsnxHHNBucWgwHdCGDoyZsXSHyv0vKpaK&#10;Ubl/MZVJhkIl/zMCxQSOWqckOgXcv2LA/TGCSQ+dFRZQwiJ1BgmWYdZyqYPriiWWJcTi8hwLvhcW&#10;TiDMG5NYE4Ewb3b0DtDDzkxGxWRUfPtGBXa8U6PC+hNP2qio5vT4c2xV8MPjsVGBMwMMSBFvaJxZ&#10;bFRkmMVWBQezxUaFge9MDAFlVSDqSHbu2KrIcFNmBUKThJsyK8BunF3RApSTRj4ou8IsACtLWz0K&#10;VYgbNyg/LQkKV1A3i6AYHEMsKGAh3stwXgpZiLgpk4Y4uoOB1FIIhJypGOgQeiPjp7CFKBPDSo5o&#10;cOGCHhtX4EKc12DLQqMLecUWjS5saCEjDS/kSDSxQYZxcXfgpqAyut4Nt2tVvRvDwTLqkljYyQx7&#10;ozCGOKjF4F4nMENlKMc4IwUzrCrILb0+TnCGnF+8PgAeZfP5FGjIfBYFNAQ/tn410lAKWqX1gSp5&#10;A360v3p9oJRNmp+CGmL8WH9PsIZ0vSmsIcJWbL1psCHXBwpsWGVKysRbB/QV0wcKbYjLTNj4abhh&#10;Sws/KLhhJaU10vNPTkXG65LpU4U3BD+2uSnAoWns7eGp0IBCHFa8pIeCHBoE9cl8UZhD8GNeuAId&#10;mpqX0In1FfgxNKmCHZqK6heFOwQ/tv/K2axBHiitSvqrkIewqZh8FfQQxwiZ/lMlb8CP7R8afIgE&#10;Bmuf0ldzGhVR8MMOlYXS6kCOVPbDguax5aEQiEiHMHbxbg52TLoKhMgBr6reDdgxZaXq3SwoqlSV&#10;uwE7ttZUuZsFLUmoyt3k2MWqqqXHGOSkeywK2rrYztUW+BRR+ooRJVqSA8lGycJc9GdO89hAn9u7&#10;6HOPBXIX57no89x5cp8RnO7jfj9BOC962FR+zkw1ZSgmEzpZlnaP78oP5J8ewkl15BOoKfMIGQMx&#10;EuyEGiousIyBBM1OSEPmPjwddqInLIEQJdZlORYReQNlCZInAS/HExGtbL5CQlmesgDeMAFuIVGo&#10;PE+EnxxP+JMFyoBzKoG2JGTkeRZwYBIM8pSFAivg6UwEOVFYaKdHwpRBej3GRerl5MAwEnRx7XyY&#10;r9FTScIpYynFRoZmRCo4D3mSEEgYpbyMJLjhKeGV5HokYQtPWcBZSkDCUxZmiIQaPGVvx4XRCU+3&#10;4CSI4CgRJci3U0qG2FFqCzNZHH9HCc++wNNXGRGfvUTpdi/xxkuUfn7Czy5R+vXu756B0gyjE55h&#10;lMKFtCXUHpSiX0cl2B4oXY/gzxaaKYdRMT1LwD1wdD0vIfdA6KYcvMvSq50k4TeOI4RHOI5w2DTC&#10;UE/p1ind+u2nW7EUT9Otdg097XQrTz3E6dYM7gpqog/34MQCTRTEZONQXKajaQzIYngp56ZCUYae&#10;NI8jUZkckAoK8mIkKkLLM1Qq45rJAJ0guVQGaAqUfUqg7DE8o4TpSV0jLBZnLJUMWlkI4yhh/nlj&#10;qWROV5jAnmfhHE3OnJ527mnn/vZ3biyJ053bejxPeueGE86S1PHOzVJcatvGyTyS/4Xe6TfaJUsO&#10;wvfoicxiyZqlNm2a+Y33bBxAZPZEvGdX7j7SxE078ZYNV4+lBeMtu1qwyiRqxzYtvaZI7dg1Tflq&#10;iFRLh01BpHA6h+QsJX0zSKGll7AohJRg29MZ1ROAFEWrKYCUoNsJOyWJumMpUIWP4hlVDY+q6A1F&#10;Gh41r+hqUMuhohlaDY/iF6lpeBR2ZbK8NDyK35ii4VH8RhcNj+I3xGh4FL9xRsOjOD8Nj6o5nClW&#10;TbBV4sI9FB6F82EMbqDhURy+IIVMhsWRufZQ6Sh+756CR5mGwo8UPKqjtcQUOsq0OJaSRuPIQbm+&#10;Gyua0VfgKATWWQpegaN0Cj4WhsZGcbyBwkZl2MWyQECKrQ1ViA2V6IlmOUFGUeSMQkYhUMnYxYoK&#10;MVLaulgUhl9lhbhtL7HK0Hv8NC6KFu3SsCjcsEwmioZFAY2a1soaFYUbYRm7eFlQjJCqxFZVFPOr&#10;MFF0A9KIKCmcl14TChFFL3vUeKiK4uc0HorttRoNxcdNoaHYTqsKsZmOV4mLhUCZKfNpxa/qiu0n&#10;2s14LZglBSErGBRDMCoQVMZ4VSCoeL+egh2fEuygKWyfmbuAWemSU3kswIQKYqAKf2zuor+fID+Q&#10;YnIJBqM/EJcnF4tKyPtMVoHcZWumwm4P8FITKohNYF81YkIFPZgz/lDqRZ+azi++NCroEcLNso1a&#10;NRES4zTWLLWXRJ/0l2GF3Gt4BhSO74vU5MhhFyQyYxki9lIg9LANxFXyhAioWI6ImBQIfRulUkm2&#10;jQiCWI5yyDhP6CFFcsg4S4jAhRvGQoUcg5CEJcTlpkE2YaTD0484gg2OsnRPlEEYwVMW6m2hTBp8&#10;LEgbP8ln73FDlG9nmTKAauC1lwYpACEKhY5w/sPDWkqXaYmLbXsEHzr/cjjPlhDecZ5QCmnJGD2E&#10;I2gBwUMdTejk42/uxfoPnMIzYErE28Or4YVm2yjupyWEf5knhGPpCAuVgiq4jI4QQLLcTAeKySWS&#10;CiIUN88yLCwxnOVzLy7cSAZ+cHNk6ubl3LevsLLhTll2BTI4SpYs/1JxgSxZYWqdauUg/ilbNmXL&#10;vv1sGZT3abbMrp4nnS1DEptlkqCX+ghdHG+IQ6BQIj1NZehp5zhbxkLbKvppcOCThLWiN7JYZRzr&#10;gR3GOjgm1AMl3ncwE4OKg54sBKXSZKKnSQ9VmowyUyOfEWI89LEUp6jRV4waPYKLIwvX7rnBjGYu&#10;jixLS1gylSQBCgOjZHp536FgEYyzL0ZaKw/6OhkOsFfnz27X28lw+PYNB6zTU8PBBhGetOHAb8b5&#10;VLtBituk9/p472KputhsaGnZvzhFRLM60Vbf4Ah8uk2fajTwHP0n2wyZIY/HfJTJkOEVj/pkMXzn&#10;9nK55B3Bztn67kFQ1IcaL2C3uchBPiiazjM9gsUQzt2VDAasR2sI5AMhWGuWKm8HYB2NoJKApZge&#10;+WBEaP84qtDLyVSYTIWz4xkW7uX155gKzz7ev3/+fn//9/u/ficb99evjYz94cRscCHzL202LBb+&#10;uhbkNuzaWj/f/HqcXf4qF2Jge720Edmwnn59t7+1yvDD4fjjZmc/r3/56XCE7pPIAD65D77xF1AA&#10;gwdt6x8JV08diOL9S/acyh1pZKEG2ZwTXOKdy904nOCjDAbxwROMYnPBAM+abFAcZRDEXpJTbC6Q&#10;jqkQAxug2FiI+PzJvfjP3jXtBL+WjMP8TKbt4ESHvJ8Lk4fZP3wf9hVH59M1hct1fGIZMyqbY5BE&#10;kmyH4aXhVeGZblr4dgqmTz7x52x099vL5/hv9uvtzd1BPr04uz4e758/e3a4vN7crg9/2d1v7vDt&#10;u93+dn3EP/fvn13t1x+3d+9vb55hJS2e4VfHD/vNmWdyO4rH7Xr/jw/355e72/v1cft2e7M9/mbZ&#10;YWVKo+5++Xl7+fPe/ePy3375eT/bXsnSDfskvpa3zmCZYnuRnwiV+81aevLT7vIfh9nd7uU1zPjN&#10;94f7zeURmxx+H/603+8+Xm/WVwf5s1jzmov9p2rH25vt/ZvtzY0oD/nse7wfM2i7d++2l5tXu8sP&#10;t5u7oxu5/eYGnd/dHa6394ez2f755vbtBr3c/+1KtuLDcX3cvDi732/vjlZhYaf2O67s2R/22xdn&#10;/12tvp/Pu+qH85ft/OU57kx+ff498sPny/nrJS4EWpmX5uX/yK9N8/zDYYNRWd+8ut/6puOvDxp/&#10;u73c7w67d8e/QDrPXLuDzNHuPhT1y/pmUFtoEAbQGhO2ifgoIyQjddhf/gfG3hoBh+N+c7y8lj+/&#10;w0D6v4O4/8KO+jDQIpLDPaT/9uO/7q4wGusPx50djGCboIEzWC8t8sTO++hQ3tO+rDdsoO+tYSMF&#10;JETO6+fhx/d7Z9jM5AMGHu20zIORA9JAIm2+24n4LfObO/UHELq/pGTUzbvXq9er5rypFq8ho1ev&#10;zr9/87I5X7wxy/ZV/erly1cmyOh6e3W1uZPXfL6I7OjvbrZXYdIe9u/fvrzZz6zo3tj/+QE5DGTP&#10;ZKoMzQhiFWbDtEPIt5n/UHXnb3CPz3nzpmnPu+V8dQ4Mww/dAqUWm1dvdJd+2t5tPr9Ls48vzjqp&#10;T5Pv29z+72HfsOlvj5v97GZ7Cw+0J1o/Fz3w+u7Kiva43t64z9FQSPOHoYC4g6DthJUpim9ltuI/&#10;p4/wwfcXnx6ssm9Mr4peXN9iff0c9Kq9YAAt/2PpVRj7k17FBiaCHaVXnbFr9ebgKuLQtlep9tOk&#10;UyedOunUwQr1tiq8yROdarOyfziditjIpFM/Rac2lc8LNEt3ufKgWSuJoaeDcMEQnWzVyVb9kraq&#10;inW/t+aeV2CITDkF9uN+9+F+hvPc2OmFHK72jxIdF6MXYVv5aN1tMQROv+/Zj3Di6s7n11pX4S9a&#10;FwI6lXXha1MiQXf9787ze/ijy+vXPqZdnfysd/2GCL/04VFi/HIc/jTGbz3VLx3jfzgg4rdJiJ8O&#10;B4bz94T43elWjLH1m95f+f5dnEb4e6ENJDGkzabfH3JREX6JgyfYxAF+d9/CQz5xgB/3OKcZxQH+&#10;yt2c+JBTHOBvbBGKRJPiEL8vyvCQUxzib2pBKSQ4KRChcWfEH7JSEELOKx5wKrd4yKMRx7Lpkz3r&#10;65D/Qerbh6NIstz5DpgNzkHIp8pd7P0iANfyxBA7dMFFgKDniSFaIQ7J6zyxCyJdhKB9nvgbQQNg&#10;TsyQ15AZJPp4yFu45IE/nBBiX8PXIYug0hqBLHwZno7IlzaV69CdUMPX4enIsILsoGORFOic2DFt&#10;s3SY/I5fge6kq6FRXyZNwgJmIfTXRwfzwcCnGjmDDeADZJ8RLJO9zgXL5NPb3dVvMAv2O8ReMYd/&#10;2ezxAZn7/zqbfdyv71+cHf7zw1pSCzd/u0OUvjNy6fnsaP/RtFKueLaPv3kbf+NAAC++BB7gcewD&#10;7FOn9sFXqa35ePZB5a6QSuxZEU6gsQWJEttfvGPR3S/esejmF1sJdEuOzQTKSZsJxHBRZkLcuz/e&#10;PooeYYv0ZoCkT2Y2KTRzCxqZsf3Z7O2Ls7ei3ZFLWR/FeggfJZhvTdLM5oUp5DQ/Frvbcdj+NXaP&#10;CKdSS3vOwzdP20mU/vvcRMyfeDsZnE/nTvdIM+V9Q9Uo79taSKfe9Zf0vqtOKnXBVEalfbvxDO53&#10;PZeib+J/N7Is7GLuHfDE7wYP/OEvoTJc+nUYhsfzwdHB0z32q5zrS4xJcMIzI/I73fDWCCDN8rWS&#10;GbzsU0d8kN5AE2+z7g7TFCe1z4prmGIV77PiH6cbFW+0ONjEmMVbLbL7hFm81+KYHWMWO+VLXIib&#10;blnsldfG7typbiq/fFkJrjA1ZMoxrw1tmwSDe9Tkci5175LsYhHUgN4QIagamAt7qWCSXSyGWiy1&#10;tExVDczMTIsFUcuRCsIulkSD6/1IZ5UoRPxpduIC9GPX2Iqaqc4Kfr0nqxe0deqG4Aw7JYoVb51a&#10;EPYQaLJ1ShRdQzsbL4mmkoqGSXaxKBpX7zM1jVX9y9oW0k2yi0XRzOnYqfKXtspsipvUaOgl0bji&#10;oanGqbuB2eJXlS/hR7CBU5UvbRwt2bRYDNImMudU3ctqZSvqJ/kpOQAvw/jFS6JaLeSizSQ/JQiu&#10;nnTly6W9PyDFT2IqgyjmtH2q9KWR63TT7dOlL/m8k2JU/XuNuH+EXywPwNXZ+KnilygCIkUSk/2N&#10;5VHzZaauBTYVyloSfrE86hVtn7oW2Mztte2p9qnyl7jznvVX1b9c2Vt8k+yUkmp582JxrOwluUl2&#10;ShotVQOqAKaZ10zDqwKYdc2bF68OzBY2+1QJzLqm7VNFMLEpy3nEVH9VEczaXYKcUlSqDKZZ4bJf&#10;wk+Jg2sDVQmzMra6abJ9Sh6oaUO0i7oVGPJgu4a6FThjXshJ9H71LlZscahymLhmgTVPVcRc2CvW&#10;U71VBTErPlvUtcAZdrEwMHa0dfHaWC7Z2MllZ/2YgBtlF2/gmdbFigoV2yk7JQo+drGekhAqmSkS&#10;ael7wTsr5Zh6MglmM3axWcs7K9f+9ey40pNiXj1ZhlssCW7nwb8duHUodp9es3IpYP9SboRK1mEg&#10;s+WNU3NYciI9WTxqf7ywoI0Kps7PYqQkF/eI6TXalKmoKzvkPBV1ZSPj66Fc9IUh8/lhscRlusPS&#10;drHrAjk0piUfmQSHSrTk49Lg/r7Fi754YKExfqni6scxbRcjVxoDI3YUue9qX9Mv3xip0W65j+vq&#10;VNSVTWBfR+jzirpSlSrWl4gJN3WNmQRLL1WYT6PIsWlb7gErkJ8z/q7aCxx4HsPd55kuYN6MIvdd&#10;hfkyitx3tb8vOd92sU+kqzBARnH3axUWRkT+2bk5a8QIssT6PSloSetLbpZyc4gb2g4FupBJC0+H&#10;Gml88ds+1Re+Ds9A5gYT2tX1NnwdnpqsggFdIISZh9GWWHSWsEU5VUtYuigZpqInhLeZa2Mrl5nI&#10;q3EWKUuImLUllKh0ntBXGq5NYXgQt/YcC21cSvAUbayH43NhoMPTDThC144QHlC2jaEOcw3PK0/o&#10;9ywJT2cJW19YvhaASHbA/USUCHWe0FdDrpvCqxHDdr0WoedejXCyJyy0sSeE/1Lg6BZCjZOeBUL/&#10;aoSq84QeQCXRrDyhr4wrYbQ8oS8qK/G7PKHE3jHNJGCdJaz91eI43Vog9PA8iVlnOeIaSP/qQhsD&#10;XalKtRvtprQEnZKQuHW2eX7K4vBoni5g5EqLpVp2vr9FSgS33cjAzc+2sYLn7ihLWkIC3J6yIGhU&#10;VXYKpShpgyC3l2ChnXIzn6csvF0C3SMpw4JtEPnJjpIEuy3P4mowtb8avsZp2jxPBLw9z1LfK79y&#10;6q7UdwS9Hc+SHkD8x80liVfn24nAt+dZpPTXVdQldYXgt2OJ+GL25StfqL8uE/o9DAHuPEd/c2xd&#10;IpQQuGskopZZlgaJyZGUCIN7ykIzTeu1Qo2Qbv7tcsm93ecR6y5QhrlZ0h8SDnc8i/pj7u8KqIuU&#10;CIl7nqUe4Vq1sZSSbhQbp6SLQ8F8iWhnBwmRccuxTOj9lKo0kRD0dBxL8wih23GEPcdir8OrSwqu&#10;f3WJMLzalJZ4T1iy4sOrJV6el4zvjAUT5wy2/tWlKdm/ukTYcyxZJIGwpFSXkmbBvC3RBX4lizLQ&#10;lWxZhMzte0t0rVw4iPYVRHLqRga/4svg9lc/4D57W84AHnFU6GLC7Vs8/6giFxNuHxWP/n69vt/g&#10;iI0MRlSTCGr5FFNo4zCeLByTPMRnJC0D900Y2mKJm0fFFOL+Fpbaxabap7EyiXtsQj0ZjH6WZ8c2&#10;2ZNluMGO6MmA4GYYD5gwPVkNe5zkJmFn9WRADbK2QXn1ZDV0HeGGCdCTVUt7d2Uq/wdV3ZMBn8C4&#10;KXRhtViwrmp4IcdRKnhhtaDwGHEzh/ZxKKXCF1atvbwh1V11x3YGHqMAhlWzYIARdcm2uDBEGhIp&#10;6/tRNRSepW7ZzsCBsHdF/GoKz9IYQw5XUhjDqqZ4T3XNtriWpL/qmm2EMth8keBFPy45fmpxGHsW&#10;NiVfdc32WJghLpJi+FZ1zXaGn8IZGlSdIsl7jTTk8DaFNJSYA+MXrw8JSRB5KLAhbnxigCCUKRvk&#10;IW4+46fk0dkbTlLyUNds1yvOT60PeW8a/KDu2a7dNfQpABS8+aEfVWcvi061T5yxfv7VXF8puGHV&#10;dQysreCGGX2q4Ib1nKpnddV2RtsruCE6ykBBYvoO/eWwGwU3zI2f2j/43qbghpltXMMNNaRqQqR8&#10;xfLvNH06IVJY2npCpLCRmRApbGTSiJRHSIqLzrVRD3FnfCiKHVoVx+iUNkQ/wtNlV8XpcZRQ/dkA&#10;lzg0jrIUnhFnxVHCHcnzhB/iKfs+hfaFp28nPAxHCRcizxO+g6MsZRnEK3CUpcyF2PuespBlqGDJ&#10;e8pSj2CjW0oxmvM9gvU9khJ2tacsxMbEYh5HKbawpyz1fXRmTexXy7OYh0J0AoalxNBheuZHSVJa&#10;lhJGZYHS3/0q5mKBEtcZWJ6lmSwWoKMsrQ6x7RxlCVUgVpunLM2QhG4I62eKdk7F3D+nmLsEEr/6&#10;TSXipZ9EO+GQI43ypKOdknolbjAW9uDFaS+J3Vhi5gsaRBjHLY52ZripCAI/hhoHEDLnz5S/iowS&#10;iUfE4QNJ/5NxwzwZxo1zU9HODDsd7QTgibRORTvBjx3t0NHOBeenRFG1LJqjo538eJyKdpqKThQd&#10;7QQIjfVXi2PkgWoejVDRzsyy0NFOvS6m6MEUPXAW3gWmiUuxW7zzIzhfKRANc75EszqzbXDUgjEW&#10;ns6pGShLeAXRr45nKSf/CdCpHmRVAnqKwnNvh0bLGsw41+wN+xLuRJSUN24LRripAha2ZDCnpBRG&#10;fDKDJzP4mzeDJQl1agZbVfekzWDcocOyGcoMBs6JmCPQfb3VZzp6OjxOpQnij3BTtpdkVNOZKmUG&#10;AyVNuCkzuKNlMZQZDIQj4absro5CCJQZzKsIaDO4a5n/oM1gwBVJ67QZ3LXjzOAMPy0KemJam8FA&#10;YLD2nQiDeRHaDM60LxYHQmbUm1Py4NJVZnBmWWgzWM/kyQyezOB/lhksU9YZbQMmlZrB0NOntMEY&#10;C09vBsshHhtlLZ1FQSw68CwZjdCdjmcRdw616CkLMXMDhTeW0iNZa+iqvMHchdMT0EJZSlE/fpQK&#10;fU9JKYz4ZAZPZvC3bwbDLDw1gy3S+kmbwbwgTGwFczxobAQv7F0LKTxUbANzXsrumrdjTGAOJVNG&#10;17xlyKrYAubMYosL8RHmOMQGFwdFavuXc9P2L86tMPsylgFiMtSejqUAxU75nciBgSy1/curcqkw&#10;cKbKl7Z/M/xiaVQ4eEpcJQ165TVJtf1raA08bf/ymoQa9Dpv2GxRoNdMCVYNep3XTL4K9Ioal0y+&#10;AjDqHdeKV61ToNccPyWPecWWmgK91nPqbWrQK09rKNBrjp9aHxl+8fqoOAhUgV5x3Ib5mwr0muMX&#10;ywO35LLxU6DXTP1fwSb08sURZeYfKtBrhh+MxZgfLXeqQK8VT1sp0KupV8wfVqDXHD+lr2revjh2&#10;UqGuBdGnCvRqKhrYUaDXTHFnBXo16AjRV4J96eUGp4O1T4FeEYdm+lmBXuXIJemvqrFpanoWRs5J&#10;D+1rabxDgu09HaLfTD9LtYSeruJmga6y2SzZfFFVNnP81Ppo6G6uqmxWLZWHIHz6fuDYOztLpKps&#10;AubF5KGrbOJ0AJkvCyUPnuZUVTax3pg8xDft+1FJrdp0HWpdZbOm8TZVZTPHT8mjrun4qfXBQeGq&#10;zCbmM5svus5mhp/aP2DeEnlIFGAYP50mjuETUgqqp4N+YfuH+OA9Xa4OqNo/oMhZ+2JbF5BAJl85&#10;M9y/N5O2R7Gpga7i8U+Jo8T8WH9Vsc2Kxz8l2jOKn5IHtydVuU2UwmD6GfWshvdWGX5KHi09xKIq&#10;boIdk4cquWmaJdP3quZmxe1duUJtGL9mzuyNLvYAcY0ra1+n5FFTv01qAvXvhR9A+en1Qe9WkMou&#10;Az9uT0qitqfLwGRwf9tAV/Hi74K+HMUvXh/ct5QCO4of03+2GET/4syhQCnn1NOZihZpRbmOiJCf&#10;ojJzLRF6rAjOZ8yQzhi40BGdwRUsRGUZ3Bk8dIWb5GYeyyQT0xB0cz802uSYUhhTCgMrEajuEyQP&#10;PcPkIdMXcOQj4A8nxyqy3MeVgJzOAbHTLtM5IDYy6XNAdEZ6+NbFVJlW7uS0V/XtDjNcHn3hz8tc&#10;wCcas7T9kZ0LuDyjyLFbiSYA2GwMuT/qcgGHZRQ5tn/hPlWmPZWqWPoyMo9ZmZYuPjHDpTEws8dI&#10;VaxsSz5us+l8V2Ekj+IOg8xyHzeB/QGkCxSxHcPdmrjCXkzYcT/wvRUTddwPfH/FBB33A99jMTHH&#10;/cAvWgMbMvrBI+B8H1agYvAGZOCsHGHZ+jaGFHt4Boyv3ynkeJrrTCAIz57QcSwT+uuyBTaR5+gJ&#10;JQNVoAwYiBGU8FUxwYpVdiX9NJZS4t7CE550tp0VUkaesjDsQEu4eV0sbYy0DDwV+/bCKEkCZyxl&#10;qBwMXznbowFaPZpS8ht5nkiU2HaOoPT1JiUnkeeJ5IbnWaT09Wwlj5DniYSE51mk7HkW5C5JBMez&#10;dLZT0gOesiB3Cfw7yiKoHSF9T1nsEYZRZp1Ez/OjhDD8WEq/3iWCXuAZ2lkqWI2cr1tHVRl8L9FH&#10;6ZGUo83qJQSyx1LKXXyWZ6lHCD6PpQw9Kh7PQMDY8SxT+sLVEuvN9z0ce5AobokyvL00npVHm0mk&#10;NM8TIVfXozKld/0kWprniTCp41nS3phLboeTCGeeJ0Kbnmfp7ZXEEmWGjNefpTKZvU4u7sSVJE7x&#10;8lL9AIkMWsLSIXaDoXGEpRGSy5Tl1aXN4KFFE8yOCQo4QQG/fSgglsMpFND6KU8aCphJfUFP9FHz&#10;TOYLw9KTIXHIEn1QTz1Zhhs2hZ4MaS8Ge4pTDigxyLJKUEwDt5aCvKC3e7JcDjIiQxVmlmKOsw2Z&#10;jKtGBC46xk4hAgF2Z33VJ2KWvKymkgRHJKgymChjzTLgChGYQUwoRKBZ0QypQgRmEB2qDKZZ8YPr&#10;Sh4cwYJtbpgFZkXLLipEYAZhoxCBZrViGWaFCMxcJKoQgaiuwzLCChGY46cWx4qWIVSIwAxCSd22&#10;bTp676xCBGb4aURgZ1iGVCEC5S4kgmBRZTANP9Cm7tzO8VOqqqMZeo0I5IUY1K3bOF7C1ptGBPIr&#10;QDUiMMNPrQ/OD05CtD748cITRCDVVxoRiMMnJB18ggik8lVlMDF+bOtQZTBzCEO1PjqartaIQJ6u&#10;1ojAjiJmNSKQ89OIwI7qZ40IxD1cZH1oRGBHywprRGCGn14ftIyyRgTyIi8KEQhXkBkaGhGY4QcP&#10;cNj157RstEYE8kIvEkWJ+TF4g0YEZvjFhhUCfqy/GhHIAR0KEVjxEwMaEdjR+aIQgdWcrjeNCOQI&#10;FnXvdjXvmL6XYg3DOHOIjUIEgh/TBxoRyE9wqJu3c/xi+wrAQbbeFCIQ/Jh9oBCBNS/LLHGfYVzm&#10;FGEttz71dBkEvUIESkyD6GeFCMzwk5hc/17MF9ZfhQjMnEBQiEAgt9h6kyhs/97MiQuFCJTwPumv&#10;QgTm+Cl5GN6+kfJQiMDK0PWmEIGZ+acQgRVuMiL91YhAXIdH9g+FCET7mP2iEYGojMn4xfsH5MHm&#10;i0YEcn2vEIEIbjF9qhGBfP9ViECkmJh+kTs/+/mXOXGhIYEZhaAhgRkLxihMoJzFJSLWmMDMKQkN&#10;CsQiZotOgwKrJd1FNCoQy5i3MV4nGb9BwwKxcbKJLTndSDLcMzTaVe+oajUnvjqd20Y7613FJo9R&#10;ZdwyeHpz4q5TdWO0v84R60Y77EuqsI322DmGG5jPaMDNgt5EYNQpvopXsZDo/SBCk7n7Q3vtuo5F&#10;jNM32m3nwHAE0qNXn0S0JljpBCvFzERSZIKVvj8FZPmrCC8QaIkgNRQyJScvZSARRxlFDrPLko9D&#10;+Eyw0glWeuEBEBdwzcdMMY9tuIDnPYrcT+AJVnqqCTxU4QIu6ZiB9PdaXsDjHEPuQSAXcChHkbt0&#10;9wX8xVHkXqoTrPRUqr5G5gUcqTEDOcFKv3NwUoGio4rsbH33YMu0HojsauJhjBlU62C4H4ybztZ/&#10;cD8Yt89a98D9YJycrfXvfjBu/Vrj3v4AxvuoToezOWKbRz94BLSupNGt3REBnxheV5Lkp7QBCROe&#10;HoiLBLijLJYOQ3LbU5bgOkhce8oSQAw5aUeJpLMfz9C+8PTtRLbZU5Z4Io/sKIvAQGSIPWWpR8j9&#10;esoSkA1ZXU9ZbKc/NlC83loysZ5nCQyLHKujLF3hIdnTsZQSIMAikURlXkahDN0IygCjK9ZYRlbR&#10;v700np9C6XuEoFGhRwGOirIeJUq/jopAYOT5XI9KaDaDDN5oSj9KSJYV2ikxF5HmCEo/Q0r1uiVT&#10;5nkWRqlCDsxTFtYRKEM7i5QBAF7CG0pGyr0dKafsKEmuyVMWeyTBZhnPEn5S8jmesrCKe0oJrRfa&#10;6c/jSNKmQOnh55I+KVE6DTaC0u9IkkIp8AyXT5XAsJ9w6AH5Djue5XYik+EpS+OJHIWXUWk8kX1w&#10;lMWLt5BX8JTFtwsQRuZSSTNILsBTFrSiBPk9ZalHodypBOcL0gwA8JL+lGC7e3tpP5IguqNEkDz7&#10;dpTEDjZDYSZDf/pRKoL0V34uSTmU/NsRpHbtRBA6T4ngs6OEqi1QBq04FJoN1k94eisoYQMGignh&#10;PCGcv32EMzbLU4RzI4vjaSOcF7SYDJRalJml2TpoyZ4MzhsDqmH0ejLZJEheGxqqJzM1LewINdqT&#10;iTlIuGGX7clwqoWBFlTulGOEVH6uoUUJoTr7l+IyUNY2nTZtaU1CnTXlCBydNMXlmiydrSSR4adE&#10;0VY0URzLAp447a8SRksReSpfmkFo6HRpSy9aV9nSDEIIe+IgN0wWlnRWudIcP7Uw6pbJQ2VKa15j&#10;SSOccY8lka9COOf4KXnwGqAK4ZxBMCmEc/WFa56KT0X6qxDOmf4qhDP8PgalUAjnjHx1zVMOe1AI&#10;58x8PkE40xqRCuGc46fUVUdrCKqap5n1C9s2Wh+rJUMIKYRzjp9aHytaI00jnLm+0gjnFT2AohHO&#10;HCGpa57KHpO+fkYjnDkCTCOcl/QCGo1w5vw0wnlJayprhDPfjzTCeWlYfzXCOcNP7R8LisjTCGeO&#10;qFUIZ7OgCMQThDO1NOREfb9PmwW9KvIE4Uz5wZtV/Jh+PkE405qT4n5G7auZvvpdCGezoMAvjXDO&#10;ILDV/iEnN9LrQyOcOQJRIZwz8tUIZ85PIZwRcGH7h0Y4c1tSIZzNYslqROqapxl+en1QM1whnE8s&#10;5wlJRTKCLgyIhKCPXtj7J3kCEUsNsasLZAuixBgnh+Qs+chcIBaKJR+ZCXSB8wvYrWMaI2arcB+Z&#10;BQxJQJ0DpF0Vo9NyH9fVqUAfy1FPSCo2Mr6CxAXslDHzfSrQxwbyT1+g7zGQDAiXWY0Y5TkySAYf&#10;7S/lRCTQ5bjCXPCrIMTGwzNgHqRAMTRyVcoYGgSoHCVM9DxPxJ48ZSnaj6jSWEoJk6Cd4gAW3u63&#10;pGLG0CDG43mW8iyI3oykRFzGUxayUQYRl5GU/S3M5Xzl2PJjfU5ZAhzZ8ZTIxsi+h2xUeeQlQeyk&#10;WZpLiDN4ypLcEUEYSxmKDMH5z/YddRjC/CyMEu6AcT2q4GDnecJTt+0cQelL2UnQt8BTgr+yiouU&#10;8Js9ZWk84RE7ylJWV3zd0ZQ+s1nUNguPWy/rJXie/u2lkReAjdN1pfEc+l6kDNnSoqaFh+ffXhz5&#10;h3tC0NpTZnPKbH77mU1sq6eZTevvPe3MZtewEBwUUB9Zq3gESQXgMiVWxnHDIPcvNR1NV2ED68mq&#10;TPQtIjMdDQ7qzCY9naxCoXzcVGZTj9ufPBL1GK4H5HK6HVLXA7P1lDZsSeHpHQrMRE9Z2o4xy8ZS&#10;PmxpeOu0IU4b4re/IUIJn26IC7Hon/aGuKpYzlZtiLzIldoQ25rVnIDqGbYwzk1tiG3N8jNqQ0Sx&#10;6DFQn5Zmu9WGyLmpDZFjadSGmCvjEI2IaWgxGw31yfBTguDXn+nyCPx6T10doWlYaksXR8jwU6lB&#10;fp2pgvrkSnUocfDUvoL6ZPjBSRxmKIotjoL6ZAp/SASrn/Fm1TCcmYL6ZMp+aKhPpn0j14a63hhB&#10;EqYGFNSn0iv3T27g0QyZj+RMqcYHxzL/GanGx7DDsX6cHYwF4sN81A7HJnlKGyzh8AzweH9nhdya&#10;nA8eYnPzPIuUIVxfOuwge5LjWaYMx99KRy0M9hHPsxSUG3+/RB/gLR5Vg9Yc+Xbo65F973kWZZSY&#10;I0Hekwc0eUDfvgcEC+7UA7LwlSftAS1p2T3lAPGqX7GdxxFgyv/hzGL/p6M2qDLxuEsQW9y8m8r7&#10;0S3749l3j2ALYKTd1jGcvWOmQJ9OGkjDjhCezhLAVBi3HSVeHjhNe8y0x3z7ewy00ekes3r6UTZc&#10;A0aQ0GqT0Tdtx0UW403G4J4qwk3tMpxbvMuYmt6jobYZXuwz3mZg4LOeqn2mpTE7FdZp6J0SKsrG&#10;rzDQB+qajgHmdZRNRzliOegDdas5jYopSWT4KVEs6ZUXOsrGr0TQFUhbXi9USSPDT4lD5kAa0K+j&#10;bDgdTyKyOsqGijaEnzpQN/rKEL7MdJRNr4w/npVDA1PO+b4YhyKfolgMVZuOYj2CbYn7naCUBSQ2&#10;3DzJjEvZJk5pgy0Ynj7OhC3AU5byvVDvnrIUZ4LqdpTFMkvQyp6yj52F9oWnbyf07UhKaFJPWeoR&#10;dOT/snety20jx/pVVPqvNQGCN1WcKluyUqna5GwlfAGaoi3WSiRDUvYmqbz7+XouQDfQPYAsyWtp&#10;kaoNaLHZmOm59NeX6elKGVPP2op/ZFSpy49SW4+U8Yx97vF6j9d/fLyOBVnH6067/BF8QnZdAw7X&#10;O/qEbGYcInb0CdkV5TlY7+gTki17fWjpO+jt0i1TnXyw1HbpE6pIo0aIz5pPqK1yk/LyyKnXMb2O&#10;+fF1DABaTcd4UPcH0DG4NNU0pVl+STcdk2D2cB2T2VUoHq5jai3rdczx5ufDkcpb7xbHm5OvdGaO&#10;XBg3b08LKr9H31QKxOuDuM2TLFtSEKKOYaRRI8Sn1DE02MkEBOXlkVOvY3od88PrGDLt6zrGnT3/&#10;I+gY+26nh9sxmc3sG3TMyK6Ew7QfNh/Djcy93LWW9TrmMTqmquxaqaG44XvVUeqYijQSxGdNx2Cw&#10;u+mYJsdex/Q65sfXMYj11nVM/uJj25OxlSnPQ9v2ocWHqxib1zdoGBz6N0KVwooxO8k1jGxYr2C+&#10;RcFQJTfEtyDKjjZMRRnVSnzW1AtGOq1eGq+OjHrt0muXx2iXN193n88/73f/3P35T7v18hz/nfx2&#10;d7s50Ke3pzfH4+78zZvD8mZ1tzj8tN2tNvj203Z/tzjin/vPb673i6/rzee72zeo5DJ+g18d7/er&#10;08DkrhOPu8X+1/vd2XJ7B5fC+uP6dn38t2MHZwI1avPll/Xyl73/x/LvX37Zn6yvyd0QlRa+pree&#10;IDMepx7pJ0TlfwM/xXr583b56+Fks724wX1cq3eH3Wp5fHtKSi/+ab/ffr1ZLa4P9Gcq7CW5uH+K&#10;dny8Xe+u1re35O+gz6HH+y5C2376tF6uLrfL+7vV5uglt1/dovPbzeFmvTucnuzPV3cfV+jl/q/X&#10;2MiXh+PiuHp7utuvN0fnY1n9dgx+GHw6ud+v357+N5++Gwxm+fuzi9Hg4qwYTD6cvZsVk7PJ4AMO&#10;IBTT7CK7+B/9OivO7w8rSGVxe7lbh6bjr43G362X++1h++n4E0bnjW93HHO0Oxu8uVussQS/LG7p&#10;5jhfEQ0NggAX57GJ+EgSIkkd9st/QPagw+fjfnVc3tDHTxBk+DuIyy+c1CtB05Acdhj9j1//tr2G&#10;NBb3x60Txm+f9nfEBw08+Q0zIwsXVxQz1EtyLyMhLfEVuahOltjGUekpNDf+eLc/HP+y2t6d0AcI&#10;Hu10zBdfIGjfs0hC79psafgd89uN+AO64P8SBeBEEcZoNph9mH6YFmdFPv6AMbq8PHt3dVGcja+y&#10;yehyeHlxcZnFMbpZX1+vNvSaxw8RtfCwvV1fx0l72H/+eHG790N35f4XBMLI3tBUqZoRh5WYkUT9&#10;tJuR/fo+n51djaeTs+KqGJ3NJoPp2SCbvUcpJhzWubySXfp5vVk9vkvkfJyNUEMp3TdEq6qAFesb&#10;/JTr42p/cru+g1YviRbntA982Fy7oT0u1rf+MxMFNb8SBZ/pcYqGDQT/9Kewvx7iBgGvTbdV9nW7&#10;v/ZLjD7t9tvl6nDAVvvPm8VuhS4H90/cDOGCrSP4Z7nuYTgLF95Nh74Eop8JtLYoVYeWFp5+ucSV&#10;tbz3K4vGKa4mSl0MG9jn69D0OdZmdTCVEvA8K5HmyEgIHzcpOGzXefAMSOQ1akw4Xp/SAdnme9Db&#10;srE4I61x4UDdHaNucuEoHUWsNS4i0VHvEc85rZhgZpZCXpDb3k1pFJcNgjcuqPQZQvNuBS4hbQz5&#10;vFspWkiViOP8SJe5hfCIuFsZWi19EN2v+krb+YlTUifY3NFFaOr96cnHt6cfvYagcEaQS4xsYLQo&#10;roEHzdzKneThe0hCjGqk+jqCc0/mpYmkL78m4pfx6YlwTy11FscaU1Th1CNenKKqtSu+6GlMBUtR&#10;RJVXasW0EnypGmO/vQ+K4RFKgnZuwjF+D/+4vf43NvH91k/LL6s9Ptxs9/85Pfm6X+zenh7+db8g&#10;SH371w1UBwrgUETg6P5RjOhY68mef/ORf7PYLMHq7enxFDfR0seLI/6Fn9wDSX6+wZsyN7c323fA&#10;Up/WDudQ+3yroMboH9Be1NbSUqCPDIdjVXvV8xeIZ3eCPExMz0DzF7ItqKvYiuijQ+I0e+vfl+w7&#10;4LvhOF5ZOMadgOBW6aAhZVeSEsqp9Kn7annzfx4WKj9b3nwIwLDxQ0xgr78qGykO2fNrc2w8dW3+&#10;LBVdFJFEpGwLBNvqtyh0l1Dv90FLoWfTcQ4VWI1dBQ3qWp2a54a3IuFqHTdQkh7UOGGClHrb1YRp&#10;cuKqnW7WMzhx9Z65KhpNVly/47LLzGDFdfzQXxbR5MW1PHpm8SIFUPZwODYaVjtXMhsbLRPnSob+&#10;HpBm02TtFlw2bHHj0sfZQoqOKdzEAOB6P4sbHwHwMbiJMaCEFH1iiCuabG5iFLKpxY025nIU8rEr&#10;7tfsqTxNkuDWYf6LkyS1pfQHh4LmsZMAlvp6KB3roTwaU9NqJ1DtdmYNVmPZQH3T9KX9He9LA2va&#10;6ANhRLrx6aE1XkdwgO5H9fzi1/EZ0LxH4LRFJ+mwOXuG2H/ThHTTjQciTnWjJ/GN8enfjD01EkbD&#10;KBLEZyAk35XjiIMhqb44GTtCFAXuRIiNJ0mI/cu/uo2wMXqxC7350UcqHmd+ODskeA1hlTyLFw14&#10;oo67n6WOyI+Guwvcd6aDog64A9tXCXSy8dSCfhz5mXhIAD8bDnXCfQL22bwE9LYwJAd9CNdafRTQ&#10;2+ykgN4pbh2EL4A3DmHycexB3zPet/XdkBDGNOjmNBKipfc0SrzED23aPhLSHO706lbCgB+qPvf4&#10;gYVZHxvw+kO7L78HfoDKqeOHZ6kR86Phh4HpPuqgwgR+wGkSA4k8GD8kNOuD8UOC18PxQ5FbffwW&#10;/JDg1kH4Ej/Icezxw2vADxjTbvgBS+9plHhnWFASYg53e3UbYcAPVZ97/NDjh6cJf34P/ABdUscP&#10;z1Kz4gfDDxNEz57E/TDLuP3Lw4wPRw+2Xn04erB5PRw9DFB8VRfWt6CHBLeHogc5ij14eAXgAUPa&#10;CTtg3T2N/u6MCEpCTOBur24j9NCh6nGPHHrk8HKQAxzUNeTg46KUv4VcrZiEdeAZWOwbIuuUW/+D&#10;IYfh0Erz6aC9uOOBbnTSterDkYOtUx+OHGxeD0YO45HVxW8ADglmHSQvvA5yDHvc8ApwA4a0E27A&#10;qnsa5d0ZDkRCzN9Ob26j86ih6m+PGnrU8GJQA91UX0cNLqvpJaMGnKLRk0pZmsITgQbLa8Ehg9Ea&#10;nuiQjax4AMcLZjoBz3Ow1fJzwQVsqIa8eZWFYmSmTHC4MET+gj54HKsVuLJQx2riasihL77TTLoV&#10;JesLXAxqMOPSN2cVlz6fVj2OeUYcY+fzYukh83GOIfaJj+kzZuEcyRxXezJyDN3jDo45kJFKciXA&#10;jWZ2A0nRBROhRXz6rFDPCVvIk8CZrvAo0mFdJ9+LBe16iiXbQodtABLBakzS1QQXRdFnl/bZpY/J&#10;Lq3OePlDec9+wgtnpxvIy63gJ0dekynUGFbWaFSEA3HxhFdOh0/orFyB7G6//T3uxPaMbuolrmDG&#10;Yy8cCJCKDO/jJBwEZFODD8cABCcUPhx5EZRQWiOQF852q3y46icEp/Dhij9zh7GU9nDUZfDhqaU4&#10;zaC3R3poBgS5lCaJxNLCVyj0Y8tlLU505ajiq/Pi0i5GBJKU/gnAZfMSMqfwlcaKyzzP6IJ1rYtc&#10;7HT2SuPEpZ67m5A0TlzwdJZO4SQOcWXW/BaHuNgE7yHgi4WANsDE3MKWOS8DXmmASROIyP2m6IGl&#10;O9X0OIBJ09mVXMbq1g5RYaq697YBTGy1XjkkQZeHcBmKFHgtEVFXfAog2nIsyssD+1ySVz7wOB57&#10;WJouyBf7Uye6ctRi0+PTdwG7jhNHy2GocNdPVJqRR3x6XvUhiN/2ULWHqo+BqmWhhLLGQigBBAsw&#10;QEpfhwEHFbFc63UWAASerg7DaOaXM+60cuC1qsOQU0UTwpajIpzTr8owNH9VlWGo/w475u9WhYFO&#10;eta9o64zT47RmxIpMXpNjqU8oKC+pQhD7qC138kFJqw5R8thq8orCIjuQGOTDceMuFj05kThIyC6&#10;A7JNPhwvutpKCh8OF43mcKw4ygnCKnw4WPSWR7M9HCqOnPdRYSQwejalE/80nevGELeGMpf4pvHi&#10;0sZZaYMXl7fNi0s8n1JFcq1dXOYuUqw1iwvdnEtc7ASHA6MeDr9YOOyBayiP9S2ltNy+Do8oTQUN&#10;sOYd8WrQN2n0GOpktVTT8qywLSSRYwTILf5LLHeHHLEIk+ywlLvRTbEBkPpsiVJLsfUYsw8+v5zg&#10;M9RSHV65df2S4ZWpqRm+MhU11/kmfuik8oXGH9O954rG5wo/G5IHTNH4QuFbveMKX/Tu9an859eE&#10;DQ1hHfvurnMw0tAlGONv1E29z6L3WTzGZyHDa0YdSUSSpf/CQZ9n9V8MEG2mldEoI5kThHTui0lw&#10;bFTui8aPmPei9jNsFr+f9wI7d129Pk8tm4ZASueFJY5vdV4MqZYhjU3dpmba1RmccdR074XzFjS5&#10;cM3qykKjumr9TVyxomC73hyuWEeu5KPCSSjWkTPwm03iinVUOBXdbBN3YATY0OTEPRjD3LlmmpyE&#10;ByOfWdLmHozc1ftR+iejjN4b0myWSATPXR6cxkuIHalk+izgcrd5ccFnLq1Lm1Fc8llOifNau7jo&#10;c8Rb9XZx2SMnTWUlIo25NdEbkcbQqNeHs8wAXIi/xUNf6fBbSBf645Z3fDxcxZqlSCNNNNVxM8S2&#10;CRUa43QWWPXeFp+LiUZFT0V8hpjZxCNVbJpppDryXhRsiUm6iJCx4SXpsNW5TmAzS9MFLw82lyRd&#10;RlgGQmmlC/MTG0ySH7YWx8/v2Kb4sG2IsYjC7eF7D98fA9/JIfP8GXHQuHW8+jy1k74fXh27aJuC&#10;ehhezTMLETAibCg6tuCY1YQ8HD3lFhLrBJ44dsqt3nHoJHr3+lDK86vXcNsO5Bg0hKVgu+ocTIBO&#10;ugnD6+nKN/fqpI8uPEV0oZs3CDjfq4OQzRLq4LibR57nVhGqJE6obTLxjtIqm2U4QmucOwhmmvM9&#10;MHdQ41eVP6j+O2wXv58/CJC5pl99ct2Th1u6y7GUxzc6hKZQiiTjhDtomFOS8CiOm+0QUvhw5Tp0&#10;meIKH65c3eG1Znu4ai2GzvfSbA9XrUPCDUqDuGYt3D0WSoO4TwLOGZUR90iMkCCtSkh4g7LC3WTf&#10;7JzIOR+5+ktKo4Q3KJtZvLjER+46NI0XF7l3lSiykof83F3KGi8u9hxpL6q4cDysKnFdeD9ccwTF&#10;/SEZ6knovLjsTV7gXr0xy4xhFO6gwlWwUPqI2noVr5mxZsTlIYV3EDa7iGSJihWuPlF7CGO7IioG&#10;znemsOKSnxrCorSQsrY4HQ5VJ2rOp7w1t3Iu92FhrELULaheaPQP2qGiEfvL6wO4vRuOVjVAweMS&#10;/k0x0tok7lh+UGLenCA3G9yauLGteSkL1p8jj36qtPsTbiVPLo632txDV7FUujSG1go1pgwru8b4&#10;PjwiVYz2cudxxJ6heRx9I7HuQiMtg8i3Dno70EXzJT69yxG7AvoArZykGnpbCDo3SRauHYZGTZJB&#10;l7q3Qlum6WaRLnpXY9vj0/ch+v2Klnvkod98b9vcpqjK4qTSRkc61kkv7b6c+SGDVkl2F3fQOG6D&#10;NLdwnpFOFvtZGoURn2Fgveyw0yfJ6rMpMul9pr3P9If3mVJYoG7TuYjIC7bp/CFSDdAz1OWC/Aqm&#10;ZCQZAu8qPOU2hmH5cJSbDQ1jhaNcGGwqMuUYN3OndpWOcYwLIKwywjZV4mDU2lc7xgFuNnanHZoi&#10;kkYdzDWVlTDqckhAbZQ06nBEWOfFBY5Qu8FLyNw5qRVRCaNu6NMFlD4KsftLJhXDlcu9GBi2hTTq&#10;JhTi19rFZV/kxmxAS6tR9C59hVfNqDOmqDDqTGNTWnWW4SqsOtMIlmadyYvLPsfVqaq8hF1X+NzT&#10;5jgKuy63ZC8NO1dnSDGChWGXF4aDRZh2ubUYh4AW5WqkCIfaRwrGVlQ5FRrQ2iXnvWHoA55WvLKx&#10;sUkQbCvfmPm6TM15T1i2osqM9TjkO07mLq9X5ipq71a83KWvShfpvuryhf44vsIKWLOiMp1tQvK5&#10;sePgrEbFynKT4SBKRTS0JgTQY0VlsuJyt1lxuU8MsRdc7ENXm0GTFRe7pXvIL12JHW1XZykVIimp&#10;Mpdh1lyIdLS0JDIVNJ2XLKmYhu69Irox/4dPTrIdEd52e0VeEbOrpEucEyW6KdIenZCwPC/9FS3k&#10;2Jkc924OINr0HXk0rdPcaWMn8tJN0EIeuloepWshxwbtuEcDvoU8dNVXOWr1pNFG67h362oI8s2x&#10;XXZxjdGGSdz9GfzYmGd3jWFrdu+N7iLLNQbbyNG1uKnC3ARgSDlaYNd4Zmm3DW4hIpHAMElzg0+M&#10;6GB0pOlQ8cPR+ewaiDZ6buLTu4HKFMC2lL1wuTIMgfR7J17EAPlpupACWGBNJaXX0dfW1XcHyO3k&#10;AlCdfC/gtKMbthTwA1T2cobbLdUPSlBx41F6suM4xGccD+8zBIhN8gN8dfwyVJhKvRfQ1NHN4i4R&#10;Xxef/rWAnY6sxRuckymE2dfi5wXGexBZuguAeY5byzrL0ShqG2zzlEDqe0CUQ+/Q7B2aP75DE3qp&#10;7tB0euAFOzRNg5BbXpZpiU21NKmwOek2HLe7LEbY1ypGqGCiG4OMCC441WHBbd18ZPhRuKk7NTxr&#10;2M2qFrlcUsXS5YZuNjB8KMKnmfuqz02/h/BpZpY/Rvg087FhNYtjS9nIEJUojjgElSp04dMkr7Uq&#10;dqpMVopraMldJKpkZjIOF709Pbns+bQC1vp8HQK8ixt8gDpy9k34G3C6Frv2Sm4etVcazQf83M0o&#10;8jp7HhFAmnMwEyJ6SxN7jTuPkDBN/Prs+Wc3WBpAyrJYOgKznFx/wEjIcU5ipJHHb9M4sBEkxWcA&#10;jSEFGhtPmh3O5Thk1oJ9sZ14utKKjO+LT/9ebBWeruUYFLYBT9eSR9CQcnxdjwl7TPgYTNgpk5sM&#10;Up7JPXaL6TnP9WdFqOM5HKOMktNO8Ug6zEqsGUrlziZ+dUFz3fzfp08nv+FPzd9VudzNX2J3/N2y&#10;uSHEBlB2VuZTA2VFJrYsS4lAqN9UnZAgkhO0G7QqWZtDZYosVINX0XCoTGE0jQ9HyhlFVjVGHCpT&#10;vFdjxMNCBcVyNEYCshmMOFJGhFNnxPGaK4ytNYnDNaTm6pwEVHZRdo2VhMoDgqRa/wRWzgpLVhIs&#10;o/0GNy73zMWr1LZx0WN2Wty48HFuxxC/BMwu4Kv2lI9AjjCZPivId1mC9HxM5orGjfw9FRkisDo3&#10;kQjgzx+o3PjEz21uYu4P3DEElR0fBl+GXRsGkQ2Amk+U8qCyE+OAvHKjr3wdwDizhlWmBOAmZIMd&#10;HwjUPbLmnMwKcFU4tM6KtIBs6HJYtM7KxACX1K6yE0NRmPOEgj3lPBm6XB2VnVgRvs6p2jo+FEO7&#10;s2IoRs7yU9nxNVEMyBOgtk4MxRg+DH2iiCyBwlUa09iJNAE4ka2NjlJsS9nR5Z5660SqQDZxHgat&#10;syJbYIwzDQY7MRSTnFwfKjs+FGNzHyasUnYimxQmOz4UkxE5LVTZiaGYjK1FJjIHpuYik6kDE3Mo&#10;RPbADI4XvXUifQBCs5QhBX4qoQxc+o3WWwrAVHQTlzSjjQUlRVd0A3fJg8pPDoa7EUPlxwcjsxUZ&#10;1bCo3jsxN2RK8qzocpdmp7UPVwEwugkWpD73CI9X/IbmeBDErOjGE0ubIaDH6IbuyJnaPjEeY3OL&#10;R2CI85tZsIKMc9Y+V6NHGw8yuiu6QWZtVFR3r6Ibm/wocFbSzdANfTpTiLUky8a5tdjId1DSTc21&#10;O5GjgVxSfXQnfDQmLlVUGwwqtFK+NRtNrMky4YMxAdI1OivGYoSzgkbr+FhMBpQ5p7ZODEWBM2s6&#10;O4rZlr0YOx+yxo5OvJdkWVGY7PhQjE08ixgiYzd0V/9oE48imOVrxy6XS22dGAp/GbLKjg+FrYKo&#10;YHH5VhSWoYNuKjs+FCNzosBFxtjRFTg6O7oJoHwt6tkbI4vbQSqyLMtNdnwoRq4suyY7qttTvjUb&#10;uLLlWmcpSFzSjUxghiByRTZzlc1UbnwkEtz4SNj4nU7HsLZZkHbGB4ISa/VxyAZyICx22UCMhKt3&#10;p/U1G/CRGOfWkiUfadWNbGitMZctUnZ37GqmaSOLweT8XJ18vX18MCYmSM4GfDRmFpLKKE+gbN7E&#10;FcvXm8eHwza3hb09cWm0KjthcZvQBwuGt86d5dXZ8cEw/ROUW8E6m2idGAtzaEWMamIuWmAi/lpr&#10;IovM+8K24IXRbe0nmbS5gaR1zZMJo9syGzORfW/unbBjWUfNFSvT7y08kQmLm4PjPh6nBxxfXzzO&#10;zCINGUS1a8ZscmwjcIH3+bWNA9Z9fq119LyAnqU5A5+ED62mg+G/R36tOd9Drui8zHVMtz0ck54j&#10;vNqlq3RenSQDg74LeajlOC8vXU03JuRzzn3YzEfkExUCyBqnxow7ZkOEUYUx3antoauwlbuQhxzT&#10;eRnHTnc1hNHnsHU7cQ9dhS3biTx0ddKtqyHbcl4eM0+3PaQPz8vMgxbysAOX+agt5KGrZX3SFvLQ&#10;VdiCXSQTDt7Py3SINPdw6du8vOmxhTx0FbZal8aEfN55mdDbwj10FRdeduIeJjCsqS7kzpqi5UTm&#10;UrcfhN5WOSPp9sfsebyh2zTOUB7BrXCyaLo1KfQ5K1PbW5pUAaeOnQ653yiz3G2MneHhxIrkt059&#10;CAF9vKFjp8uyLWVuTEunI4QiC6BTk2LpFkL53X4QFjEhefYDv6U/omCKswCpYoqzj7WSKWTUQNxt&#10;x0Jg5YEKkvOti1lC8emTk+BeAJG/1RFNj1/GZ8hgckTY/lOcwphi90lRhXKV1QKMb4pP/0aEn33r&#10;wTXFDv54T1ceWop84tPzQ8jY07Wee/B0iPYm34vArOPXVo8m0mH/iLMkNiw+QwOD+Cj2mn4zGY40&#10;roiqpgnpNC8RIl6aJgzltykSmiYMtVoyxDiThAhu+le3XceGsGUgbDmigYCkJ0TEMflqhBoDIQIF&#10;qZmDIKInRJQwSQjfbCAsCynFoYtPP4QI/AXCIqqjSBCfnhAhvUBYgsZIEJ+eEMG6SJjuDMJwgbBt&#10;kSLAFlmmZwXUSxD5pOU2ZgqKBZ4tkxxbpV82CM2mZznKdIQeIVKVHB74JsOCQAyqhTJAHYRv2vpO&#10;Pi1aO22UCBhFwvTLEQoKhDhfl5qXCPJ4QkRx0oQUxKY2Ij6TJiSfLxEi8pIkRMglEMLcS7URwRRP&#10;iGhJmjCo4QxxkDRhXGSIcCQJEdrwr6YLuVNtjJfwUlQiTRjuhKR4QwuhfzUiCZ3o2nTDiIIxGBc6&#10;45fuSdgFWq5bgDc/jErL6AWTtYJ3cdeJz7BNhV28BNfx6/gMZOFuyxbFD2+5a13LBjWJ1cXaVkmY&#10;/OmuwmvtX5oUMLzRHahy7Oo0XOlJEqZnekRrAC7K82nyt6fvs0l52vawvV1fX61vbwlH3m7o/zdb&#10;+neccPQXZIAGvEq5oPf79dvT/86yvBi8z2dnV+Pp5Ky4KkZns8lgejbIZu9n40ExKy6v/kcF/bLi&#10;/GZ9fb3a/LzerE5+u7vdHM7xx7enN8fj7vzNm8PyZnW3OPx0t17ut4ftp+NPy+3dm+2nT+vl6s31&#10;fvF1vfn8pq/E/RSVuClZ+NkvdiCPVP1Mn9sPX3SqMg5XmZEaFvThcRp+3zo23jLKmGVmmJHHj5C4&#10;ood8IV/Gy0yc5TE8M0EDCovxcqWztAAjNsmSzMz7An4piRLiwiZZktmBVB7VRlaDGYbGxlxyg81o&#10;iEzEUWHvmOzEALibOtQgtBgCHKm3oot8DOzkB7Lsqk4McYDSCFbyYchG1lwTgVRkTFsJeCKQmpnZ&#10;D4TQqtYVyJPSWyciqbmZCilCqRkVsTbY8aHIUeVZXwwimIpcH6uzIpo6NCPuVEGXdRapQ0br+FAU&#10;yK01WifWROGOhGrrS9Q0GyEpTGcn0pezAvXw9NaJ/OWxmTsi0pdT7PhQ2GkyIn0Z7KycIFncbGD3&#10;tjYWVjJarcCZmZouS5wVQ5Mf36HgHrQ2FZHBjHVmLVuZwpxj89dHV6Qww9di8uPDkQ3N9DaRwwyv&#10;kdVfUfMMfjVr9lFEsFobQ3OpySzmwpx+ovZZNrSTrMV4+GsCtF1ZpDEndIbMYx6Z+6jIY8Y8sFab&#10;TGQeuVp2avuE1vD1ILXNQCYyj83E3nois7Xe6NRoNW52Zio5ICo6O3FWJjLbibMykXlo5gjKROYE&#10;PwGiCjNPXSYyj8z1JhOZCxOUweHA5DLKLVwmE5lHOG+m784ykblAGqu+H8hE5lFhaUqZyFyYZxoo&#10;OluN78hMn5WZzEMzUV1kMmc07/X+ylTm3FWq1daHSGXORmZ6msxlzjCvdPmJXOZsbGaUwY3G5IJY&#10;lcVPrI/xwEJ9iCAzfrh9zuAnspnRPmt8RTrzzDyHQF6WangT7Lj6sMGByGZG66w0enKulq+1oQtF&#10;BkqybOzu4dU2P5HObAMrCmFzdtZYiHRmG/aJbGb4dK2tXqQz26CU6viz1rmK0lpnRTqzDZlFNjMK&#10;qlmdFenMNqAnDxRrnbkPkHu/ojPVpMhnzsYmbBEJzQljSCQ0w1NlbaO1jGYTpsmMZoQirHUmU5oT&#10;KcNCj0/d3c3a6MqU5oSpK8Zjah66kCnNphkuU5rRMLu/fKMyXQS4M5vPg6m7GErtr0hqNt0XMqk5&#10;mwKv63qD3M/VBLS0pMstYNMUJ4QtdnynstmJ0ShwaM5ix5eHzU5sVHSlkcWOD4adiCzGIuGTEtY4&#10;15B99nCfPYxJhDhFnz3cTAeG4ibJoJa7j3+kk4j67OE+e3jeZw9bkyCUv5r32cOUi0eB1N32QIWH&#10;5n32sDVnwhVo8z57WKup2GcPd1HLWUiV/P7Zw98ht5ciqw6kxHwpq4QihZkdYZlCHdNI4tOn55TZ&#10;eS1ZYuDncWNL3mTZwJZ8H/LQ+/aVufaxYfEZGoh4rSfEM6alzLe0n9YJyXUO/NaW0YWUQFhbRIiY&#10;QZIjoqeesCWlC1c8wm4ER3hxWjiGtFJ4j1oIQ21LeK3aCGFj4tXwlrUQhjqT8NK1EXqBwzvYjbAt&#10;442igV6OCPe1sIxZi215zogdwxHjRhuOh5ZRDMON4FuaElE3zxNhtRZKclfT2xEwa6EMA4ms6La3&#10;xyRHBLnSPMu1g/BVC2VcPHDQpykRkfI9grM3TTmo8mRbJI8oUuDZllGL+FBHSkR+PCVCO+l2IqYT&#10;KFtSPFHS2a8hjFFL3xGH8TwRaEm/HREWT4kQSgsllRhxMxkxqeRMRlTEUyLskaZEvCNQtt2ogEiG&#10;p0Sooo2n7zuCEN0IWzcQmmrU89YtCREDR9i6yY3DJbWt22bMhm3diMeUJ4E2tm7t8Mx7QbYpizKP&#10;um3xwpvuObbNX7jJPWHbVgj3tyNsydmFW9ZPyTYlDne149cGCuCGdnRtIAPuZd+RlmUIt7GjayEb&#10;UfIFxq6FDG7eLmR0BzFxS2f4lgCovkL79N2+/PJjyi9/n/Rd7GH19F033190+m6isg+LMfE4iZW9&#10;S4X29BAOj1aZOV7sbSMzbxRDUEa0rFAQttOSxq6Wg02ypLJiVDxCZVfxwc7XyklEChMix2Zb8uIy&#10;72NTD4lNfQdnA8bQKbyoySxfA53WcxApCQsx4Tuoz26Hbbod3Km3P/oLek3ca+IfXxNji69rYodj&#10;X7QmJsvCUKCWWrBUcTaxi1ozDWMVsoXhUmqhbGymBT1UGSO5zergQ7UxTu5a6ScPVsfJRBsmCQsl&#10;yCM0iUHkMKhX7n/yWpqc1cgl0GM6TikiWBGUZzrnILjz5rL0ynfAAqVLoA0M0LJ0XWrxj2HJdYAD&#10;tJwcWYsJ39HS7+g3iO6P2NceOPQncJ/iBG63G5SgJ8QNSi7A8Jw3KOUjOsRCfrKRj2a4M98nS+Qq&#10;4NCav0Bp5OuuYR+L9ycpv6ruT6r/DjvU73d7EkzcOpJysbKnRlKKROLtSaY8INBvujvJnX8hrggY&#10;cIRUR1HluOlXJ9GpIYUL1+I+DV/hwxEU7iHWOXH8NMIhNFx3GWdS1SLuzcDV1zonDp9GOH6hcuLe&#10;DDrLofaOoyfcnK1zEt4MSqdXWYmk5xy1gdVWCfQ0tJolEp5tXlzsQ3dWQRlAcc1o7m93bcpdHD02&#10;h5CCeCVUznM6IKiMoTh3TMccdXlx2aOGkM5LHDr2R0mVPookZ5sXfBhV661lI2o3E24NPcS+1d9+&#10;utg0UmVDPO5xsNUGxT6qNO9aL9AjyXmZ6tKCoX2wbN6xVmCoUfS4fOlHI3Sa/1T1j+Yl7fiVL86n&#10;yeQhLB4ha/V9BK+erlscNV4rjx076dPDZu2AA/bjJJ07pgGAgd02TUfnyUCH3S9Jhz20G12oeYQd&#10;MMkv9he7W5ouphSUxTWjdOPTS7lKeEkn5dRHLXJ5Gg/llftf6FBf6ufaQaXjYn37YUOf3yxEcSL6&#10;A9U6ik9X8wiI/XB+2P2y//Of6NPH7fW/f9mf7LdHyuk9+bLa48PNdv+f05Ov+8Xu7enhX/eL/er0&#10;5Pavm8Pb0xlKUoDs6P5RjCa0lez5Nx/5N4vNEqzePoWhQW19/lI/0OU1XO2T1V4wrrbBGUcRFs7j&#10;UMOEjBxbmyiPg7zc3a2hACCOrYfuujgFl3FsbfZOIDzeu9eHf55dEzd1k6WLMUU6aTFMAEeHMU5q&#10;p+abe33SO65ejD6hChV1feJg2wvWJ6bxyv00tu3KlY5lUnN9YnLi+qTIDGcG1yd0k2VpBXMHE9cn&#10;Zu+4PjHbxH01JifTX/D6NJNpDgd7NW7+zrp9djXWNGEsNUZp9WS0YaCT6gnzztO1FfMuTwu08DPp&#10;evOpT/B4TIJHpzgNFUricRoURIJR+bxxGiquhpU283nULExD6f5LfDPya1CEaeo/YlGa2s+wqfxu&#10;URqqJ1XX/i6E/PTavy6QMkhjieMbgzQoa05ecHBtC9LEUatCItyUnDh93WQjNL9zpTf5cMXvincq&#10;zeF6312qWs6iqj1c7TvffrM5UulTDqzChyt9FzJq8hEqH0UzVT4yPENJuUrHZHRm4Pz6TRGJ6AyO&#10;8hm8uLSpcKneLC5vlC8yeHGJF+46ZkVUMjrjQVtTWiI6M3Ll3zReXO45bkfX5cVFj1iw3kcRnRnm&#10;xuQU0ZkCVW1VeYl6sENLXiI6A0eIwYvLfugyupQ5IUrBFj6a1ZwTohJs7opkabz4lLd5Cdm7y0g1&#10;Xlz2BaSqykvUgM2t/UVUgKUSwDovvsfkroCp0i46CVTGz4auEq8yv0T1V3dFqsaKT3sUlTOaxbca&#10;axRl1VdX9FVrFZe8D+E2FxAFTsoO4ji03ipR7nVmrGtZ69XVo1ZaRWec2Aspx08RFh0bLangAVSH&#10;sFbk1WoWlzuqfOusuNh9yW2tVXzGm6y42PORsTnTfQllByeGuiCIXxLlpgLj1vTQ6KAs6IorsFWx&#10;i3KuxiKkW2rKRplKXhRyZW36gxuuppXbh5StHNEQxOwv8G2kIfQluKw58/ou8H28xwu636VQAO5p&#10;KRTYyZ113ZZCgQwM5+5Ke6dCRZCWS6MABZznLF3KAEqQqHy2H+QQwzrxGSqleOdAjhKqLrptkYUz&#10;1rBh0nRUuRmvhX2SpMuDWw+2R5qOKmQ7F0U6xwIWhX9veUFt7GZ8+u7CWvB0LWKBJeDp2nI7QsEG&#10;4Ph0P8JFT8DoabownaiITGo8gLxd+4Ctk3TxZjMUVk+xC71tq58SQo/VDatRuPHphUw1it0ETefP&#10;ZGRpgw6BylTb4gpDKaEUWSxv0kZGpe3xUu94M5cFUKOXb/qlqGnryNKDGntQ59V7nHuP82M8zt8l&#10;YYc2zLqL1eX3vVwXq2mocovQslOFHW76UpitZzES9qC7+UYxnYURbpi73AbPLC8dN8FxTYJqzXML&#10;HJXbdFuXG+ComqdzEo7WIfyLqtksPK3+UhrF8yE8rUN3UFIRlMiDH04Mbx9lgJZGeEhsajp3RB48&#10;XUKiSkt4Wv1VNFq7uOBx47DBi4s+R913XV5c9kVu9FF4Wm0vJJ/rtheSz3bbO4otopSqzUvIfmY4&#10;eKSnFRdcqLIXntYCPnpVXqiAVLVrCJeSzovLHverGry47IeWl1t6Wt0VdMqcEJ5Wvj30Xp5nPO9q&#10;+5A8hntFBwfMrtLVdwC/89IKSR96CCB4XpYSayHHSnLco5GbJqfFQuRlev8T5ai0WOwNQ8FKUYmw&#10;vcWioIKg1A8ktKTsE2hmR4ZqfEmyUDGVCtKm6KBUHbu2opNQmJ4OmQdJfuFwBNVUTNKFepNQZUk6&#10;KDH3XqipNF1HA7qrQT4MN8wXaGeqH1AaXi6wB1N0dOE2jS62/CRdY1ZFk7g38noj7zFGHk8r2q2X&#10;5/gv3IiNT40bsbe71Qb3ZX/a7u8Wx8NP2/3neB/23S1uxB6M3+BXx3s6beKv1b7rxONusf/1fneG&#10;W7Z3i+P64/p2ffy3YwefKDVq8+WX9ZLOu9A/ln//guMu62s4WaBuvO2Ir+mtJ/44aaTyv0GN+/Xy&#10;5+3y18PJZntxg4ODq3eH3WqJUzIAqeWf9vvt15vV4hpHZPyWIrlQx2Q7Pt6ud/GacvoceozDMrVr&#10;xBWh+bvEL7fL+7vV5uglt1/dovPbzeFmvTvgTM756u7jCr3c//Uae93ycFwcV29Pd/v15uhcxcgQ&#10;alyBnk/fDQaz/P3ZxWhwcYZN9MPZu1kxOZsMPkyKQTHNLrKLeAX6/WEFqSxuL3frJ7gD/cvilo4f&#10;+b2ucWJpcU4SIgf3Yb/8B2QPOnw+7lfH5Q19/IT73cPfgVLLL5zUK0HTGNDBp5OPX/+2vYY0FvfH&#10;rROGTxFbnEOwdJ1BPg6OTly15fRmlZbmjtVRWtoQ4XPf3Pjj3f5w/Mtqe3dCHyB4tNMxX3yBoD1p&#10;JKE2l7fSP/Ca+sHsw/TDtDhDge4PGKPLy7N3VxfF2fgKZUouh5cXF5dZHCN/TT3NsscPkZP49nZ9&#10;HSftYf/548Xt/sQNnXUujx1I87/D8Ljh9RK936/fnv53luXF4H0+O7saTydnxVUxOptNBtOzQTZ7&#10;PxsPillxeSW79PN6s3p8l06+Iu9wBLSZ7tvA/S8MtjhzeLc+rvYnt+s74KuSaHFO+4A/j7c4f+DZ&#10;vDhFcWKPPuI/v2vhQ+gvPnXZIq73i6/rzeffZV+FW6i2rzq0Qx2i3ffV7Kswuvt99dZP0E776pCy&#10;3mjv9Mfaq111Srupy/Z1n/p9td9X+321gVdhotf2VWcdvrp9lfzz/cb6kI11Eq5/GWY+OaPaWZGT&#10;6jfWDJ73fl/t99Xn31edT+DrZ9hrFDFADYmb9fJycVzwf+Pz1935Kt/ebG+vV/s//78AAAAA//8D&#10;AFBLAwQKAAAAAAAAACEA825q5AUBAAAFAQAAFAAAAGRycy9tZWRpYS9pbWFnZTgucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAAgAAAALCAMAAAECQgyBAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAzUExURQAAAI0fOKRJXv7a/qVJXbNqeYkYMqpVaKhUZ50+Vf///5w+U5MoQo8fOIsXMpQmQIsX&#10;Mve9EIsAAAAQdFJOUwDzhAeAVPx4ebwGvdjy/dko8ZYXAAAACXBIWXMAACHVAAAh1QEEnLSdAAAA&#10;P0lEQVQYVzWJCRLAIAgDqUet9nD//9oSGRlINsEu06B9l/t1mWVqvFZCWhkbjdvlaJ4oyup5gj44&#10;g6aXQQn4AXF9Aj4uWm0dAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQByQ3CcH0wAAB9MAAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlOS5wbmeJUE5HDQoaCgAAAA1JSERSAAABKQAAARoIBgAAATpwkRcAAAAB&#10;c1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAS7RJREFUeF7t&#10;nQd4VUXax+Ouu27fdfdTQxUIVUAgpJKEEELovXcBQUWKICrqwsaGSJKb3gm9JpRQAwgYpAkYFTGC&#10;YgFZEAuyVkTIzf3OO7xznXvyntt75vc8f3LPvGXmzMw53HLOnABncGbL/hb5wT1Pg+A1Fruf5HuC&#10;DVziNn8tlvFtl8EryWre+QuxUlHcb3WvsWlqGxdL5izEhOqKQOt6PNBI3OZ+6r+i3SHEZDwhVUah&#10;9hH/iuU2A4FJ9wRXi4m40MVqqFi7comJRKHZbsRcKXVCb9iUFxyBvHY9jEkyW3T9CM0OA7l4Y3h+&#10;vq3JImXooFFigMJtaHYakFNsEPyFupmRgjtXV1f3sujsIJCb18eFJlPAcP2HH69ZdHQiYl2adXJD&#10;SsMItidY7HLEBtWoFwo4oqM7MDaqTsdribGxt5vUzRujzK3u7mwUh9fPhcVmDG5CrNOkfthYEjUk&#10;iQ8lFrsNqFMUK1zZ+4Ge4txScPp5yxLqOlf3Hd+LtZZjbK0H2D0r8QneOawd4gYr8BDpTaKvmLRj&#10;Te8Ji0wKvIDVPccnsRfQII4nGid2jEn9sAGkNoq6ZGJwE2KdNRomCovdhmb9vACAv7qG4V+hyeWk&#10;NQj/El8yTBoG8MZxYbHLsViv2oF0cjJW12mVkxOxuj61o1lnB7G5LpsD7MDuOqhAEJrthsoJQrN1&#10;UAlAR1ZuuhtdrOZI7sq7qVwgdLENKol62xxqX3Gbl9mNOpkoc3ZrYp2COqn4V9S6gZMHiDa1D2y7&#10;BLESStxH7QvbbkWsXBSaPQt87wqN8dj3r+pe4bJkcwliBWKFVDl/LZbxbacgJhT/qstFJSYm/kZd&#10;Jgpi7IZKJJYt6Tx8DhabsKL7uP+IcWKMWG4TmyfMeoBKBEIXm4C4fQvS7+HxPFfpA49NYA6WKC8v&#10;Z9+sgP736fl3+evs1gkX0cUuclt3+y/kgdfiX4NSH7w2C3PE9/dcaHIKmFMvvDafnzuB+FeNaHIq&#10;vA44IPg2M6jhjiDeU2hyCTy/WC8ziIhG0sEFmK1TNLijlzi8Ttxk2/jy1obCnWondwD1JQV2qOKv&#10;WSHAG+POXuLwurmMhT98/c05k0I3c3hRVl18eau3eGM80Usc3gYuuvvcjFgvew3/AOf3H+nkyUaJ&#10;8pqeMmlDjQIPINbLXvPGAJ5slChWAOj1+u9ZgQcQ62WvjxUWN4YXoKJOg9zeW7xurpNKe0wMAPxl&#10;hW6C181fs0KAG7h09UK+R5NLSakX/p26bjTdwqzRRVisU+1AOjkRq+uz2tFBbKpnw4jp7DIDqwPs&#10;gMq/cdTM3mimoYJAaHYIKi8IzeahArnQxSaoPFzoYh257bufUieoKCj4nbiNriRqP3EblNuu+ynm&#10;aA88Sem4x7Pg76ruYw7x8uJhj2zhdlGl42bPgb9ivPq1w2weP2s4T5jWsNO3/LWWMIw1Iq1hpLHH&#10;N457bASanAuvYMdj/xkGfz//9NN7eZmokpHTFvDXGOoeVsaP2iw2hGt5/IhSdPEN1g+a1IbaEVtV&#10;1Kl/CKb0fYqiBq2idlKtkyvWNVeXYQrjFOZl2a3idqvLxG3Q4sgBq6Hcq6EuoOMCe0pgRz1lA5UM&#10;n/qouM0SKvDt7BZx63g5L8tqEXuSv+a2VT3HrBTLQK68aNAm1A0DoYkhlldUVJj8X+WoxPz42mQw&#10;tOoDX7dCNULUwQUL7gK/dUMeelltYwmchDo3l9qWe1/8p+oy2HYZOx5+NpdXpNCSfTxTEBugFoa6&#10;FXX9/DAUy0VtU/YL7E6DJ6Y6R68gbmOIVyC2C5Qf0vf08q7Db12GpiDasMh+xGRcby8pnqmv0puU&#10;lScu+wOGeCVlGRl38LbCtth2UHbLrh/z1yzAVsRk1IzC8t+hu08A7eVtxyKGuE9qm1nWDZgUDwEZ&#10;QdGa/9WD0N0nofZHrfX9J3ZDd5r1faeEcucTWSv2UDMKXf0C9b6ptbb/xHB0rQkVIArd/Apx/97M&#10;X1UnpU7wzbQm0Ve4jTmp4QGc69//9Dkv0wzyE2D/zq5a9Tf+Wi3mxKEcRKWqrtL1N3QNIo23WKY3&#10;6fQ/LGbwctz8teBE7ipD6r1RxvvduNDNr6H2lewDsVAtr/kg6mLMfREAYk6ZLbp8zQtS6oX+gKcs&#10;Q9XNm269ec0bMOkYheVdRrwFf6Ess2WXr8zOKhCLqiVQ+y/K6EDBHGoRvC/U+21SJjqplVI/7B3m&#10;5Ofo6oe9Te0/F7qZdtbJlRsNu6bNjxTL0M2vofY1vXln47exWGR+ZoHQza8R9/fiifcaYDHZicZC&#10;zusvZrJrQ1ICb31di25+Cd938bUo5iSypv+kFDAAl0+eJG+iQVe/Qr2PSzoPNvlxZHW/B3TMUY0Y&#10;pCV09Quo/VMLXWmoALUU2IXWvgq0n9ovtdDdPEujh2ylgtVCd5+C2g+1YP/R3XqoRJTQ3auh2k0J&#10;3e2DSqilM1sO/xXDvIIzW7b8lWqnljDMcajk5rTn8QXTMNSt7H3yZZNLAawRhjofqjJKlC9L4GTU&#10;ddgiTOEeqAaA0Gxih+3qixf/JZY5qi0T58xU16NgvFGNEvh7HHWDlncbV6ouM7dNCXx0dUJ/EbcB&#10;0UeB/XYplqU1jmJ34HGxIG8lL6TPGrGxpRMef17cBhWFD0xVl1GCfJbK1vWbvFjcLgjusxZ8fBpx&#10;h5wlTF27gNvK+S3mIL6N5tqHOCMcEabzHzaNe6yY2lEu8FFvA58ePBrLy4qiB1WKPmoVD31kG4b5&#10;HtQOUVL7smBE7SOWaQl8fAKq4cp/58alNtVSx8A2R+1DlWkJ7F4J1ViQuU4CqWNZMkTts6r7GPYl&#10;nFgmSqvMK9BqmLpM3BbFnBUoGxe6mM15JLWoj7itqx/2o7jNEngKsSFUg8Qy0cdR7XsudZq6TF0H&#10;VSeUuZWctt0PqxvBhS4MXpYifCQRhW5WQ+UAodloF1+rlXt/tyPM2dVQlauFrjV8L5/82ObVxbT4&#10;8nhloDo/F9jV2wBV5hLEigBxW1OBIdcx3GVAHWTditCFHGA0ORexAms7CUPdhrn61eWUj8OIlYjS&#10;6jAM8xjqtqi39z27KHj7lKeNK0BBmcPwZFqdIpYXRQ4owTCPsziyf42PTmgK2Dh86sDs++JMbgJG&#10;k33wJPyLNLFT1MIQr0Nsn/iXEtjsgkpGdRa6ey28neWJic7/2phKxCV2Frp7PWL71W1PrR9uvJMc&#10;i6xDTFZdVTWbmkUgdPcZxHZ/WVn5F/ib3izmsrhP3G4V6kCQurPQ1efg7V/Vfdx/MlvE1egkELqa&#10;hzt/uv9wjQRc6OqzUPukFrrSHFqQ+SA4ibNn5/T5JgmWRA9+A919lqXRg4+K+0Tp0IKcB9G9JqIj&#10;UF1dzb7sB3g5uvo8fH/MCV1NUfqC/IINSKoTwm4lQVe/wWRflX2EsovHT/8r2dwlnCZBGkJXv0Hc&#10;L/Hv+WPH7hNtJkDhprGzvoPXMIu4o2aAnwD7lta4066SYcN+K+4nud+6+hFs1UsR7kgG+BHi/p15&#10;9dW64j6DUuuHnWeOgNoI4sBrdPNb1PuuFrrZ4OiniPsKJ3MsNpltDNjgs4cSuvkt5vbTWJ5WP5zd&#10;l8w7Sv13ZcLo2czRj1nRfcwsY4cgu+cseAHKQMqH5ssm0w6kvMnsz3pJAbYxzu9R94Nalh1qCdS+&#10;izI6FHTsU8MIwjx+j9b+Gsv5C5By2D2FR52xDP39Hr6/urqhP/Nt/iaU9QN/wVE6a2xG8y7sKbTM&#10;oZbA9zerReyn/LUokxlFCfP4PdS+i5IdhVD7LsrooMboUEvg+6veb+O2aKSE/n6PuL8r40cbf8g1&#10;lvMXWkJ/v4fad1EmDhWF637GI4/BHGoJYj9QquHAO4gL8/g91L7W6Ad4IaK8l/pjDSc/xtx+mpRz&#10;Ry2hm98i7mtqg9BrWFyzA0VHSujmt1D7LArdfnXMbN4FD75b5yn+18TZzxD3T9ld8moX5sgRDWmN&#10;o1gn6fX606SzH8H3L6VuGLsOFIsDyl/KfpLcbx4A8Neictr1OIOufgPsE7WvZTPmP8Ffo+uvaF0L&#10;Lgpd/QZqH0WlBIb+gq6mUM5qoavPQ+2bWuhaE8pZLXT1eah9UwtdaagAtdDVZ6H2SS101YYKooTu&#10;Pge1L5TQ3TxUoFr8u2VfIhnfAlgSulsHlUCtDaOneWRdFnvYNGq6VWu5oLv1UEkopQd1uoohXktm&#10;UPQ3VNspYYhtUIm0hCFeB9VWLWGIfVAJtYQhXgPVRi1hiGNQibW0d+4rDTHMY+z+94sNqLZpCcOc&#10;A1WBOWGY26HaYk4Y5lyoiiwJQ10OVbclYahroCq0RhjudMQ6Di3MbSJumxOGuxaqYlHcx6DxRLSC&#10;jn2GsUR2kBfccwyVEwR2qlwtlshdUA3gAntqw7CL4jYg+jhDkHNF15HJ6jJxWy2wux1DSYnxshix&#10;IRplxickwTbAt60VxKQ2ijRebZLerDO7tFn0Wdp5yCRxmwvaCr4eRWzQq08v6q8uM3z22Z3iNkhc&#10;x05L6jywDajLslp02SuWVZbuaS9usyBvQmyc2Ej4m9Yy3rgQvZavWmo/2Ab4tu7eiJ94OS8TxZy9&#10;GXWD1YsCUj6UrPGjFhyEOJ/iox37O6l3gu8I9VqtjKZhf1OXafmfV+oCm8+zotu4EGoHHdG6gVO6&#10;Y3r/ZknUQLNP3hAFvhgmcQeVJXsbbhjycBdqMJyt9YOnxEF9WLXEVzGUl5tdMMNepdQP+wnyp9QN&#10;M3msoaM6Wlz8R9ZwiXegXvbPHmEqs+/a0MUEyu/woiL2DAG+reVnSbBfECtxMSmBHW5SA8C1NGbo&#10;MXS1aSBX9Z6QZymGJVWh5WfAZ68o3KblV/rAnOe0bFpKCuxQBTESB0huEHqN6lxKGGLTIImC2Nz7&#10;exhvmlKLJVeh5Se+BkS7aHtj8dp7tGwilA+TcN2pRIP1g3590Lda6MKg7CA0M+AsQfloCcOMqO3H&#10;MpZFoImxPG5EjfVb8zr02gs2eJ3dqtvH/LVaUA5QtnUDJ20QbPrTKzZb/awP6D+WuLazcfT0eVQH&#10;iUJXEyi/bY88m6hl8yZBG9MbdzI+J1gtsAOUjQtdNH02jZo+H11qB/v/kzSV6ghzwlAT4In0Wn7q&#10;cluVdFe7KGtFxduswGC92G5z+wC2T3ccuZeyUdr/76SpEOOXUDtsizCNCZSflnLb9/Lo9fPZ7bp/&#10;QrXLRMqb8UV3t19E2TZNeGwu5EkPirlC2bnA5/Rm+r9NsPkF1M4BVLklFYb3P5p0d/sBlI0rs2Xc&#10;CazaJ8hs2eUEtR+i0FXzINo25clYdGEk1w01exkruvkWhxauqfG78TeffGZIbxzFXuv1+qrq6moT&#10;uz1adE9wNVbpV8B+UfurFrqbQPlp6Wji4n9imPdy7ty5P1CNF6VMpn+zU5XC+UMnSB9zgm/Msbpa&#10;QXki/QuBOPEygmK+AV/RLiqtYaTxy1TKDuOGZu9C3VBAXaZWVVXVSWv8sAqJAtU/64ZMHUyVZ7fq&#10;yt5Hbn/wqTAeu3ncrAHwujCi/0q1P5R7BeqGiahtWqJO95heYgZ1n3HldejJvjPLadONPZUPXr+R&#10;vSIa/qYEhnjvfa6FEQPepxok6sZP1z6AyfX28g2kXa30xtEXMb3EBtTP3uVKaxx9BV00J6CWCsMH&#10;vI+h7oFqhDnp6kd8x05dCpT9UHJeF0wtcYCDiwqMzw61Vkd1efUwnKG2Y7HrUOaEyeXV8N/Wrali&#10;MPzw1TdWfWIRdeHoUXnZhwu4UHzUZNEiriQzn5Z190Zqfv+l4JpL1ZPqhLInEGgJ1l9gs0vhhy++&#10;In24CsP6e81jsfwZ6Gex33UNb12hDkIX+OHeqhtqYfwxxDlQlVgSoFdQl2NKiRuhxkBXJ8z48Cpb&#10;xBI6ipiwILj3FTZbFMRya4TpJB6EGhd7hOnsQ51MOfFsgwl1PHuF4edvv2eTS0RfVWXiz4XpJF4A&#10;NT72CNPZBpVIS7tnv2B4f8NONrHE8sxWXeRXBF5Idsuu5FcQlFb3GjcCw2rMCSy2DnWwPcpoHluJ&#10;6SReSEYr0+fygsoTM3qiOeDKsbPsJkJ4fbas7A61LxdztkRu24TzYpAa0aalFfGjnsR0Ei9mZbfR&#10;xiUmuXT1w/+HZhOUoWfX3AOiP8wXLNZGDACU91EfoClAef0yK1QhxqQ373wS3SU+QEZQzDvi+HGV&#10;zUj8G7owdPVCvqf8QOhCQwWAvj13aRTOHyMHF+aQvphK4kOoxzC1caer6jJLwlSmbBw9y+ZLY09v&#10;2j5I3MZUEh9EHEd7tHnUTPaDtQmUoy3CNBIfxp4x1fRX/jczWWQLSK7TscpkW2VPb9bZ5BSJqSQ+&#10;jDieizv0ux+LNRH9QQq/Q5OpsTCs/9ds1hBULF5rKAzprYfXYgymkfgB4riCMoNiPshoHKV5S5la&#10;mKZmIktaHNbviLiNaSR+gDiu9gjTOJYov33P3ZhG4gfktuu5ixrnjKDorzOadt63a9bzjyj/UZnc&#10;JyD6sYI1/R4sFAsp+F0wlFgSiV9BjTMXujAo+5p+Ews1E+ya8/yNH78yXpRgguiH+SV+hK3jK/qz&#10;GHFjcfiAM7ntehwTyywJ80r8CGqcbZHjCSR+BzXOtsimBPDeqjCkj8nVnNgOiR9h6/iK/iwmr31P&#10;47rtIL1ef6y6unr015cutTy5fOPUDaOmbUgJ7AA/Jv6cVCfkBqxQIvpjXokfIY5vWqOo70qGJf4e&#10;TSSif16Hnp8G7J76b3LxbmtV/fnnd2FuiR/ww8eX76bGWZSuYfgP4JvZNOYLtW3n9PlRLJHaYE6b&#10;xs/6bkX3sSZLJ7IkEr9AHFd7hGlME108ceoN/OaAUXWz6suNY2YewE1DZsuul0V/EKaR+AHqsT1T&#10;vKvFpYqKP8HdzmobJUyjJKoXck5tzGxx65HuynusJHiDrkb0Xdd/ylpMJfFh1g+cvEYcVyzWRJkG&#10;JmurptQNNb0KVDQqb9SDvzhxqklqowirL9bCNBIfxp4xNesvGu0RrCaCqSQ+iDWrwVgSpjKFchR1&#10;87rxznYjot1QIVxPI/EZtB5aaYswVU0yW8QdEh0B5T1V9Z65C00uGwYtDu/P7EtiBr0rlmMqiQ9h&#10;zfhdPHyihegnKqtZ7BF0o6GCYH1OFb+llpzmwlQSH0Act/Sm0VvVZWwbv/BeHDnogNrOfSyiDrJH&#10;mErixVDjZk4Qs3HMY0+qy6xGDLRXmErihVDjZaswlfVcPnnyz1QiW6XwG0wp8QJgPKhxslUwPzCl&#10;bRguXfoTldAeYUqJB6HGxR7BvMCU9nGmaMtfqcT2CFNKPAA1HvboWMYqk9vhHYKqwF5hSokboPrf&#10;XmFK50JVZK+2TnnKf5/u5AVseejJR6h+t1eY1jXktE34mKrUXp3IWWHysB6JY7xVtLoz1c/2CsYb&#10;U7seqgGOaGn00NcwtcQOimKH76f61RFhavcC63JTjXFUmF5iBVT/OSpYHx/Tew6qYc4SViERoPrJ&#10;WcIqvAeqkc4UVlMrofrDmcJqvJOjOt0/qUY7W1idX0Ptt7NVqfOBB0lyKgoKHL5GxxZlNIk6jVX7&#10;JGlNYiw+lcyZgvHBqn0Taqfs0Yfb95l94pNaRZEDXkVXr6Kw08B9VHtFpTQI/wp8KZsjYg3wJ3ZM&#10;nR9H7ag1UmBLLlM2R7Sk89BBrHFOAvJR9dgryJkRFPU5ZbNWu5V+Z43zd5ICOxiXf7QkDGETiv+l&#10;xG2ZTbucM+fnDYL26RqE/5TWuJPFMxLYizoPfYuyaQn6F+JqLbpAy1eRJsMt94RdFPhVWLjeGnwq&#10;s0v+An8puy0ylwNsIpQPqGz2iw+as3OBz5o+E56lbFzQj+AnUbG8x7hSqsNAb+WsvZ8q3zLxiW7p&#10;jSI/gdeQY/3QR2apfUCpDcNOgZ2y2SPItbL7qOVaNpGymYlk27nQzea2reoxuhRDJdainMatOkOJ&#10;UD4gNDt1UlVfvqx5MeO6fpOyV/eZuHjXrOce06oXyjlnjx1jz4Mxq8AO8mzkCsjOtkKOxFIylJez&#10;tS8pGwhse+e8HJob3PtNc37mBHESD1BZUvJ7akCsFaaxedD3Pf1Kkj1xWirLyLiDNUTi/azuPVHz&#10;fZo7tbrH2D3YJElt4cyW/S1EbRw1bYh6YhQPfXSo2g/DJbWNj48cubuyZG/DvNB+Z9QTxdkqVOqA&#10;uqBOrF7iD+SF9Hb55LFWOffFXcJmSXyFPXNf6kcNpqM6+ErelAuVlU696mLvkwtmY7Ml3kJiYqJD&#10;N0NCDqpcFKtIgPIBgQ1+k4TXcLWk2m5JsC+sAon7OZySP5kaFFsFuVIbdqqx+CmXrm7oz6xCgYwm&#10;Ua9TvmB77bnUx/hrQO1jjQ4n5U3BcImroQbAEUHOg8k5j1I2UFaLLv9lFQuk1A0to3zBJr4GRLto&#10;Wx4zNIyyqcWSSJxLZUnJX6jOFnVmy+G/gm9uux6ZlF1LrAIFygbKbhF3Fl2MZDSOLlf7ZbWKZ+sw&#10;8W14nde++4uij2gDKJuWDhdtYfsncYCC9r0KqM4Vha6MnLbdVlM+5oShmoOb0awL+5FZJLNFXI3n&#10;86DJZEKJdi5+J0pqo6jvKLsl5Qf3KoJ4iQ2sHThxONWZlJbHjZoIMZTNGrEKFSgbKD0o6ji6GFHO&#10;RiYrA4LQxPKs6D42nb9WizkpUDa4dAfNDNIHBX2EbhItDr2S3pDqPEuC2NdfzGBPpFgeP/Iltd2c&#10;LrzzIbv0mLKBsprHfgZ2kcym0TXexEM5X34H/sK22gcE5YAlG/z9srLS4n/1hxLTG7IgiSlUZ4Hy&#10;Q/rsR5cAuI6c8kGzEcpHS+mNIjdhmBG1DxYbUdu5z8UT7zXgrwG1D7dlt+72spYNgNdbpzw1/dON&#10;O+5V+2gJQyWv/id5HNVBoMzmsW+jmxHKL+Wejmz5bMpmjVhihXPl5X/YMHbmBsrHkkonP5GFaRjq&#10;p9uDioc+PBRs6nIuFqhA2USl1Y8gr0Hf9+9X2FWhtRaqU0ShWw3M+VI2bxE20Wwbwb6822jNKyT2&#10;PblwDuYweTKZKLDXKrY++ORzVEfUkMbVipTvJ3v3svcSlM1bBO07vXnvv6jyHU8vvJO/BtQ+XGi2&#10;uJ+lE554Hl39G2rnzQnDaqDlu7rHOIfWVto8btYjSXe1i7JG4EvlsFVshxTUr9VCk019iCH+CbXD&#10;1gjDTaD8bNGX5ZXsjhhX8Mneir9TdWppVY8xkzGUkRYUVeNJY6kNwq6Bbf2gyQvVNktiSf2J/f9O&#10;tvrTCiVMY0JBcJ8tlK+WNk98vC+Gup3iodOsujk0JbBjUnJgR5PnIHJhKrMH0renTt2p5QNjwBL4&#10;Ojn3xVdSO2irMJ0RykdUbptu69HV68hpm1BMtVlLly9fZstCUzYulhhJqRNKPnQou2X8++jim+S2&#10;TTiv3qmf//edIa1RJ5Mya5V0d/sBunsjfqBsXFi1z0Dtg1roqumLZiOUDxeMCbr5FtTOgPR6/ffw&#10;VTJls1dYpc9D7Rto20NzyV8QkpT/HjHUiDV3XoPQ3TegdkCcROJrR5TTJv4kVuk35LaJf4faV7V2&#10;znz+WQwxgfLVEoZ4N1TDc1rHf8RmkcL179kJij1Bi/K1RidXrrTvURM+BOwjte8gBbZSzeGM/CDm&#10;jFC+XGAvihx0mir3WtSNVUv56PsNm00I5WNOKbXwtmzYZ6ovdk6bZ7zWCl01+x/NAasHTGlrzu5V&#10;KA3T/ClALfgUAhPKlrMUVlNrofoEtH7IQ5qXyoBYMMLLVvefpP6UqUcX70DVOOX/9/k/f3fxskkZ&#10;JWsmVWHEgB1YTa2nKLz/dqqPwKZVzrl4+jT7yQc3Lfp7jKKIgQfFRmU0i70BE2X37OfmiOWU0hpG&#10;fA2+165+t5uyYxUSFVRfqYWuzFf8C4h+omAs0cUzFEUOXCw2KKlOiPFZtdV6vUljtbRh2KOT1GWF&#10;4f3lOgAWWBzWjzwIQehinERny8qMi3GofdVaHDnQM5cYK3Omxv1wer3+vKINmc3jLt+aVra/8cb0&#10;EitR99+qhDHzlW5n9wbq6of9iG42PcwRfDHMfVANUYtD2ShhaomNUH0JQnPAO8uW/YOymxOGugeq&#10;AVriUDZRmFpiJ1p9+taKDSGUTa3P3z57l7qMJXY1+59Z+Iq6YkvipDWOIu2YWuIg6n615nZ4DGXs&#10;nPlchmh7de7CRWhyHWKF8BSra99+Z9XS0VVVVRM2PTB7proc00qchLp/Ka3qOX4vuptA+aLJNagr&#10;q66uhjeADHsWh8C0EidD9TWodPS0tuhSA8qfC12cy7rBD+dRlSnS45wyfH/5S6snFaaVuAh1f1eU&#10;7P07lO967PkezEFA7atWiTL26Oo8qIpEKf+nTcB5RdpFYUqJi6H6HqTDZ80AlJ0SujsHqgJSdULY&#10;t+TAz99+T/pgSombMDcGlM2cMMwxysvLb6eSm9ONa9ciYVKpyzGlxM1Q46Aus0ZOeXSaOukn+w4Z&#10;8jr0MimzRjunJ07HlBI3s3PWc9OoMbFHmNI+ctslmKy1xNHr9TZ9ovOKhynXcuz5FE4p+/74bExp&#10;O+pkgLoMlFIvlCznwnQSD0ONjT3CdLZxLDGjxoNtgKobNw3Hc1aw12rU/qDyxIz6mFLiYQ4nZtWl&#10;xshW7Z07l30FYRNUIvhmXPnv7iJMHuXv26kNQo03JXJEfxCmk3gJ6vGxVpnNYr8StzGddbw2PzVK&#10;DDanlQljDLtnv8Am06GXM01WdsN0Ei9DHCNzUr/3FW0HlTmCxZYRAy2Jc/PmzXNi+cbRj83DdBIv&#10;A8ZGHCu1tj/8DFvHSqS6uvoOtR+aLKMOtEeYSuKlqMcLno2MJsaK+FFbV3Qd9SK81vqEyBwtQQXa&#10;qvzgXlsxncRLUS82AmWreo8fBa/5f3XKfzy/5fb05p3ZzSJ8mwvKzCI6F4T0Mf7wCxxJLTRJpiVM&#10;JfFy7Bm7tYMmD7Xa/1JFhck99IDyae51sCl/q2BbtFMqfznLY8vmSGzjyMKcPuLYYXHAyZUl49Vl&#10;nOTADibXv31SUam9CrHoCF8RwARCEwO21ex64oU3xDh0lfgI4thxJd3ToQrNDGWYzd7ggG41EZ2U&#10;M5LxygFA2b4Jf0WfGqoTarJwu8T7SakTbHKrOxYz0hpHXRFtWkJ3U84tW/YHyjmrVdwnymS6ymYV&#10;UvXLjRp+IEwl8THEMXxnWUl7cdsaHdXp/oipfoVyVCu3fY9tynz69ta0MhiWxQ7bJNoxlcTHEMfQ&#10;XmGqX6GczCmnTcIz4vbrz6cPwVQSH+PAgszB4ljaI0z1K5STLcI0Eh+FGlNQdsv4pehiwoYRj8aL&#10;flh8iz1zFowUjfYIU0l8FPV4Hk9d3hpNmoj+u558cRQWmxr41wVimSVlt+iyGFNJfJTs5rEmzybE&#10;YrOI/iYxYuHR9KIL4oTi8O1jGcvYKnR8G4RpJD6OrWMq+pvEiIUccfvN/FXGKwlggTCAb4MwjcTH&#10;Ecd01YAJJk93EEmpH0E+jRTN9IRSc/27W7dFAWUzEw+LMZhG4uOIYwqCH4kzgmI+UJdriSUpihus&#10;+diM7NbdPqj+6ad6er3+IJtJiOizqvv4QyyRxOdZ1Wv8IXFsbVVe+IBGASmB1i+2Sqk8cdkfsD0S&#10;H6csI6PGRXS2KCmwQ1WN05ytwrZI/ARqjG2RnFASE6gxBuW06VaZe39C4SdlB0LRlZHRKPIh0c8k&#10;AXC2rNy4bY0wr8RPsHVst4yfbfLoNpMEyptv4yq+nGOZS412SphX4idQY8xV0GnAYXQLIBbPZyIT&#10;wMfFS2++E4VzyoTFkf2/FX0xv8RPEMeWy5CYaFwVODkw5DqUVW7a3l+ZDuyZM6IvmSClfpjh85Nn&#10;frhx/ReTa8oBXb3QXz8V1gmRF9T5GeLj0ZLuaW9xfJUp8XvjfFBkMqEolP8G36iurm5WGNZvTVJg&#10;sMn1xAVh/Y2nQIl/UBA2QPzSWp9SL+SgTuMJoZRMJlRRSP9FyapJY0657Xt47WNYJfaR367XOmqs&#10;rRX5X561ymoZuwTbIfETslrEF1Fjba0cmlA5reKXYTskfkLOfd2WUGNtrRyaULnBvTZhOyR+Qn5w&#10;n43iGCsfwn4Wty3JpgmV3TqeXYDHtwvC+h3Hdkj8BBhTPr7q+/O04P4gkw1rSGkQbrJwAuaU+Ani&#10;2KpVMqzkt+hmguhjsqHX66sUZVRXVwddOHi8597/JCcXhQ98J/nuDj8l3dPxekpg8E31ShyYU+In&#10;iGMLenvpugFo0kT0NzsjrRHmlPgJ4tgqGC9NUl7/JrVBuPH5e5yCjn3eFGPkhJKYQI2xWidy1/bf&#10;PmUu+QhgOaEkJlBjbItsSgBXd36y/9CXYhm2Q+IniGNrjwKyW8Z/QRlW9RxvuHndZAEWI6JfybBH&#10;/4Jtkfg42/o+9CdxbG1VZsv4ywFr+j70f2Khmq9Of/gFvoSHKBq/oxCF7ZH4OOpxTb2303dQnh/c&#10;Y4XaRql46Iy7yESiAL1eb1yPnBJLIvF5xDFdGju0GItJRF8uNNFGTkrDiOpTa7fi1q+IvphG4uPY&#10;Oqaiv0mMWHhwQW4ezhk1Az/cdSBGvACLC9NIfBxbxzQ/pF8FGSNOEvgmXOGvufcn7BOdzSk3uNdR&#10;TCXxUfKC+xxRjyuaNDH51US8ereyZIfNy+CphakkPgo1ply6+mFl6Gaksrz8L6LPh6V72qPpFqLR&#10;HmEaiY9CjaktwjS/QjlpaXHEgBplG0dNM/upQOK9bBj56Hr1eNoqTPUrlJOo0gmP43vzX3kje7nJ&#10;ugiYSuJjiGOY2qjTWXHbWmEqE25TO51aZ/p1gV6vP7i860i20P3u2c+vhDLRH/NIfAytMUxvFGVy&#10;JYGWFNj9eTUQna68fzYbPJVJ9JZYzlQnpLpaf+uWPbUNU0l8BGr89j798r+YUSC1fthVtS8XutRE&#10;ffGcWnwScSgfTCXxEcSxU2BXZPJtmA/MSYUYo+XDUBLW+G/v41dfh4qMVFdXz9845rE8tR9XQXj/&#10;9zCdxMvJj+hfKY4dlOW277lM3AZwW4+b6klI/3fHEZ1Lhk5djpNoatq9kR+KNnPCVBIvhxo7E9UN&#10;u744fOBuvg0xBSF9T4o+LJE5dA0jfxID7FHqvRFXMZ3ES0lr1Okbauy0lN++J/ufRyzT3Rth8hRQ&#10;TcQge4WpJF4KNWa2ClNZhgq2VZlNu3yN6SReBowNNWa2CtNZxlBR8Tsqga3CdBIvgxorW6VwO6az&#10;DiqJPcJ0Ei+BGiN7hOmsBz4OUols1dbJc5/FlBIPs/Whuc9SY2SrEoUV7WyCSmaPMJ3Ew1BjY48w&#10;ne0c0y2LoBLaI0wp8RDUmNijw2lFkZjSPqik9ii1cdQVTClxM9D31JjYI0zpGFRie/RucWlbTClx&#10;E++uLm1LjYU9wpSOA4/PpyqwR5umzKqDaSUuZsejTwRSY2CXlDmAaZ0DWYmdwpQSF0P1vb3ClM6j&#10;+sqVv1EV2StMK3ERVJ/bq6tXr/4d0zoXqjJHhGklTobqa0eEaV0DVaEjwrQSJ0H1sSPCtK5DqcEp&#10;36CLwtQSB6H61hHBWGNq10JV7qgwtcROqD51VJjaPVANcFSYWmIjVF86KkztXqiGOKoD89KbYXqJ&#10;BcoTdU2pPnRUmN79HH1JV49qkBNkvCBeQgN9pOozpwjGFKvwDO9v2NKBapgzdOFo5T+xGgny7anP&#10;7qT6yhmCscRqPEtq405O+/GRElZT66H6xlmCMcRqvIPM5rHvUw11lnbOSgzBqmode2a+0JHqE2cp&#10;s0XsaazKu7B057EzhFXVGqg+cKbM3vnrDVCNdrZ0DSP9/tqqtHsjnXJniiVhdd4N1XBXyOuPLjtw&#10;x1meC6v0DVJc9LFWS1itz0Ltkwvlm1/LbJvydHdiZ+zWW7nLO1akFzSkbFyr+j7wNFbv9azuN2Eu&#10;tQ+u1LYp/+6O1fsm26fN70HtmD3ClIzVvSdNoHxEvbO61HQhUS/g1PISqz6xobtTz1wwFpjW96F2&#10;0BZdunTpTzzP0tihr9uaMy2ok8cW8EhrGPE91SYt7ZnzfC8MDUgO7Gj2KRbWCtP5F9SOWiuI3/7w&#10;s4Mom73S1Qn9xVBebtst1WaA27NTnHj9PaZ1+GDENP5JSmBHm56yDcJQI5RPTptuH6OZQfl4k7CZ&#10;DMrOBfbcdt2tXptLFPQ1q6A2QHWAlsB/0+jpM5cljDigFQvlAH/9yd5DZt+8e1Ir4kdOEtsKqH24&#10;ioc+zH6spWzmxJLWNqiOUAtdLfqCT2JAwG/g9a7ZL6a+v3Zra7WdszJh7J9FmyuEVTHUttx2vdjZ&#10;FF6XBAwzWdeSEthX9xy3kbJRAv9ai6HccDvVKaDU+uFfgs/R2bo/UnZRfHkZysa1b16KMucCAjaM&#10;eDTHkq8l7XvmlaFaOd5eutHkmq4dj84bTvmBwL6087BJlI0rp31P9lAByiYK+hL8JAoZQZ0/pzoJ&#10;hC4Mys4F9hPpK9tQNhBLoEDZbBGmYViycyg/UEHogKXoYnHf0ht1ukDZ0oKiLrMEkppQHQaC5x0f&#10;eDapxqe8jSMefXLLxCe6wWsFs/99sAoUKJutym3XY5dWriUxQ55jFQlQfqKs8aHEkkssQ3Uepeqz&#10;Z+/g/qWTnjT7XwPYViaM2UTZbFVak+hLluoS0fJ5f0NZPH+d1iRqltpHS+AvsZGzZWV3UJ2pFroz&#10;lLMUe2OuVu79PT4CO2WzV+byre03MX9dv0nZ8Br83llcHKb2WRY7XAc2jtpOCfoE3SWOQHWuqNIJ&#10;jz8PomwgWDfUmjy2yFK+jKCYd+Av+AFqO8hSu7kwhcTZpNQLtWsddQx324RKqhvKVkGG1/AXUPtY&#10;EuwrhkrcgS3XDhkSDb/577Fj5Ip8kIsqtyRLccezioyXLVN2Sv54jZfPcfiVnMepwbFK+Kxc0mZB&#10;EFcy4tFSymar9s/X1fhkKPESdHXDfqEGzZsEZ6JyJ/4wLXETR1/OdsndtfZo35wF92GzJP7E0azV&#10;bZdEDXw7M6izTQ/QsUbpTWOuQu4381fL9UQltY/Tu3bVWRY7JL2o0+C3QIUhfV16f6UlQf28Lcti&#10;h6ef3vW6XJNVIvEXDAbDbUu7jBiR5MQLR31KgcFVK7uPGs9/1pVIJB6gPKXg/0rHz9Z88rOUttb0&#10;m1RWNiOxPnalRCKxl7KJz9yV3SLuK+pAc4nqdLy26YHZy0mblTL329Hu6fPaUTGWlNUy9gP4SYOy&#10;OVspgcE3dyfqmmKTJRIJJ+Wejh79yQibwUgJ7HCT8rFGmMIsKXVDr1OxlA7O18ViWMCSoTPuEm1Y&#10;HFAyLPH3haH9zog2ZwvGB6uTSPybtCYxJ6mDwNPC5jF0jSLY9YG2KrNZzBeYwixJ9wRvpeIpYQhD&#10;fDhaasOIH7CYIcZY0spuo49S5fYoLSjmJDZBIvE9Sqc8OTm9ceT/qMlti4oi+3eGfJTNWSpo32cY&#10;a7RCdXW1VVf1q5XVMu4cpjBL6r0Rr1LxaqXeG26y1Ilo2/3ES+OxOODDvYeaiDZLwjBGZrPOn1E+&#10;9grGe5sy7pheIvEuctsk7KImri1aEjtsLKarQeXW3S670Cvn/u6fYTUMyseSMlvGWbW0cHrTzoep&#10;eLXOvnooAkMCtk9+Jka0YTEjr0Ovt0SbOe1ZuefPGMaWzqF8nC2YF1ilROJe9r+QadcXwVrCtIzX&#10;5ieHp9QJtvu7IXuEVTMouyVlNIt9C8PNkt2qi1UnFXRnKB/vfuTlunvt+6iXH9LnXQxhUD7mtCRq&#10;8I7KysrfQ+zZsvL6BWF936b8LOnwS9let9KixE9Y3Wt8JjXpnCmsiqFzwkdFW4TVMnLv67ae8jGn&#10;9MZRRzHcLFmtup6m4kXltE3QXFNu25RnjF+mX/nwQ6ufaYUhjPUDJ6+hfChhCOPKsbN/2zp5Tlfc&#10;ZKztPXEUFWetYF5hKonEdvKDe71LTSxz0tUN+TmzRdw7IMpuTmlNo1/DqhlLuowwmcCbxs2aQcU5&#10;Q9seevYRrCbgs/2Hg0RbUmBwVWarLp+IZZQw3CxUnFoZzWPXoHvAx68eaCvasJiR1ijysmjT0rny&#10;8pYYorkqBqWsFl2+wjAGL09SXWohxjgimG+YUiKhMZSU/DYpsEMVNYHM6e2C9aGYgiS1fvhVKo7S&#10;pYqK/8MwI3BgbXv42Ucpf2cpu3XCB1idJlScWgcW0Y9rXTd0qk23fmMY4/Lly39Oaxh5ATcZ2woK&#10;/kTFqZURFP0NhjAoH3PCMAacnCgfVwjmoaFEXjUvUTAkJv7GkQf6YBqL5HXovYeKp4QhjNdfzpxP&#10;+bhCZTMW3LVh+HSrLxFwh3R1Q3+GRXjLH0j8AygjKMamm3exGxkHF6RNoXzMaWXP8bMxnEH5WCtM&#10;wUhvZNvTyGCeYqiktpDswEWLolYmjCnBlBZZ2WPsPCoHJQxhZDaNPUv5SJnXtoeenohdyKB8rNGu&#10;mc/NxxQB8BQZysecku7pUIXhjIMvZtm/oJAybzGNxB9JqRdm1xp5lnTk5RyzH/dEyp59hVwaTa28&#10;4N6VGMKgfKSsU+793fdZ82tp3v3dz2N3M0QbFjHEckvKbhlXjmGMrOZd/kv52SOYz5hW4stktYhx&#10;6S0TXGv7T5qHVVrk1NZ991A51No1M5F9mX3x9MV/pTfq5PQ1itRa1WPc/p3T5nnFekXQDmgP1U5X&#10;CqtnZLXq+gaUnT127G9YxFDHaKlsZmI0hjDgBwjKzxnKbNrZ4neKEi8js3ncR9RgulK57XpafeFe&#10;QcdeTrs9w5JWdhuz/u28NeQX2r7O8dTC1isSRjn1e7T8dt2LML0JGS3jTlH+lEpKSoxfesPyOZSP&#10;tdr58FMJy7oM30DZ1MpqEWty+YbEy1gaM3gFNXDulK5+GFvO3BLJdcOsvtHWklIbhF3LC+7zDKaW&#10;IHByyO/Qe16KE/vaouqGXsfqGbtnJ9p7pwD5oPtDC3PvJHxJwfGAYRJPo3wssOpxhh/veZ0sd4UU&#10;yEWmc+/vRj7UzBoVBvfdimkkTqAwtK9T34EtiRy8CVMzViaMfYnyM6dlnYdkYXgNjhWuqk/FWNKq&#10;hNEbMYXEnXyyt+Lv1IBQOp63cgycNYCrn35G+niT4DaQNf0eSMZdlbiRtf0mJIm34VgruIxFmV63&#10;YZoAXf3QLyk/Siy2/NwfMJTkvXWlDahYWwXHDaaUuIrdM+bHUZ1vSdumPD3u1mnKYHh3zRbSx5Pa&#10;N3dhP9xFiRex9+lFfanxcobgFiGsxiyf7HvDqh9abNHOWYkmt/dInMC+Zxb9h+psUXBFcFVVFfyP&#10;ZqTqxk1DSp0QZt899+V8LDYs7zqyRry7lHRPB/bwLIlvAuNHjau1unr1qtXvZpZ3HW7Xf8qK9AXh&#10;Ay3eBL3v6VcSsSqJvWwaOS2B6lxLSgkMuVpdXT0Sz0lGqvW/nsOSAzuSsa7Q2gGTjA/jl/gP6wY8&#10;uIQab00JF2O++tTCPqJt5/R5A9HEKIoeZPO9mnDvKIYbseaOio2jpvVAd4ktUJ1pr9IahH9/44dr&#10;W/D8ZITydZbKHp3XG3dFUgvYOX1+L2oeWCsF42ULKxNG27TqRmrDsGsYagLlqyVza9RLBKy50PF4&#10;9jKHb2n54fOvPmJnKYTysUf75y1qgbsiqcXAPKDmh5YOLVxzJ4Yq784mWXVNFCi1UeRlDKuBuORy&#10;6bjZo7E4YGnsSIv3kR4v2RGI7hIRXYOI76gO41rTb4IezymMLQ88/grlZ63gfw69Xv8VpjPcuPYz&#10;6WdO8D1YxZptNVYukEg4MD+sXUEhq2WcVbfN5Hfo+R6mZ6zuN2nCun4PTsdN4w3Mm8ZMG4RFjNx2&#10;vfapc2lJVz/iOwyTlD4waxzVSVy6hhEmX4Zf//Enpy6ZsTRm8CHlZPVzdXX15PSgGKuWVTmSu/Ju&#10;bL5EYjVHklfeTc0na5XbvscxTMXg13qtHTTZ+Gtdcp2O32998ImeuMlIb9Lpc3Uua7Vp/GPGNeVr&#10;HdsnPjGe6hRRIh/uev09fGlEVz+cjHOFPije0xibLpE4zAfFWxtT84xSXnDvMgxjKB/zjP+ZHs9a&#10;8S8sDvjvsWMmDz4VcziqzRPmPIBpawfKTuvVnUCqbth15V1Omvh2GZ4NV1VV9TOepxgbRs+oGesE&#10;5bSON1mNQCJxBTmtu1VS808U9SudQo2LQJUyVz5kgrxdx6/Y99QCuy4p0NI3n1xIg5HifPvZRdLP&#10;Vm0aM2MRNlkicRubx82y+ntWBZNbr44lF1r9zsxR7Xnixe5YrX+haxDukvWcQKt6jD6ivOMy+e6K&#10;8rOkD8r2miyvIZF4go93vhZFzU+1wLdy067+lM0WwSeVXY+/YFzcD1g/fGo3ypcLjmd09X0uVVSY&#10;Xc0wq1Ws2V/1bFFSYIcbysnqbTxPMZZEDX6P8hVVnphI3hAskXgSmJfUfHVYdUOvK7n/gtVoAheH&#10;kvGC4PhGd99keZcRedSOccHP/iJbH3ziF8rPHq2IG72aKhd1ODGrLjZVIvFaYJ5S89dabRzx6DhM&#10;ZRWpDcNtWoN9aezwAgz1LVICQ6w64SzrNiJHefdzE89TRrZOfNxpJyxR8NY2US5sL/FBlMPiNovX&#10;XNUJrjq7qsxkNVFryWjSye7nPcLxjmm8nwtHj/6R2glrtKb3+EXKCevardPUr2ye+IRTro0qnTBH&#10;rjYg8Xk2KvOYmt9c/BaXU2t23Am/hotlFGmNoy6pc9grOP4xrXdSPPSR0VTD7dGK+DHPKSes/+J5&#10;ysjGcbNsPmFp3dskkfgyMK+p+a6lJVGD12EoI7VRlNO+DxZVMvThMViFd5EWFHOSarAztLz7qLnK&#10;Ccvkfjtg7cDJlt6e+v91HZJaD8xz1bw30Zbxs01uj8lsHnOR8nOmMprGeNcTmalGuko7Hnn2SeWE&#10;Vbm6zwSzd4p/duiU8aZNicTfOffOuX9QxwFXZvPOX6TWC7X4a52zhc3zLFTDuN5dVVrj+6WtDz1j&#10;8zo5tkg+j0xSm9HVD7d5+WNXC5vmGagGcV09f/EXPC8ZKjeVjYEv7j7eU96G8nWWPjt0qDU2TSKp&#10;tXy0/1Br6vjwpLBp7oX/aqAlEcqe27a74bvPv0APU3754UcyxpywWRKJBKGOE08pKdD0cfMuh2qE&#10;Wtmtu57V6/X0WUhAX1W1PT+kz6cZQdFffFh2YJASU4gmw/mDx8ncouQDESUSbTI88KBcc8JmuRaq&#10;YmeruvrWbXhVN2+a/aJvX6IuDJslkUg02PesLow6fpypxeH9Kr788kt2q83pzXv/RflwsUa5ipQ6&#10;wQ4v3Uup6sYNdlISUd5Rmb0hWUFeNS6RWAkcL9RxZI8Kwwfuqz579g5MTbJ5/IwgKhYE5xF0cy5Z&#10;zWOPUxU6rLoh17ZMebqb8u7pz8u6jxpD+qiETZJIJDZCHU/mlNeuR5nWG4IPtr7euCC49/tvrd1i&#10;vAd2Ve8HLD5+DpTZtMsJDHEO5S/r7H2mvdOFTZJIJHZCHVdce6bPqbECbXl5+e3rBkx8mfukN4k6&#10;hybG+oFTnhFzWKtX5y1qhikc4+0lxXdRFXClNoyAj15G9FVVhv3zUkhfR4VNkkgkDkIdX+a0tPOQ&#10;IgxlrBv80OMZjaI/2zrpyYXKYW98HBeFua+J3i4uvgvd7IdKzGUNH5btd8pVrtgciUTiJKjjjAuu&#10;a/zh8mWzDxypLCn5/QHl3VBRzOB3kgOD9e+u3TwKTTWg6uBCF/so7NhP8xE4N65fv47nIbISuHUF&#10;zWaBX/Kq9XqyDi5MKZFInAx1vHGl3NPxF62lYQ6/lPUIpiDZMX2ejlqXnVJ+SJ/9GGYbH+07Gkwl&#10;BL2/qewCnmOMKCclWBXzRQyHk9RlNFnE3Bo5mE4ikbgI6rgTtXXKU8+gK8mK7qNXUXG2CM43mM56&#10;qESiMhpHff3fg8dnKiej7/FcQ3Lzl1+qDy3KI3NY0htpS8KxORKJxEW8mblc8zqqJdGDKtCNkdMm&#10;YSPl5wxhFdaxpvcEi49i1lJO2x7Hb16/3ks5eV3F8xSJ/uZNw+bxs8kcoGVxI6dgcyQSiYtZ3nXU&#10;ZOo4dKdW935gDzbHMlQCR5XbrmdedXV1gnLyMj7anPLjwqZIJBI3QR2H7hY2xTwFof3fpYLdKaUZ&#10;t91qjUQicSfU8Wir8oN7VmyZMncSpjRhbb9JZpdqKgjpb3mxPCrQnXqvdHsXbIpEInEzpzeXxVLH&#10;pVp75i4ciyF2sTxm+C4qLwhdaPI69HyNCgJxDiXlO+WhCJTgVz5sikQi8RDmfm3PC+5TiW4OQ+UH&#10;5XfoVY4uNaECQGmNo4xPBz74claNE1l6k2iTbbVgp1PqhJA2UdgMiUTiYajjE7R17Oym6OIQBxcs&#10;MXsnC7qZUjrx8SzKGcSXTgEoO6fq5s33KfuN69eNCSg7yNwjdyQSiXuhjlGmQMdXMEhtEPY9mVvQ&#10;NuV8hO6/siiwQxXlDNLim08+M2yd/CRuGQx5bXuQT2/h/PjV1SOUHWS4dMm3H9cskfgRJ0+e/DN1&#10;nHLtfGTuZHStwYe794Xp6oV9CLfKULHWCM5HmO4WFRUVv6McuZICg6sym8W8cfCF9LHKuaaR8s5q&#10;mvL3W3bmsYGMoJhvqPwgbIpEIvESqOPUnYJ7A7EpAQFbH3p6CeVkj9IaRnyf2aLLuorCdTHKyayz&#10;Xq8vUsQ+7lH+oP3zFrXApkgkEi/hwKL0ZtTx6i5te+ipJdgUz58xsRkSicTLoI5Xdwqb4dmGpDfq&#10;dBGbIZFIvIz0RpEXqOPWXWKNOFtWXp8yuksnCtaMZA2RSCRex1uL142gjlsQujjM1kf+3ZXKD4Lz&#10;U0Bu6/iplBGkxbtrSg3ZrbqSMbYK2ymRSLwU6rgFKdx2aVvFn/a+nPWvVYMm19fVj2i659mkQbtm&#10;Pf9S8eCHyjJbxn0JfrqGEVcU39sxnZF9zyQ9rM6pVk7r+EcDlnYZfpQych18OWvu0eLiP+r1+pOK&#10;qqBlltg3L7k6uW6IVVemY3slEomXQh23ZqQ/tWZzJIYaUU4Lt2U0ib5C+JvV0tjhRx3/PqpOyPWi&#10;yEEVN376KVQ5iX1z6zRlSmqDcM3rJXAfJBKJl0Idt1ylE57IUw5xckEA5eC2eqEAKjeXWaMzUE5c&#10;H2gtxJ53f4+PsI0SicRLyb+/x1nq+E26x/Kj07+9cOGfr7+YMS09qNPh1EbRn6U2CL1G5TInzZNU&#10;UcSAH/A8AyeaakV7qqurRyhqfm7vgQ4FYf3ysu+LOwUXelLx1qgwrF8Z7otEIvFSCsP6l1HHr7vk&#10;+Mc9B5TTJmEl9oNEIvFSctskrKCOX3fJoyepjOYxhdgPEonES0lv3jmfOn7dJc++k7q/22rsB4lE&#10;4qXktUtYSR2/7pJHT1KLw/ruxX6QSCReSlHEgFep49cZyysZDIa/XKo41TKtYZjmF+pmT1L5HXoZ&#10;VvUcZ3j1qQWGk6s3Gy6/e5o9Rt1WdPVCyUsQsu/rcgnbKpFIvJSc++IuUcevIv1r8xbNXd5jfOtN&#10;Y+fcfWnbNruXWyJyGxVg7imj9oK/BgJVim5uHP/4F1R+ELZRIpF4KdRxa0H6wvC+72O4VRA5mNiS&#10;4qu6j99NGd0lbKNEIvFSqOMWdP61g/Ho4hBfnznzVyo/aHX3sXsC0huGj6WM7hK2UyKReCnUcQtC&#10;c8CXxysDdY0ijlLXTMI7oUtmVt3dNGrGi+oYUWkNIsabPYu5Q/ueeeUpbK9EIvEy9ijHJ3Xcuktw&#10;fmINoYzuUmqjiKusERKJxOtIbRR5lTpu3SVshnNOUtmt43/aP29R1VcffET+/Pfh9n0fUnEgbIZE&#10;IvEyqOPVncJmBASUz095mnIAbRg9o/r8weN4qrGPX366tj35Hu2n0byRuXQENkUikXgJx3NXDqOO&#10;V3dp77PJz2BTbkE5gdb2nQQLVsFlBb/cvHnzw492H8hb3Wf8frXft//9nJ2QAMX38/VDHs5V+5gT&#10;NkMikXgJ1HHKtbrfBNMTCMF723d1SW8U8Y69ixBgml9JaRD+E+WopeJhU/GUdOu6qCvnzrVS+6Q3&#10;jjKs6jXe8M3H55jf1fP/1bwma8PYGZ2wKRKJxMMUj5oWSR2nIHRxCCqvqJT64T+h668cz1o+mXIW&#10;Zc/V5hzlRPa68uf/qLxc2BSJROJhqOOTC10cJqVemOZKncezVtEPH6WcmeqGXLt1qjFFOfEkK38C&#10;Ff1m95wXX0itH/qluSvYLen868caY1MkEomHOL/nWGPq+OQ6v3WPU47TRXd3+JrKD0KXmqQHRa+m&#10;AtwpbIpEIvEQ1HFJCS7gxBCbWRM/sQmVE6QL6rQW3WioIHdq29SnF2BTJBKJm9n6yDMvUcelPcpt&#10;nfBh8ZCH5iqftIxrnee171FK+YpCV21W93kghwp0p84lLvsDNkcikbiJcuW4o45HdwrOP9gc81DB&#10;9mpN34mG/52/CF9hmfDaf3SkPxc2RSKRuAnqOHS3sCmWObAgfTSVQFOBHQ3756Xg6UeTA9XV1f9S&#10;/t6uV7hVZKDzKVredcRObI5EInExK7oO30Edh6Dqk5f/jG4BWc1jN1E+ztDrz2WMwWqsIylQ+wpx&#10;cyjnn8PLo4a0Tm0Q8SMVC8pqEXsd3Q37n00hH5cDKuw0MBmbI5FIXERR5KBF1PEH2jlt3mh00+R/&#10;75z7R1rjyE+peOvV4Samsw06WbAhJbDDzaqqquPbH346m7KrBat7UigntM8pf1Hfnjp1JzZHIpE4&#10;GTi+qOMOpKsb8j26BRxOyg8SbfvnpzxxtqzsDjSTfLRjb094eLAYpyUMsZ3MZp3TqITm9ONX3xiU&#10;j3V4GqoJXlt1my3XU2FzJBKJk6GONy50YVD27DZdP0NzwJYxc+57s7D4EdysQekjz2h+hZTRLDod&#10;3eyDSspVdePGW7dOPTVRTlSzlT+3Z7Tq+qYjF3hyYXMkEomToI4ztbSePg7CNPAwhdvUNvHpxh8f&#10;OXm32i4K3eyHaoAo5WQ0+b1127qnB3XWWqzdaVL4LTZLIpHYCRxH1PHlTGFVDMrOBecXdHOMysTE&#10;31MVeEJXrlz5GzZLIpHYCBw/1HHlTGW17PIaLCkM9ZlbAaEsI8Psd1o2Uzp+ltOuRHVU5cvkxZ4S&#10;ia3AF93U8eQJlU6Y8xI2y7lk39f1DFWhJ7TjqRdaYbMkEokFdj+e2JI6jjyh7Pviz2CzXEN605gv&#10;qYo9obyQfmuwWRKJRIP8jn09vnAAV1qTmK+wWa4ltaH2hZpuV2DIDWyWRCJRkVwn5AZ53HhAcN7A&#10;ZrmHzMYxF6mGeEqVJSW/x6ZJJLUeOB6o48RTSm8SfQmb5l6oxnhS2a27lWLTJJJaS1abBJfdX2ev&#10;sGmegWqQJwUXjmLTJJJahzMunHa2sGmeJbddjwtU4zypVb3HPYrNk0j8njU9x0+ljgNPCs4L2Dzv&#10;YOuDT3ldJ4G2TpzzEDZRIvE7SpX5Tc17T6t00pPe+SbhXHn5P6gGe4OwiRKJ30DNc2/QufJ3/oFN&#10;9F688XMxKKtVXAU2USLxWbJbxb1JzW9vEDbRN1A68hS1E96gV+ctaobNlEh8hsMvZpis6eRNymrV&#10;9T1spm9x4OWcUGqHvEXLYoevx6ZKJF7Lss5D1lPz11t0JDknFJvqu3jrxz+ubVPm0k9LlUg8yI6H&#10;n3mQmq/eIr+73CenbcJOake9SVkt4lx746NEYgWZLeNOU/PTmwTHMzbXv/C2S/W1pKsb+jM2WSJx&#10;G6l1Q69R89HbVCtuQUtr1Okraue9TbBgFzZZInEZ5haG8yalN+r0NTa5dnDhwoU/Uh3hrcpt130f&#10;Nl0icZi8+3vupeaZtwqOV2x67cObVgu0VoUhfeQ6VhKb8aZ1nayVpcdW1SqWRA1YR3WSt2tFz7Fr&#10;cRckkhqs7Dl2DTVvvF1FUQPl5TlapDbwjS8PKeV16OmbF7RJnEpu+95eeyGzJcHxh7shsURq/bCr&#10;VCf6inQNI35w2uN6JF4NjDOMNzUPfEWp9cOv4u5IbIXqUF9UybAS+cxAPwLGkxpnXxTuksQRDOWG&#10;26nO9VVtHDWjEHdN4kNsHDOjkBpPX1VFQcXvcNckzgI6lepsX1dag/AvL5S/1RR3U+IFfHb4zSAY&#10;F2q8fF3y5OQmctv0OEYNgDcpCe5ZrBti1w8B+e17LsNdlbgB6G9qHPxF2W16HMddlbibN5ata0QN&#10;isdVJ/Q6NtHI/n+ndLL3ZmuI2zJxzkRMJXEA6EdHbnovT7z1BO11Qx7pS9m9Se8oxwfbaYnn+XjP&#10;kbupQfKE0ppEX8FmMYqHPtIVX5qQF9zrUyreVsEBtzii/yvVtfmqYIGvz5z56+LIATqqrxyUHqsw&#10;smPSnHsJP48LjgdsosQbObIoP54aOHcot038R9gMRkq90Jo/TdcJuZF2b6TbHrC6PG5k+Z4nXmqP&#10;TfILyqbODy2KGnyC2l9XKbd9zxK43CCzWcwXy+JGLMemwCUIXvHDzqFXshKwSRJfYdPYmQnUYLpK&#10;i6MGb8WqjTiwRI2+fL5uOqYJeG/5xjhdg4ifCD+nKSMo+n857brHJd3dIRK0a+5Ct3xUgHp4nVB/&#10;elDUt1T7nCV457l54uz/YPUBa/pNyqb8LCmnTbdKTAEnqt9QPu7QhjEzumMzJL7MmgEPvkgNsLO0&#10;rv+Ux7AqRkmJ6XVRex9f2IGKo6RgXAqjoHns/73yz7b1cZOxNHrIVipOyrzSg6KNd/HnRo++E/oV&#10;3hlhUUBqg0ibT44p9cN+wnAG5eMKrR0w+SWsUuKPbBr9WBY18PaqbEZiBKZmqO0Hnk+bqS7TUmaz&#10;2G8wTUBiQIDxf+eMJtHGcjiwxBi10C3g7O5DCUl1fGMZEHcor2Mv4zvTzOZdjAvLYRFD9LdFGM6g&#10;7M7QxrEzcrAKSW2i/MUMh54XePjJor9iKgblY6swFYNdxkD4mBOGmoWK83Ytjx9h9jH68F0fFScq&#10;s1nnD9RlJcMSje9c1TZbhCkYlN0eHVyQPRVTSiTwK9zUPtRE0RKcQMoTMydguBF4p1My8tFXqBhr&#10;lHd/wruYiqGrH/oz5WdJysH3F0wR8OqcBcMpH3er4pWCv2OTGJSPljDELFScGdX4tQ5Y0XXkYcLX&#10;KmEKBmW3RjAPMYVEos32iXPbURPIgvTH81dEYgoG4WOd6oSY3I1O+phRkvKuAkMZlI+7hU0xoTB8&#10;4NuUL6UTRcUtMEyT4sEPL6VirVFhWL/FmIZB+bhKpQ884Ve/vkrcDFx348olXrEaRmqDyO94efHI&#10;6duxOGBv4sImYowlXTjwZlsMDSh9eG4XysdTSq0fZnzgRUZQ9OOUDyVd3dBfMMwsVKy1+vzs2bsw&#10;TcCS6MFHKR9nCOYTzCusSiJxPjltu71KTT57tHXi430xbcCy+BH5vLz68uU/Y3FA6cQn54gxloRh&#10;DMruSaU2DP8RmxbwZv7qtpSPljKbxXyMoUbg4/XBBRnGk4vu3kirLtVAdwYvO55dFI9FAUtihpWL&#10;/o4I5gumlUjcz9mzZ+/IbB7r0CO74EkhmK4GlL85LYkc+DSGBpw7d+4PlI+nhc1jUHZ7hOkCDCXW&#10;L6Oyc/YLxnecnE/27buH8rVFMB+qq6vl0rsS7+XworwxnnoqDjaBkdki9iLl42lh8xiU3Zxem59s&#10;vBBTvMQCixiiv6sF43xwYc5YrFoi8V2WRA18XZnUevUkd6aKB0/12Je/tujo7NnG+wwpuyUpYZqr&#10;nhaGD6hxmYETpS+KGnQQq5JI/J8TOStGEAeCU2TLnf7YHAZld7ZOLi023nSd1ijK+GOBrWL7GMhO&#10;/C45+Z/IXzECmymRSEQ2jZ1z95q+E532xa3VsuKCSGdoSfQQ9tCKtX0nrE6uG3qd8nGX8oN7nVve&#10;Z3w91vESicRxLu/Z8+cNI6fPdGRNpNqmzeNnv1BZXPxP7EKJROJJVsaP7Zl1X4JXfmHuKmW27Hp5&#10;WZeR8kpticQfMZSX3/7Btt0tQW+vXN9O+SjmkQdaFnUatBbq522BB3BgEyW1loCA/we2joVXQYJF&#10;7QAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAGls0nd0AAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YZmCN7tJi9qm2ZRS1FMRbAXxNk2mSWh2NmS3SfrvHb3o5cHwHu99k65H26ie&#10;Ol87NhBPI1DEuStqLg18HF7uF6B8QC6wcUwGruRhnd3epJgUbuB36vehVFLCPkEDVQhtorXPK7Lo&#10;p64lFu/kOotBzq7URYeDlNtGz6LoUVusWRYqbGlbUX7eX6yB1wGHzTx+7nfn0/b6dXh4+9zFZMzd&#10;ZNysQAUaw18YfvAFHTJhOroLF141BuSR8KvizaLlHNRRQsvFE+gs1f/ps28AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCSmi90+gAAAMcFAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7zUzWoDIRQF&#10;4H2h7yB333GcJJOkxMmmFLIt6QOIc8eRjD+oLc3bVyiFBoLduVTxnG9z7+H4ZRbyiSFqZzmwpgWC&#10;VrpRW8Xh/fz6tAMSk7CjWJxFDleMcBweHw5vuIiUP8VZ+0hyio0c5pT8M6VRzmhEbJxHm18mF4xI&#10;+RgU9UJehELatW1Pw98MGG4yyWnkEE5j7j9ffW7+P9tNk5b44uSHQZvuVFBtcncOFEFh4mBw1OLn&#10;ctd4q4DeN6zqGFYlw7aOYVsydHUMXcnA6hhYydDXMfQlw6aOYVMysLwtagwna0uKdR3EumTY1zHs&#10;fw30Zv0O3wAAAP//AwBQSwMECgAAAAAAAAAhALH5yzvXAAAA1wAAABUAAABkcnMvbWVkaWEvaW1h&#10;Z2UxMC5wbmeJUE5HDQoaCgAAAA1JSERSAAAABgAAAAQIAwAAAe3djucAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAACRQTFRFAAAAiRcykCI7ihkysmR1okdet3OCjBkyihgyixcysWN0mTNL&#10;jd9u9QAAAAx0Uk5TAP7w/GioVvv8/4rVky6PEgAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAACRJREFU&#10;GFdjYGBgYeBk4OLkZGDkYGBgBtLcnEDADpRgYGNiBQAIgwCL5ehs8QAAAABJRU5ErkJgglBLAwQK&#10;AAAAAAAAACEA2ZfI1wMBAAADAQAAFAAAAGRycy9tZWRpYS9pbWFnZTcucG5niVBORw0KGgoAAAAN&#10;SUhEUgAAAAoAAAAKCAMAAAHN6w8ZAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAwUExU&#10;RQAAAP39/f39/f////7+/v////39/f7+/v39/f7+/v7+/v////7+/v39/f39/f39/Xg23e0AAAAQ&#10;dFJOUwDSvBQh//xBuCNkEHT+l9XBFHTQAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAQElEQVQYV0WM&#10;WRLAMAhCyUKarc39b1vFjzgKT8YRBGhj7ja0qRV64Rg5f5GkyKu0SZcuhGS/SM6L/vXN+ykA8ANZ&#10;1QGgNzhMaQAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAO2fTeg1KAAANSgAAFAAAAGRycy9tZWRp&#10;YS9pbWFnZTUucG5niVBORw0KGgoAAAANSUhEUgAAAT8AAAEvCAYAAAFEd/amAAAAAXNSR0IArs4c&#10;6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAIdUAACHVAQSctJ0AAEmiSURBVHhe7Z0JuBxFtfjD&#10;Jqi4vqckYEgIISAiSsgOIQkQIvsqEEAIQUQQFxD0IWqeuKDZN7JDIOxBCZsQFr0giwJBFFEkPg2i&#10;gCx/QBAF5d78z+n59dAzXT3T3VPd0zNTv++r706fOufUqVOn686d29Pdyxa/v2H1DtO2GLzeb3++&#10;7Z4t6WoOfiAcRjK1z5B/x9VtGBsDqf11k86ezKEdfnTU578dNzDbenWx5sjARaMPv70h/1kGFyTV&#10;OHGM1icAk0gSBVlPmTFTgQsjsYKspcQYDYM7IzWDzCM4n24B1xWsX7lyI16GiQoQn1FsyM/ESIz/&#10;YYgKjHGkDM6z4WUqvEEMLBl6wCO8LNFIgAqHqcBFBRXxpA1OQdUDUSpwYaaoAZbjMgWIXV1Q90CU&#10;ClxUEJU4j2ojz4sgZ95CPZaf9+ux1wmeggG6Q/2Iy3IOy3gBinxDjisomZSMeFmmut8HUQi6jX4U&#10;Dit8KffNWHJS3foLvvap7vdBFIJuD0R1ZWVsBuhDVxmV+b85EFXYITL6yiRARbo2KWm8pe91QPBY&#10;XyscxgObsvMg1f1RoFLW7+np+YbXIfhyRV8rHJapexYrHIYG8/E6I0Clwqb6tcJhyFc5QFOkWjPY&#10;1QT1Cuh6Gz9jgWkFNQNUsK0Jqh6IjMTpr6Yc1/Kxh8/zXlSBbU1Q9UAUgu7IfqnNgaiUeeTilbvy&#10;skSaLKJSAV1lECf2E4onKkAFP2WkPG+lKzaYhqA7Ho3UYhpwHyIyWUuHHfgwL0Pg0xq4DVFrJT3q&#10;KeC/IXBlpG6ASoZBboYLI7GC84mrzMA1QbUmiYLzSWWUgobGUePpWww2/pHdKFYTYNPZol33XZ3Z&#10;6qjjVZPPmsRhItQ2s8Cq8QfTNnubkS8hrmBm36H/9HWWjjki9Ps2V2487X/284PRT/wRNwc/EG2I&#10;IvH1fvat+cMRZUfcoKJo1D4S206n8b8TDhsjkxlDQ76zDCyIjnP75773XxzGI05w8it249Jv2vpg&#10;EsmM/sNfWrN48SYc1qZecPJuuodxE4MLI3O22e2vvIxGfER/gC2Uhmkc3IWou3K1FPBtDdyGiIwh&#10;TXC1+uLgOTdw2b6fuomXb7F0xKE/5GUF+DKCivUgQ8mKyh4+IkHNA1Fi5I/2M3ARjaUAV5akycFF&#10;BbVKzgPbmqDqIZmYgDgxsnWF/twtB5g2ewqqHo0EqOAmTK0AeVkRLKKKfiUqQLqNE6Yr5MvHi80U&#10;oGctcGh0rtDtUSuDqFT4QRQaK4jVABXERqr7PQOBw5AvxXqAPnR7yAnwuP6ky+ur/qno62oyC1BB&#10;pRyEBPpH/3X1T0VfVxMZoDj7d9DI8wBSa8N4aXTqIz5+7+t4yoLXIXDoHYveE/7raiIDVDwPgr6W&#10;oAZy6B3z0kOPo/D7PUXBEwocVhzzsoKpW+zyZt0AA7zMzwpQL4M4MZjHB7uaoFoGcYhafYpnXEVF&#10;4hJksQLUPOTwf0rSMPRH4jmownqAihT803R5IPZAFILu+iQJkq7YSODTMA2BSgXGWKICVPBlHdzH&#10;J88gcRuiVgweeQSJuxB1g1P+9JN7+9329e9/mEMjjJMYzI3ECs5n2pbDXhd/df/SLw1blzWoR5Io&#10;OJ9nnnnmnakME9LwGFkGac23OrIZqPr6xZQ57+bQHo0GqrZzdxj7AIfZ4gcbFfDqs753Vj2dQiNn&#10;90bBCTTSZvQZ+gZu248ZHxr6bHCyF487alu6MiE4ljbErYPt4G34sR2TdfzgHrhoVV9E1shi0n68&#10;t3xnUR9E+TOjz5B/aRCX7DWxfLldK+Ink8PsyWLA0jvGVLyMi4aZufWw/6fzemTp0i0Q2cVG4ph0&#10;5jBcKh6Yden2VgtkRt/hrzXikDk1FUJJhI2C8ZxM7T3kdQ5jQ9xFpPJy0xikTmQaI4KMTRobW3gB&#10;xyRREpcMPuDepMkjpsRgrvYXlyT5wvCx+MEWg3vq5uXSCccemVfyFFyUQZw7DF+XupWYJHnd3d3P&#10;MX5qcBWC7lxh6LpEJlGFc7cfO4vDmkjynmLchsBdiEb/H54Whq+L5uoPq+8axWGvXvMG7fG3JNXH&#10;eA2DuxDNSqBCCDVZuXKl90kSh6WMPn773QM4rIkOIhX4w6jmRQFy/Hh1vza6rSSwlv9aRNnJ2EcS&#10;Rk00Z6u//O3zygfeizqI8/I/rxXEHogiUR0J8g0OPTxDA2kqEFMPGee3iCNB1QNRGcQ10Zx5ebv8&#10;wBOXxE0g/ssg9kAUiUnHMzTQaAIVSaJ3FYMJVMogLoO4Ll7eypmMAf7LIPZAFIlJxzOsA6p18XU9&#10;IzAlUeX+Tx+vIwDiurREAqvBtAKp2OODfZ4iIPIIHnudgKgM4rp4eZu99fDjWimBCuZlEFfIEXlI&#10;gr27AdHl4XWAVGrFZdaIa9J12pTNy3mLm0CFMTwQlUEcgm5jP12JwdwDUcg/Yg9EZRB7SAIXIfZA&#10;XBPNWUUCL9hpn7XeQR0YowK6IkEtEtRig1mkHd0eeiwJeohDPd0j/+2g/bysS0XRrV27dtO0VdgI&#10;uDMik34TtdiITflixLR4g9fh1q+c//1QvlSQdxJxFUKqZAQqscHUA1FiMK9LZJ6SJFBh3NTgJoQk&#10;cCtUYoGZh1TheYgTgXld6hZalknEJFMYKhGY1qVu8nyyTGKRIPxYxE6ejyov+PiExzmMBXEVHsKN&#10;TeLk+aQ1rH5fVRQILzbr163fLFXiqlEnN3zmf0ZymAhibxqEkZi0xRPJol33+7k6/PMjj7wPUSqY&#10;V2bIb/APMlQqrCeuGv/WuHN3GOu9abWFTHxPchALzKyReeJMNGVQi8zbcdwvCzGHtTeX/hRshWT6&#10;cRY61iIFObX34DeLFE8q5m67x9PBSeh/+emySnAMbYjbm8dWdfWvnnjcNqPf8FfVHleOJ+56sE/1&#10;nfv9pvf6afo9forErK1H/sOUqDRt3bp1Ne/F1hbozZaqJ67vKelOTbVPbXS1B3lOTr+DEhxLv6NC&#10;V2tx3eSzJwcngjhXguM3K4ZU2A7ahh/bMWWCH+D0PoONTyBIi81J+zFec+Tp30HUfG6ZuaiPHxgi&#10;q9j2+8BFV/bNMt5E+IFcOPrQOxC1DE1PYtMDsMCKvY75us5Bv7aGKHtWnzHl/e2QvCC5zef++fN7&#10;60D6vTJEDbM+4r45ccCFFTJPot5xUgeY0Xe48Sa5SWD+ttkY96nJNInq+P55lwziMBVMNHMYLhWZ&#10;JFEdzhyw+1McJoZ55Up3d3fqzxytJrERZ8ylqRBKYnTOM/qOeI3DdLR68oIQViJ07kLN+/RGkjZ5&#10;MuCuOmoRIcTY6Fd90xZQKfu1HvNnQPadWA/waSaEGptUhZTGiPhik8bGFl7ACUiUixWfOO7GpMmT&#10;wkt8OS6mLZHERAWVSBmIKRGYeiDKHYaPheZEv4zOoZnFQ/f/dR7JUzAvgzh3GL4uy3Y77Jq6uUla&#10;fcSQClxUQFeuMHQsNDcrxk88msMwSZLX09NzBjGkAjch6M4Vhq5LzQKr2WmAsVODmxCyMJNRyQ35&#10;Jfgcw9elZgJ5WRfGbQhcGUElVxi6LsZC0+//d3oCpQpjfVgyd+CYGaFcGbMagQz0MGM2BO6MoJI7&#10;DF8XYwL1Rgoc1oSxGgZ3RlDJHYavi+Zr7qBxz3BoyGgNGKthcGcElaZACDXRfJVzdsuZ3/lW3ATK&#10;b8gjdRA5jUN3vNDmRRDApKNN+3BpxDOOgcm3tD/RXRODXd24fPQOJ+WcVWSzDt7Iggz2PKIyIjPe&#10;jEeS/n5U1P59Jam9CsSkAroikVgrPq0W0YalnngJVBpKoIKoDGIjqNS0D4JKbDArgzgS1Mog9pAF&#10;H4a4JhUJvHfWMu+eAvVgDA9EZRAbQaWmfRBUYoNZGcSRoFYGcRnENdG8CRu+lckYeN4BURnERlCp&#10;aR8EldiojZyWFRdr0hWC7groKoO4Jpq3yw+YtKSQCVRQi4XqV+9rclxxlyQf7fN/+ngdARDXRPPm&#10;5a6oCfRBvSZBPc8IEJVB7Ml56eF1BkBck5ZJoA9mRoL9njIgKhOUeQqAqAzimrRcAhVMQwT79NT1&#10;lAFxKAYOPRCVQVyTlkyggnkF1XJPERDF0vFBXJOKBHZNmb858prg3wNRGcRGUKlpHxfMK6iWSxX+&#10;xVOugm4PRB6IyiCuieZtVv8Rx7+VyRjg30OC/BNiD8RGovo9wxRgXiZKFgRxGcQeiDxkXrG+u1LO&#10;WdoEKog9EIWQgH4f1e8ZpgDzMlGyIIjLIPZA5IGoLuWc6VMEbSRQQVyByiWJV3AYwjNMCKZlTDLF&#10;UxY4rIAuD0QeiOpSkbO4CVQYp4wkp+aTtKV/KqpGUEsEpkZbujwQxU5QvX6fCz46Ya21BFYjf4xP&#10;4WUscBuJLMB1qKrvQbzMBBmrm2FrovkKJfDWs777fQ5rwlhWwKURVBKR1s7HGzgGmi/hbRwaMloH&#10;b7QGwZURVJKyAeap48O8LsZctXoCMdVTfimiRGBel8hiU+EjF6+M9bwN2YvKzx1OC66MoBIbzDwQ&#10;JQbzumieLtrjiPkcvkVkZiNg3NTgxggqscCkDOJEYBqLmjlKkkCF8VOBi5qgakROVeOXfehOBKZ1&#10;qVtkdRWqYPxYYJIpDJUITGMRKzdJEqgQR11QzxSGig1msYhdXLEVAxBPy0H4sUiUk6QJVIipZSDs&#10;WCQuqlgPYDJAbIWHcGOx6OP7/j5NLlKdygoxFhbCjI3mYOmwAx/mMBlqrPcR5TA2xFoo5G3PIsKL&#10;TdoiKtOIA+IuBISUiIaT59OoI+bQNAgjEXrDXSvJ87GQxM1K08kPhk7MnV///od1rn/6yb39ENmh&#10;0SQqPT09H2R+mcFQqfjz3Y+8T+e48OOf+AUiu9hIoo9s6uVnfDQKLhti/Zo13j0hpm05LPHTbBNh&#10;M4lByEUspJL3xMwKektnnZON2/HFIqskNgN/Ls8888w7EeWDP/AFO+71EKKWw58Dh82hEEEkZPoW&#10;g7sLFbcfTCsk0o9Tbx6OqBj8Ysqcd/vBLdp139WIC4MfmzZExSQYqN5FHHHTCMaDqDWQtwYPNCv4&#10;6076yonNGjsTgpPJakL+Z5h+m7vtmKfpah8uHnd8xW2K/TZzy6H/vO2s752FWl1mbzPyJZMfbah0&#10;BnoffL0fvikRcZq7j34BkL8MN35s1S39V0w47nzTImXRdCwdU8cmDEe7Iou84YytR7xmKoSoNrv/&#10;yJdm9Rth7ZFR6kt9msaKbH2G6MO5XYG2Ci+sXbujcSGr2uJdd90Ek8KhsZlirm6vrH1iR0wczcK0&#10;MH674eSzx6DWNlx74tljTHP1G2qOLHjyvvvebkq6tquOPP0Q1DqOq4489RBTTrRpzlBzpGF678H/&#10;qU7qzL5D/0l3YfBj47Dp6EcKwZxp01zS7ahFdeK00VVYih5nMJdFj7UptHqCWinmYI5bKW7ryHuX&#10;+S4RzaU6/1cdcVr4W1ftRvWke9YW7H/aHchaWYPqdaGrPbh32vx+rTjB7u7uv6y3hPrCbaGpXidd&#10;O7paj64ps94bnMzMDw1/ka6mIwUxjdooDBoT4TWdmf2GvxhcO11LulqDYPBPPvpo+b6pzUAWtvBP&#10;1olCY2caTeFlWbvgWiIuLsFgL97r6K8jzhVZs7+yfm2Hzo1p5sole048N7i2iItDMLi8A+zp6TmB&#10;9ek4dO6kIReauc5GVh556jnNCEh2gjmsgQMkJ3NJT+YE13zlEaecgzhfgkGk+RJ2UiTHG5dS7YhB&#10;5pdx6ZoHawBx9sjkNshz4FI+HWkhjZkRrAWhfMO8TAh+cWDOgFENP1m9Fl72smMjfnYMpDUT5gzY&#10;reJiW8R2CQ4gbIjYOvJe5u9exjKEoTwQdQSS21eYtnXE/YbBGkFsh8wcB5C/6I4tpSl7GLKMiAr7&#10;CPMs0FwzdetYrxXrDg2Ql9xg2BCyQzyHSkfAtK1jrWasOYqAPOQOw0eCWsfAtK3ScO007KAOzL0p&#10;EEJdUO8ImLJVUtfQ1MBfu4iswpybBmHEQt4vvR2ztocpW8WvI60pRLW5/bw5u/hGs7cd/QJiazDX&#10;pkIoicC07WG61pgjNeTX051SW4ij8ZW1IbIGc2w6hJMI2QknYN72MGVrxK6p2IopYG6FgJAS0UkF&#10;qDBta9StreCl2XoPPcRWYE6FgbAS0WkFqDB1KwT/iya89dAuH79TGyIrdHd3P+7NpkAQWiI6sQB1&#10;7Zi+FWrWmN9xwU77rEVkBeZSKAgtEZ1YgArTt4L/0MxQAfqPcA11NAhz0H/9/BeiRIjdQbgwEd7G&#10;a4CNB6JEZFGAuK6LjN0Xk4bBZV1kzLMwsVoTfp1pzSHK7tcv8Yeg2wgqafhvXJRBHoLuRGRRgEEY&#10;JhLUGgJXRqR7k5JWGFSsYKw1o7BB5P3Db4g/BCpGUEkFLjwQGUElEVkXoMJQkaCWClmPq3BjBDUj&#10;upaoNUyo1lYceMInfEHXlPmbe0ILELsRVIygkgpceCAygkoiilCACqqJkAJ6A/NIUI0EtYbpOm3K&#10;5n69XXbAifv2mjtw9PO+AB0rELcRVIygkgpceCAygkoi8ixAKZia98dHPRbiq/wEGT3mZQhPuQao&#10;WcGvt7kDxz6f+/s/BRUjqKQCFx6IjKDSELKw/8KdNXBdjp1DI6jUBXWN9/ngcTWecg1Qs0JFzVUc&#10;WIS4jaBiBJVU4MIDkRFUrILrhsBVhS9ERlCJBLVY/uiOBDUrVNRcxYFFiNsIKkZQSQUuPBAZQSUz&#10;ZIjNSyPFR3aoizAPxY7YCCoh6Nad72lEHohD0B0JalaoqLmKA4sQtxFUjKCSClx4IDKCSi4wZF3k&#10;Peb2mBht6DKCShnEWnyvISpDVwi6I0HNChU1t2LCcbe6AswWhq0Jqh6IQtBtRPul4MrX3MnrSz2j&#10;KugOQXckqFnBr7cVEybe2uuJu+7q4wvunbVsMjoNQ9xRRH5xmv5U4EL/Yh2PyIgsTq53opJ4PsDQ&#10;kaDqgcgIKjWR8fZFPQQqISQnr6BiBLWGuW/GkpP8envstnu29IS+QJsnsIAk4VRiN4JaCLE7HJVE&#10;YO6BqB4vo54bjGsEFQ9EkaBmRPI3BjUjqIWQAvw1KiHE52moNYyx1oxCCxC/keCvi2qkO9GD1jHz&#10;QBQbzHKBIY2g4oGoJqiGoDsS1EJIkW2PSghUrGCstesnn12+ZzMiK0iR1b3LKKqRSGImolpG/Iau&#10;VxS9TelODC4yh+FC0F0BXZGYTmC6IhGbn6JqBLUKdA3ptoJfZ1pziEr4HbaLkHnEQoros5jFArOG&#10;MBVzo8g8BkqreAw7w5VBXIHYTOBlBZiYKN+hguMQ4vNjqISQvpG8DIG51VqoWWM1OxuEuRQOwkuF&#10;mCd6m9CKMFVr1K2xugopkU3mReZUCCSehwgtEZjnAkOWQZwbumYMbYVYtTV7m9F/9JUeu+6W8gej&#10;NmBehYCQEiFm7y1ZZw9DVkBXbjCsFR677ifb+3U1e8Co2o/B9RW1IbIGc2s6hJMIeb90IuaZIWOc&#10;znAV0J0bDGuNxDWV2CABzLGpEEoipDjKl6hnAcMYQSUXGNIaqWupbNhnSPl6MlvI+4v/MN+mQBiJ&#10;kbitPbxGEX8rcB0Jqpmja8KQ1tDaSVV8yoKP7fMn33j+9uOeQ2wNmfOGpanngyT4lwzdUhB+1li/&#10;4ejc7ceWL3TWWkKcjOlb7PqG7+Si3Q67DLFVSIBNrH2toNkwn0xhKKtcNPrQS/260RpCnI65g8Y8&#10;5ztbPu6o1YitIrvTLPJhBd3tErZ/YGoFg//EDVeZIWPMJv1W0Rrx62XOoDHPIm6MZbsf+jPf6QUf&#10;2TvVZ2hxIDeOjCHd1lnw0X3W+HWydPfD7kZsh8sOmXSY71wb4kwgTw7LkN5MCNbGlYecdBhi+wQH&#10;QpQZ5M3RIKQzM/KsCY/ggHMH7ZH5A/Tk/Yr3jS5HfCRn1j+5qGbuoLF/CdYC4nxYs2bNJs0YnPw6&#10;IiBNmRNce60FxPkTDGTJ0AMfQJw5cobfRs47HsnF7aQlc5YMO/CB4Jojbj7NDoq16BiYdq40e43r&#10;cvd5874YDPLnCy/fjq5ckR3hj6xT26BzYnq5cv+8SwYF17TrW3O+RFdxCQasDXFTYR1bBsJuKkVc&#10;x0S0wgRkrd9RWvKm8A7CKBStsG6JuGfWsvIFidqmf2jYa3Q5CoKuSXCN7p2+eAe62gc54zcOTlLb&#10;rVOmfZBuR8787LtzPlC9HrpGdLc3cwfsXvEhpja6HBlTnfc5A0Zn/s+EQlOdEG2PXHH9FnQ7GkRz&#10;acox3Y4gVx9+yvRQsjK4KrvdCV6N7LerP3nKdLodcVi4y353VydR2+ozvz0KFQesPnPKKFOuFkgO&#10;UXE0yvUnf+UEU5L1UaA9a9duilrbo3MNPlI32DRHqDnywLQIwYZay2KaU7Ch5igSs/vt9oppsSpa&#10;n13/hnrT0ViMMQbazH4jXkXd0apcvM/EYabFLVK7ZK+JkTcMcnQQj19724fXXnfzjqYiSdLUh/rC&#10;rcMRn9/fsHoHv104+vB7TAVW3VQvaIcrhyPMY6tu6f/QiqsHSuF0VxdSFk0f2qzj6biE4OgUlu1+&#10;2CGmomh2u3z/E44lREe7sPKTp+1uWuyoNmvrkS/P7j/ypbU33DYGFw3xO/Gj/tSvabyotmrSmcY7&#10;pDoKjmkxTe2SvY+9GZOmoOOb4jI1TBxFZOoWu75uWrRgW7TT+HWoF5JFHx2/zhR3sOk8UXc0kz+s&#10;vsv4f06/zeg34tX169dvgHpLoXHP2npEzQ/Odf6oO/LiuslfPs+0GH5Dra0wzdNvmg/UHFlhSrzf&#10;fnj8GeNQa2t0nqb5+w01hy1mbD2i4rsIwYZKR2LKhzbNFyqOtCwett8MU3KXjjjkHFSajsbDy6ax&#10;ZMShX6vOkbZFQ/efiYojLusefvi9pmQuHX7Ad1EpDBrXs88+W4g7rWp+qnOmTfOJiqMWpuS99NJL&#10;hU2exsfLwqD5qs5hEeMsDJcdeNI51cmaM3D0GroLS5EXdfbA0Q9W5/TyAyd/jW6HUp0g/ec7XYVH&#10;4+VlYdF8VueYrs7llxet/HR1Un57421NuSlRWlplIX917Y8rbhSk7VfLf3gS3Z3Fwo9N+E11Muhy&#10;ZEh1zhd+bJ/f0NUZVCdg5SGf2Z0uRw5cefhnR1evAV3tTUdOuqB0zFqsPPLUzwcnOqPP0MaeeuOw&#10;gq5DcF10nehqD4KT03bh7odcTpejAOh6VK8RXa1N9aQum3Dc+XQVlp6enkP1nmK2UH+4LiyX7nfC&#10;96rXiq7WpBUmI4WxDzWSKzouIRSKVlizuhR1ErLo72f9C4XGRYhNp6hrF4siBi+LexzrXGgkzk8R&#10;clMp4hrWpfqOSoibBmvakjCFphFcR11XxMVk2hZDKv5sR5w7snt8hfVrC2Q+X2VquRNczx/0LugN&#10;POfuuNejwUAR54os0jasV1ui82OquRJc1wtknREXg1WfOuO0YICIc0MWZUvWpyOQ+W7F1HMjuL6r&#10;Jp1xGuLm8th197wrGBji3GA9OhJSkBvBddZ1R9w8ggFdN/ns3ALq7u7+LmvQ0WgeSEnm6PoG1xtx&#10;cwgGcvG4I+cgzhzy7ghAajJn+bijZwfXHXG+BAPI68pjOcu/R64dBiQ/ufzrsvrKaMT5MHvAbr/L&#10;e3Dy64gBKcuU4PrPHrD77xFnT3BgRJlCTh0JIHWZkncdVAy4eNgBmVa85HCDUiodKcn0JkmLhh/w&#10;eLAeEGfD3O3H/SK3wQQS6GgAUpkZwXqYt8OY+xHbJzgQokzo6el5O7nLBPHflMuomoXM952kNhMy&#10;r4vgALd+4Ru7Is4EcpYZOob8ZXgfhx2Bl9iMuEnqIVgfiO3w53se2jIz51WQq0xhKC3A/yDqCJh2&#10;JgTr47kHH+yDuHGCjhFlAjnKHIbzQNQxMO1MsF4nVx912tnWnRogN7nAkGUQdwxM2zrBOtG6QZye&#10;oENE1pFffz3kJRcYtgK6OgambR1r9TJn4O73+Y5m9h/5AmKrSOG9QT5yg6FD0N0RaN6ZtlVm9h/1&#10;gl8zcweM/jni5PhOtCGySk9PzyhykSsMbwSVjkDzz7St0nDdXLr3Mff6DrK6cIAc5A7DR4JaR8CU&#10;rRK88GDFPsfdgzg+vrE2RFZh7k2BECKRHeFUVDsCpm2VhuqnbNxnqPUvjcjifoN5NwXCqIm8J3oW&#10;9bZH14NpW0PrJlXxlQsvqWFMmHPTIIy6oN4RMGWrpKqjVEYxkR3lIubbNAglFpi0PbIuy5myNRLX&#10;0YKdxj/hG9w4+ZydEFuDuTYVQokNZm0P07XGzaecs6NfS/N32rv+Qxd9ZW2IrCFnVzfzbCqEExsx&#10;eU/Jsr3R9WHK1khUT77i1D72v53OHJsO4SQC07aH6VpD6yhW8U2Lq5gC5lYICCkRmHYETNkafk1N&#10;7zP4P4jC+Equ+MJg2hEwZWvEqqtYSimQtxIvMa9CQFiJwLRTeJlpW6FuXU3rPbjbV3jyviffjtgK&#10;TKgwEFYiMO0YmLYVtJ7KBSh1hvgtyp3SEFmhp6enD/MpDISWCEw7Bl03pm6FmvVVs7MBmEuhILRE&#10;YNpRMHUr1Kwvv2Nm3+FPILIC8ygUhJYITDsKpm6FGX1HrjMW39wdxt1i7GgQ2brfxTwKBeElAtNO&#10;w+pDrP0am7PDuNWIOutXrkJ4icC042D6VjDWmVFoAeLXf9v8ME3D3IhJv0b7C2YehJcITK0hMf29&#10;KsbIhokVTP5NDfXWLz4OE4O5EVRiIb/+/wszD8SJwNQauI0FJg0jRbUAl3XBxGo9hOpM/G/sCy6d&#10;cMxPPKEFZMG/UAq/gvfRHYnqlFRjMwDTENpXUqmE7kRgmgXfZ4hI0GsY3EUixXkJqmVkHb9Id8No&#10;ffm1Jmzcq+t/Z5/oC+6ft2QQeg3jRW5AJjMMlRDS907UEoOLMoiNoJIITDODYYxIXrZCrSFwZwQV&#10;I6g0zM+mLyk/7bzrm7NPzPxXbjVydv0OlRCopAIXZRAbQSURmGYGw0SCWmqkgD+CKyOoGUHFChX1&#10;VnFgEeI2gkoIutPyXtx4IDOCSiIwzQyGiQS11ODGiHRvWNIyg5oVKuqt4sAixG0ElRB0p0LO7MNw&#10;U/fXFGqJwDQzGKYmqKYCF0ake+OSlhnUrFBRbxUHFiFuI6iEoDsV8uv8Ftxo8R2E2AhqicA0Mxim&#10;JjLHVHd3wDwSUWmf4pMkzSNuI6iFoDs1uNHxr0JkBLVEYJoZDFMX1BOBqeblDl5WICo1i0/XE9WG&#10;qai3igNLSLDPELcR1ELQnRrc6Pi/RWQEtURgmhkM41F9HETm9nfPICaYeYjtT3lZgahtVNI2I3Z/&#10;Q7VhKuqt4sASEmzNmy6iFoLu1OBGx38FkRHUEiN+M/vaJ0N4VB9X4xnEBBNvTaR1cViBqNUrvujL&#10;3xNSUW/+i5l9h79Cf8MQcySohaA7NbhJPX5cxMUmJU/2wLWHHsuCv85hCOmLtfuh7oHoTg4rEHnN&#10;v3YVVBtmRt+Rfw8XX78Rz9HfMMQbCWoh6E4NblKPnxRx9b8lj42DSw9ENeNEpSaoarG+jqjpxTer&#10;36hnQ8U3q9+Ip+lvGOKNBLUQdKcGN6nHT4ss7nm4Tg2uPBB5IAohY9a8oSZqHoh0N70LUQXSVfd5&#10;J6g2zMz+I54KFd/MfsOfor9hiDcS1ELQnRrcpB6/UXp6egYyRGJw4YHIA5ERVIygUl2kaxCHoD8S&#10;1BpGdr6/hopvxtajrP1FQ7yRoBaC7tTgJrdERsEwicDUA5GHFE/ke3FUQtDtgchDfP0f4hCoRIJa&#10;w8zqP+qZcPH1H/ES/Q1DvJGgFoLu1OAmt0TWQnbBnRkuFphp7G8rSd6CLiOoVECX7npvIvKQ48hb&#10;G6MSCWoNo3UWKr7pvWt8mzwhxBsJaiHoTg1ucktkPWSxFzBkXTDR2DcvSd5C/Pyd7hColEHsgaiM&#10;+IlcY1QiQa1htM5CxecdWELPMGI2gloIulODm9wSGQeGrAvqqm+8npFuI6h4INI1uBRRBXSHoNuI&#10;ridqDVNRbxUHlpBglxC3EdRC0J0KGfM23NT1g1ouyK/fiquoo0Bd9T+AqAKZ36OohJC+P6gOhx6e&#10;kQG6Q9BtRNcTtYapqLeKA4sQtxFUQsgkH0IlMbJoI3FTqOJTGLYmqGrxbYkoBCpGgv2Sx7s8AwOo&#10;hKDbCCpWqKi3igOLELcRVEJIV90PO6PAhQeiSFDLDYatCaqqu3VJEkaK6lrUaoK6EVRC0G0EFStU&#10;1FvFgUWI2wgqRlBJDOYeiCKRRTwf1dxg6EhQ051vG0RGUItE5jYTVSOohaDbCCpWqKi3igOLEHcU&#10;G6IWgv5ESMLLn1/J4vVDXBPUc4NhjUj8V6Om8df8oFr6D0LVCGqRoBaCbiOoWKGi3u6cMuM0/2Dt&#10;2rWbotMwxB0JaiEkuaZvvdUEUw9EdZEFz+TBNlHUOimkbx/UVG87xJGgagSVSFALQbcRVBpG68uv&#10;tZ9K3emg5a9OXrn/5K+h1zCyuA+WQjeDmhFU4lL+6qEsXKy/LH0wywWJzfhXLGyAmup9EFkkqIag&#10;uyaohqA7hK4jKg1z5YGTv+bXmrCxJ/QF2jyBJbzoa4CaEVRqIompeHgd4kRgmjkS680MGQKVMohr&#10;gmoFdEUiMSxFNQQqIei2grHOjEILEH8kkoxXUY1EdP6FepBJdJdBnhjZaax9V7kWDBdC5he6bk9k&#10;dR8Bi2oZxDVB1Yh0G69RpNsKxjozCi1A/HVBPTW4SQ1uMoWhPKTgP4e4LqJuvMpYCvRCVDwQh6A7&#10;MZhbzY2xzuZtN/bpLIpPknw6c4gFZrEQ30dj1hC4s4rEdjgvPRiqjBTOHLrqIuqblazCoKI75T2I&#10;QqCSGLXV9ePQCn6Nab0h6tXr2fsf7e13LB5ywI8RW8HLQANIYrslCadxaBXxuy1hNgTuQtTqawW8&#10;yVli8ZD9fuzXmNYb4hJ+hzZEVmAehUMKrx8hpkLOiVm4aluYqhVq1lfNzgaQRf4mcykMupsSXmJw&#10;kTkMp/n7HKJckXGnEIIVatZX8FEI67u6Sp/BWIL5FAbCSgzmmSMLvzNDesi5spCu3GBoK2g9lYvP&#10;9CgEGW8jX8H2Y+1L0ykOhJUI3S0xzxyGLCNDv0hXbjC0FYKPvRc2QlyJr6ANkTW8GRUEQkoEppnD&#10;cBXQlRsMa41YdRVLKSXMqxAQUiIwzRyGq4Cu3GBYa8SuK19pZr8RLyKygswp9MWYZkFIicA0Uxgq&#10;BN158TaGtYLWkV9TQvl/2EZ8RW2IrOFNrQAQTiIwzRLjZWbyx8cY+nOBYa2RqJ4SKaeAOTYVQkkE&#10;ppkgf1BE3iUelVxgSKskqieJYYNEBgkpTbN5yEL/hVASgXkWbMYQRtDJBYa0RrCOhNq/cn2CRois&#10;4s20ScivsdRPU8SFNXBbE1Qzh+GskqqOrv7kZ8sX/c3oPyry7vFpkd3nauacKzJu3Uu44iAFfCQu&#10;U4GbuojqnSWLzFnJkNaY2X/kb/0a0npCHA/fUBsiqzDpXJCiy/WSeVsQfuYwnFUaqp9pfYb82ze+&#10;aI/Dy3d6twlzt03kl5NaDeaTKQxllYv3OOJQv3am9xn6b8TJ8B1oQ2QV+fV1CjmwBq5bHtmt/8GU&#10;suQzDGcVK3Uzrc/Q130nPzr2C99AbBWSYA3ctjxMJ1MYyirXTPzCN8rFJ/WDOB1lR9IQWYdcWEF2&#10;jDel/TJJw9QK4u+Jav8p2pO4ywxSbx2r9RJ0tnT4QQ8gtg45ceQAKbeO1kewXhA3hnWHBuT9n5Xv&#10;ZDhqo3km5dbJpE4W7DThlkwcVyG5SfqsXUcCpPDeT6qtE6wPrRfEdgg6v+NLUwYjto683/kJuXJY&#10;RPNKiq1zi9RDsD4Q2yXzAUAS9XNy5rCA5pPUZkIudTGjz5B/+YPMHjDK2g3ETUjCVpE7RwNoHklp&#10;Jmgd+DWh9YE4G/yBtD15331vR5wJ8h5lU3LoSEfNK2YaZd26dZsF6wFxdjx59dVvz3VAgUQ6EkDq&#10;MiVYB1oXiLNlzoDdfhccGHGmkFNHDEhZpgTXf/aA3X+POB+Cg9v+qmUU8v7ldvLrMKD5IVWZEvwq&#10;pDbE+RIMQDB/HzMDvEw7KiA1mSNDlb/frQ1x/qyadOZRzQqklHKHQkpyIbje1x7/pSMRN4e52+9R&#10;foqgNsS5IL9mVpD/jkTmfympyIXgOuu6I24uzX4PIOuwsrQcHYP1y97rEVzfvN7jxyYYnDbEuSI7&#10;wb9ZnLZE58dUc6UIa1uXogTJWrUVTC13irKmsShSsKxbS8NUmkKR1jI2RQtafl1dwFq2BBJv5B0M&#10;8qJoa5iIogbf09OzLWtcKDQuQmw6RV27RLTCJGTRz2D9c0XG/RIhFIpWWLPYtNpk5Ffeb6gPq6hf&#10;higsrbZWsWjLSbUZbb1G1ZOb/+E976HL0UR0HarXhq72QiZWvuN9W0+0RaheC2mpHxHREvz2hzf1&#10;q540XY4cqV6DP8m60NX+VE/+qsNPyf3R853IVYeecn517unqLH58+jcXu0TkR3Wuf/yFKYvo6kwe&#10;XHRpn+qkFO6qiRan+qojbQ8u+lHqO7S2HTP6DH2jOkFzBo5eQ7cjBbMHjn6wOqeaZ7od1VQnS1vP&#10;Cy+8m25HDDRfpjzS7aiFKXHa6HbUwJQ3bXQ74mJKoja6HQFMedJGtyMNd5+/8GOmpGr7w6rVfVHr&#10;SHT+prxo+4XkDTWHDUxJ1nbZvid8DpWOYMW+x59uyoM2VBxZYUq6tqlbDO7J+v4xzULnpfMzzVsb&#10;ao68mL31yCdNC+G3rvNmHoFqS3LXt2YfbpqX33T+qDqaiWlxgu3/buzaCdVC83+r7vyoKf5gQ9VR&#10;NG7+/LnbmhYs2PQT/1d/9asPYtJUXvnl2g+Y/gNR3W760pQBmDhagWW7HfGQaSGj2uxtRr40Z8Bu&#10;f8PcKupX/ZvGjWrLRh3ya8wdrc7ikYf82rTIRWkLhx74GKE62p3HVnX1v2Dn8SeZCiHrdsFHxp+k&#10;4xOKw1Fi/bp1mz1+7W0fXjR4v3mmwonb1F79qD9cOxyOOPz57rvft3DwJ7554W6H/NJvppOsKC0Y&#10;p8at8TMVh8PR6XR1dW28ZNiBE2duPeIfpg2k09rMvkP/eeGIQ49f/+ijbyNFDoejFVm/cuVGV+w7&#10;afysJm5u07cc9vrCnfa+8bEbbx/baJu34/ib1J9pnFxa713eXDnxC0f3rF27KSl2OBzNYP369Rve&#10;8LmvDZ7Rb8RrxpPVQpv5oWEv/uzb8z7PkC3N3d+Zf7rOxzRPK0025tWnTxmm68KQDoejUeSE2uBX&#10;l6+qeYlVgta9dOTBD+HaYWDxMO8zzdDtXdK038i66frh2uFwRHHJnhNvMp1ESdrcgaOfX/DR/d2H&#10;/BmwdMQR7583aMxzprwnacv3PvpGXDocncfiIQf82HRixGkrxh89fOXKlbk9+c5RH12Py/eZOMy0&#10;XnGa1gOuHI724tYzvn2KqejrtUWD9xuHC0cLoutnWtd67dYzvnsKLhyO1mHtdXfsOK138s+Nlgw7&#10;qKW//umIh66zaf1rNqmntTffsSMuHI7isOCj4x8wFm1EWzTswC+5D8NL/OTc+f2WjTjkxysnnnYs&#10;oo5C62DJkAO/ZKqTqKb1hrnDkS9XH3ryQaaijGoLPjbhBkwdVQTz9PQvf/kBxB2N1kswL/XalYd8&#10;+mBMHQ676G/nhbvs97ip8Krb3O3GPu3e1cUnmLv1a9ZsgtgRQOtpznZjngrmKqot3GXC467+HA2x&#10;+ozzIu+aWt2un/zVSZg5EhLMIyJHHa7/9FmTgnmr1bSOMXM4arNwl/1/aiqiYJu+1dBXUXc0SDCv&#10;iBwJ0XoM5tHUFu2ybxfqDkcJ/RNhxlZD/2UqmGC78ojPLsTEYZFgjhE5GuDKw05ZGMypqWm9uz+N&#10;O5gfHnP6RabCqG6PLbvuXZg4MiCYa0QOCzy6smvzYG6j2rXHfP4iTBztzB9uuWekqQCq230zZrTl&#10;sz8cncm65cs3M9V5sOlN7NfddvcITBztwoV7HL7KtOB+W7Drfg+i6nC0PVrvpvPAbxeOPnwVqo5W&#10;ZPXZ3z7KtLDBduVhn/0U6g5Hx3H14aceZzovgu32M799FOqOorNw8L63mxbRb0sG73s9qg6HA5YM&#10;PuB60/nit8W77ncHqo4isfrUcyOf1u23i8Ye6f5bmxHr16/fuqen5yS/dXd33y8ya6i/oH8Rbc3Q&#10;DsvoeWI6f4JNzzfUHc3i0Ztu6m1anGC7+fNT9kHdEQPZWN4hG8xXvV2nTWA+72CKjhis/sK3xpvO&#10;p2DT8w91R17cdNqUmpvejK2HPYeqw4BsBDvIu6mfeztDhyN5uE9+7EBqHAam9x1W8yauXWdNdZtg&#10;1qy9ee2mpuT7bXrf4a+h6hDkHc+OpVPckQbNH6l0CPqkO9N557e1N9/sHvJkG6nDDUzJ9tsd50w7&#10;GtWORPKzmbyD+Yt3xjoyhTx39EPA7zjn+0ebzkO/Ce7bIzaQZEbeGPRn58zpyFsgyQn4XWn/0Spz&#10;NBddB10Plqaj6Dpz+n+bzktaN2qOpMzsOzzyubOrzzrvGNQ6Avnz611ygr3J+eYoMLpOul4sXUeg&#10;56PpPNWm5zFqjnosH/3JyO/cXnng5GtRa2vkBLqcc8nRBuh6srRtzRUHnhj5TaqL5LxGzVHNQ1dc&#10;t6UpadpmDRj5Impti5wgj3GuONoYXWeWvG3R89V0Hmu77+Krt0LNoZiS5Ld2fUyjnAcby4nweumU&#10;cHQisv56a6mNKYm2Qua1kel89htqncvsgaMfMyVG24NLrx6GWtsgBaH/lXX/qHCEkLrQz3Tb7r/I&#10;D85fMdx0fmvT8x+1zuHHZ04ZZEqGtrmDxv4OtbZACvodUtg9XoU7HDGgXtrqGylztx/7O9P5ru12&#10;2Q9Qa2+mbjG4x5QAvZ+YLHhbXB8k89hMi9jhsERbvCOUeWyg57np/Nd9AbX2Y83iG95hmrS25eOO&#10;/j5qLY0s7oZeqToc2bAhpdbSXLTnkeeb9gFtuk+g1h5ctt+nDjZNVNvatWtb/isx8mfKWorT4cgc&#10;rTdKr2WRabzNtB9oW7HPcYeg1tpEvc1VOSotS6kUHY7mQSm2LG25Pzz//PPvMk1K248mfv5/UWs5&#10;pN42L5Wdw1EoNqdEW45rjzl9immf0PbCCy+8G7XW4PIJn4p8UBAqLYcU19tKNdaaMA39qtw3ETna&#10;k7ex1C2Hab/QdvmEySNRKTZLhux3q2kCP9hilzdRaTm6u7tfobBaFqZSRua0ji5Hm6H1yjK3HLpP&#10;mPaPxUP2vw2VYiJBGu/AMqv/bs+i0jJIDW1QKqX2gGmFoNvRvrTc5WMzB+z2N9M+Iq2Yd4oxBOq1&#10;FftPOh2VlkEK5s5S3bQPTM2I/Cn8dtQcbYi8E7yLpW4ZLtv3hM+Z9hNtqBQDU4Darj3miyej0hJI&#10;nWxUKpf2gynWRDbB41B3tCct9T35Hx3/pU+b9hVtqDQXU2DanvnVr7ZBpSWQ344vUiBtCdOMheTi&#10;EcwcbYbWOcvcEug+YtpftKHSHEwBaaO7JZBi6IgLlJluIiQ3/8bc0WbI2v6BZW4JTPuMNrrzY31X&#10;18amQLShUnhk/dvqHxr1YNqJEdMN5URxN2ZoX1rmHyKm/Uab7keoZI8pAG2PXHH9FqgUmp6ennNZ&#10;+I6BqadGcjYEV442Q88HlrnQ/Fz2F9O+ow2VbJnW23w5y/opU1riS9fyLqYjbyDK9BtG8vdDXDra&#10;CD0vWOJCI6Gan+Qo+xIq2XDBjnvfZxq4a8qsSagUmtIydyakwBri8uWSZ0c7wfIWmq4p0yeZ9iHd&#10;n1Cxy6KP7/NL04CX7XfcGagUGta2YyENVhG37hZebQjLW2h03zHtRws/PuFhVOzwo5O/1sc00LxB&#10;Y55DpbDIWnbUPzaiIB2ZIO57l0ZxtBGF/0fIvEFjnzPtS9d97uwtUWkc0wDa6C4sPT09/VjIjoeU&#10;ZEp3d/dzDOdoD/qztIXFtC9po7sxZvUbaXx4+JxPfL7QNyGVje8EFtAhkJbMYThHm6DnEUtbSFZ+&#10;8pPGm6LO7DfiVVTSsWTEwXNMju85f36h/8Eh70Bms3YOIDWZIyfLWQzpaBPkfJrF8haSu74z3/gP&#10;kKUjD5mLSnJMDqf2LvatqeTk2441cwQgPZkj+Z/AkI42QtZ1IEtcSKIuwaM7GdO2HPqSNWc5wlo5&#10;qiA9meM2v/aFJS4spv1qxpZDX6Y7HovHHLaDydFVh3z6clQKh6xN296RxQakKXPc5tf25PdVsoTo&#10;/mTatxbuftCOqNTH5EAb3YWEhXFEQJoyx21+7Q9LXUhM+5Y2umsz/8PjJpuM75m65OOoFI7u7u67&#10;WBdHBKQqc9zm1/7o+cZyF45fzLjwY6b9a/5Oe01GJRqToTa6C4ecbIezJo4akK7McZtfZ6DnHUte&#10;OEz7lza6zdw/f/leJqM/3HL3R1ApHKyFow6kK3Pc5tc5sOSFQ/cr0z52/6JL90IlzPQ+Q98wGdFd&#10;OOTt97Osg6MOpCxz3ObXOcj5V9ivt5r2Md3f6A5jMpi3w55T6S4UcpK5h+4kgLRljtv8Oo53sPSF&#10;Yt72435g2s/ormT6h4YZvyRMd+Eg8WXkpNuNrlyQ8Y5h6KRk9lBpien9jBEClcxphc2PUK0i856M&#10;+0JBeNaQd3vTcF2GrsJh2s+mbzXsBbrfwqSoje5CIYXWl7yXkUX5Gd25IOP9gaETIbEfhQvriO9v&#10;MEwIVDKnFTY/wfqNd8VnEe8eZP3OLOIzdB9HPR/pLhSm/Uwb3SVW7ndCb5PSBYPGHIdKoZCN5yXy&#10;XhfRbejreGKf551KYr0rFL3EF3RjmjktsvkZkdjfxTRSkfYXYkZcTFiJkTxsgY9Y6PmIaaFYuONe&#10;x5r2tUsnHNsHlV69LtzjiF+blOguHOQ8NrI4SzFNhNhdgovckDGjP5QVpH8qqonAPHNaefNTJL/X&#10;MpVU4KbZJPtKVwCZf6qHVWFeOEz72oVjjvg13a31J68sziLynQjME4Fp7jC8kaIXZ6tvfgpTSYXM&#10;v+k31iCUVOAiMVKXS3BRKEz7mja6zQqX7Xt8rp+hxSXPkx/T3JETaDAhVCDyTVFJDC4yp9M3P0Vy&#10;kOjPRsu8jzASI7Ybl1wkR89L3BQK3cdM+5vX+dvLf7idqXP2TnsW8jGU5DoxmCcC09yRQppOCBXI&#10;SbUzKonBRea4za+E5OEDuMuT9zB8KsQ+9ean4KZQLNh5/AdN+9uvLrlykH6X91RT5/o1azbBvjBI&#10;Qe1BnhODi0Rgmjuy+T1JCBWI/FuoJAYXmdOum5/kfjkvYyO5yO1PYBnrSIZNjbhpaPPT8xNXhWGN&#10;7GOm/W3uoLGn9Vo+5uh7TZ3YFgopwP8jz4nBRSIwbQqEUIHM/6d0JwYXmdPGm99/pC3gMDaSj21w&#10;mxkyxokMV0ZkB0u8P+EwFuKqodvC6fmJq0Jh2t+Wj/nkva32z45XyHNicJEITJsCIVQg80992Q0u&#10;MkdOuoESZzfDtiRMpQJ/TvJjMaLYiNnmapsFku+PMkwZkY3TPon1p4hiISaNbn6v4KpQmPY3bcaO&#10;mt+BayLkOBW4SASmTYEQKpDieoPuxOCiaUjsdxBK4SHkCujy2RVxbMRms5KpVf4X92Vk43sXfboZ&#10;dSGOhZg0fENgXBWKyHsWmIQz+494EbtCQX5TgYtEYNoUCKECulKBi0IgJ+hgOTFT/dc+DwizArrK&#10;yBxG0xUbsbH2fXTJ3y24LSPi6ofI30lXLES/4YfQ46pQzO4/6v+Z9jnj5jer/8hnsCsU5DcVuEgE&#10;pk2BECqgKxW4KCRyIl9GmIWAsCqgqwLZzPakOzZitmvJOj2SrxW4KyPi95Z630L0Et10VEwa/ooe&#10;rgrF7P4jnzbtc+Z3fv2GP4VdoSC/qcBFIjBtCoRQAV2pwEVLIOF+vBR1/siG8XfCqIDuELIBDkcl&#10;NmLjfSaXBokvdDGx+PsE3RWI7r2oxAbT1OCmUMzqN+qvpn0u4p3fiKexKxTkNxW4SASmTYEQKqAr&#10;FbhoSeQkfpBpZI6MdQfDVkC3Edl83o9abMRs75J1fCS2azAvI+JNSr1hRP9R1GKDaWpwUyhm9h/x&#10;lGmfM29+/UY+j12hIL+pwEUiMG0KhFABXanARcsjG81BTCkTxP+5DFVGxHX/EYBqImRzin3dpuiG&#10;PuOTWN9JtxGx+SuqscE0NbgpFDP7jTTfrs8knNl3+D+wKxTkNxW4SASmTYEQKqArFbhoG+TEH8XU&#10;rCJ+Q7c6F1ncf1S8F5PYyAb1PWwjEZ1LUS8jMdX9Cp3YvYp6bDBNDW4Kxcy+I/5h2ueMm5827AqF&#10;LGaul3pg2hQIoQK6UoGLtkNq4mmmaAXd6HBdRmTvpjsOie9sLP4PxjaEzG8uamVEHPsfE5jEBrNU&#10;6PmJm0Jh2t+09Vq48z5PGDsKiCT3T+Q5MbhIBKa5I/MM321WoDsVuGhLJF8/Y5oNg8sKZHP6L7pj&#10;gVkiTBuszMv4HW+6Y4FJbDBLhcS7DjeFwrS/LZB9r9dl+06aaupcuXLlRtgWBimQfchzYnCRCExz&#10;R+b5FUKogO5U4KItkek1fH2aDy4rEHHvUm98ME0M5loDn0BUAd2xwSw2mKVCYh6Pm8Kg+5hpf7t0&#10;wqem9Vr16XNGmzrdXV28zfZYzPPG+NkRfWmxfkvzIiHvOv7DPBsCdxVIHYQemxCTVLfLF7tJvKyg&#10;5DIZmMZG8vg6ponBRaGIuqvLdZ85t3QTBlPnZQdPTvSl6Lwgz4mRRf0eLhKBea4wdAUSf8MXAuOq&#10;bZFN6iSmmhpcVSB++9GdGFw0DO4Sg3lspM5SPw4WF4VC9zHT/kZ3jQ8EC4gszn3kOjG4SISMZ/UD&#10;9XowbAi6GwZ3bQ1TTYys9R9wUYF0DShppAM3qcFNKnARG8nB7zFNhNj9HBeFwrSvaaNbFPoM/k9N&#10;hYJBvhMjv8FTPd4S88xhuBBSWE+gYgXJQ+KLclsJydeFTDURkpcv46ICkTd0Xz6JJ/VdjsX2X7hJ&#10;BW5iI+PdjWkiMC8cpn1tWp+h/6Y7+ultN57ylWGoFArynQotZNwkAvMsMX4mJ8X4Iv1WkTw0fPPL&#10;oqKbO9NMyg64qED8NXxPPlnHxE84E5vHMU8NrmIjcz0Z00RgXihuOPl/hpr2tYqntykmpQUf/8Sf&#10;6C4UkuvdSylPhy4wrhIhduNxYRXch6A7M+Tkupmh2gqZ2g6lGSYD8xDS9Y6SRmNIvqfisi6iuw6z&#10;hsBdIjCNjZwXie9wkwe6f5n2NbrfYvqHhpm/AlJQyHtqpLgSX/3uI+Ybiv2bJU/pkILZB3chpG8E&#10;apkj83iNYdsGppYIyfmxmBuRPFn5b7KM80VcRqI6qDdKqsvVZK6J/uOLWeEw7WfTtxoWvoZW5mC8&#10;1/0l4489E5VCIQUyqJT6xhFfH8FtU5FQrLzDSAMhtDxy4i5kSjURvd/Kuh+MWWzE5gSxbehO1bgy&#10;It3vKWmlQ0JbLTGG7u6cFHG1sfj5eslrNKIzCJNCccleE8807WeC+dlEJmVtdBcOWeiXvBWwiPhM&#10;/KCatMhw75HxFpdGbh4Sg/EbJa2GTGVlaUZm5ETdGVXrMERsMAtBd2wwyw2pleDGn/rh6Flj2se0&#10;0R1m3nZjlpkMnn/s+XehUjhYhMzQzVBOmoEMlxrxMUx8XYPbwkB4hUNC20hyNllyZrzuTORPoKq6&#10;G8hxYe8MbULirXjYj4isfUslLwi9cOh+ZdrH5mw3+iJUzJiMZvQdXsgHkyhygnyDtXAkQPK2LSls&#10;GhLGJhLH6aWIkqH2soHcy6EjZ2TdvuktYgGZ0Xfk3037GN3RXLznkeeZDLumLN8MlcLBejhiIEX7&#10;VdKWGzLmu2SjWkQIjjaApS0cN8+Zs6lp/1o+9pPfRqU2JmNtdBcS1sRRA9mEtiddmSPDRd5huJVh&#10;ekZkg2/oCoBWgekWEtO+pY3u+tx06jfGmRwsHnbAp1ApHHJif5C1cRggTbkgm8A/GLZtkDnV/ZaG&#10;6DyKetsi51khb3iiLB528KdM+9b1n/5qsgdNTd1icI/JEd2FRIrvYdbIUQUpygWGbBukrh5iajVB&#10;vW3R84upFhLTfqX7GN3xWb9mjfG6v0VDDliNSiGRBepirRwBSE/myDuDhr8KViRkPucwtZqI6sYl&#10;i/ZEzqtEj8HMmyXDDrjFtF+tkX0MlWTMGbjHHSaH98y5KPHFoXkiC3Uda+YAUpM5slkczpAtj8xl&#10;U6ZVF0zaEj2fmGYhuWfmkoNN+9TsgWMauy2fyak2ugsL6+YA0pI5smF8gSFbFjnZE33lTzdJTNsS&#10;pllYTPuTNrrT89SaNe8wOdaGSmGRIv4n69fxkJLMkY3gKwzZkkj8hzKV2IjZmpJ1eyHnz7+YYmEx&#10;7UvadN9CpTGuP+HLs00DXH7ApEJ+7zeIrOGdpaXsbEhH5sjmcRpDthQS92SmkAgxbctLemTjK/Rn&#10;fMoVB5x4hmlfWiX7FSp2mDdo7FrTQNccffpxqBQWKeyjWNOOROZ/CqnIBTlxWuJ6N4mz4e80i4+2&#10;u6xH6uVopldYVk487VjTfjRvhzEVXxu0xvTerXXH5yCyppuVlrazkJOzmxQ0BRn+MmmF+d6tzV8E&#10;4m6jkte2orDf5Api2od0f6I7G0yDahNa4ulgciJ2xFX4Ms95TLmwyEY0QuL8dRZNfO/HMJlBqtsC&#10;ydmbTKvobGDaf7TRnx0vP/Ln95kG1oZK4ZGFjnXPt6Ii8fdosUp7Q9ptIkr1iERHeiTvPymtRusj&#10;c1nItAqPad/R9vKf//w+VLJlXVfXZqYAtKFSeOSdQUtcnmDzzzSHHWRNtmR5Wh49D5hW4THtN9rW&#10;y36ESj48ctPdLf8OUJHfen+jDopKS3wG00mwLi2N1j3TaQlM+4y2dV0PGx/wnznPdj26uSmgH6T5&#10;Pl0TkVpo6LmsOZDqWQxpkLE2kHcD7y5AeychFYrScrQ8A5hOS6D7iWmfebara3NUmsNDy67Y0hSY&#10;Nv1+MGotgfw2bOjZDA5H0aHUW4Ko+wtoe2jZdVui1lzWfH/xe0wBakOlZZD6eF+pTByOtqI5fx42&#10;gGk/0dY1ZVbx5mIKVNsDC5bldhNNW8ifXX0oGoejZZE6LsY7pATcI/uFaR/RhkoxMQWsbe6gPVrq&#10;A1YfKZ6vUkcORyvxP5RwSzFP9gnT/qENlWIzu/+o/2cKXhsqLYcU08ulmnI4Ck1hHydZD9N+oU33&#10;E1Rag5f//HLkpTCpbzBYALq7u8+jyByOwqB1SYm2HLofmPYJbS8/+fL7UWstZE0iJ/XrS64+BrWW&#10;RIrtolLZORzNQ+uQkmxJdB8w7Q/ahJZ9k1TGNDG/odLSSAG+6lWiw5EDWm+UXktj2g/8hkp7cOe3&#10;5o03TVLbxXsefT5qLQ216XBkBqXW0izf86jvmfYBbXfLPoFa+xH1VDi9ilvWtiXuDFOPnp6eD5RK&#10;1eFoHK0nSqulkalsEPVtjVRPWWtFLtn72MWmBGhbPubIi1FrC2TB+3sV7HAkoz8l1BZcPPbI5abz&#10;XZvuB6h1BvddffXbTYnQNrPv8FdQaysoaocjEkqlrdDz2XSea1uzeLGdZ220IhfudtiVpqRou+LQ&#10;k89Ara1w3x5xBNF6oDTaiisPOfmLpvNa27LdDrkKNYcpQX57dPXq1rzWJybd3d2vcR44OgBdb5a+&#10;LXlSzlfTeew31BzVmJKlTT8Qlbppi3+I1ENOjvtLp4mjHZD1fIClbWtkqhtE/UNTG2qOWlx5+Gf2&#10;MiXPb7ed/e2JqLY98ifRSaVTyNFK6LqxhG2Pno+m89RvVx156t6oOuKydPiBq03J9NvN53y3LS4B&#10;SIq8k3APYy8Quh4sTUfRdeaU/zadl35bMuKgW1F1pOWCHfZ6xpRcvwkbo9qRyLuMUd5Z6MgFzTep&#10;70gkBRubzkO/zf/Ink+j6rDF9A8Ne82UbG168WRXV1dHb4I+cnK+U9q5pVPV0QiSx69rPkltR6Pn&#10;V9RFyl7bckhHvgPOFWPiA03oiH+MpEXyM1b+VHtFE9XpkIexpMZhQPIT+axcv6HqyAt9QrtpIfz2&#10;6yVXjUDVERN5l7OtbAiXeTtDm6Dz0XkxRUdM1iy/aoTpvPKbnn+oOprFgp0nPGhaHL/N3mbkS6g6&#10;LCF7Sm/ZVM6XNov289JWky06TmDM80XUm5Aclpgh54vpPPLbwo9NWIOqoyg8+eSTkV+Z89tVh57s&#10;HgLucFSh54XpfAk2Pb9QdxSVnvvqb4Kzt91tHeoOR8cyZ8DoP5rOj2DrcZtea3Lh7octNC1osC0Z&#10;cdAK1B2Otkfr3XQeBJueN6g7Wh19unvNf9PTVq5cuREmDkfboHVtqvdg06+m6XmCiaMdefGPf3xP&#10;nI3w6iPOcG/3HS2L1q+proNNzwM9HzBxdBKPXfPjIaaiqG5XHnzSEkwcjsJy1UGTI28UHGy/ueqG&#10;oZg4HL16XXHApJ+aCqW6Td9q+N8xcTiajtajqU6r2+UHntiFicMRzU2nfe3jpgIytVUnfPkzmDkc&#10;maP1ZqpDU9M6xszhSM41x39hZ1Nhmdrc7cY+vd59vc5hEa2nOduNecpUb6Z2zfFn7Yypw2GPi/c8&#10;eoqp4KLaxXtP/BqmDkdslu858VxTPUU1rUtMHY7s0csHpvcd9qqpGKPa1D5D/33dyeeMw4XD0esm&#10;qQetC1O9RDWtO3dZlqNQ3DNj4X7Teg/uNhWsqc3cati/1txwQ+c+waoDefLq+96u626qB2OTerp3&#10;2qL9MXc4WoNFIw6KfF5pVJu97egX13V1bYYLRwuj6zh74OgXTetcqy2VusGFw9EezPzQiN/GucDa&#10;1Kb3GfrG5fscP2z9+vUb4s5RANZPWb/hVZ+YNHTalkNfN61bvab1oHWBO4ejc5jZf7e/pN0Qtd31&#10;/QUT3Oc/+aB51nyb1iFO8zY6WW/cORyOIHppw4Kd937SdPIkaXqi/eCDu/zzqUf/uDWuHTF46tFH&#10;t572wV1ea+QXkt90Hd2lTw6HBe48Z/p400nWaJu55ZB/rhh/7EqGaUtW7D3xGp2naf6Ntq5zp7rH&#10;MzoczeCyvY756LLdD3vYdGJm2eZut/vaX8y/+IjHbrx9bF7tgQUrDtdxTfFk2Rbvuu/aZXscvgsp&#10;dzgcrcBl+03eY+mwAx8xndSuldriIfv/9tIJx7qHGTkcnYh+PrXoY/ucuGzUYQ8t2+3Qh7VN7T34&#10;TdNmUdQ2tfcub/qx6zx0Pu5zN0clvXr9f/GGWwBK4/jxAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQA2qlBhsQAAALEAAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAA&#10;BgAAAAMIAwAAAfDYvl8AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAA9QTFRFiRcyqFZt&#10;kSM9ixcysWFyQA4i+AAAAAV0Uk5T/jjt/0xNhIv5AAAACXBIWXMAACHVAAAh1QEEnLSdAAAAGklE&#10;QVQYV2NgBkMWZiDJzMTAwMwIpJmZmZkBAlUAMkWgsSsAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;APs5YzP7AAAA+wAAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAO&#10;AAAABQgDAAABNVYdtgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAAM1BMVEUAAADet8TT&#10;p67Qpa+QIzycOU+TJT+RIz2bOFCOGjWLGTWSJEDfuL+cOlGaOFCLFzKOHTVu3muUAAAAEXRSTlMA&#10;J0ZH7Kqc7dXS+psoqtX/0lyGkTQAAAAJcEhZcwAAIdUAACHVAQSctJ0AAAA0SURBVBhXLYhZAoAg&#10;FISobNMK739a8yk/M8AOBz+L2JfEZYDnE2XoF7/4Ttdct2iw3nkkbVFHAmS3J2bnAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDRiRC4AgEAAAIBAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAADgAAAAUIAwAAATVWHbYAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xh&#10;BQAAADZQTFRFAAAAkyZAmTRLnjxUkSY/nz1W8OHh3dLSrl9yjSE5mDRLsF9y89DQihcykCA5ixcy&#10;kSZA8PDw8MkBZAAAABJ0Uk5TAJOwqemmEReV77CVFv7v/5MR/0AKpQAAAAlwSFlzAAAh1QAAIdUB&#10;BJy0nQAAADdJREFUGFctyEkSgDAMA8EhOAur4P+fxVHRF1sDHcS6MEW+MGQujyqX54HidEtt3xwT&#10;/9VdXuADT50CYDMErx4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAEnYcEvTAAAA0wAAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2U0LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAEAAAABggDAAABpOD/0QAAAAFz&#10;UkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAAIVBMVEUAAAC5e4uSJD6cOU6WL0quXXDU1NSOHDiZ&#10;NU21bHyLFzLT7bj6AAAACnRSTlMAIdg+y4gG8NZQHZE3awAAAAlwSFlzAAAh1QAAIdUBBJy0nQAA&#10;ACVJREFUGFcdxskNACAMwLAUWo7sPzCokh8mCQbiB86OLkoPbO8DCjsAsL8uUBQAAAAASUVORK5C&#10;YIJQSwMECgAAAAAAAAAhAD7E59/6AAAA+gAAABQAAABkcnMvbWVkaWEvaW1hZ2U2LnBuZ4lQTkcN&#10;ChoKAAAADUlIRFIAAAAJAAAABwgDAAABmkKnxAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEF&#10;AAAAMFBMVEUAAAD9/f3+/v7////////+/v7+/v79/f3////+/v7////9/f39/f39/f3+/v7+/v46&#10;f28MAAAAEHRSTlMAt3YPUHMkwf9yA/zW8TYSGxSBuwAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAADdJ&#10;REFUGFcliwsKgDAUw6JOF+fv/re1T0spIVCSlcMNQVPvqO4Ee1SJby4WHcxBz3oVJKHnJ9sLNN0B&#10;iSMAxtMAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXHzEdmWsAACVbAwAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDzbmrkBQEAAAUBAAAU&#10;AAAAAAAAAAAAAAAAAP9tAABkcnMvbWVkaWEvaW1hZ2U4LnBuZ1BLAQItAAoAAAAAAAAAIQByQ3Cc&#10;H0wAAB9MAAAUAAAAAAAAAAAAAAAAADZvAABkcnMvbWVkaWEvaW1hZ2U5LnBuZ1BLAQItABQABgAI&#10;AAAAIQAaWzSd3QAAAAUBAAAPAAAAAAAAAAAAAAAAAIe7AABkcnMvZG93bnJldi54bWxQSwECLQAU&#10;AAYACAAAACEAkpovdPoAAADHBQAAGQAAAAAAAAAAAAAAAACRvAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc1BLAQItAAoAAAAAAAAAIQCx+cs71wAAANcAAAAVAAAAAAAAAAAAAAAAAMK9AABkcnMv&#10;bWVkaWEvaW1hZ2UxMC5wbmdQSwECLQAKAAAAAAAAACEA2ZfI1wMBAAADAQAAFAAAAAAAAAAAAAAA&#10;AADMvgAAZHJzL21lZGlhL2ltYWdlNy5wbmdQSwECLQAKAAAAAAAAACEAO2fTeg1KAAANSgAAFAAA&#10;AAAAAAAAAAAAAAABwAAAZHJzL21lZGlhL2ltYWdlNS5wbmdQSwECLQAKAAAAAAAAACEANqpQYbEA&#10;AACxAAAAFAAAAAAAAAAAAAAAAABACgEAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAA&#10;ACEA+zljM/sAAAD7AAAAFAAAAAAAAAAAAAAAAAAjCwEAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwEC&#10;LQAKAAAAAAAAACEA0YkQuAIBAAACAQAAFAAAAAAAAAAAAAAAAABQDAEAZHJzL21lZGlhL2ltYWdl&#10;My5wbmdQSwECLQAKAAAAAAAAACEASdhwS9MAAADTAAAAFAAAAAAAAAAAAAAAAACEDQEAZHJzL21l&#10;ZGlhL2ltYWdlNC5wbmdQSwECLQAKAAAAAAAAACEAPsTn3/oAAAD6AAAAFAAAAAAAAAAAAAAAAACJ&#10;DgEAZHJzL21lZGlhL2ltYWdlNi5wbmdQSwUGAAAAAA8ADwDPAwAAtQ8BAAAA&#10;">
+              <v:group w14:anchorId="07B15A9A" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:0;width:104.65pt;height:99.35pt;z-index:-251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="8987,8980" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCUlj8KtmUAAJMGAwAOAAAAZHJzL2Uyb0RvYy54bWzsfWtvI0eS7fcL3P9A&#10;6OMFxmI9+BLcXsx61sYAnlljR/cHUBQlEZZIbpFqtffX74l8VGWU8mRWt7tlqZsDeIotBqPyGc+T&#10;kd//24eH+9H7dXPY7Lbvzorvxmej9Xa1u95sb9+d/f/Ln/4yPxsdjsvt9fJ+t12/O/t9fTj7tx/+&#10;7//5/ml/sS53d7v763UzApPt4eJp/+7s7njcX5yfH1Z364fl4bvdfr3Flze75mF5xD+b2/PrZvkE&#10;7g/35+V4PD1/2jXX+2a3Wh8O+Ovf7JdnPxj+Nzfr1fE/b24O6+Po/t0Z2nY0/9+Y/7+S/z//4fvl&#10;xW2z3N9tVq4Zy09oxcNys8VLW1Z/Wx6Xo8dm84zVw2bV7A67m+N3q93D+e7mZrNamz6gN8W415uf&#10;m93j3vTl9uLpdt8OE4a2N06fzHb1z/e/NqPNNebubLRdPmCKzFtHhQzN0/72AhQ/N/t/7X9tbP/w&#10;8Zfd6rcDvj7vfy//vrXEo6unf+yuwW75eNyZoflw0zwIC3R69MHMwO/tDKw/HEcr/LGoykU5nZ2N&#10;VviuKKfFpKrsHK3uMJHPfre6+w/3y/li7n6GT2Zez5cX9pWmma5ZP3y/36wu8J8bTHx6Npj5RYdf&#10;HR+b9Zlj8jCIx8Oy+e1x/xfM+3553Fxt7jfH380axuhIo7bvf92sZJTlH928lH5e8K28dGQGxNPY&#10;XyylR2ZWRtvdj3fL7e36r4c9Fr+dVv+nptk93a2X1wf5s8yf5mL+qVpxdb/Z/7S5v5dpk8+uv9g/&#10;vfUXGTK7tv+2Wz0+rLdHu1mb9T26vtse7jb7w9mouVg/XK2x9pq/X2P5rSAojlgx+2azPdpZPzSr&#10;/0I3zC49HJv1cXUnbblBm9zfMcvtF6YDXZuldwes2+xSnJcV1g5WXD3FIjIvaxfkFFLDLMaxXlQY&#10;8uZw/Hm9exjJB/QB7TTrfPn+l4O0GC3zJNLm7U5G0jC/36o/gFD+Ylov7XUf0Xy7A83SbTej266V&#10;XxZ2u9bS7P52FHH0ubbrbFFjJGSMJrOFHqNJNbVjVC7cN+1mjfyq27L935EN+7SHajj4tYd/PVt9&#10;HyX9/nW33K8xUcK222W1H86fmvVa1M1oYkfUEHnpdwhFX/CN8Bq00iLj4VcaHY3lxerRrjRZNX51&#10;YW6vsc7kT7fXTnJfYoZuHu6hwP7f+WhSlKOnkXA1a64jwk5ricpyProbtfPWEUHqdETVIs4Ja7Aj&#10;Ypwwsh3RhLRpooiKeJuwyjpOs0m8TdjIAVEV5wSjpCWq2DgtAqJyvohzKsIhr6akUYUa8wUZ8yIc&#10;9LqaxjtYqFFfkB4W4bDXc9YuNe5T1q5w4PmyUiMfrgbs63atLu+scMSi/rB16xefRlBZYgzIct7v&#10;DqLnZTFD3FxaTWXo5VtCjKETYqMb8T5QJYgxNkJsdniWGJ0XYqMXssRYWEJsxGCWWNaOUGN1WHWR&#10;brUsD0M+rJOyAgz5sG4Wrp+F6qjtg5sn0XB9O7o5G8GOvrIyBnaNTK+ZRHwcPb07M1Lt7t2ZiBj5&#10;+8Pu/fpyZyiOMstYTqaZEERuEDqK+21IWVbYkOhQR+m/98+94VhOHMeJH1b/vX86uhkWv/Cb+fH0&#10;3/unpYN8sHRzP6v+e/90dFPHb+F74r/3T0uHjW35LdLvxaa1dNM0v+cj6N+3ut8d1nZlycxYi8RP&#10;kcxsoFYOu/vNtTf1Ds3t1Y/3zej9El7TT+Z/bnIUGTFjvDK0KvZqd/07TJZmBxMJ6x2uIj7c7Zr/&#10;ORs9we16d3b478elmNL3f99Csy+KWuyMo/kHTI0S/2jCb67Cb5bbFVi9OzueQYDIxx+P+Bd+8ggb&#10;8vYObyrMqtvu/gov5GZjzDJpn20VRkT+AePCtvWLWxmYUetjtVaG0c7SCJgib9HKKOZESwXKcxxX&#10;ndhWrRIuqjibUNcxFRxqurIkmg4j371sXMZbFOq5sqzjTQrVXFHUcU6hgUE5hQZGUc7inJSBUZZk&#10;nJSBUcBeixp1ysCgzVIGRlEzoyAcdmaqqFFfsB6Gwz6ODzq0Ujd/5Zy1SQ07s1qLcNy5AQwp0q4Y&#10;avSUyrALjZ7QLC/DpT4pyBItw8UuMx2dwzIc90kxi49XGY58WbAdGI58NSsILzX2lFc49lVF1mmp&#10;xn5M+liFY1+NmfcRjn2xIE5DFY59iTUY9YkQZepmu5iS/VOFY18uyKqvwrGne1GsgHZ9lXAJ4u0K&#10;x74Ykx1UhWM/qcg8iv3UvpHyEu3bUsF6i7erDscekx1dqnU49ExR1OHIB+sU9snJaYh4RW/AaaBO&#10;WoF1alwSb0mnHR6x/YQcQnaIfyRS1pB7uzrDHZvZkA/zj0rsV0Ou/CPaVbgzlnxYV0XiCfdqWFdF&#10;qBnyYV0VuWXIh3XVOSiXCIoOGXeRPob7sK6KgBFyiJAh3EWIGHLV1S/ul7ql6mO+zCkVWwmty7iG&#10;sEoNWTEuXZ+9i+af1jWESWbp4LvbsfHf+2ePrvQz5L/3T09nmwclNIxfnXY17RYoFum32vmFkZZ+&#10;50B3nru3uq8wq8zYwXBKvhcmk6WDIE2NMcyhYXRiOmAJlOP0e2HGGDoYKsn3wkSxdNPMnC3cbOTm&#10;FuEIaR8UfvK9MBsG0tn32rwc9qGfBv+0S6+3f/yXp5DEawtJYDZ7IQmzTt5wSIIawKHNSu3f0Gbl&#10;ZnlgI1NOobOASFbckFa+Ary5qCGNOWpN8npC3EflKdTEg4Es6DiBKOp0KD9hRjipuERdkUbpuMSC&#10;8QoHvWb+nopLlGMWAwiHnfq0oizagaD+scTEWyrqa+vYBPOPRSB2vEqyHFRsopiQPoph3PFi/p6K&#10;TahVevKt4hmnb963+uJm9XMrg1nWkL2D7BFIVkvXJq68reGf1iCB3LR0ddquqvG9sZcsyoEaOBB5&#10;ls5iHjids/sgsJL211B7c6j9OoFvYPoxSb/3+Yz4cTvZah9hq3UYs7eHMMNCsSbgrw5hZlaMxoZ9&#10;BQgzGBl/GsIMuB+7HSeAeYocWF543E8FtKJFmAFqZj1Sj5T08LEvijCTecZ/bwYPCbWgV6uR51/d&#10;akVU4U9crS5iWE2gXV/VanX5erda8a8vAQaEBdDziW2w6LM7xbUPWhVzExnspIKICScVfMzQS4UQ&#10;tjEYDVjA93oatcKnA/qFTrGkX4qpa0lHEnpnkp+NcMFqbR2SwqT1InxCz6wWIGCEUeiXFVPJ6UUY&#10;hW4ZDgHEOUHedk2K8wldMjpAoTccDNA37kP9YU/BLHAAw2R6Y8AwzIexX71OZH6CjTZjzSWta5dF&#10;wIpKkmExWaM5SdVv2uc1mOf/XsyQ37GWwNeMt3JHRVrYuj+Hgimw0tcdRDFT9iWh7XCVIFEQI6+m&#10;z8QwjqM4OTwDvs+owhbcHvldB24vn/0SWyZ2HuVFNJrE4foqzayxz63SImPiDd3EiGgs4mClNjOw&#10;CcPXzEynskKtBkChiP92/jqqULHVldEjMms9XqFu47yUcpsIbCLWrlC9TaC54u0K9ZvFbsd4hQpu&#10;MhUgWqyPoY6bFKxdoZKbVgKPi/FSMd+JCR/HGqaCvrPxhHELh3+6ELhdlFs4/sW4kBhytHHhDMxM&#10;UDTKLpyCoqBzoGK/M0DjSevCWShgxrHWhfMwH9POhhOB82+MnYoAzw3SLdZZHQKuamNPxTZCOBXz&#10;mbHNIjtBIdSKGpCe+FQojNoC5mB87BRIragXtLPhfljQmZWAV2fxTaaCSootFIFmtHQLk5iJjp2a&#10;iinEQ5ydAqvh6CHprKRX27cCYcY6q/BqC2u1R6ZCA9ZmJt8T66yCrGH3sLnQoLUZBBjpbTgXsLpo&#10;d9VkzKwlH1l5CrpWjIE2ja8VDV6bUXGn4GvFeMoEngKwycCR/moM2xj7O94+BWMDP7b46lBKFeOF&#10;5M1iq69WYmo2YVKvVvNRICtG+On5mDB1AQRIsEwLSFvCT+2OWc3WywTWXLfsBU0c54fDGgHddMbG&#10;Tw53BPxmkkeLjd9EaY0pFfMTNR8lEJaEn5oPWDlkvUzUfJQV7a+aj3pC+6vmowQylbRPzUc1Z5Je&#10;jrN241eNBSsaGz84SoqOiXp4byGdwf1G+an5KJEvjsuXqZqPyoYJIvJPDtt0/SiBqSb81HwUc6Z4&#10;5cz5IH5qPgqTjI/2V81HQeXBTM0HAGJkPgSN1LVvbBDKMXk/U/MxhtyIzy8OPXX8Fgum3GZqOri4&#10;l7NUbfMWBhAcbV04G3Okt0njwsmYUNk8C+diTm1bJPK6ttWQGPGVImH4tgvcs5iHE6HdgW88JESx&#10;sN98Wp2OzAmyzM7zfn2QZboIxCRE8OkSJp8N+qVx62LxGXKP58yQQ0gacg97SJOLvSbk7eHZDDnU&#10;jSH34dcMuesqsBhDuirGlOE+rKtAOljyYV0VU0i4tzHhdNvF0jHkw7oqhowhH9bVqesq7JAhI4Mz&#10;wZb7sK6KlSGNgRUxhLsYEYZ8WFfFSDDkw7rqgq2Xs2FdFS1vuA/rqqhxIYeeDrr6x9MVYoOOJF8h&#10;TmwsYQGTwbxZzi/bN7OUBUKNPUqfQfBPD1myiwKBQsfRf++fjs6dFEcQMEmH8J95LwJ8aToHgULo&#10;LkmHmJ3hJ0G5JCGicZYQ4bY0oVvXEkhLEiKCZjkiRJYmdMcMCgS/0oRu0UtYK0mIeJZ9NQJWaULf&#10;a4Si0oQewoYgU5rQLW4JH6UJXfKsQGAoSSgRIdsbhHwylG7VYgOkR1KiOI5nZkFKfMZTppcaAhtW&#10;JuHt6cGUmIrvUabvYOop0xunQBzEUUL72s3tt6B/umMPiHBYSoQwMpSQfyKpCgQn0pSISlhKhB0y&#10;lO4sVoGAQoYSx0vM2xEqSFMiRuAoMwjGAqd+LSXc+wxPn4+F456mhMfueGYpPcATznaGJ45hmb7D&#10;jU5Twn82lHCQM4Ruc8D1TRLC5zUM4dSm6ZyohruapHuudPx6/DzozW8mGf0CJcak+kI/B2tWy5vO&#10;wZqKXrEIWBgnMWUyYgEhDEkbc6H5xDBURQNfEBMtJ5gPJLIUhqmg+0goCEqp5YXSgIRXGKSSQCAJ&#10;K4W8cJgmHvEKQ1SVOeYfGy2Vfy1nrJMq/1rXLLSsq4HMWGRUHbuZmNpl0baFE1DyfGk4AzMk3+Kj&#10;prKvJQ0UqqM3KBzKuEHodhNa056Gs5DI5arka2lKJMQ2QC/5agp6xEZOVQcpS7bceslXvDY+dCr5&#10;WqBoTnzF6eTrxJRUibYu3AwIYxNuajNMsWdI48KZoMzUPExp7Fx0bjutbNh03nVG4QMq7yoQxnhH&#10;e3lXCpVQedeSpr16adeSpflUtZApzbJIGdN2RIpEZ8NpkNkine1NBJNxKuk6Kdn+0jnXKe2syrnW&#10;pqJTbH/plOuEprxUyrWm0Audca1rtoRVxrUGuiU+doL376aiNOVpYvtLJVxrmn8Ul7xjN6bsVL7V&#10;HqWMjZ1Kty7MudNY41S2tS5YslAlW2eAQMQ3v8q11jRfI3Z829VpyYASKtPKV4n41i03na8JSzSJ&#10;Xd6SzXhaOZyGChWA4j1VWdaZKTAamwWVZC0n1BwJraQpVa1we7ouFHTcVIZ1Ss03lWCl2d9QOVR0&#10;a6nkKttXEvppZ0DKJsX3lfitLVlo2pyyb6dDrS72eyoY1K+lK9aNRMXb8EQ613HKvrG85Cn7xkbm&#10;m8++vUCOyaVHfDCSJZhcBeRMFSm3lNt0lY8c+qdLLkHfQnJkIqUul5qpbQSf2jBD5CUZ1SzkKg8J&#10;jcPTTkXb/bUNiL6k6VywOxdtLgUqhPciApPm5+mQM0q2z+UuEYPJ0Nk0yCSTRytdphVRmAw/G7Kf&#10;4v3J9rn1hDhMhs4G4efQC0l+TgYgEpOhc4mCcaZYV+mwEdl8YCkuqFkxuaXgitvhopnMnDiVWVTI&#10;QCQ77QstSGHvJKFPtU0y+VcEbWxnEJVJcix8GmWayVmKayCjA1c/zdCuw2LaYlG8MPBPKxQ8u0ym&#10;xc3JNCMW3GZHuCLZOFeBEafj0uMsZwFNb7tjdL71/umSdT4DN8vkXRG/cRxRvzY1xdO2jW05e/9K&#10;/7SvRgjHccx0eurz17mUr0ytneNMaqltY26SEchxHDO9rsWPNcsLIeXU8MBLt4QI1qQJfWZ2khlH&#10;hHMsR8RrMhwdYZXRZIjoWI4I2WQ4esLc2VOfvkXUJsPRTeE4p7ldTRkEbjIMrSCZQz0n50UyBphA&#10;hG4ydHbVzjJ1LBHbMfwQvEnzk0g63usuqYEB5XeJfzobxK2bDlrjv/dPS8ezoT06t/ERwEm2b+bk&#10;a9U6lJ6Pf7r3SioF/UAIJ8lPbpcyGwWAndR8IMZj6TLjN3UAucz0Ishj2KWVSeUKT2ao3IZLL7zS&#10;GXrp4ZWypDIcaUXcs3n9yJ/y29Dnr+pyCzFv+vltYzq96fw21CWJRKoE98zU/o/F0MPgbcXP3wVR&#10;zYIzgxLrgp80txcG0MGMJZXC4C1uviPdhMhqXwnbiwX3w+jtBMfB4tFbbPiQGYvtq0T3tGR5B5Xo&#10;FruQhONVpjsxoVjAQevUjJ6iy18wuvwSkZPnljmLnmCTWu2LbZhU05X307DFkoTYXI5jxtHAxvGE&#10;acsJe8ITpnVsa+0/78xJg746DQrx3tegxlJ80xq0HNNTnKEK5WdgQw0K6DNFKwTSmzMLNWiCWahC&#10;OUwp1KAFvCKi9ZQKRTyJqKlQhSa4KR0q10TGc9BKh4LdMCU6AdyC8NPTAMBQXMUrvBhKGFN+eiZo&#10;IlqVakYBJ5aLVpAxvJcheBRmDBExNhviwnTWwIQmtwUa3tEhqELGT6HGUO2CVU4QyR7wo6dfFWwM&#10;sHO2LTRujBee0LixmtZj0cAxjjEShdv1w96gFQNB6LId3IhTZTsKDoNQV0zBKGSoCoUew3kTBuTp&#10;AciUVRgiSBSArCzNVbCx/vYQZJxfuD8AC2TruQ8hYwa6gpCBH9u/GkMmdXni8kBV7gA/On56f6Ai&#10;R5yfApFh/Fh/eygyut8UigwBCbbfNIyMywMFIysTlTFC1QF5xeSBwpGhOjQbPw0km9Dz6wpIVkqF&#10;gLh81kiyCZWnCkkGfky5KShZUZu7B2N+sMKSlbwygQKTFQjXkvWi0GTgx1xOBScrKl4JJJRX4MdQ&#10;jApQVpRUvihEGfgx/StHTDo5iXKIpL8KUwabis2vApXhNBSTf6pyB/gx/aFhZQhNs/YpeTWmIQAF&#10;LFugQEpcHMjJsHZY0Dy2PRS2DIFuxi7U5mDHZlfByziUUZXtADsmrFTZjinFC6qqHWDH9pqq2jGl&#10;ldVU1Y4Uu1BUTShAXQ7shlNBWxfaudoCP4VPvmD4hFYW+CxXgHPuNqhx2WYw05gyl+s53eb37KL7&#10;EziPYcpOpTHYyJxKY7CRcbHWyzbPnxZLb6A0xguEx8VIMAHl7uA4C49L0KxH6nOy/mmz4i1hDl4m&#10;sS4bzc5hrTrKHNhKAl6WJyJayeB8MQXKymTlEavKUHpgZQ5vJeEnyxP+ZJonAkuOMoO5kpCRo8wg&#10;fCQY5CgzdSLA0709B74q/D2cefhVi16Qsh8pmIMEXWw7nycn9FKScMpQSrGRASpA3jMNZpEQiB+l&#10;9BxJcMNRwitJ9UjCFo4yM5sSkHCUmRUioQZHmSmBIEEES4koQbqdUvnArvkMclAcf0sJzz7D0xVL&#10;EJ89RwmPQuYI3niO0q1P+Nk5Srff3X0REJp+DfmnFUsQda7vOTwWKN0+ygGyQGl7BH8200w5Zoiu&#10;5yBZ4Gh7nsNkgdAuOXiXuVfbmYTfOIwQHuEwwk5p+KE+5RZfXW4R666fWzQL5m3nFnmcXaVROKIG&#10;e6KNbQB4TaPiIRnnhj3bcVvQmD3moiPj3FTcpaAHZsOwSyLhoSJgvKaCCkfydIxKLybSHT2Mjkp3&#10;nKJCHxMVegk3IGJnUT8Am8Vq8Zz1hgvjW5ssox6xyB3PnL7HAvaUGb0X6dNJTY0e983m9u746tQU&#10;5r+vpowt+6bVFEpxsPRjqKZY8kLpKJymIZk9bLJWq8xY2kdpqOmMNUtpKJrTCxUUDg0x5RkqqNLe&#10;Dhe5CiLUTzDiWcIn1E/llFUTUOqpmNB7NJR6qmgyTyFIiwkdNgV+AaKeZKMkMN9OVTGhtwQo7ItA&#10;dOO5sh70heKQFPRFQLqEnZqJasGSWwr5wnNlGvhS0is0NPBlXNLdoLZDSXNvGvjCb/rRwBe422R7&#10;aeALL+mvgS/8ygENfOFXGGjgC78SQQNfOD8NfKk4UCUUTVDMYbENCnzBmQ6WSNbAF56YluID3eZI&#10;3MulZBS/GEoBX4qaAksU8AX39ZLdoXAvxQTo+jjOQg63tN2Y01ytgr0gZMqSqwr2opOr4WRo1AvP&#10;JCvUS4JdOBcINbC9IVGNtrMolUzGrod5oZgIhXlBCIqxCwUVol+0deFUQNwSdhrxUtCLpjTihRba&#10;0YAX3HdJFooGvABnGJfKGu+CKwsZu3AqKPpDVU8qS4rmVGgXqoA01kWKXcX3hMK60NvINNKlpMgo&#10;jXRh+1XjXPi4KZwL07SqeFKx4JWdwkmgzJT5NOd3yYT2E+1muBeKGYWXKoALw6YpeEvCeFXwllBf&#10;nzz7j/HsOcTCRmwvYVbatEM6l3nCe7CksDv9c9kW0E4PpJhcCNJftud60uRiUQl5G7PIkLtZPRVj&#10;6pepOuE92AI+4T3YyHwWvMcLxFZFjRox4VOeNLAq9VJEnrS3tfhwpX96fIXDrsg5+lRWWiIzhiFi&#10;LxlCl5BHXCVNiICK4YiISYbQtVGqCyTbiCCI4ShnJdOEDiwiZyWThAhc2GHMVLUoEJIwhLh9z8+N&#10;H2n/dCOOYIOlzF1kUiCM4CgzNXJQ2gg+FmYbP0nnZXGFiWtnntLDJeC15wbJp7gzxUmA7HeAhdxt&#10;L+Jimx7Bh06/HM6zIYR3nCaU4jcyRs8TzXqC4KEOJrTz466WxP73nPzTowXE28Or4YUm2yjupyGE&#10;f5kmhGNpCTPVPUq4jJYQEKHUSgc+xWZNMlMobp5hmNliOLVkX5y5Mgf84ObI0k3Pc9u+zM6GO2XY&#10;ZcjgKBmy9EvFBTJkmaXVl8p++k8IhleXGoKk6qeGzFJ506khpM5Z2gSbsI2phc51GO/DjmlpyoIe&#10;2gxTQyz8pUJ9Bc6tkRhO8EYWmAsDGzA6WAeHxDUgsdoOJgIuYYSPxVtUTkiEEumhyglRZmrkE5MY&#10;Dn04i6cQyRcMkbyAPS8b1ygYbzMye162pSHM2QWS7YM2zdkZzlDOqL9hynSgan7W15OWfLUACizK&#10;vpY07uGb1pL8noKPVZJSkCKu2EJBzZIwoY6c0LpUYfCfxusDvVbj2Gq8TR+rIXn29aMVZGLIwzEf&#10;pB8TvMJRP6nH763ikvtlEUMeLbfPDgu6INIljBTrE6Zjzc6l6mUQXkA9+qKTOe0oh26Ma590cbHX&#10;DFVa6WEfDaCSUJS8Me1m+vYPo/K9POnFT9CL50/724vbZv+v/Q/fi5Z6OuxHHx7ut/i0P7w7uzse&#10;9xfn54fV3fphefjuYbNqdofdzfG71e7hfHdzs1mtz592zfU54iVj82nf7Fbrw2Gzvf3X3XK/RpVM&#10;p/x+bUaba/i1EIY9HWkjf59bR06nrlI8QrRmIS0v1h+Oo9UHtEFSySsTWPKL58NN82B2/uPh+PN6&#10;Zz4v3/9yOGKji8+HT/aDa/wlVnvnG5kCHcLVUXuiUFiLgC3tmRvmRIominAJxbS97DDCR2lH8a4i&#10;jELdWACWF21Q6D8K8CjKKdSNpGPKeWQDFGrGgM837p/9YRVhFjguTJd1Isu2c498+sJG+/zq7773&#10;QtTSuahzpq6/y49hRSX1iMTDRfb7l/pX+We8af7bU0zwI2KC+83qAv85SY5PzyT5br/eQs7f7JqH&#10;5fHw3a65Pb9ulk8Q2w/3EObj6Tl+dXxs1meOycMgHg/L5rfH/V+gHfbL4+Zqc785/m7YYRlKo7bv&#10;f92sfm3sP1b/fO+UgsBUrVLA1/LWEWwOyFL5iVDZ3yylT7/sVr8dRtvdj3cw0NZ/PezXKwOk7/7U&#10;NLunu/XyGurL2mmai3RMt+PqfrP/aXN/LztFPrseN0MGzerAv+1Wjw/r7dGOXLO+R+d328PdZn84&#10;GzUX64erNVRf8/dr0TuH4/K4fneGMwDbo1UYh2b1X+iGUR6HY7M+ru6kLTdok/s7JEL7helA12bp&#10;zmGPgbx6+sfuGoyXj8ed2fVep6GNI2i9CdIk1kRb2DvCA4UIOWEUopyMRTPwOv/jfWMV4kg+oA9o&#10;p2HulSNIPYm0ebuTkTQ9ud+qP4BQ/mJaL+11H9F8O8/48HbWKxR7b72amrEyF1/VeoXF8KetV6t8&#10;zHrsVioOPrmlaj6d1ipENfajLDwmW6Hqe2vVBEO/urUKw/VPW6t16Zz9embvr+pWbCmOcdzZ8ILz&#10;i8pW5eDdGvFkPTE5o2EXxs/N7nE/wlkMbCchhwj7WVxCEdLwVeSjUbuy2/rft+wHaKBq4SIoE1t3&#10;IRgkSRjLILmKIQjB3P2nVVvPf7S6+w/nyJW9n7V6q3NrpQ8v4tjKURY7nD8167UYViNb/eRzO7bP&#10;B8T7tXQ4MJyf4tdaZDrG2Ojz22vXv8u+W9tOWkcSZuhMgPU5F+XWivMXYRN6tbYK5nM+oVcrF2BH&#10;GYVebWkvb3jOKfRqa3OALNKk0K91B6qecwr92trcyB7hpHKihT3f8ZyVyohyXuGA03kLhzwYcWyb&#10;NsKxvPNBDwQ3XdSDhEOtgsZqsFo4HQy1Duelz8OliTHtkAWXHj6SJsbUCrEPT6aJrQV86T3VNPEr&#10;ifdiTYzgzMsKEnncOevWY3bAIm+4d19711n58p7Mf+mflsgVnJHrx+yk+q/905JhB5lBxybJ0Nlp&#10;x7JN0mHxW34Zul5XfaM+T2zgJ/M/187D7n5z7Z1C4smIYLeejHy62l3/Dh3Y7OAlYcLerxt8uNs1&#10;/3M2emqW+3dnh/9+XIo/ff/3LVzTRSE3ao2O5h/1RComjZrwm6vwm+V2BVbvzo5nyEvIxx+P+Bd+&#10;8kqPkguWta8MTW797SrD0laxjgjoIBJcm5OzEVkfimcq6kPxTCV9qBKp/gl1IuWkdSLR0konhr37&#10;+pQGegR94HSeBDpG92aP2Q2N/dacja7enV2JiEDUY3kUVek/jp4Qbs1IaiwhK+aw2a14ZcJ6qED0&#10;8OmcgH3+5pPs/ATZ2bkV1lFqE2fKr8K+Un6V0X19v+lz+lXlQs5PwwhCZTsjZTvHqpJrfo1nVcsa&#10;MCu3da0iv+t8q+e//FO9K3Swr1C+CAA1MibevUqMyCc6WBNzJ53ha2am85/6LlY3ex1NqFPsnSEx&#10;TkqpiNEfYxUqFfF8nkYxVqFWAQKPMQv1CoLOhFmoWIAHZcxCd2uGCxPiLQv9rQpXl5NuKo9rZm4X&#10;jPVTuVxVQdumKpPMxlKNIMounIIKyRXWunAWpqaIf5RdOA2VmCXxOVWVSRIrLZyISuBQhF04EzXK&#10;6ZPOqqmQ6Y+zE3u3TaDXps5JrLOqMEk1pa1TN/Ik2KmpmPPWhVNRG7RytHVqKhY17Wy4JepS6kxE&#10;2YVTUdsqLLHdqqqSVKa8UZRdOBX1mI6dKkpiav/EuMnJmW7CbEmXWOPUXTxs86t6JDCa2cCpeiQm&#10;QhJtWjgN0iay5lQ1knJuivpF+al5wP32jF+4Jcr5VC62iPJTE8HFk65HMjMlDGP8xFvupmJM26cK&#10;kqByEpPruiAJX3dyRLh9byG+Try/qiIJ0Dds/FRJEhzNktIV0f6G81Hxbaau4SlKFBsh/ML5qOa0&#10;faooSTE216TF2qeKkqCONuuvqkoyN7fmRNkpITXhzQunY24upYmyC3dHNaFiQJUlKca43C4+eqos&#10;SVXx5oW7A6uFrT5VmKSqaPtUaRIoZcESx/qrSpNU9tKhmKBSxUmKOS7XIfzUdHBpoOqTlIWpORNt&#10;n5oPnDQk0kXdwoP5YFpD3cKTMC/kyES7e6fmjr5o88LNgUqPrHmqTsnUXGkWY6fKlJR8tahreBLs&#10;wsnA2NHWhXtjNmNjJ8XF2zEBN8ouVOCJ1oWCCnX0KDs1FXzswqmQeCFZKRJWaHvBOyuHZFuygi9k&#10;OZLd0vHOSpn9lowLPTli3ZIluIUzwe08+LcdtwVKEMb3rBThb1/KjVCJJ3dkpuhUbA1LtLslCyfh&#10;64uBmRBYDPuOkZIsywsmTmhTTqV22AGFU6kdNjLu4N5lW64jnfkTS1yWOyxtG6jNkENiGvKB6U2I&#10;REM+LMHp7je4bEs6ZBrjtiquWhjSdjFypTEwYgeRu662lRbSjZHKeYb7sK6eSu2wBewOvH5FVytR&#10;+e7uhrnE+Y0hK9IlVS5h3gwidwsY5ssgcreA2/uJ0utd7BNZ7zBABnF3exUWRkD+hxNRxogRzIDx&#10;e2KggYkrhJJLRCFuaDrk6XzayD8tHqB2JYnavJb/2j89mR1MSFfbW/+1f2qyEgZ0hhBmHkZbYtFJ&#10;wgmK3BjC3MVEMBUdIbzNVBsnUmJWXj3PXKODmLUhlKh0kuPM1X+qiszwIG7tOGbaOHMH96oO1e0H&#10;2j/tgCN0bTnCA0q20VfHquB5pQmdzpLwdJJw4sr9VYKGSA64W4gSoU4TuhpVVZ15NWLYttcy6alX&#10;I5zsCDNtbAnhv2Q42o1QzYZyRKg6zdFBYySalSZ09YokjJYmdKV+JH6XJpTYO7aCBKyThJW7yqtG&#10;xDJN6IBXErNOEpZuz9TjTBs9Xa52mJ3oOrcFrZCQuHWyeW7J1gIBTi4wOOYygLnNUs4WVo7lKRHc&#10;djwzY13Cc7eUOSkhAW5HmZlo1LqyAiU70wWC3JZnbk0UuC/BUWbeLoHugZR+w9aI/CRnSILdhmd2&#10;NxSVu4qtWmRmXQLejmdmjgp/CV61yPUdQW/LMycHEP+xa0ni1em+I/DteGYpXRHRKieuEPy2LBFf&#10;TL587sonVnlCp8MQ4E5zdJfXSCQ8SSghcNtIRC3TlEhMDqREGNxR5t4+cZjICiHd9NvlUjmRHxLr&#10;zlD6tZmTNBIOtzwRJkzyxKEytzqylAiJO565HqHY/VBKd4GzxL2T7fRlDCWinSZ014fmCZ2fUuYW&#10;EoKepjcS/U6+GqHbYYQtx2yv/atzAq59dY7QvxoXiKY70xLmrHj/aomXJ4en5ZizFVvC3JJsX50j&#10;bDnmLBJPmBOqM3cJaI7O88tZlJ4uZ8siZG6WWI5uItdAiH+TnpK+G+n9is+DyJ7/O67UMwcr4RGf&#10;ENl/qO6G+Fl9AJ0JOnxuRPaLAuhQQpYl+aFB2pxNIksNiduSwcJlSWVYVS1ZghuUZksGbC4DNEBf&#10;t2QVjE+S14NR0ZIBIsfahp3aklXY2IQbFkBLVs7M9RmxZBfMqJYMyXjGTUHpyumUdVVj6ThoUGHp&#10;yinFgohP1bWP4wbFfmnpyokpqRnrrrrmK4EFUWi6sp4ydIS650vsdTIbEhbq2ldTLJK66CuBfYGg&#10;DvhVFIukAXUcm6MAdWVFwY3qpi/xo0h/1U1f8NvZehFPvR2XFD+1OXB7LMkEq5u+hmLqUMua8gv3&#10;R4KfAtXhFk6GldKwOo7lUrA6cbBJfzWyLsFP7Q+cRmL8wvkQn5bMr8bW4S5uxk9JK1zFzfip/SHv&#10;jWf61VVflb0Jz4dHwjpLcGO6dVUuzH1VMXmgsHUVl1cKW1cuzOXFUX5KXnF5qrB11ZiKZ42t49Je&#10;YevQMIaAETuv3W8ShSXzobB1qfEL90dCtylsXUKNa2ydxg+d4BdfsE4hTc+d4BcsR3uCX7CROcEv&#10;2MjE4RcvkAEWmWtcfHFnXNyFHUcUx6hP6119/7SpRHF6LCVst2Q0RxwaS5mLRYizYimhPtM84Yc4&#10;yrZPvn3+6doJD8NSwoVI84TvYClzIXXxCixlLkxfwt53lLnwKix5R5nrEWx0QylGc7pHsL4HUsKu&#10;dpSZQJBYzMMoxRZ2lLm+D04j4dIUP0q52YRlat5ewfRMj5Lkb0xYHUZlhtJdPyPmYoYSpUgNz9xK&#10;FgvQUuZ2h9h2ljIXFhWrzVHmVkhENvj9cwrtfUQhRgmuffGSunKTUy+0B+8TCec3HdorkFQjPh9W&#10;ceeyaJcgdPnC0F4xnlKPeRi30F9OcFPuMj9gGEYvEieLlHOGXAFxzkJfWRK7ZNywTrpx49xUaC/B&#10;Tof2AGUhrVOhPfBjoH0d2ptyfmoqygkLXejQHj/4pEJ7RUkXig7tAV7E+qunY+BRWe56q9BeYlvo&#10;0J7eFydX+eQqW3PmEsvEgpEMkvUFPA1ZstbuyHsaIln7tN7y8E9rwXeUuUy0yFfLM5dt/QhQTAuf&#10;yUH4RODZt0OiJa1DnFh1VmwOUSBCyvLMgRyL0qMcc9ZhbJb8iJ9svtdm80l6oW/zmX39pm0+ARMR&#10;20XZfIBrEN2rbL4FPeSqgvKcmzI0JFcWz0Eomw9gT9I2ZfMt6Ol+ZfMBqEW4KSNjQZPDyubjh6G1&#10;zbeYMGNZ23xAXZHWaZtvMRlm8yX46amgBz+1zYf8A2tfbzKYyaxtvkT7wulAMIS6Lmo++Owqmy+x&#10;LbTNp1fyyeY72Xx/ls0Xg4Wy6HIBOW2tmRwMD5QuJpeD1CPK6HlmYnIFZKd9exY+C7HoKDPR0AIC&#10;byilA+RVkFVp63Dhjk9kAcEiftx4Zvoem6WTzfcJhQFfJM4nUJG+zWfQkW/a5uNFHEKTjwMdQotv&#10;aipfx2AYocHHeSkjYzwZYu9xRIyyMMYTBogJzT3OLDQv4PkyKzm0Lji2Sxt7nJs29oA1Z8ZUOAfw&#10;tqnxGM6CIPYZv948MKyYNvZ4JR0V4EtU5tHGXoJfOBslDosRv0Bj93gdQW3sFbRulTb2eB0xjd0b&#10;12y1KOxeomyixu6NKza/CruHunRsfgUn0QaiS15pSmH3UvzUfIxLttUkUdK+t8KZQbL+NHaPB6wV&#10;di/FT+2PBL9wf5Qcy6aq4gEiz5wrXPPU9TfFL5yPYkZFlVSZbccvUbNTUqwtHY4VMmdIYfcS/GAZ&#10;hfxoiUKF3St5QkJh94rK3EocUxqqLl6Kn5JXFW+fng/qPCvsXlHSKIbC7iUKsirsHg4TsoSJpPDb&#10;eYOFzfaHwu4hwsjks8LuyTEpst9UXbyiopB+OdvYtW9CnXsJo7Z0iGsy+SwnnFu6kpsFujJePWPB&#10;AlUZL8VP7Y+aanNVGa+c0PkQoELbDxxVZUciVGU8oFXYfOjKeAA5E/0mFzq27y15AktVxsN+Y/Mh&#10;jljAj+4PXRmvosElVRmvlHqV8Vq0qjJeUVV0/NT+AM6G8FOl8bCe2XrRtfES/JT+gKQi8yEubzd+&#10;OgEYJsZnan+Uc6Y/dHW8BD+lPyDIWfuU/uCVHuXQYtuPREJWLvht6Uoe7JOgQUsHfqy/qkBeyYN9&#10;qkBeip+aD25PqhJ5OL7O5LNc1932o0zwU/MxoVh8VSUP7Nh6VmXyinrG5L2qk1dye1euSWj7AfOZ&#10;2WuL0APEDWusfQu9P6jfJnU82vfCD6D89P6g9dClGkPHj9uTkoJr6RIACLkcvaUrecFmAZG1dCl+&#10;4f7gvqUUxVD8mPwzB7jbFyfONkkJlpauKGlhRRyxDwj5YZBirGeEno6A8xkypCsGLnRAV+DaBCKy&#10;Clzn13WFm+SF3K3adjkR0xCQZkunTY5TvP4Ur8dOxKnrHkaDHsVwyM9LOPIBpIOTYxcZ7sOK8Z2O&#10;MzDQ/uk4AxuZ+HEGuiIdMOfyVE1Sbpoyd0ntDnJZ96WD/V/CJxqytR3C6hIuzyByaCuRBIARDSF3&#10;iP1LOCyDyKH+hTv8kUHkTizB3RhEDtVtuA/rqquA8u1Wk6SbT8xwGUiY2UPGXaxsQz5sVhduVmEk&#10;D+LuZrW9UTJdZ9Odo7hE4ckh3I2JK40XE3bYD1xvxUQd9gPXXzFBh/3A9VhMzGE/cJu2gA0Z/OAF&#10;EJzPq8awXD4ycGaVwLJ1bfT5ZP/06E2nKeSUje2MJ/DPltByzBO6y0sFI5Dm6AglA5Wh9An/AZTw&#10;VbHAspUxJf00lFLi3sITnnSynSVSRo4yM+yABth1nS1HirQMPBXz9swoSQJnKKWv9pmr19iBZgdT&#10;Sn4jOUqSKDHtHEDpasRJTiLNE8kNxzNL6WpQSh4hzRMJCcczS9nyzMy7JBEsz9wRNUkPOMrMvEvg&#10;31Jm4coI6TvKbI8wjLLqJHqeHiWE4YdSuv0uEfQMT9/OXJFZBK3sPpKod5qnYN5Nj6SEZFIuIZA9&#10;lFKqfMgo5Q7ZSvB5KKXvkTQ42U4EjC3PPKUrNlsi1pvh6QDtEsXNUfq358YTgV7bToQ20zwRch1K&#10;6Vw/iZameSJMannmpLcEQB1lrp2VU5oSu0y/vZRYoqyQ4fIzV9qulclZTVxK4hQvzx2DlsigIcyd&#10;xS0Q/LWEuRGSC1Dl1Tll8Nyi8WbH6azDqzvrgLnv496MUf6mcW+JPA82RRsiTqR5MCwtWSILhb3Y&#10;kiW4QQK2ZMjxMIxPGF9HWTCWQsEu7LhNKKIJQqolSyXcAjKUCWX51DC0LiqHpGc1/G26YOwU/E1U&#10;LeOnJmLGS+GpmeDpd1W6DnVWWbpXwd8S8AAFfyvmNB2o4G8J+IIqXVfM+flbNR8crgGZ3q2CYk5L&#10;pSn4WwJOouBvxXzO0qkK/pa46U7B31ARg6U/FfwtxU9tjjktHabgbwk4jroOtljQixEV/C3BT8Pf&#10;FvSOagV/k8s6yP5QpesEbk9ybap0XYqfElULmo7W8Dd+nlyVrsPBAbbfNPyN31Gn4W8Jfmp/cH6w&#10;iIP9wQ+O9eBvVF5p+BuOFZD56MHf6Pyq0nUYP6Y6VOm6FJxO7Y8Fzc1q+BvPzWr424LCQzX8jfPT&#10;8LcFlc8a/oaLYsj+0PC3BS0FquFvCX56f9DSpxr+xmtVKPgb/B4Gn9HwtwQ/uDud1h/TUq8a/sbr&#10;VUjIIOTHcvka/pbgF+pzRLdYfzX8jaMXFPyt5PB4DX9b0PWi4G/lmO43DX/jcA0FfyvH9C52cdG7&#10;ceZ4EgV/Az8mDzT8jR9XUFfDpviF9hVQcmy/Kfgb+DH7QMHfKl5KVYIc3biMKZxYriVp6RJwcQV/&#10;EweeyGcFf0vwkwBU+16sF9ZfBX9LwO0V/A0wJbbfJOTYvjdxvEDB3ySWTfqr4G8pfmo+Ct6+gfOh&#10;4G9lQfebgr8l1p+Cv5W4aoP0V8Pf+LXnCv6G9jH7RcPf+LXnkrlr5w3zwdaLhr9xea/gb4jkMHmq&#10;4W9c/yr4G0JhTL7IpXRdPxKlwhFMCwi5QND4t4QFUygAnJyyJFOsAXAlrqcjNoJGwGETs02nEXDl&#10;jGoRDYHDNuZtDPdJwm/QGDgoTrawJYEZDDj3DAvtqi+oaC16vjo92lP0ChOUbPEUqhpVAjxe9Nx1&#10;Km4K7a9zOHWhHfYZFdiF9tg5YBkAx2DAiymtHl6oI2slr08gtxl2U1gk6vVrr11XKAhB6YV22zkK&#10;GlHj4NW9iNYJQ3nCUGJlIgNwwlDe9jFl7q6sSwRabIIvjbGRY4YykIijDCKH2WXIh8FZThjKE4by&#10;0mX7L+GaD1liLpF/Cc97ELlbwCcMZV8SuLz8JVzSIQN5wlCyvXrCUH5P8aXGCxKN8PoxlLwP4oGY&#10;PsDDGLJVjINhfzBMSBn/wf5gmJ417oH9wbDda6x/+wMFHOWdFuPe/ADG+6BO+4MoYpsHP3gBaKqk&#10;0U1jxRFw72bgVEmS92k97MM/HeoUCXBLmS0KheS2o2zf73n5p+OJxLWjzKGhkJO2lFl8F7LNjjLH&#10;E3lkS5lFwSFD7ChzPULu11HmUFvI6jrKbDslHIjFl71/VTKxgyldj3Jl9yV7annmKd3t3pKodOvO&#10;z7d/unn3BcYGUHrMWLZULLKKrp258fwYSreSETTK9MhjLxGwylG6fZRFvSLPZ3uUg24VyOANpnSj&#10;hGRZpp0Sc5FVN4DSrZBc2WHJlDmemVEqkQNzlJl9BErfziylRzvnwHWSkbJvR8opOUqSa3KU2R5J&#10;sFnGMwcWlHyOo8zgTltKCa1n2ukOn0jSJkPpsNaSPslRWgk2gNJpJEmhZHj6wtgSTrN608sO/7Qy&#10;5CMQ/sh3mPHMtxOZDEeZfbu7OKREEiLTTi+XspflIK9g5z27j5AxsJQ5ySC5AEeZkYqS9XOUuR75&#10;+80lOJ/uO4Lyjmd+3r30zlI6hCxKg6ffjtKY3mbIrGTITzdKWUT63K2l7M3lBYLUtu8IQidHSYLP&#10;lhKiNkPppWK2LGjEBvT75wTnfXVwXmiGPpy3lpXwtuG8U1omRMF5eVoTIqHNVsJTYagsjF5Llqjp&#10;hu3YkqGkEUtzQWa0ZGL7kPQjBFtLhvMKLEOvEoUcEKOSUTUtNwc50b4Ut9Wxtukc4YRWm9MpQg43&#10;0RnCxM3RaiYS/NRUTOil4Co9CLeT9ldNxoTCz1RyMAFH0LnBCb0JWKUGE3AYKIBu3rBY2NJTicEU&#10;P7UxqgnbGCotWPHqORrOi4vWSG5ewXlT/NR88OqOCs6bgOsoOG/5matZigNB+qvgvIn+KjgvnByG&#10;G1Bw3sT86mqWPMev4LyJ9dyD89LqfwrOm+KnxNWCVodT1SwT+xeGXLA/5jMGh1Fw3hQ/tT/mtPqV&#10;hvNyeaXhvHN62kLDeTkcUFezFB0Tv0VDw3k53EnDeWf0Hg0N5+X8NJx3Rqvlajgv10cazjsrWH81&#10;nDfBT+mPKYWfaTgvh48qOG8xpXC7HpyXQmrkrHSrp4spvd6tB+el/OC6KX5MPvfgvPS4jyQNg/ZV&#10;TF59Epy3mFKUk4bzJuDGSn/IMYX4/tBwXg63U3DexPxqOC/np+C8iC4w/aHhvNyWVHDeYjpj1f90&#10;NcsEP70/qBmu4Lw9y/kEGzrBhmx47wQbOsGGzi5hKwVpTJooFVNJ8qQwhQaRQ9Ib8mF5WzF0DPmw&#10;rK2rDXAJO2VIY06l1xim45svvfYSaXuEy2wYuAvqJ9L2LrTd0frwrn+6VCsCXZYrzAW3CzyFfzpK&#10;BLEcZSZVUCBAZSlhoqd5IvbkKHOhbUSVhlJKmARSQBzAzNtdgj+bHisQ43E8c0kFRG8GUiIu4yhz&#10;44mIy0DK9ubUfHJuaGGpNoEqAY7keEpkY2DffeolP/KSDbWzmVtLiDM4yty8I4IwlNKXj4Hzn+w7&#10;ig749ZkZJdzuYXuUTQ0iReR2XC6JWMAHNz2SoG+6nfCuB1LCb3aUufGER2wpcylM8XUHU/oEf248&#10;pw6kXebS9uJ5urfndrGgSWTVlblUq3iLQyl9ajAraeHhOZ7ZkX+uE7zUPqXxXl0aDzqkn8YzZvDb&#10;TuMtahZvwm5rw0iyk0iqTEWbEsUzhnFTsY0Fzc1AWgdtoxfjqEjTgkbCdBqPclNxPz5uKo2nx+0b&#10;D7u8hJ2NeelLdGpnY7X2ab389U8PaXQWZImwZlpDY5U5nlnK5y31bz1J/1cn/SFx+tJ/KivhbUv/&#10;ecmycUr681o9SvpPKnZ0Hvusk9ecm5L+k4pF3pX0R4FXopmU9J/QPKaS/pybkv4cJaGkf+o0ejAi&#10;RU1rcmgQR4Kfmgh+ZZE+5Z04f6+moq5Z0kKBOFLn+dVk8CsIFYgjVXFATQdP2ioQR4KfBnHMKX5I&#10;gTgS/dWHu+c1QxApEEeieoEGcSTaN3BvqCtJ4f4yMaBAHKXeud+4NUOj5N0RKmcqpI8du1Kvl9ia&#10;Q+LYzhK5xM4bRG5DdJfYWIPIre96iX0zhFy2jYTsB56b8sem9KkpOpCy6A33YV2N39/zEkYn9o81&#10;+rBB3LhRoxNKsk/rzT7/dEYnFKCjzIWvoNyGUvpAbPbMC3SS5Zmn9Kd4cojxAnrE8cwFuobXhG9D&#10;d9kTN5CaA98OeT2w7y3PbJ35yBrx830y91+duY+d1zf3jQB90+b+jJbKUtY+r9QTGpkcyKKMfc4s&#10;tDAX1OBS9gy3f0PzkndTmfq6ZV+fMfMCig8jbeUkxjKj99qoeEfqxZ9/WrWHpTBM9kZe7jmdBOqr&#10;E6jYen2BOpcl86YFKurGM3S+kqj63tOwClgoURM3tyuRyrmFIrWoaKF3JVN5NbpQpsJ0Yz1VQnVC&#10;ozHKYa9p0XMVP+E1tvUhmHrBQK46fqL913Ae9CGYOb2iWcdPEvzUVMxoTXYdP+E1u3WJvAkvaKdm&#10;I8FPTYesgTgIV8dPUCSAxNp0/AQlFwg/HT/BRUqMn9oYfJvp+IneGV+fSqeesvPahzntp/gEQ8LF&#10;4xMvYEiJIrFWT3cPGI0gyOVSBt7Q0XrDxz9dBAEqwFHmklEQ746yteQ8L/90PCG6LWW2DgiksqNs&#10;oyKel386npC3AykhSR1lrkeQkUMpwcqMZ7YGipSSsSOf61FkPn2fT8bpqzNOsfr6xqkRpW/aOOVu&#10;sLJN+cHbUAUP9PY5s9AeGujt8/q+oWXKu6lMId2yr880eAEl1TrcHTSX6ajW2+9Ivfjzz563n6uj&#10;EXm553QSqK9OoEL19gSqVdffgEDFfW3UqQly/sMEaoLZxwvUgp8J/niB2mvZSaAe7345HH9AddD9&#10;8ng3epITDOKc3r07q6Xyj3zTSUsr/LxMk7EcGD4NSL34808tUGWyHU9P4J/05Z7gJFBfm0AVD6Uv&#10;UM2xt29BoPI7FD7eQsWlvkw6f4JA5fGrTxCoumUngfpHBGpXQa2TuV66WfHnLVRZEEk56fNRRe7W&#10;91aaP+d4EqivTqDCB+4L1PLN56NmU1Z8KnT5eWmOj5ennNcniFMcriPpACVOaSdDh1837CRNP0Wa&#10;SsUU4O+6Mw85YdpRemHrnz3jFDOdFLpYyL1Xe0YnUfoRovT8aX97cdvs/7X/4fv9ZnWB/0YfHu63&#10;B/n07uzueNxfnJ8fVnfrh+Xhu91+vcW3N7vmYXnEP5vb8+tm+bTZ3j7cn+N48PQcvzo+Nuszx+Rh&#10;EI+HZfPb4/4vq90DPKPN1eZ+c/zdsINPJI3avv91s/q1sf9Y/fP9r81ocy1ek5fQ+FreOrJFKuQn&#10;QmV/A3drs/plt/rtMNrufrxbbm/Xfz3s16ujjFL3p6bZPd2tl9cH+bMAWzUX80/Vjqv7zf6nzf29&#10;uG3y2fW4GTJou5ubzWr9t93q8WG9PdqRa9b36Pxue7jb7A9no+Zi/XC1Ri+bv19Daq0Ox+Vx/e5s&#10;32y2R2nf8uLQrP4L3bCfj836uLqTP9+gTe7vkGkH/4XpQNdm6d1hj4G8evrH7hqMl4/HnXFBP9w0&#10;D8IHbRx9wCDjOnOz0eoFzrObl60/HEcrfCVO62iF7Y+T+G6v+h/vm8Px5/XuYSQf0Ae00zBfvocL&#10;LKOLWXEk8q7tTkbSML/fqj+AUP5iWi/tdR/RfAsMeTr4gYef82zoHzarZnfY3Ry/w9o6t6N+/rRr&#10;rjHkxdh82je71f+yd63LceU2+lVU/r8ZnUt3S1M7W5VNNlOp2ktq0y8gy7Kliq1WWvLMJk+/HwCS&#10;B+gDkEeW5Nv0VmVbHkFoEiRx/Qhe3d9jC//1+uLuCqNMAVPeZIjQD92AF+nNOpynpxjOBulXcvFj&#10;FjTV6EjO+BTZZTFffhQxk8iyaAmzkPIM796koW+xUOV2DbdfE1YG36BIyMjOKbTtp+r9nEKDUABo&#10;8Jhoo39Gdx7mXDDbMlhce/G4aGvPN2PmXLSpx5Q9Lgbh4M8IRqaMZWLy/TkLj8INYPq4sJA2GZ3t&#10;k/f0nNIJTjr+PzTg/tXJ659evRZ1Qdmug8QXVovSXvignTv5DOIDJPRB1inTr7OFFzJ8Fbse6Uzk&#10;X+ZPIaIXd+nk8JFlZbLd0XdaqgRkxxfL+cq/zZ/uuPIvn8ff+BP/X/r++937mzfZuAQakdSUaET6&#10;6fXuzT+gsfY7WYNfrvb44Xq3/+erk1/3F3c/vbr/+8cLssvv/3wLPYl705QweuB/jCuC5Z/s9W9e&#10;699c3F6C1U+vHl6dyI9/eMC/8CcfYY7eXeObOl7I293vYUXe3rCGn0YFnU3/gKom5VrcDfpRGXMo&#10;BtGzP+93H+9OpIFUovmZHBRS/lBY9CObc1qqw98X9gss27DOL0es8TQDuE0KdyAMAWncnpry8K8u&#10;r/9HDKLzZ5fX/5FM4uwPseVEWU+OFs0jySP5DPjXi5gunLJD0/UiN1IdkWTTFQsEOuRTrBfDxrA8&#10;vCiTgdPRa3eGl3uvT6a1m8gOTRgN74CTtmF4CISUvsdJ2zG+0zrnpO0Yvybsc9K2rONbgHNW2pjh&#10;zZEuGJQ2aIO0MZ3z0iYNM4t4GfzksA4GdoCePF8HIzPoyUE61M6HdoCdBDzVFxndcCtmGXBxghI6&#10;3MwC0BO/ATe9AuATcDNrQMW5gJtZhJCbWYXuLOJGirnMtF9zJ475TC1mssJtwf43eMmDo/Qb93tC&#10;J+mIl/zceEmcAfIgWTN7PiSODcw3bV/S79i3dS+SFH0izG5d/hTfD19H7gDehK+SkQJjOlx4lO/N&#10;bPKnsINyFkLo3zoh9WAWR4RNd+jCQqdmwhwl5q/Mn+mrKWpnjoA/VsdIMmZCtKtaRAjFUyWE/hKO&#10;LcLZ6uUpHH3tR/na7HS/sJMJ43noZL7IPcivzcnEe5iBB7DAyOKsFquO958iP0e7OaHxN15ObPsX&#10;OTnGx4l5LXJxtIeDbH40R+NnhpM0fmaN2wLhGy8TuHq9jkcP5wXbnkO4T8sbcTS5wOzTW7VLzD4d&#10;veexWDwyMpYt05YJaQ8v+uomYTKW05yPxvKTElOfw1hCvx4ayxe54/q1GcvTMDGwQF8bYwnMZGB2&#10;H20sK2bk0caywuvxxnLsozl+irGscFsgfGss7ToejeX3YCyxpsuMJY7e81isxTawEGIPL/vqFmEy&#10;ltOcj8byqzWWUJyHxvJF7tx9ZcZygyKAn1peoK61rTzvdGSja/2PN5WxEXm8qYx5Pd5UnqItkC+s&#10;TzGVFW4LZG9MpV3Fo6X8DiwllnSRocS5ex5jtdj8FUJs4GVf3SIUOznN+Ggmv1oziTzbgZmUWgZh&#10;DICvyMCJe42aUL8hMsKRNJGAX5mZHIaoNL9AVWszSV2kfRPyeDMZG5DHm8mY16PN5HoVTfETrGSF&#10;2QLJGyNp1/BoJL8DI4klXWQkqXVtraiYa4Vdy1Ittn2ZEPt30Te36MRETvM9msiv1UTSI1+HJvJF&#10;7sZ+ThMpr2jPsUAaCfdMFjKKR7V9DDBYujjZraK0pjaOYQlQ1yZjG/RSthHaI8CFaYGPq7DMqW3j&#10;IE+WO4unHZMRbwL4jonFv0nPXoeZFv6IlzcCZlr64a7S0tfb6mi0X9Box4AzHD1UG5/W4h9L98Ll&#10;WPIuMcxlHkEOrrMdzZ8CWxJOUCHPYruX+gKZDue6+r040DxTHNkGHdQAJILTWKU7EFwWxRH+9Aj4&#10;04S4/0x4e1zbmrkZvF2fPRLfnEFnYxutVnhvE170dHOhJygw3VwYgbUT//ppl8XO6d0X4spfMyHp&#10;tdUje5C+T2eZtcXrzgI+2uCR7XT4aDeDbq87o9GWrsO1MpePtnPkrjh8tJXrGBrvjEe7GAEfjX0C&#10;ttQfj429T8m/cIZkkE+jtMOVtdWyNvj6Hv2lfF5a2uOKPAJnfsa7iHkZmVMW3mOlZd539FyXN0Ut&#10;dkLCe5y01Hvuvuxx0oKnmw0OJwOp76L9bSD1aoMf/Z1v1t+JvSnsLajMpz1p9GRvirYzNwPD6fYg&#10;7diqPMyWNwVVK8ah6mGIvwJdWaVKXlcDpC5U0HNVXv2pOK3QYXU6OqBkwVZ1Hwmaiela1ZZ0y68B&#10;TU/9hbPRzB5X/hQn9HAJ8m+Pftkj/LJyR1Nug05XQOHbJ/9JroDijgScjsMrns96BXR1LnsITaPZ&#10;U1OOFN0cJkdqNaYrgtMN0PlfTTdA+4O/g1r4YhdA6ZLJYd6LJ/PsDulcIvkCaCgPaONPuf/Zsx8p&#10;ass4QApRT+a6LNvkshp/lD2kORvtIOHlDpeP8UfZa5vz0c4R9zBwxqN9o2A42jFa9eSvOXy0ZyRu&#10;9nw82i9acV7JYWQc0u6MLhvS8h16/tr17xis4vHS0sY1rYCXlnfMS0scD40HvLTMueDlDUsLPdxL&#10;WuxqMx19v2/W93u6d4aDQN4Z7SnPO0vvO2bXJrpumBI7eMtBgvPsQeRP8TNSP4pG1woxXVALVV7Z&#10;G2xkpnDcxZsqIJc8pPwpQ8NRXkZ3BgVA5rNRbLM+bf6uo0P1KIfqM1xdgDM+8yV4E3/LvkRolpQz&#10;EVolbeBCY7nIvhnztqZXtByzq61bN1BuwzFvxrpFs9PWzczu+7NvL6/2Z+ow1PyLFSxWGooTa1zV&#10;67EiPirPRyhPWyUImhOh+mMjUzZqLxqZnqZHoGe9iXpyDjgwxdOa7JpPgensj1RcevBnOBlfLi6F&#10;mjqMS1/mzvhMICUsjcTxqWHpQA1yaG0OoyVlSjiUyKvmx6UcB865aDPCjfXQsuvwm7QV6fjVSWc4&#10;2oqsuI+Qw8lYkRWHbvMhaSuyGtkezcekQ9NkI+ecdGw69Bx0zzmZ2LQ/j6StY9Oe79U787PFEolz&#10;58MySMWesSseLyN2wD/8XaDlHvPSgu8YiuEsYacl3/WE7PTGpUXfo2zkj0vLHjgSl5UpmPTRRp8V&#10;TNKgvj+nIqwjpDJChuADXEGRIj7QNu8dwSDon3e7e+qruk2R4Bb1PQkFG+QSTm1LeNYgx7aEE/E0&#10;gEg89jTTknqvDyYl6rdSRRafjJvy4M+e0EWSLSGF5NAWbkg+QG1CCK2YXOJowU9hcDkGzZ8p9Z+e&#10;X4TSTOuVf58/U3y8kvgYKrFKl+NtKLwqHVQdTwLKrE6X3EsolypdR74MhNKkS/sTCqbKD6qF+YnG&#10;DsUHtWHWIgvt6Ks+wlelUPvFGx6vYF4OnbOX6VHw+ZyzNRcNHBOvnLO+i8yfIsLp8Q2pdtBC+65d&#10;hT5yOxZ5CtpR6KPZaT/BzO77M8liU17SlqTm3JBjUodhnL9QwWIDLFLEWF6hK9981J2fcNFgWZwP&#10;v0Z0X6pAp/vm3Kj4ZZoQU+NBssebjeR7pgr0sMJoONCH/3QY6M/+aor0D/8OZ+PLRfpwhg6MiaA/&#10;nj1rvFyORR6fGOqfwQKQjCuB/tATii09vq2r1DpnTCGZw0dbkoGhjA4fbUn4QZ/5eLQdGQeOqvM+&#10;mlIP2o4MZCSdAWkzMnLbW2dA2KqloR3CbpeRjjVXQPC5EjJxfjdSrdcZkwFFrrjPgTMoE+d35xEv&#10;LfEVPxXg8dIilyDYG5eROj9W5PHSYu9RqvbnaAQvGZb5CnZa8h2usvq8tOzHiBe4T6vYdcEymkB/&#10;5MuzzhzRsGXidR6cGdNreJTUz3yKKHBOrNAp2Z0hwqiJaDzlrIjDSkv+LBAWlXLLZqarOu5G7bXg&#10;o73Va7kPY3AKcWVy+sJgfrAOE43RL9+fNxfmHSBySmocEyyvbC6JDi4JxiZYQjHS2WTyDP5spG9w&#10;/pg8ZyAa5DhjTM4pffHMK3kwOkdMvmxV6awQeamO8WDkW57g/5MuZ3gHROnlkmSQOHcN719GB7ud&#10;6LKvnj8TvoPnAKtcpRrE8YfNrZKl95lgUatksKX8rbCWdbrzTJfzZnns+TMlulJGZ2w81Ab7JrNt&#10;JcRwIZxWFtapPr4Omp7oGhfIz2XJYFWq7NCymrmd1tNc6cIN3fOSbG0WRv5MCyuyg6avkh3upszk&#10;mA372rJhlN08DGB4f37DAYxc6fG8V+VicK3ScaAUSYf6oeuLaYc6cPO1S9cNgWeuXTpEJ64bph26&#10;ju9QORPTDh28PpcRzmRx+tCt1J2Y9ua6NcNx5yKyEQxiE5eViWB6SMAdlI1gcGHL56UFjqpIwMvI&#10;nNOPjqhIuxY5DFL1dOZoxC4PsMxDUFOpHE8DR9pGMJsgLIbVmsY19sFuwEgnKknWOnM8iGCCLWoi&#10;mDCysiFMGFlp2YcRn41hQl5a9j2eOnL3hAliRsGLzdfRBDF9JHsbxXCLAyfiM1FMPwbZBBPH9NFh&#10;HGBHyy6k3LU7R/JAJqqern1649Kyx2uWAS+977t1oCTIRynf2ElLiPm+J8dtouqC8zhojdPxK4bO&#10;XkVDt4kXP4jkTJHecitfKJcjHVZwrCaqMLNkJN8HGgdg4olVlBMCUnoiGqINAVdpogpZabnHrLTc&#10;N4HYRy32gW/KerLSYo9sDyVhJ7Fj7O4upWvhhapjoMz8INLdp0IUGmi60FOolIU+pgCOGAvsRQ6j&#10;c/TUCNIlUNnCfC1Bn1AKjrnnuKbBHceVyT9jCiDMdpAtocHAWiyZasJdbktwXp9qilq30PmLuEvo&#10;ty19OuvcSbHT2EtM3CBPUy13PRrkaVVLtNogT6sqPSeaiR1StDz2HDLXuaeK1lYeP25yJ4VJ3OWS&#10;aCaXzxfMA+VLxzk3ElaBAROi8TVyMmlvls2TEwH5U7IKiGuEWT1HgT7u9JUITKrJh45cadAh6KjT&#10;0ZUPohPcBESbR5U/0+hSIRvBQp1fengMgUCdbiObHk5+nS4V2kc4UrWcDFx3nkcrsbQ0UQWXW/iV&#10;FGSWR/4UucCdZroB46yND66yyBk5piodBYO0HkVn5+/Ln3k94FHxPqjzg/sqdOj3UfteuKZMJ09s&#10;h9sAbieTNVKffTIljaQmfDzmtpSsPgW4ecytcc56fBtLLtvQLNj8mRY2ccs6IP/2mL376rJ3UMKH&#10;2TtWUt9w9i6MfnSYEcVR0CAlfsBJ9AMWHWREjKASJka4T+5HPooI+SY3OodunhitgqSBjuv4GV8n&#10;BsbRnRgxJM4J63RUh86y/pBMAq+X7orzIN8k8Loo+WASeP06CBHNVYNuFYjK9GUaQOUK3STwKEXr&#10;ip2aohRxDZHcTQIPfkPAS4s+3p5a9npbwaK8e5Nctotr/ABjxM58+m9wGz38fPKMs6quO5fJWVwW&#10;AYi522arXecsvsU2uyp1YjEvv9n69Yt75zOvIXLPF3ohPeW54ErBw615SD1hpoms7thmJCcUT50d&#10;sPTshjQcPagToSshU/ZE8qf4K1AVQte4ugA1IHSNCvFMyvnrjg7QIxygRYBUCjU0IBWvQWMjvuTF&#10;025M/bKGNTo4sCrOdyYRMGCDECK128hWgpq+/p+3b+k+k/N3EyR1/pdQBV8MlEpPah96hRw/PLdX&#10;6MgklmWRCIT6SY2RyB9gQfOiTRhP7RdSznhavIlG+4VUIPH4aLewo5qZx0j7hVTJ8xjphP9IWXqP&#10;kfFPAkbaLUTtymeknRNuQOkNSfsmQBj6nIxfyPVTj5X1C0/J//LmZxzDboxkZT1DjD/gpuXecSXC&#10;HZsWPXZnxE0Lv8cU/HW03iGX8tyZ6hXoUQAJuOk16Nfkm3vcKPYujmuP2prPzZR4BUbtctMbv8LN&#10;7P1TRlO77PQySLtTbxlMnRcdOKiY7bIz6wB4bDBXfQ4QiUTLaou9eDgtYKcXAl0ooj1n6718Tdyb&#10;rCn4dgOjE7zJ2pIvY3NddmYpxnCfUBq/7JOBURguO3MipMWaOzq9FEM8WbMUKw5zXHb6TIynFPa6&#10;ozNLsUbA7m8UU/8due+Lx84UgFHjjhQdIQWL7Oh5JH90pgjcbTic9iZr6sBrQLMDdmYpNj1Fmy47&#10;vRTrUA+Tr1Im0W3GkJ1eis2KInRXdmYpNuvokJma8Fl4yGxReBMuhakLnyPL4I/OFIYhtMgYUkp/&#10;EsopAyu82VJqfaLbMBzCWwvCdk50p9xM2eVnF4M7T7v89GJ0sSGjS9bT925ChUzwvYmuZwCVNz60&#10;3FV0GxxIf++RPz7xG8L1IBdzoltvImuGUo2iGxic4o7PrMc6VPFrsx7DeeRW0J1CNT5uIuGtB0WY&#10;E91pFykq6oI00a1DflQSKXTnmIa/nal4Vsi6dR8dNgqUC91ZeHY3djWAEvRXd6NXY8MgQG8xqBNA&#10;+dZutYk2y0YvxgaebjBZsxYrXHkKRqfXYoNn0AN2ZilGXL3x2VE1rsxizQlTb7JU3Ctk3TiG7PRS&#10;rEN/lrooTuwGbrHvbTyqTRW6NaN03NGZpZDn5Fx2eiliE0S9Esu3ovMB3ddx2emlWIUbBfkgxY5a&#10;zfvsqAlx+Vq00g1WFl24J7Ku60N2eilW3BHWkx01lijf2p1yx1RvslT+K3Sr0DFDeXAiO+fWOy43&#10;vRIVbnolYv+dQP5qbJFLe64XgiCT/jp0p3YhInbdqVkJbsjkzbXDg+nT8NZ9dGQpITjRdUN0xhgH&#10;UKa75qY+3spiMTU/btHrj08vxiZ0krtTvRrnkSfVUQW4DG/DfXr94enliMNtE29vGCDpsjMRd+j6&#10;4MDo0fGVRJ+dXowwP9GZakxtdGYtwqU1BZlNeGjhE+lZRBvZYKrHOII3qOpIn3Q25oYn7VuezgTd&#10;UdjYGVx1qDsRx6qJhifW3A2FnxCNTC+Cdo6PxSe/ukZnD4ne3253qhBO+P1dngynekRORs3bKKVB&#10;x+P7QU6GmyChALcFxVYvcafbnlvUEqVk2iCHy0CCREC/hDw1G9uWx83q3BNSbytlMyk/V64iUzRO&#10;g1kvLP3De2LyZVNN1dotYuUlU03owW0p2tanmmrGW8S6i7inqZZG9A3uaaqbZVNNOLptuS1b556A&#10;odtSZm+Qw5EjuRekYYM8TbU00GuQp6kiFlwiyHR/eFtq/3Xu6b2ZbXlRqUGepopYbclgElJzW6Ca&#10;De5pqnhYahH3dFYRTS0h52iK1onCpWV/kGY7ASTq48+4aHzDshPb4ZY3bx2KaJYNKc25K6DlxpAm&#10;x2nhpBOqF57WsjXmwIPFCqTXojmkgj6+YeGkKXqQb1i40gkQu6UIYNGQshNFXv6yP0iHuCvX+Xkd&#10;RKU/Ae/PESA1fuD42Ov8QEENhJHBvhGiCAEGqCA5mU6GxORPQeKIUw3noUaEuAecoP5rRGlNoX1q&#10;VAmZPx3APJz8KcNC+VlGD641dsjHC125jpL55E/hh5JxkkadH4rBTIdqb/V7UZhlulZbjUwH/ZGP&#10;Rh5Y/kwDTOKj2mv9m6lUS+uKqmqdkO5pEiHqpXXC1B+WKqF1wtRyokONs0qI4qZ8deslGJQtE2ED&#10;VY+CpBCi4lj9apQaEyGcm9rOQRFRCFElrBIiN5sIcem4xhGFv0Q41glR0kuExWnMmyF/yqZAsS4T&#10;1ieDMlwibB1SFNgyy/qugHlJIt/A367Nm4piiWdjk0NVyrFBaba+y9GAIc0Ilar6t6NEJd+OGlSD&#10;Mrk6KN+05k45LTo7LUoUjDJh/ctRCkqEuDlVkyaKPEKIKk6dMEV8HeozdULK+dJkUHmpEqLkkghx&#10;Ua42RhRThBDVkjphMsMd6iB1wnzIUOGoEqK0IV9ND1/Wxpjf/6OqRJ0wPUdF9YYGoXw1KgmL6Fq2&#10;YUXFGKwL3d6qzyRpgUY/cGTz06o0Vi+FrJN7l7VO/hTtg+w78yvOdf51/kxk6VmthuFHPpq5NRTU&#10;JjdJap2SpEjqU0XWWr60KmBkoxdQ9dDqtFz1TZK2Z31FDxy4LM/nASuf/Xu3Kfco73fvb9786eb9&#10;e/Ij33Pz/9sd/TtvODS9J4zp/d1f9vIm/evdm3/8ZX+y3z2Qh3nyy9UeP1zv9v98dfLr/uLup1f3&#10;f/94sb96dfL+z7f3P706RwEWZA/8jxF97/GPvf7Na/2bi9tLsPrp1cMr3J+gH//wgH/hTz7e7W/e&#10;XeOb5KHh293vPz7s3t7QxQsen4wq/QMNx2WsL955nNIvh7hcPvzfNC4X12bCsoSqcOiiRNQxtuvC&#10;mpoulgCl4dc3Id9SnquBaxRZiEaAdla8uAOQV02DRihkIcgJxroQVcQFjVDI4qoh9nehQgk/rLlC&#10;C010C2G6QwiYOsDphvUqswS4GRwVrOBlTaMLK/0UxkxkA67GBfUvvQzdKtprpmoIeHCENjNVQ+qo&#10;42830k7T6EaAgvzRkYIudH2I+zN1w44azwbs9Fno0Zk1GJ1ZipHvMHo72IB1h7C8DCd3mgTjZILR&#10;6aUYASQNRmfOxMiX/dzR6UOxAgLKZ2ewut2Itl7+6AxYdx0CJQxWt8ZOL0WMCTFYXbCLADAIeJSM&#10;T+PZHqxFhLxC8K/4xThs26lpHEJ+ejGQC4tgawaui3MWHVuL16WHj/3VNXhdJBZCfno5uiHEchnA&#10;LsQSzde0bkISKdp9o1mPITxqFrI7htvPtHDqhhhRbNZDWnt7OBiD2a3YDAvaXYV61IB2sQ+i02ZR&#10;uytuyeWOz6gqaWvnKQOL2l2HKNZD1G503ug+YFHMFRgmRdsTXYwStajdGCVqUbsVFKs2HJQ9CM6H&#10;Re2OISjbonZX4XmzqN0xdMoQXSu5rPrIL7Oo3RUuV/na2aJ2R2A2fX1gUburMbKUFrU7hgB+KkVO&#10;67sKsaIWtjuEqGwD2+1o3/vztbjdnhtueufD4Ha7VYgUs8DdDkBLX34GuNutQ/gUckZKLijMRPzM&#10;+VifRl4fyqWKH55HCvgZ6C7GF62vwe6eh6B7SilMy1thp81H7BwY6C5GF2HGKZNYvjZ2XSgNXsi6&#10;Nb+K6Ck/g92NHSuq12p20VoY7G7s9hnoLlRQpOoNdjd2Sqn3thodN8b1Jmuwu7HLbKC76AsVTdZg&#10;d2OHntItanShHqBc9kQXmkkD3u3Wodti0Lsx7Nmid5GWidToAXw3dNMsfBd59+icWfxuBR9r7PgZ&#10;v6Tpra7F71ZCXbMeZ+ENA4vfDcNwi9/FwOL5akUVpgjwgqneB2f8mIs7X4PgDdMXFsHbnfGDNT4/&#10;rakiK2kRvEjsh2ka01IlZmdWY8QNMd+qfQqEF0545NRzO7dy2iIXyGJ4K0kWC+LVFvIIlT1CZXGg&#10;kZT/7b4zEqIkj1DZI1R2e4TKRpuAIlxSHIhgpRZWR9EdobKRII9Q2Ugy6dmi7REq63XLO0Jll+id&#10;LuECPz9U9jMAWcnpZy2cwUERlJXKzExY8MIZM5E/BYtSoGgNSBT4id/YAAmWATbALZShl/EVYHke&#10;WP5MA0S9VgjxmTEY252gM+QzE1LqHAaqBV/C3VyEvkSImkGVI6qnQtjAL+FZNrGNyOI0OCYMJbJH&#10;DcLUtRBZqxYhkmGYDLJlDcLUQRBZuhahCBzZwWWELXgXVQNFjij3NVhmiF4L1IvaMRIxvNpIPDRW&#10;MS03im91SlTdhCfKag1KSlfTt6Ng1qBMCwkIcOvbM6IPRa46z3J2UL5qUObDgwR9nRIVKZkRkr11&#10;ytMJFNqQPKpIiWcLPor60EJKVH6EEqWd+jhR00mUDTwjmvXKGcIaNeaOOozwRKGl/u2osAglSigN&#10;SuqnwTsZNanqTkZVRChR9qhTot6RKFuN4VHJEEqUKlo8Ze4oQiwjbCoQ2mo086ZKQsWACZtKbk1p&#10;PnBsqs0M/Wwq4nXKCjRVOzLzIsiWsSig4dbhRTZdOLb2L9LkQthShUh/M2EDoIq0rGzJlhFHupr5&#10;tZwCpKGZruVkIL0sE2kcQ6SNma5BhnTwEjKkeZeQ0buhtLfqcNbiAB2e0CNW9avDquLAHmJVeXG/&#10;aaxqpWeLquTookAEVaUWan75Q5dmQkCT+rZVCJLEEjTrHtAdhSbugwKNUKii+o6uG8f9WXDMm5xM&#10;WawicmiWwkvL/FiIeUwh5jNE1lhD1u5ZbUeBNd3DIitQdz6x4RfYimXXKJZdyTgcf46ij2bnqzM7&#10;0GeHZocdmW/a7JDPGFiLSAdGdqfbxL15lTqN+nHCJS0qt1uHgI/HWh7AlqIJPtb0VHAKj7Y9VQiF&#10;kkRkEilBMImrsoja5h8t2b+KSao0okkh69O6b30Gw1eCvZblo2PJRq2R+cCRW2D76Dgx2fPEcAsj&#10;whzY5rkereQnXCRc9uoJlKJYuZ/3u493J5IieMlXT/oVYfHhmm1WkpS9+DG/1IG7N/LoyUp6JQEC&#10;kt88cf5qevPk8O9wHL/ciycIXg7dBk75P7fb4EgkkmORBwT6Se+dMIyfpIy8p3YHDl2Gsm7+cyd0&#10;+cHhok2WoIkdPtpdkEe7HU7aWVjJq+R5J00j0nEqHiL1x6R9hRVQ5HjZbc5Jx6kESXdnp12FkbuJ&#10;O5xMnEqoYJeVwW726Ofpjsq4CkM0LHOLMualxT4w5NoRuwFt9vL84Fxa5gZluIRUiyiOTt/TPSdP&#10;Xlr0dFvLl5eWPfp++LzM3Um5EefM0dycjHlpN62Pjo3pt0pOWpohzunxeb6L23d0c54Uzd3unt67&#10;Qs8xNhhP89FCPGHqeLRd2uNL3KZtqdjX8VWlwVeu+9bJaTPCNj4N9vlkd5T2P3Xqon1JCzFlWaSI&#10;j53Nw8z+2fT77KkJ3bJyUH7oGxq7WrHKr0ZDH1fpcts2aNs6HV2LoRwRLlvUCnrQocvoUp8SaMAq&#10;vzxfaLc6Xa6MloZ4Wbr5U6Q81e3zHsu/z5/+quXfPk/u6U/8f2lCx/Ycu7cPv7vcffhh9/btzeXV&#10;D7/u9m9+QLO2U/7pbr+7vLq/v7l999fri7srnLHkHaJByc0b1K5wvA6cSAGYfMNOZOyJaIMfOTXa&#10;rob+kXYkQ5dGezQ9N393rL12JAd+z8hxQrQjGc7OuDN6dt+fsX9xszNXxJHhwRZZpLKxAZgOa1xV&#10;xfNvPirPT0hJkPp68d5GdIX6UHmyQf6GlWcYlugIPI5KtIaNgiWtPENOWnmOXRCmauVJ74qV+Ean&#10;DrTyDGenlWc4Jh0KhpzCSPD7U8NhoANBUWiRNd3zdPVthQpz5zTS2YT7pAFioau6GPtO6FqtVQuc&#10;tcEvpDs6xo8oyi5KN1PbCp1uRnsKRF4vm26mVjfYVueCalPZZgJf0hPbK9lwJtt8+Ecq2XzwZ1Ag&#10;XyzZTN09Dk0dl32e39QdCqTkmiNxfGKuGR1VKZkHrq1cc161KbOrg4QNG6c5G2PmOCM456OtHLdS&#10;c4ajjRy/51Z20TQebeM4RTkfjrVwBNJy+GgLxzn0OR9j39DCzOVjs8yEGnMmZpPMp5yenIvIJJlx&#10;sSLgpaVNbeT8YWl5o5lEwEtLfOSXIB1R2SSzeChzaZkk84qb8Xi8tNx7PMzqy0uLHiUtf44myTzw&#10;+9KO7E2SeUSPQVdepjvfEMnLJJlhpQNeWvYDozC8cRnZS1J+vidMX76eW5Z4vPSWH0NeRvb8DprH&#10;S8t+hFRdeZmOfH2kX0w/PmrI6PPSOqbndnLOuAiXXYoYA/dFdPaX6cXHr7N5rLTo0eInGJZWNdEq&#10;2h58/BS6NyotealEzQ8Q5X/LBHE5zR+Vab53Hpxr23mPu4M6oyLEufpCavjhCMs8k43cjruEBy33&#10;omFpuaPnqs9Ki10aoHqj0js+ZKXF3q8C5UytmosYNoG5IH+2EPWhAdOh4xBM0LbXw+ubrthNc73g&#10;ENKF/TKo0MibtnpqTL/xKC0M6Y6VseiOeqrFbGEGpbbTqLthe1JwbN+8CeWeLpJuy5WfBnccbuae&#10;I9E6ORksIi/1qwY5dCOTL5tqupG5LRfeGtyh45h7RoA1yNNUYSGWyD09uLAtz9zUuaeLR1so+kXc&#10;06r+Zt8OfHpKHrafK8Fw97xKMDQ5b49WJRiFZNpFaGct65bT5/kzVShlrzXeq5DtTi3jarzkDOHS&#10;aJUqXX3t8Rx1jRkiHB4/Ypg6HfXRxDwRn1Tp+pTDQuxRp0vdXBJUDsuZBZY/RXCIKOR7y9t4+ff5&#10;M9Hl8TXEgkhA+LVK1On6LPz4+jzSGxPw0et0aTvRlf7aesDz5vHBt67S5UdV0Oa2xi7NtnWbPRWV&#10;qKtcjRt1jKS9Lm5zuGYdRdqgQwmqxi2fMDR2qJHly+YtMmo0jC+VxFs4NniNIt/6l6IjIJPVFzXP&#10;4JDXMb36iPTq5ymdYece5hMZk/Pt5hPDqEyHP1FQZoLOMHGgApuIkQl+uOm+EyeaiDOI7XAspygq&#10;SknpeBMdmt3QVYebaBrjB3Y62kTDHp+TySoOSKa5MaJJK0o/fCfMN2nFgW/yOIIy2NVhE6S2CLVV&#10;ZJXwGfNMhsGuUv9zV1omrShd8L1xacHjZb+AlxZ9j5azvry07Mc+mKNJK8YpN73X45Sb3u1xKhAq&#10;okg15mVkfx5kM8x7HyN6a7uyN2nFEQlpV16IxKZxDcif+Ly07PGOWcBLy36IUro2rciv3zh7wqQV&#10;tXqA7T2CfY9gX/hiTwP7xjkK8c2+5pQGzgDi/Se8KUwHrhaezrziCHyQfdSG+0y9yNhnr4cdXQrb&#10;Gu/O5mZt1Auv5tvDqIo33uh3BYMpdOUh+xz95c8UBSZAM7Vzqn9vigIbvaZgxPh7Yaaq/GCgEl09&#10;WlwafQ7pJVeYjur3wmiIXBD8VOebWjxB5VfpZrsqi/cY0TwiotGAkbubyx/xv5P/+/D+9p5+wtOM&#10;Dw93P/7ww/3l9dWHi/vf7e6ubvHbt7v9h4sH/HP/7oc3+4tfAaH+8B7A6tP1D/irh4/0gKMw+bCI&#10;x4eL/d8+3v0LkNp3Fw83r2/e3zz8g9kh20WDuv3lLzeX9IQk/ePyv39JAG3qKyeBEn5N33oi950y&#10;lfwNbrDcXP7n7vJv9ye3uz9cw9hd/f7+7uqSn4Oc/tN+v/v1+uriDV6dlPNjudDE7Dhev7+5y29f&#10;0s9pxnhxsi00waP/cXf58cPV7YNIbn/1HpPf3d5f39zd45nLH68+vL4CDH3/5zc42Jf3DxcPVz+9&#10;wkuWtw90Li5+vN9f/i+mIT8/7K8eLq/pP7/F+5vpv0Oz3+df8ASmMdN06FnOk9e//tfuDRhf4ElM&#10;Ti4KjubiR4yR7v3grXLRZ0j1sb6dsDt8hYKwOwMSyHKk8x/f7e8ffr7afTihHzAHjJOZX/wCOyOk&#10;mYTGXF4NDZ8RzePFI530I/4nuwE/fDv7FbHlwX5llUkTol393exXeO5fbL/mp70HyQ9Ou/WMdilD&#10;zfin436Fum7oVzgeB/uVTfd3t18pefLFNuwmddgdOqm4TDsWQBPZsPSYyRfYr+wb/PoOzyFTmIzn&#10;ma9vLv948XCh/82PJv941e+ud+/fXO3/7f8BAAD//wMAUEsDBAoAAAAAAAAAIQA2qlBhsQAAALEA&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAABgAAAAMIAwAAAfDY&#10;vl8AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAA9QTFRFiRcyqFZtkSM9ixcysWFyQA4i&#10;+AAAAAV0Uk5T/jjt/0xNhIv5AAAACXBIWXMAACHVAAAh1QEEnLSdAAAAGklEQVQYV2NgBkMWZiDJ&#10;zMTAwMwIpJmZmZkBAlUAMkWgsSsAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAPs5YzP7AAAA+wAA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAOAAAABQgDAAABNVYd&#10;tgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAAM1BMVEUAAADet8TTp67Qpa+QIzycOU+T&#10;JT+RIz2bOFCOGjWLGTWSJEDfuL+cOlGaOFCLFzKOHTVu3muUAAAAEXRSTlMAJ0ZH7Kqc7dXS+pso&#10;qtX/0lyGkTQAAAAJcEhZcwAAIdUAACHVAQSctJ0AAAA0SURBVBhXLYhZAoAgFISobNMK739a8yk/&#10;M8AOBz+L2JfEZYDnE2XoF7/4Ttdct2iw3nkkbVFHAmS3J2bnAAAAAElFTkSuQmCCUEsDBAoAAAAA&#10;AAAAIQDRiRC4AgEAAAIBAAAUAAAAZHJzL21lZGlhL2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERS&#10;AAAADgAAAAUIAwAAATVWHbYAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAADZQTFRFAAAA&#10;kyZAmTRLnjxUkSY/nz1W8OHh3dLSrl9yjSE5mDRLsF9y89DQihcykCA5ixcykSZA8PDw8MkBZAAA&#10;ABJ0Uk5TAJOwqemmEReV77CVFv7v/5MR/0AKpQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAADdJREFU&#10;GFctyEkSgDAMA8EhOAur4P+fxVHRF1sDHcS6MEW+MGQujyqX54HidEtt3xwT/9VdXuADT50CYDME&#10;rx4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAEnYcEvTAAAA0wAAABQAAABkcnMvbWVkaWEvaW1h&#10;Z2U0LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAEAAAABggDAAABpOD/0QAAAAFzUkdCAK7OHOkAAAAE&#10;Z0FNQQAAsY8L/GEFAAAAIVBMVEUAAAC5e4uSJD6cOU6WL0quXXDU1NSOHDiZNU21bHyLFzLT7bj6&#10;AAAACnRSTlMAIdg+y4gG8NZQHZE3awAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAACVJREFUGFcdxskN&#10;ACAMwLAUWo7sPzCokh8mCQbiB86OLkoPbO8DCjsAsL8uUBQAAAAASUVORK5CYIJQSwMECgAAAAAA&#10;AAAhADtn03oNSgAADUoAABQAAABkcnMvbWVkaWEvaW1hZ2U1LnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAE/AAABLwgGAAABRHf2pgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHV&#10;AAAh1QEEnLSdAABJoklEQVR4Xu2dCbgcRbX4wyaouL6nJGBICCEgIkrIDiEJECL7KhBACEFEEBcQ&#10;9CFqnrig2TeyQyDsQQmbEBa9IIsCQRRRJD4NooAsf0AQBeXe/M/p+fXQM109091T3dMzU7/vq+9O&#10;nzrn1KlTp+vOndvT3csWv79h9Q7Tthi83m9/vu2eLelqDn4gHEYytc+Qf8fVbRgbA6n9dZPOnsyh&#10;HX501Oe/HTcw23p1sebIwEWjD7+9If9ZBhck1ThxjNYnAJNIEgVZT5kxU4ELI7GCrKXEGA2DOyM1&#10;g8wjOJ9uAdcVrF+5ciNehokKEJ9RbMjPxEiM/2GICoxxpAzOs+FlKrxBDCwZesAjvCzRSIAKh6nA&#10;RQUV8aQNTkHVA1EqcGGmqAGW4zIFiF1dUPdAlApcVBCVOI9qI8+LIGfeQj2Wn/frsdcJnoIBukP9&#10;iMtyDst4AYp8Q44rKJmUjHhZprrfB1EIuo1+FA4rfCn3zVhyUt36C772qe73QRSCbg9EdWVlbAbo&#10;Q1cZlfm/ORBV2CEy+sokQEW6NilpvKXvdUDwWF8rHMYDm7LzINX9UaBS1u/p6fmG1yH4ckVfKxyW&#10;qXsWKxyGBvPxOiNApcKm+rXCYchXOUBTpFoz2NUE9Qroehs/Y4FpBTUDVLCtCaoeiIzE6a+mHNfy&#10;sYfP815UgW1NUPVAFILuyH6pzYGolHnk4pW78rJEmiyiUgFdZRAn9hOKJypABT9lpDxvpSs2mIag&#10;Ox6N1GIacB8iMllLhx34MC9D4NMauA1RayU96ingvyFwZaRugEqGQW6GCyOxgvOJq8zANUG1JomC&#10;80lllIKGxlHj6VsMNv6R3ShWE2DT2aJd912d2eqo41WTz5rEYSLUNrPAqvEH0zZ7m5EvIa5gZt+h&#10;//R1lo45IvT7NlduPO1/9vOD0U/8ETcHPxBtiCLx9X72rfnDEWVH3KCiaNQ+EttOp/G/Ew4bI5MZ&#10;Q0O+swwsiI5z++e+918cxiNOcPIrduPSb9r6YBLJjP7DX1qzePEmHNamXnDybrqHcRODCyNzttnt&#10;r7yMRnxEf4AtlIZpHNyFqLtytRTwbQ3choiMIU1wtfri4Dk3cNm+n7qJl2+xdMShP+RlBfgygor1&#10;IEPJisoePiJBzQNRYuSP9jNwEY2lAFeWpMnBRQW1Ss4D25qg6iGZmIA4MbJ1hf7cLQeYNnsKqh6N&#10;BKjgJkytAHlZESyiin4lKkC6jROmK+TLx4vNFKBnLXBodK7Q7VErg6hU+EEUGiuI1QAVxEaq+z0D&#10;gcOQL8V6gD50e8gJ8Lj+pMvrq/6p6OtqMgtQQaUchAT6R/919U9FX1cTGaA4+3fQyPMAUmvDeGl0&#10;6iM+fu/reMqC1yFw6B2L3hP+62oiA1Q8D4K+lqAGcugd89JDj6Pw+z1FwRMKHFYc87KCqVvs8mbd&#10;AAO8zM8KUC+DODGYxwe7mqBaBnGIWn2KZ1xFReISZLEC1Dzk8H9K0jD0R+I5qMJ6gIoU/NN0eSD2&#10;QBSC7vokCZKu2Ejg0zANgUoFxliiAlTwZR3cxyfPIHEbolYMHnkEibsQdYNT/vSTe/vd9vXvf5hD&#10;I4yTGMyNxArOZ9qWw14Xf3X/0i8NW5c1qEeSKDifZ5555p2pDBPS8BhZBmnNtzqyGaj6+sWUOe/m&#10;0B6NBqq2c3cY+wCH2eIHGxXw6rO+d1Y9nUIjZ/dGwQk00mb0GfoGbtuPGR8a+mxwshePO2pbujIh&#10;OJY2xK2D7eBt+LEdk3X84B64aFVfRNbIYtJ+vLd8Z1EfRPkzo8+Qf2kQl+w1sXy5XSviJ5PD7Mli&#10;wNI7xlS8jIuGmbn1sP+n83pk6dItENnFRuKYdOYwXCoemHXp9lYLZEbf4a814pA5NRVCSYSNgvGc&#10;TO095HUOY0PcRaTyctMYpE5kGiOCjE0aG1t4AcckURKXDD7g3qTJI6bEYK72F5ck+cLwsfjBFoN7&#10;6ubl0gnHHplX8hRclEGcOwxfl7qVmCR53d3dzzF+anAVgu5cYei6RCZRhXO3HzuLw5pI8p5i3IbA&#10;XYhG/x+eFoavi+bqD6vvGsVhr17zBu3xtyTVx3gNg7sQzUqgQgg1WblypfdJEoeljD5++90DOKyJ&#10;DiIV+MOo5kUBcvx4db82uq0ksJb/WkTZydhHEkZNNGerv/zt88oH3os6iPPyP68VxB6IIlEdCfIN&#10;Dj08QwNpKhBTDxnnt4gjQdUDURnENdGceXm7/MATl8RNIP7LIPZAFIlJxzM00GgCFUmidxWDCVTK&#10;IC6DuC5e3sqZjAH+yyD2QBSJScczrAOqdfF1PSMwJVHl/k8fryMA4rq0RAKrwbQCqdjjg32eIiDy&#10;CB57nYCoDOK6eHmbvfXw41opgQrmZRBXyBF5SIK9uwHR5eF1gFRqxWXWiGvSddqUzct5i5tAhTE8&#10;EJVBHIJuYz9dicHcA1HIP2IPRGUQe0gCFyH2QFwTzVlFAi/YaZ+13kEdGKMCuiJBLRLUYoNZpB3d&#10;HnosCXqIQz3dI//toP28rEtF0a1du3bTtFXYCLgzIpN+E7XYiE35YsS0eIPX4davnP/9UL5UkHcS&#10;cRVCqmQEKrHB1ANRYjCvS2SekiRQYdzU4CaEJHArVGKBmYdU4XmIE4F5XeoWWpZJxCRTGCoRmNal&#10;bvJ8skxikSD8WMROno8qL/j4hMc5jAVxFR7CjU3i5PmkNax+X1UUCC8269et3yxV4qpRJzd85n9G&#10;cpgIYm8ahJGYtMUTyaJd9/u5OvzzI4+8D1EqmFdmyG/wDzJUKqwnrhr/1rhzdxjrvWm1hUx8T3IQ&#10;C8yskXniTDRlUIvM23HcLwsxh7U3l/4UbIVk+nEWOtYiBTm19+A3ixRPKuZuu8fTwUnof/npskpw&#10;DG2I25vHVnX1r5543Daj3/BX1R5XjifuerBP9Z37/ab3+mn6PX6KxKytR/7DlKg0bd26dTXvxdYW&#10;6M2Wqieu7ynpTk21T210tQd5Tk6/gxIcS7+jQldrcd3ksycHJ4I4V4LjNyuGVNgO2oYf2zFlgh/g&#10;9D6DjU8gSIvNSfsxXnPk6d9B1Hxumbmojx8YIqvY9vvARVf2zTLeRPiBXDj60DsQtQxNT2LTA7DA&#10;ir2O+brOQb+2hih7Vp8x5f3tkLwguc3n/vnze+tA+r0yRA2zPuK+OXHAhRUyT6LecVIHmNF3uPEm&#10;uUlg/rbZGPepyTSJ6vj+eZcM4jAVTDRzGC4VmSRRHc4csPtTHCaGeeVKd3d36s8crSaxEWfMpakQ&#10;SmJ0zjP6jniNw3S0evKCEFYidO5Czfv0RpI2eTLgrjpqESHE2OhXfdMWUCn7tR7zZ0D2nVgP8Gkm&#10;hBqbVIWUxoj4YpPGxhZewAlIlIsVnzjuxqTJk8JLfDkupi2RxEQFlUgZiCkRmHogyh2Gj4XmRL+M&#10;zqGZxUP3/3UeyVMwL4M4dxi+Lst2O+yaurlJWn3EkApcVEBXrjB0LDQ3K8ZPPJrDMEmS19PTcwYx&#10;pAI3IejOFYauS80Cq9lpgLFTg5sQsjCTUckN+SX4HMPXpWYCeVkXxm0IXBlBJVcYui7GQtPv/3d6&#10;AqUKY31YMnfgmBmhXBmzGoEM9DBjNgTujKCSOwxfF2MC9UYKHNaEsRoGd0ZQyR2Gr4vma+6gcc9w&#10;aMhoDRirYXBnBJWmQAg10XyVc3bLmd/5VtwEym/II3UQOY1Dd7zQ5kUQwKSjTftwacQzjoHJt7Q/&#10;0V0Tg13duHz0DiflnFVksw7eyIIM9jyiMiIz3oxHkv5+VNT+fSWpvQrEpAK6IpFYKz6tFtGGpZ54&#10;CVQaSqCCqAxiI6jUtA+CSmwwK4M4EtTKIPaQBR+GuCYVCbx31jLvngL1YAwPRGUQG0Glpn0QVGKD&#10;WRnEkaBWBnEZxDXRvAkbvpXJGHjeAVEZxEZQqWkfBJXYqI2clhUXa9IVgu4K6CqDuCaat8sPmLSk&#10;kAlUUIuF6lfva3JccZckH+3zf/p4HQEQ10Tz5uWuqAn0Qb0mQT3PCBCVQezJeenhdQZAXJOWSaAP&#10;ZkaC/Z4yICoTlHkKgKgM4pq0XAIVTEME+/TU9ZQBcSgGDj0QlUFck5ZMoIJ5BdVyTxEQxdLxQVyT&#10;igR2TZm/OfKa4N8DURnERlCpaR8XzCuolksV/sVTroJuD0QeiMogronmbVb/Ece/lckY4N9DgvwT&#10;Yg/ERqL6PcMUYF4mShYEcRnEHog8ZF6xvrtSzlnaBCqIPRCFkIB+H9XvGaYA8zJRsiCIyyD2QOSB&#10;qC7lnOlTBG0kUEFcgcoliVdwGMIzTAimZUwyxVMWOKyALg9EHojqUpGzuAlUGKeMJKfmk7Slfyqq&#10;RlBLBKZGW7o8EMVOUL1+nws+OmGttQRWI3+MT+FlLHAbiSzAdaiq70G8zAQZq5tha6L5CiXw1rO+&#10;+30Oa8JYVsClEVQSkdbOxxs4Bpov4W0cGjJaB2+0BsGVEVSSsgHmqePDvC7GXLV6AjHVU34pokRg&#10;XpfIYlPhIxevjPW8DdmLys8dTguujKASG8w8ECUG87poni7a44j5HL5FZGYjYNzU4MYIKrHApAzi&#10;RGAai5o5SpJAhfFTgYuaoGpETlXjl33oTgSmdalbZHUVqmD8WGCSKQyVCExjESs3SRKoEEddUM8U&#10;hooNZrGIXVyxFQMQT8tB+LFIlJOkCVSIqWUg7FgkLqpYD2AyQGyFh3Bjsejj+/4+TS5SncoKMRYW&#10;woyN5mDpsAMf5jAZaqz3EeUwNsRaKORtzyLCi03aIirTiAPiLgSElIiGk+fTqCPm0DQIIxF6w10r&#10;yfOxkMTNStPJD4ZOzJ1f//6Hda5/+sm9/RDZodEkKj09PR9kfpnBUKn4892PvE/nuPDjn/gFIrvY&#10;SKKPbOrlZ3w0Ci4bYv2aNd49IaZtOSzx02wTYTOJQchFLKSS98TMCnpLZ52TjdvxxSKrJDYDfy7P&#10;PPPMOxHlgz/wBTvu9RCilsOfA4fNoRBBJGT6FoO7CxW3H0wrJNKPU28ejqgY/GLKnHf7wS3add/V&#10;iAuDH5s2RMUkGKjeRRxx0wjGg6g1kLcGDzQr+OtO+sqJzRo7E4KTyWpC/meYfpu77Zin6WofLh53&#10;fMVtiv02c8uh/7ztrO+dhVpdZm8z8iWTH22odAZ6H3y9H74pEXGau49+AZC/DDd+bNUt/VdMOO58&#10;0yJl0XQsHVPHJgxHuyKLvOGMrUe8ZiqEqDa7/8iXZvUbYe2RUepLfZrGimx9hujDuV2BtgovrF27&#10;o3Ehq9riXXfdBJPCobGZYq5ur6x9YkdMHM3CtDB+u+Hks8eg1jZce+LZY0xz9Rtqjix48r773m5K&#10;urarjjz9ENQ6jquOPPUQU060ac5Qc6Rheu/B/6lO6sy+Q/9Jd2HwY+Ow6ehHCsGcadNc0u2oRXXi&#10;tNFVWIoeZzCXRY+1KbR6glop5mCOWylu68h7l/kuEc2lOv9XHXFa+FtX7Ub1pHvWFux/2h3IWlmD&#10;6nWhqz24d9r8fq04we7u7r+st4T6wm2hqV4nXTu6Wo+uKbPeG5zMzA8Nf5GupiMFMY3aKAwaE+E1&#10;nZn9hr8YXDtdS7pag2DwTz76aPm+qc1AFrbwT9aJQmNnGk3hZVm74FoiLi7BYC/e6+ivI84VWbO/&#10;sn5th86NaebKJXtOPDe4toiLQzC4vAPs6ek5gfXpOHTupCEXmrnORlYeeeo5zQhIdoI5rIEDJCdz&#10;SU/mBNd85RGnnIM4X4JBpPkSdlIkxxuXUu2IQeaXcemaB2sAcfbI5DbIc+BSPh1pIY2ZEawFoXzD&#10;vEwIfnFgzoBRDT9ZvRZe9rJjI352DKQ1E+YM2K3iYlvEdgkOIGyI2DryXubvXsYyhKE8EHUEkttX&#10;mLZ1xP2GwRpBbIfMHAeQv+iOLaUpexiyjIgK+wjzLNBcM3XrWK8V6w4NkJfcYNgQskM8h0pHwLSt&#10;Y61mrDmKgDzkDsNHglrHwLSt0nDtNOygDsy9KRBCXVDvCJiyVVLX0NTAX7uIrMKcmwZhxELeL70d&#10;s7aHKVvFryOtKUS1uf28Obv4RrO3Hf0CYmsw16ZCKInAtO1hutaYIzXk19OdUluIo/GVtSGyBnNs&#10;OoSTCNkJJ2De9jBla8SuqdiKKWBuhYCQEtFJBagwbWvUra3gpdl6Dz3EVmBOhYGwEtFpBagwdSsE&#10;/4smvPXQLh+/UxsiK3R3dz/uzaZAEFoiOrEAde2YvhVq1pjfccFO+6xFZAXmUigILRGdWIAK07eC&#10;/9DMUAH6j3ANdTQIc9B//fwXokSI3UG4MBHexmuAjQeiRGRRgLiui4zdF5OGwWVdZMyzMLFaE36d&#10;ac0hyu7XL/GHoNsIKmn4b1yUQR6C7kRkUYBBGCYS1BoCV0ake5OSVhhUrGCsNaOwQeT9w2+IPwQq&#10;RlBJBS48EBlBJRFZF6DCUJGglgpZj6twYwQ1I7qWqDVMqNZWHHjCJ3xB15T5m3tCCxC7EVSMoJIK&#10;XHggMoJKIopQgAqqiZACegPzSFCNBLWG6TptyuZ+vV12wIn79po7cPTzvgAdKxC3EVSMoJIKXHgg&#10;MoJKIvIsQCmYmvfHRz0W4qv8BBk95mUIT7kGqFnBr7e5A8c+n/v7PwUVI6ikAhceiIyg0hCysP/C&#10;nTVwXY6dQyOo1AV1jff54HE1nnINULNCRc1VHFiEuI2gYgSVVODCA5ERVKyC64bAVYUvREZQiQS1&#10;WP7ojgQ1K1TUXMWBRYjbCCpGUEkFLjwQGUElM2SIzUsjxUd2qIswD8WO2AgqIejWne9pRB6IQ9Ad&#10;CWpWqKi5igOLELcRVIygkgpceCAygkouMGRd5D3m9pgYbegygkoZxFp8ryEqQ1cIuiNBzQoVNbdi&#10;wnG3ugLMFoatCaoeiELQbUT7peDK19zJ60s9oyroDkF3JKhZwa+3FRMm3trribvu6uML7p21bDI6&#10;DUPcUUR+cZr+VOBC/2Idj8iILE6ud6KSeD7A0JGg6oHICCo1kfH2RT0EKiEkJ6+gYgS1hrlvxpKT&#10;/Hp77LZ7tvSEvkCbJ7CAJOFUYjeCWgixOxyVRGDugageL6OeG4xrBBUPRJGgZkTyNwY1I6iFkAL8&#10;NSohxOdpqDWMsdaMQgsQv5Hgr4tqpDvRg9Yx80AUG8xygSGNoOKBqCaohqA7EtRCSJFtj0oIVKxg&#10;rLXrJ59dvmczIitIkdW9yyiqkUhiJqJaRvyGrlcUvU3pTgwuMofhQtBdAV2RmE5guiIRm5+iagS1&#10;CnQN6baCX2dac4hK+B22i5B5xEKK6LOYxQKzhjAVc6PIPAZKq3gMO8OVQVyB2EzgZQWYmCjfoYLj&#10;EOLzY6iEkL6RvAyBudVaqFljNTsbhLkUDsJLhZgnepvQijBVa9StsboKKZFN5kXmVAgknocILRGY&#10;5wJDlkGcG7pmDG2FWLU1e5vRf/SVHrvulvIHozZgXoWAkBIhZu8tWWcPQ1ZAV24wrBUeu+4n2/t1&#10;NXvAqNqPwfUVtSGyBnNrOoSTCHm/dCLmmSFjnM5wFdCdGwxrjcQ1ldggAcyxqRBKIqQ4ypeoZwHD&#10;GEElFxjSGqlrqWzYZ0j5ejJbyPuL/zDfpkAYiZG4rT28RhF/K3AdCaqZo2vCkNbQ2klVfMqCj+3z&#10;J994/vbjnkNsDZnzhqWp54Mk+JcM3VIQftZYv+Ho3O3Hli901lpCnIzpW+z6hu/kot0OuwyxVUiA&#10;Tax9raDZMJ9MYSirXDT60Ev9utEaQpyOuYPGPOc7Wz7uqNWIrSK70yzyYQXd7RK2f2BqBYP/xA1X&#10;mSFjzCb9VtEa8etlzqAxzyJujGW7H/oz3+kFH9k71WdocSA3jowh3dZZ8NF91vh1snT3w+5GbIfL&#10;Dpl0mO9cG+JMIE8Oy5DeTAjWxpWHnHQYYvsEB0KUGeTN0SCkMzPyrAmP4IBzB+2R+QP05P2K940u&#10;R3wkZ9Y/uahm7qCxfwnWAuJ8WLNmzSbNGJz8OiIgTZkTXHutBcT5EwxkydADH0CcOXKG30bOOx7J&#10;xe2kJXOWDDvwgeCaI24+zQ6KtegYmHauNHuN63L3efO+GAzy5wsv346uXJEd4Y+sU9ugc2J6uXL/&#10;vEsGBde061tzvkRXcQkGrA1xU2EdWwbCbipFXMdEtMIEZK3fUVrypvAOwigUrbBuibhn1rLyBYna&#10;pn9o2Gt0OQqCrklwje6dvngHutoHOeM3Dk5S261Tpn2QbkfO/Oy7cz5QvR66RnS3N3MH7F7xIaY2&#10;uhwZU533OQNGZ/7PhEJTnRBtj1xx/RZ0OxpEc2nKMd2OIFcffsr0ULIyuCq73Qlejey3qz95ynS6&#10;HXFYuMt+d1cnUdvqM789ChUHrD5zyihTrhZIDlFxNMr1J3/lBFOS9VGgPWvXbopa26NzDT5SN9g0&#10;R6g58sC0CMGGWstimlOwoeYoErP77faKabEqWp9d/4Z609FYjDEG2sx+I15F3dGqXLzPxGGmxS1S&#10;u2SviZE3DHJ0EI9fe9uH1153846mIknS1If6wq3DEZ/f37B6B79dOPrwe0wFVt1UL2iHK4cjzGOr&#10;bun/0IqrB0rhdFcXUhZNH9qs4+m4hODoFJbtftghpqJodrt8/xOOJURHu7Dyk6ftblrsqDZr65Ev&#10;z+4/8qW1N9w2BhcN8Tvxo/7Ur2m8qLZq0pnGO6Q6Co5pMU3tkr2PvRmTpqDjm+IyNUwcRWTqFru+&#10;blq0YFu00/h1qBeSRR8dv84Ud7DpPFF3NJM/rL7L+H9Ov83oN+LV9evXb4B6S6Fxz9p6RM0PznX+&#10;qDvy4rrJXz7PtBh+Q62tMM3Tb5oP1BxZYUq83354/BnjUGtrdJ6m+fsNNYctZmw9ouK7CMGGSkdi&#10;yoc2zRcqjrQsHrbfDFNyl4445BxUmo7Gw8umsWTEoV+rzpG2RUP3n4mKIy7rHn74vaZkLh1+wHdR&#10;KQwa17PPPluIO61qfqpzpk3ziYqjFqbkvfTSS4VNnsbHy8Kg+arOYRHjLAyXHXjSOdXJmjNw9Bq6&#10;C0uRF3X2wNEPVuf08gMnf41uh1KdIP3nO12FR+PlZWHRfFbnmK7O5ZcXrfx0dVJ+e+NtTbkpUVpa&#10;ZSF/de2PK24UpO1Xy394Et2dxcKPTfhNdTLocmRIdc4Xfmyf39DVGVQnYOUhn9mdLkcOXHn4Z0dX&#10;rwFd7U1HTrqgdMxarDzy1M8HJzqjz9DGnnrjsIKuQ3BddJ3oag+Ck9N24e6HXE6XowDoelSvEV2t&#10;TfWkLptw3Pl0FZaenp5D9Z5itlB/uC4sl+53wveq14qu1qQVJiOFsQ81kis6LiEUilZYs7oUdRKy&#10;6O9n/QuFxkWITaeoaxeLIgYvi3sc61xoJM5PEXJTKeIa1qX6jkqImwZr2pIwhaYRXEddV8TFZNoW&#10;Qyr+bEecO7J7fIX1awtkPl9larkTXM8f9C7oDTzn7rjXo8FAEeeKLNI2rFdbovNjqrkSXNcLZJ0R&#10;F4NVnzrjtGCAiHNDFmVL1qcjkPluxdRzI7i+qyadcRri5vLYdfe8KxgY4txgPToSUpAbwXXWdUfc&#10;PIIBXTf57NwC6u7u/i5r0NFoHkhJ5uj6BtcbcXMIBnLxuCPnIM4c8u4IQGoyZ/m4o2cH1x1xvgQD&#10;yOvKYznLv0euHQYkP7n867L6ymjE+TB7wG6/y3tw8uuIASnLlOD6zx6w++8RZ09wYESZQk4dCSB1&#10;mZJ3HVQMuHjYAZlWvORwg1IqHSnJ9CZJi4Yf8HiwHhBnw9ztx/0it8EEEuhoAFKZGcF6mLfDmPsR&#10;2yc4EKJM6OnpeTu5ywTx35TLqJqFzPedpDYTMq+L4AC3fuEbuyLOBHKWGTqG/GV4H4cdgZfYjLhJ&#10;6iFYH4jt8Od7HtoyM+dVkKtMYSgtwP8g6giYdiYE6+O5Bx/sg7hxgo4RZQI5yhyG80DUMTDtTLBe&#10;J1cfddrZ1p0aIDe5wJBlEHcMTNs6wTrRukGcnqBDRNaRX3895CUXGLYCujoGpm0da/UyZ+Du9/mO&#10;ZvYf+QJiq0jhvUE+coOhQ9DdEWjembZVZvYf9YJfM3MHjP454uT4TrQhskpPT88ocpErDG8ElY5A&#10;88+0rdJw3Vy69zH3+g6yunCAHOQOw0eCWkfAlK0SvPBgxT7H3YM4Pr6xNkRWYe5NgRAikR3hVFQ7&#10;AqZtlYbqp2zcZ6j1L43I4n6DeTcFwqiJvCd6FvW2R9eDaVtD6yZV8ZULL6lhTJhz0yCMuqDeETBl&#10;q6Sqo1RGMZEd5SLm2zQIJRaYtD2yLsuZsjUS19GCncY/4RvcOPmcnRBbg7k2FUKJDWZtD9O1xs2n&#10;nLOjX0vzd9q7/kMXfWVtiKwhZ1c382wqhBMbMXlPybK90fVhytZIVE++4tQ+9r+dzhybDuEkAtO2&#10;h+laQ+soVvFNi6uYAuZWCAgpEZh2BEzZGn5NTe8z+D+IwvhKrvjCYNoRMGVrxKqrWEopkLcSLzGv&#10;QkBYicC0U3iZaVuhbl1N6z2421d48r4n347YCkyoMBBWIjDtGJi2FbSeygUodYb4Lcqd0hBZoaen&#10;pw/zKQyElghMOwZdN6ZuhZr1VbOzAZhLoSC0RGDaUTB1K9SsL79jZt/hTyCyAvMoFISWCEw7CqZu&#10;hRl9R64zFt/cHcbdYuxoENm638U8CgXhJQLTTsPqQ6z9Gpuzw7jViDrrV65CeInAtONg+lYw1plR&#10;aAHi13/b/DBNw9yISb9G+wtmHoSXCEytITH9vSrGyIaJFUz+TQ311i8+DhODuRFUYiG//v8LMw/E&#10;icDUGriNBSYNI0W1AJd1wcRqPYTqTPxv7AsunXDMTzyhBWTBv1AKv4L30R2J6pRUYzMA0xDaV1Kp&#10;hO5EYJoF32eISNBrGNxFIsV5CaplZB2/SHfDaH35tSZs3Kvrf2ef6Avun7dkEHoN40VuQCYzDJUQ&#10;0vdO1BKDizKIjaCSCEwzg2GMSF62Qq0hcGcEFSOoNMzPpi8pP+2865uzT8z8V241cnb9DpUQqKQC&#10;F2UQG0ElEZhmBsNEglpqpIA/gisjqBlBxQoV9VZxYBHiNoJKCLrT8l7ceCAzgkoiMM0MhokEtdTg&#10;xoh0b1jSMoOaFSrqreLAIsRtBJUQdKdCzuzDcFP31xRqicA0MximJqimAhdGpHvjkpYZ1KxQUW8V&#10;BxYhbiOohKA7FfLr/BbcaPEdhNgIaonANDMYpiYyx1R3d8A8ElFpn+KTJM0jbiOohaA7NbjR8a9C&#10;ZAS1RGCaGQxTF9QTganm5Q5eViAqNYtP1xPVhqmot4oDS0iwzxC3EdRC0J0a3Oj4v0VkBLVEYJoZ&#10;DONRfRxE5vZ3zyAmmHmI7U95WYGobVTSNiN2f0O1YSrqreLAEhJszZsuohaC7tTgRsd/BZER1BIj&#10;fjP72idDeFQfV+MZxAQTb02kdXFYgajVK77oy98TUlFv/ouZfYe/Qn/DEHMkqIWgOzW4ST1+XMTF&#10;JiVP9sC1hx7Lgr/OYQjpi7X7oe6B6E4OKxB5zb92FVQbZkbfkX8PF1+/Ec/R3zDEGwlqIehODW5S&#10;j58UcfW/JY+Ng0sPRDXjRKUmqGqxvo6o6cU3q9+oZ0PFN6vfiKfpbxjijQS1EHSnBjepx0+LLO55&#10;uE4NrjwQeSAKIWPWvKEmah6IdDe9C1EF0lX3eSeoNszM/iOeChXfzH7Dn6K/YYg3EtRC0J0a3KQe&#10;v1F6enoGMkRicOGByAOREVSMoFJdpGsQh6A/EtQaRna+v4aKb8bWo6z9RUO8kaAWgu7U4Ca3REbB&#10;MInA1AORhxRP5HtxVELQ7YHIQ3z9H+IQqESCWsPM6j/qmXDx9R/xEv0NQ7yRoBaC7tTgJrdE1kJ2&#10;wZ0ZLhaYaexvK0negi4jqFRAl+56byLykOPIWxujEglqDaN1Fiq+6b1rfJs8IcQbCWoh6E4NbnJL&#10;ZD1ksRcwZF0w0dg3L0neQvz8ne4QqJRB7IGojPiJXGNUIkGtYbTOQsXnHVhCzzBiNoJaCLpTg5vc&#10;EhkHhqwL6qpvvJ6RbiOoeCDSNbgUUQV0h6DbiK4nag1TUW8VB5aQYJcQtxHUQtCdChnzNtzU9YNa&#10;Lsiv34qrqKNAXfU/gKgCmd+jqISQvj+oDocenpEBukPQbUTXE7WGqai3igOLELcRVELIJB9CJTGy&#10;aCNxU6jiUxi2Jqhq8W2JKAQqRoL9kse7PAMDqISg2wgqVqiot4oDixC3EVRCSFfdDzujwIUHokhQ&#10;yw2GrQmqqrt1SRJGiupa1GqCuhFUQtBtBBUrVNRbxYFFiNsIKkZQSQzmHogikUU8H9XcYOhIUNOd&#10;bxtERlCLROY2E1UjqIWg2wgqVqiot4oDixB3FBuiFoL+REjCy59fyeL1Q1wT1HODYY1I/FejpvHX&#10;/KBa+g9C1QhqkaAWgm4jqFihot7unDLjNP9g7dq1m6LTMMQdCWohJLmmb73VBFMPRHWRBc/kwTZR&#10;1DoppG8f1FRvO8SRoGoElUhQC0G3EVQaRuvLr7WfSt3poOWvTl65/+SvodcwsrgPlkI3g5oRVOJS&#10;/uqhLFysvyx9MMsFic34VyxsgJrqfRBZJKiGoLsmqIagO4SuIyoNc+WBk7/m15qwsSf0Bdo8gSW8&#10;6GuAmhFUaiKJqXh4HeJEYJo5EuvNDBkClTKIa4JqBXRFIjEsRTUEKiHotoKxzoxCCxB/JJKMV1GN&#10;RHT+hXqQSXSXQZ4Y2WmsfVe5FgwXQuYXum5PZHUfAYtqGcQ1QdWIdBuvUaTbCsY6MwotQPx1QT01&#10;uEkNbjKFoTyk4D+HuC6ibrzKWAr0QlQ8EIegOzGYW82Nsc7mbTf26SyKT5J8OnOIBWaxEN9HY9YQ&#10;uLOKxHY4Lz0YqowUzhy66iLqm5WswqCiO+U9iEKgkhi11fXj0Ap+jWm9IerV69n7H+3tdywecsCP&#10;EVvBy0ADSGK7JQmncWgV8bstYTYE7kLU6msFvMlZYvGQ/X7s15jWG+ISfoc2RFZgHoVDCq8fIaZC&#10;zolZuGpbmKoVatZXzc4GkEX+JnMpDLqbEl5icJE5DKf5+xyiXJFxpxCCFWrWV/BRCOu7ukqfwViC&#10;+RQGwkoM5pkjC78zQ3rIubKQrtxgaCtoPZWLz/QoBBlvI1/B9mPtS9MpDoSVCN0tMc8chiwjQ79I&#10;V24wtBWCj70XNkJcia+gDZE1vBkVBEJKBKaZw3AV0JUbDGuNWHUVSyklzKsQEFIiMM0chquArtxg&#10;WGvEritfaWa/ES8isoLMKfTFmGZBSInANFMYKgTdefE2hrWC1pFfU0L5f9hGfEVtiKzhTa0AEE4i&#10;MM0S42Vm8sfHGPpzgWGtkaieEimngDk2FUJJBKaZIH9QRN4lHpVcYEirJKoniWGDRAYJKU2zechC&#10;/4VQEoF5FmzGEEbQyQWGtEawjoTav3J9gkaIrOLNtEnIr7HUT1PEhTVwWxNUM4fhrJKqjq7+5GfL&#10;F/3N6D8q8u7xaZHd52rmnCsybt1LuOIgBXwkLlOBm7qI6p0li8xZyZDWmNl/5G/9GtJ6QhwP31Ab&#10;Iqsw6VyQosv1knlbEH7mMJxVGqqfaX2G/Ns3vmiPw8t3ercJc7dN5JeTWg3mkykMZZWL9zjiUL92&#10;pvcZ+m/EyfAdaENkFfn1dQo5sAauWx7Zrf/BlLLkMwxnFSt1M63P0Nd9Jz869gvfQGwVkmAN3LY8&#10;TCdTGMoq10z8wjfKxSf1gzgdZUfSEFmHXFhBdow3pf0yScPUCuLviWr/KdqTuMsMUm8dq/USdLZ0&#10;+EEPILYOOXHkACm3jtZHsF4QN4Z1hwbk/Z+V72Q4aqN5JuXWyaROFuw04ZZMHFchuUn6rF1HAqTw&#10;3k+qrROsD60XxHYIOr/jS1MGI7aOvN/5CblyWETzSoqtc4vUQ7A+ENsl8wFAEvVzcuawgOaT1GZC&#10;LnUxo8+Qf/mDzB4wytoNxE1IwlaRO0cDaB5JaSZoHfg1ofWBOBv8gbQ9ed99b0ecCfIeZVNy6EhH&#10;zStmGmXdunWbBesBcXY8efXVb891QIFEOhJA6jIlWAdaF4izZc6A3X4XHBhxppBTRwxIWaYE13/2&#10;gN1/jzgfgoPb/qplFPL+5Xby6zCg+SFVmRL8KqQ2xPkSDEAwfx8zA7xMOyogNZkjQ5W/360Ncf6s&#10;mnTmUc0KpJRyh0JKciG43tce/6UjETeHudvvUX6KoDbEuSC/ZlaQ/45E5n8pqciF4DrruiNuLs1+&#10;DyDrsLK0HB2D9cve6xFc37ze48cmGJw2xLkiO8G/WZy2ROfHVHOlCGtbl6IEyVq1FUwtd4qyprEo&#10;UrCsW0vDVJpCkdYyNkULWn5dXcBatgQSb+QdDPKiaGuYiKIG39PTsy1rXCg0LkJsOkVdu0S0wiRk&#10;0c9g/XNFxv0SIRSKVliz2LTaZORX3m+oD6uoX4YoLK22VrFoy0m1GW29RtWTm//hPe+hy9FEdB2q&#10;14au9kImVr7jfVtPtEWoXgtpqR8R0RL89oc39aueNF2OHKlegz/JutDV/lRP/qrDT8n90fOdyFWH&#10;nnJ+de7p6ix+fPo3F7tE5Ed1rn/8hSmL6OpMHlx0aZ/qpBTuqokWp/qqI20PLvpR6ju0th0z+gx9&#10;ozpBcwaOXkO3IwWzB45+sDqnmme6HdVUJ0tbzwsvvJtuRww0X6Y80u2ohSlx2uh21MCUN210O+Ji&#10;SqI2uh0BTHnSRrcjDXefv/BjpqRq+8Oq1X1R60h0/qa8aPuF5A01hw1MSdZ22b4nfA6VjmDFvsef&#10;bsqDNlQcWWFKurapWwzuyfr+Mc1C56XzM81bG2qOvJi99cgnTQvht67zZh6Bakty17dmH26al990&#10;/qg6molpcYLt/27s2gnVQvN/q+78qCn+YEPVUTRu/vy525oWLNj0E/9Xf/WrD2LSVF755doPmP4D&#10;Ud1u+tKUAZg4WoFlux3xkGkho9rsbUa+NGfAbn/D3CrqV/2bxo1qy0Yd8mvMHa3O4pGH/Nq0yEVp&#10;C4ce+BihOtqdx1Z19b9g5/EnmQoh63bBR8afpOMTisNRYv26dZs9fu1tH140eL95psKJ29Re/ag/&#10;XDscjjj8+e6737dw8Ce+eeFuh/zSb6aTrCgtGKfGrfEzFYfD0el0dXVtvGTYgRNnbj3iH6YNpNPa&#10;zL5D/3nhiEOPX//oo28jRQ6HoxVZv3LlRlfsO2n8rCZubtO3HPb6wp32vvGxG28f22ibt+P4m9Sf&#10;aZxcWu9d3lw58QtH96xduykpdjgczWD9+vUb3vC5rw2e0W/Ea8aT1UKb+aFhL/7s2/M+z5Atzd3f&#10;mX+6zsc0TytNNubVp08ZpuvCkA6Ho1HkhNrgV5evqnmJVYLWvXTkwQ/h2mFg8TDvM83Q7V3StN/I&#10;uun64drhcERxyZ4TbzKdREna3IGjn1/w0f3dh/wZsHTEEe+fN2jMc6a8J2nL9z76Rlw6HJ3H4iEH&#10;/Nh0YsRpK8YfPXzlypW5PfnOUR9dj8v3mTjMtF5xmtYDrhyO9uLWM759iqno67VFg/cbhwtHC6Lr&#10;Z1rXeu3WM757Ci4cjtZh7XV37Ditd/LPjZYMO6ilv/7piIeus2n9azapp7U337EjLhyO4rDgo+Mf&#10;MBZtRFs07MAvuQ/DS/zk3Pn9lo045McrJ552LKKOQutgyZADv2Sqk6im9Ya5w5EvVx968kGmooxq&#10;Cz424QZMHVUE8/T0L3/5AcQdjdZLMC/12pWHfPpgTB0Ou+hv54W77Pe4qfCq29ztxj7t3tXFJ5i7&#10;9WvWbILYEUDrac52Y54K5iqqLdxlwuOu/hwNsfqM8yLvmlrdrp/81UmYORISzCMiRx2u//RZk4J5&#10;q9W0jjFzOGqzcJf9f2oqomCbvtXQV1F3NEgwr4gcCdF6DObR1Bbtsm8X6g5HCf0TYcZWQ/9lKphg&#10;u/KIzy7ExGGRYI4RORrgysNOWRjMqalpvbs/jTuYHx5z+kWmwqhujy277l2YODIgmGtEDgs8urJr&#10;82Buo9q1x3z+Ikwc7cwfbrlnpKkAqtt9M2a05bM/HJ3JuuXLNzPVebDpTezX3Xb3CEwc7cKFexy+&#10;yrTgfluw634PoupwtD1a76bzwG8Xjj58FaqOVmT12d8+yrSwwXblYZ/9FOoOR8dx9eGnHmc6L4Lt&#10;9jO/fRTqjqKzcPC+t5sW0W9LBu97PaoOhwOWDD7getP54rfFu+53B6qOIrH61HMjn9btt4vGHun+&#10;W5sR69ev37qnp+ckv3V3d98vMmuov6B/EW3N0A7L6HliOn+CTc831B3N4tGbbuptWpxgu/nzU/ZB&#10;3RED2VjeIRvMV71dp01gPu9gio4YrP7Ct8abzqdg0/MPdUde3HTalJqb3oythz2HqsOAbAQ7yLup&#10;n3s7Q4cjebhPfuxAahwGpvcdVvMmrl1nTXWbYNasvXntpqbk+2163+GvoeoQ5B3PjqVT3JEGzR+p&#10;dAj6pDvTeee3tTff7B7yZBupww1MyfbbHedMOxrVjkTys5m8g/mLd8Y6MoU8d/RDwO845/tHm85D&#10;vwnu2yM2kGRG3hj0Z+fM6chbIMkJ+F1p/9EqczQXXQddD5amo+g6c/p/m85LWjdqjqTM7Ds88rmz&#10;q8867xjUOgL58+tdcoK9yfnmKDC6TrpeLF1HoOej6TzVpucxao56LB/9ycjv3F554ORrUWtr5AS6&#10;nHPJ0QboerK0bc0VB54Y+U2qi+S8Rs1RzUNXXLelKWnaZg0Y+SJqbYucII9xrjjaGF1nlrxt0fPV&#10;dB5ru+/iq7dCzaGYkuS3dn1Mo5wHG8uJ8HrplHB0IrL+emupjSmJtkLmtZHpfPYbap3L7IGjHzMl&#10;RtuDS68ehlrbIAWh/5V1/6hwhJC60M902+6/yA/OXzHcdH5r0/Mftc7hx2dOGWRKhra5g8b+DrW2&#10;QAr6HVLYPV6FOxwxoF7a6hspc7cf+zvT+a7tdtkPUGtvpm4xuMeUAL2fmCx4W1wfJPPYTIvY4bBE&#10;W7wjlHlsoOe56fzXfQG19mPN4hveYZq0tuXjjv4+ai2NLO6GXqk6HNmwIaXW0ly055Hnm/YBbbpP&#10;oNYeXLbfpw42TVTb2rVrW/4rMfJnylqK0+HIHK03Sq9lkWm8zbQfaFuxz3GHoNbaRL3NVTkqLUup&#10;FB2O5kEptixtuT88//zz7zJNStuPJn7+f1FrOaTeNi+VncNRKDanRFuOa485fYppn9D2wgsvvBu1&#10;1uDyCZ+KfFAQKi2HFNfbSjXWmjAN/arcNxE52pO3sdQth2m/0Hb5hMkjUSk2S4bsd6tpAj/YYpc3&#10;UWk5uru7X6GwWhamUkbmtI4uR5uh9coytxy6T5j2j8VD9r8NlWIiQRrvwDKr/27PotIySA1tUCql&#10;9oBphaDb0b603OVjMwfs9jfTPiKtmHeKMQTqtRX7TzodlZZBCubOUt20D0zNiPwp/HbUHG2IvBO8&#10;i6VuGS7b94TPmfYTbagUA1OA2q495osno9ISSJ1sVCqX9oMp1kQ2weNQd7QnLfU9+R8d/6VPm/YV&#10;bag0F1Ng2p751a+2QaUlkN+OL1IgbQnTjIXk4hHMHG2G1jnL3BLoPmLaX7Sh0hxMAWmjuyWQYuiI&#10;C5SZbiIkN//G3NFmyNr+gWVuCUz7jDa682N9V9fGpkC0oVJ4ZP3b6h8a9WDaiRHTDeVEcTdmaF9a&#10;5h8ipv1Gm+5HqGSPKQBtj1xx/RaoFJqenp5zWfiOgamnRnI2BFeONkPPB5a50Pxc9hfTvqMNlWyZ&#10;1tt8Ocv6KVNa4kvX8i6mI28gyvQbRvL3Q1w62gg9L1jiQiOhmp/kKPsSKtlwwY5732cauGvKrEmo&#10;FJrSMncmpMAa4vLlkmdHO8HyFpquKdMnmfYh3Z9Qscuij+/zS9OAl+133BmoFBrWtmMhDVYRt+4W&#10;Xm0Iy1todN8x7UcLPz7hYVTs8KOTv9bHNNC8QWOeQ6WwyFp21D82oiAdmSDue5dGcbQRhf9HyLxB&#10;Y58z7UvXfe7sLVFpHNMA2uguLD09Pf1YyI6HlGRKd3f3cwznaA/6s7SFxbQvaaO7MWb1G2l8ePic&#10;T3y+0DchlY3vBBbQIZCWzGE4R5ug5xFLW0hWfvKTxpuizuw34lVU0rFkxMFzTI7vOX9+of/BIe9A&#10;ZrN2DiA1mSMny1kM6WgT5HyaxfIWkru+M9/4D5ClIw+Zi0pyTA6n9i72rank5NuONXMEID2ZI/mf&#10;wJCONkLWdSBLXEiiLsGjOxnTthz6kjVnOcJaOaogPZnjNr/2hSUuLKb9asaWQ1+mOx6Lxxy2g8nR&#10;VYd8+nJUCoesTdvekcUGpClz3ObX9uT3VbKE6P5k2rcW7n7QjqjUx+RAG92FhIVxRECaMsdtfu0P&#10;S11ITPuWNrprM//D4yabjO+ZuuTjqBSO7u7uu1gXRwSkKnPc5tf+6PnGcheOX8y48GOm/Wv+TntN&#10;RiUak6E2uguHnGyHsyaOGpCuzHGbX2eg5x1LXjhM+5c2us3cP3/5XiajP9xy90dQKRyshaMOpCtz&#10;3ObXObDkhUP3K9M+dv+iS/dCJcz0PkPfMBnRXTjk7fezrIOjDqQsc9zm1znI+VfYr7ea9jHd3+gO&#10;YzKYt8OeU+kuFHKSuYfuJIC0ZY7b/DqOd7D0hWLe9uN+YNrP6K5k+oeGGb8kTHfhIPFl5KTbja5c&#10;kPGOYeikZPZQaYnp/YwRApXMaYXNj1CtIvOejPtCQXjWkHd703Bdhq7CYdrPpm817AW638KkqI3u&#10;QiGF1pe8l5FF+RnduSDj/YGhEyGxH4UL64jvbzBMCFQypxU2P8H6jXfFZxHvHmT9ziziM3QfRz0f&#10;6S4Upv1MG90lVu53Qm+T0gWDxhyHSqGQjecl8l4X0W3o63hin+edSmK9KxS9xBd0Y5o5LbL5GZHY&#10;38U0UpH2F2JGXExYiZE8bIGPWOj5iGmhWLjjXsea9rVLJxzbB5VevS7c44hfm5ToLhzkPDayOEsx&#10;TYTYXYKL3JAxoz+UFaR/KqqJwDxzWnnzUyS/1zKVVOCm2ST7SlcAmX+qh1VhXjhM+9qFY474Nd2t&#10;9SevLM4i8p0IzBOBae4wvJGiF2erb34KU0mFzL/pN9YglFTgIjFSl0twUShM+5o2us0Kl+17fK6f&#10;ocUlz5Mf09yRE2gwIVQg8k1RSQwuMqfTNz9FcpDoz0bLvI8wEiO2G5dcJEfPS9wUCt3HTPub1/nb&#10;y3+4nalz9k57FvIxlOQ6MZgnAtPckUKaTggVyEm1MyqJwUXmuM2vhOThA7jLk/cwfCrEPvXmp+Cm&#10;UCzYefwHTfvbry65cpB+l/dUU+f6NWs2wb4wSEHtQZ4Tg4tEYJo7svk9SQgViPxbqCQGF5nTrpuf&#10;5H45L2MjucjtT2AZ60iGTY24aWjz0/MTV4Vhjexjpv1t7qCxp/VaPuboe02d2BYKKcD/I8+JwUUi&#10;MG0KhFCBzP+ndCcGF5nTxpvff6Qt4DA2ko9tcJsZMsaJDFdGZAdLvD/hMBbiqqHbwun5iatCYdrf&#10;lo/55L2t9s+OV8hzYnCRCEybAiFUIPNPfdkNLjJHTrqBEmc3w7YkTKUCf07yYzGi2IjZ5mqbBZLv&#10;jzJMGZGN0z6J9aeIYiEmjW5+r+CqUJj2N23GjprfgWsi5DgVuEgEpk2BECqQ4nqD7sTgomlI7HcQ&#10;SuEh5Aro8tkVcWzEZrOSqVX+F/dlZON7F326GXUhjoWYNHxDYFwVish7FpiEM/uPeBG7QkF+U4GL&#10;RGDaFAihArpSgYtCICfoYDkxU/3XPg8IswK6ysgcRtMVG7Gx9n10yd8tuC0j4uqHyN9JVyxEv+GH&#10;0OOqUMzuP+r/mfY54+Y3q//IZ7ArFOQ3FbhIBKZNgRAqoCsVuCgkciJfRpiFgLAqoKsC2cz2pDs2&#10;YrZryTo9kq8VuCsj4veWet9C9BLddFRMGv6KHq4Kxez+I5827XPmd379hj+FXaEgv6nARSIwbQqE&#10;UAFdqcBFSyDhfrwUdf7IhvF3wqiA7hCyAQ5HJTZi430mlwaJL3Qxsfj7BN0ViO69qMQG09TgplDM&#10;6jfqr6Z9LuKd34insSsU5DcVuEgEpk2BECqgKxW4aEnkJH6QaWSOjHUHw1ZAtxHZfN6PWmzEbO+S&#10;dXwktmswLyPiTUq9YUT/UdRig2lqcFMoZvYf8ZRpnzNvfv1GPo9doSC/qcBFIjBtCoRQAV2pwEXL&#10;IxvNQUwpE8T/uQxVRsR1/xGAaiJkc4p93abohj7jk1jfSbcRsfkrqrHBNDW4KRQz+400367PJJzZ&#10;d/g/sCsU5DcVuEgEpk2BECqgKxW4aBvkxB/F1KwifkO3OhdZ3H9UvBeT2MgG9T1sIxGdS1EvIzHV&#10;/Qqd2L2KemwwTQ1uCsXMviP+YdrnjJufNuwKhSxmrpd6YNoUCKECulKBi7ZDauJppmgF3ehwXUZk&#10;76Y7DonvbCz+D8Y2hMxvLmplRBz7HxOYxAazVOj5iZtCYdrftPVauPM+Txg7Cogk90/kOTG4SASm&#10;uSPzDN9tVqA7FbhoSyRfP2OaDYPLCmRz+i+6Y4FZIkwbrMzL+B1vumOBSWwwS4XEuw43hcK0vy2Q&#10;fa/XZftOmmrqXLly5UbYFgYpkH3Ic2JwkQhMc0fm+RVCqIDuVOCiLZHpNXx9mg8uKxBx71JvfDBN&#10;DOZaA59AVAHdscEsNpilQmIej5vCoPuYaX+7dMKnpvVa9elzRps63V1dvM32WMzzxvjZEX1psX5L&#10;8yIh7zr+wzwbAncVSB2EHpsQk1S3yxe7SbysoOQyGZjGRvL4OqaJwUWhiLqry3WfObd0EwZT52UH&#10;T070pei8IM+JkUX9Hi4SgXmuMHQFEn/DFwLjqm2RTeokppoaXFUgfvvRnRhcNAzuEoN5bKTOUj8O&#10;FheFQvcx0/5Gd40PBAuILM595DoxuEiEjGf1A/V6MGwIuhsGd20NU02MrPUfcFGBdA0oaaQDN6nB&#10;TSpwERvJwe8xTYTY/RwXhcK0r2mjWxT6DP5PTYWCQb4TI7/BUz3eEvPMYbgQUlhPoGIFyUPii3Jb&#10;CcnXhUw1EZKXL+OiApE3dF8+iSf1XY7F9l+4SQVuYiPj3Y1pIjAvHKZ9bVqfof+mO/rpbTee8pVh&#10;qBQK8p0KLWTcJALzLDF+JifF+CL9VpE8NHzzy6KimzvTTMoOuKhA/DV8Tz5Zx8RPOBObxzFPDa5i&#10;I3M9GdNEYF4objj5f4aa9rWKp7cpJqUFH//En+guFJLr3UspT4cuMK4SIXbjcWEV3IegOzPk5LqZ&#10;odoKmdoOpRkmA/MQ0vWOkkZjSL6n4rIuorsOs4bAXSIwjY2cF4nvcJMHun+Z9jW632L6h4aZvwJS&#10;UMh7aqS4El/97iPmG4r9myVP6ZCC2Qd3IaRvBGqZI/N4jWHbBqaWCMn5sZgbkTxZ+W+yjPNFXEai&#10;Oqg3SqrL1WSuif7ji1nhMO1n07caFr6GVuZgvNf9JeOPPROVQiEFMqiU+sYRXx/BbVORUKy8w0gD&#10;IbQ8cuIuZEo1Eb3fyrofjFlsxOYEsW3oTtW4MiLd7ylppUNCWy0xhu7unBRxtbH4+XrJazSiMwiT&#10;QnHJXhPPNO1ngvnZRCZlbXQXDlnol7wVsIj4TPygmrTIcO+R8RaXRm4eEoPxGyWthkxlZWlGZuRE&#10;3RlV6zBEbDALQXdsMMsNqZXgxp/64ehZY9rHtNEdZt52Y5aZDJ5/7Pl3oVI4WITM0M1QTpqBDJca&#10;8TFMfF2D28JAeIVDQttIcjZZcma87kzkT6CquhvIcWHvDG1C4q142I+IrH1LJS8IvXDofmXax+Zs&#10;N/oiVMyYjGb0HV7IB5MocoJ8g7VwJEDyti0pbBoSxiYSx+mliJKh9rKB3MuhI2dk3b7pLWIBmdF3&#10;5N9N+xjd0Vy855HnmQy7pizfDJXCwXo4YiBF+1XSlhsy5rtko1pECI42gKUtHDfPmbOpaf9aPvaT&#10;30alNiZjbXQXEtbEUQPZhLYnXZkjw0XeYbiVYXpGZINv6AqAVoHpFhLTvqWN7vrcdOo3xpkcLB52&#10;wKdQKRxyYn+QtXEYIE25IJvAPxi2bZA51f2Whug8inrbIudZIW94oiwedvCnTPvW9Z/+arIHTU3d&#10;YnCPyRHdhUSK72HWyFEFKcoFhmwbpK4eYmo1Qb1t0fOLqRYS036l+xjd8Vm/Zo3xur9FQw5YjUoh&#10;kQXqYq0cAUhP5sg7g4a/ClYkZD7nMLWaiOrGJYv2RM6rRI/BzJslww64xbRfrZF9DJVkzBm4xx0m&#10;h/fMuSjxxaF5Igt1HWvmAFKTObJZHM6QLY/MZVOmVRdM2hI9n5hmIbln5pKDTfvU7IFjGrstn8mp&#10;NroLC+vmANKSObJhfIEhWxY52RN95U83SUzbEqZZWEz7kza60/PUmjXvMDnWhkphkSL+J+vX8ZCS&#10;zJGN4CsM2ZJI/IcyldiI2ZqSdXsh58+/mGJhMe1L2nTfQqUxrj/hy7NNA1x+wKRCfu83iKzhnaWl&#10;7GxIR+bI5nEaQ7YUEvdkppAIMW3LS3pk4yv0Z3zKFQeceIZpX1ol+xUqdpg3aOxa00DXHH36cagU&#10;Finso1jTjkTmfwqpyAU5cVriejeJs+HvNIuPtrusR+rlaKZXWFZOPO1Y0340b4cxFV8btMb03q11&#10;x+cgsqablZa2s5CTs5sUNAUZ/jJphfnerc1fBOJuo5LXtqKw3+QKYtqHdH+iOxtMg2oTWuLpYHIi&#10;dsRV+DLPeUy5sMhGNELi/HUWTXzvxzCZQarbAsnZm0yr6Gxg2n+00Z8dLz/y5/eZBtaGSuGRhY51&#10;z7eiIvH3aLFKe0PabSJK9YhER3ok7z8prUbrI3NZyLQKj2nf0fbyn//8PlSyZV1X12amALShUnjk&#10;nUFLXJ5g8880hx1kTbZkeVoePQ+YVuEx7Tfa1st+hEo+PHLT3S3/DlCR33p/ow6KSkt8BtNJsC4t&#10;jdY902kJTPuMtnVdDxsf8J85z3Y9urkpoB+k+T5dE5FaaOi5rDmQ6lkMaZCxNpB3A+8uQHsnIRWK&#10;0nK0PAOYTkug+4lpn3m2q2tzVJrDQ8uu2NIUmDb9fjBqLYH8Nmzo2QwOR9Gh1FuCqPsLaHto2XVb&#10;otZc1nx/8XtMAWpDpWWQ+nhfqUwcjraiOX8eNoBpP9HWNWVW8eZiClTbAwuW5XYTTVvIn119KBqH&#10;o2WROi7GO6QE3CP7hWkf0YZKMTEFrG3uoD1a6gNWHymer1JHDkcr8T+UcEsxT/YJ0/6hDZViM7v/&#10;qP9nCl4bKi2HFNPLpZpyOApNYR8nWQ/TfqFN9xNUWoOX//xy5KUwqW8wWAC6u7vPo8gcjsKgdUmJ&#10;thy6H5j2CW0vP/ny+1FrLWRNIif160uuPga1lkSK7aJS2TkczUPrkJJsSXQfMO0P2oSWfZNUxjQx&#10;v6HS0kgBvupVosORA1pvlF5LY9oP/IZKe3Dnt+aNN01S28V7Hn0+ai0NtelwZAal1tIs3/Oo75n2&#10;AW13yz6BWvsR9VQ4vYpb1rYl7gxTj56eng+UStXhaBytJ0qrpZGpbBD1bY1UT1lrRS7Z+9jFpgRo&#10;Wz7myItRawtkwft7FexwJKM/JdQWXDz2yOWm812b7geodQb3XX31202J0Daz7/BXUGsrKGqHIxJK&#10;pa3Q89l0nmtbs3ixnWdttCIX7nbYlaakaLvi0JPPQK2tcN8ecQTReqA02oorDzn5i6bzWtuy3Q65&#10;CjWHKUF+e3T16ta81icm3d3dr3EeODoAXW+Wvi15Us5X03nsN9Qc1ZiSpU0/EJW6aYt/iNRDTo77&#10;S6eJox2Q9XyApW1rZKobRP1DUxtqjlpcefhn9jIlz2+3nf3tiai2PfIn0UmlU8jRSui6sYRtj56P&#10;pvPUb1cdeereqDrisnT4gatNyfTbzed8ty0uAUiKvJNwD2MvELoeLE1H0XXmlP82nZd+WzLioFtR&#10;daTlgh32esaUXL8JG6Pakci7jFHeWejIBc03qe9IJAUbm85Dv83/yJ5Po+qwxfQPDXvNlGxtevFk&#10;V1dXR2+CPnJyvlPauaVT1dEIksevaz5JbUej51fURcpe23JIR74DzhVj4gNN6Ih/jKRF8jNW/lR7&#10;RRPV6ZCHsaTGYUDyE/msXL+h6sgLfUK7aSH89uslV41A1RETeZezrWwIl3k7Q5ug89F5MUVHTNYs&#10;v2qE6bzym55/qDqaxYKdJzxoWhy/zd5m5EuoOiwhe0pv2VTOlzaL9vPSVpMtOk5gzPNF1JuQHJaY&#10;IeeL6Tzy28KPTViDqqMoPPnkk5FfmfPbVYee7B4C7nBUoeeF6XwJNj2/UHcUlZ776m+Cs7fdbR3q&#10;DkfHMmfA6D+azo9g63GbXmty4e6HLTQtaLAtGXHQCtQdjrZH6910HgSbnjeoO1odfbp7zX/T01au&#10;XLkRJg5H26B1bar3YNOvpul5gomjHXnxj398T5yN8OojznBv9x0ti9avqa6DTc8DPR8wcXQSj13z&#10;4yGmoqhuVx580hJMHI7CctVBkyNvFBxsv7nqhqGYOBy9el1xwKSfmgqluk3favjfMXE4mo7Wo6lO&#10;q9vlB57YhYnDEc1Np33t46YCMrVVJ3z5M5g5HJmj9WaqQ1PTOsbM4UjONcd/YWdTYZna3O3GPr3e&#10;fb3OYRGtpznbjXnKVG+mds3xZ+2MqcNhj4v3PHqKqeCi2sV7T/wapg5HbJbvOfFcUz1FNa1LTB2O&#10;7NHLB6b3HfaqqRij2tQ+Q/993cnnjMOFw9HrJqkHrQtTvUQ1rTt3WZajUNwzY+F+03oP7jYVrKnN&#10;3GrYv9bccEPnPsGqA3ny6vverutuqgdjk3q6d9qi/TF3OFqDRSMOinxeaVSbve3oF9d1dW2GC0cL&#10;o+s4e+DoF03rXKstlbrBhcPRHsz80IjfxrnA2tSm9xn6xuX7HD9s/fr1G+LOUQDWT1m/4VWfmDR0&#10;2pZDXzetW72m9aB1gTuHo3OY2X+3v6TdELXd9f0FE9znP/mgedZ8m9YhTvM2Ollv3DkcjiB6acOC&#10;nfd+0nTyJGl6ov3gg7v886lH/7g1rh0xeOrRR7ee9sFdXmvkF5LfdB3dpU8OhwXuPGf6eNNJ1mib&#10;ueWQf64Yf+xKhmlLVuw98Rqdp2n+jbauc6e6xzM6HM3gsr2O+eiy3Q972HRiZtnmbrf72l/Mv/iI&#10;x268fWxe7YEFKw7XcU3xZNkW77rv2mV7HL4LKXc4HK3AZftN3mPpsAMfMZ3UrpXa4iH7//bSCce6&#10;hxk5HJ2Ifj616GP7nLhs1GEPLdvt0Ie1Te09+E3TZlHUNrX3Lm/6ses8dD7uczdHJb16/X/xhlsA&#10;SuP48QAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAPsTn3/oAAAD6AAAAFAAAAGRycy9tZWRpYS9p&#10;bWFnZTYucG5niVBORw0KGgoAAAANSUhEUgAAAAkAAAAHCAMAAAGaQqfEAAAAAXNSR0IArs4c6QAA&#10;AARnQU1BAACxjwv8YQUAAAAwUExURQAAAP39/f7+/v////////7+/v7+/v39/f////7+/v////39&#10;/f39/f39/f7+/v7+/jp/bwwAAAAQdFJOUwC3dg9QcyTB/3ID/NbxNhIbFIG7AAAACXBIWXMAACHV&#10;AAAh1QEEnLSdAAAAN0lEQVQYVyWLCwqAMBTDok4X5+/+t7VPSykhUJKVww1BU++o7gR7VIlvLhYd&#10;zEHPehUkoecn2ws03QGJIwDG0wAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA2ZfI1wMBAAADAQAA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTcucG5niVBORw0KGgoAAAANSUhEUgAAAAoAAAAKCAMAAAHN6w8Z&#10;AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAwUExURQAAAP39/f39/f////7+/v////39&#10;/f7+/v39/f7+/v7+/v////7+/v39/f39/f39/Xg23e0AAAAQdFJOUwDSvBQh//xBuCNkEHT+l9XB&#10;FHTQAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAQElEQVQYV0WMWRLAMAhCyUKarc39b1vFjzgKT8YR&#10;BGhj7ja0qRV64Rg5f5GkyKu0SZcuhGS/SM6L/vXN+ykA8ANZ1QGgNzhMaQAAAABJRU5ErkJgglBL&#10;AwQKAAAAAAAAACEA825q5AUBAAAFAQAAFAAAAGRycy9tZWRpYS9pbWFnZTgucG5niVBORw0KGgoA&#10;AAANSUhEUgAAAAgAAAALCAMAAAECQgyBAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAz&#10;UExURQAAAI0fOKRJXv7a/qVJXbNqeYkYMqpVaKhUZ50+Vf///5w+U5MoQo8fOIsXMpQmQIsXMve9&#10;EIsAAAAQdFJOUwDzhAeAVPx4ebwGvdjy/dko8ZYXAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAP0lE&#10;QVQYVzWJCRLAIAgDqUet9nD//9oSGRlINsEu06B9l/t1mWVqvFZCWhkbjdvlaJ4oyup5gj44g6aX&#10;QQn4AXF9Aj4uWm0dAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQByQ3CcH0wAAB9MAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlOS5wbmeJUE5HDQoaCgAAAA1JSERSAAABKQAAARoIBgAAATpwkRcAAAABc1JH&#10;QgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAS7RJREFUeF7tnQd4&#10;VUXax+Ouu27fdfdTQxUIVUAgpJKEEELovXcBQUWKICrqwsaGSJKb3gm9JpRQAwgYpAkYFTGCYgFZ&#10;EAuyVkTIzf3OO7xznXvyntt75vc8f3LPvGXmzMw53HLOnABncGbL/hb5wT1Pg+A1Fruf5HuCDVzi&#10;Nn8tlvFtl8EryWre+QuxUlHcb3WvsWlqGxdL5izEhOqKQOt6PNBI3OZ+6r+i3SHEZDwhVUah9hH/&#10;iuU2A4FJ9wRXi4m40MVqqFi7comJRKHZbsRcKXVCb9iUFxyBvHY9jEkyW3T9CM0OA7l4Y3h+vq3J&#10;ImXooFFigMJtaHYakFNsEPyFupmRgjtXV1f3sujsIJCb18eFJlPAcP2HH69ZdHQiYl2adXJDSsMI&#10;tidY7HLEBtWoFwo4oqM7MDaqTsdribGxt5vUzRujzK3u7mwUh9fPhcVmDG5CrNOkfthYEjUkiQ8l&#10;FrsNqFMUK1zZ+4Ge4txScPp5yxLqOlf3Hd+LtZZjbK0H2D0r8QneOawd4gYr8BDpTaKvmLRjTe8J&#10;i0wKvIDVPccnsRfQII4nGid2jEn9sAGkNoq6ZGJwE2KdNRomCovdhmb9vACAv7qG4V+hyeWkNQj/&#10;El8yTBoG8MZxYbHLsViv2oF0cjJW12mVkxOxuj61o1lnB7G5LpsD7MDuOqhAEJrthsoJQrN1UAlA&#10;R1ZuuhtdrOZI7sq7qVwgdLENKol62xxqX3Gbl9mNOpkoc3ZrYp2COqn4V9S6gZMHiDa1D2y7BLES&#10;StxH7QvbbkWsXBSaPQt87wqN8dj3r+pe4bJkcwliBWKFVDl/LZbxbacgJhT/qstFJSYm/kZdJgpi&#10;7IZKJJYt6Tx8DhabsKL7uP+IcWKMWG4TmyfMeoBKBEIXm4C4fQvS7+HxPFfpA49NYA6WKC8vZ9+s&#10;gP736fl3+evs1gkX0cUuclt3+y/kgdfiX4NSH7w2C3PE9/dcaHIKmFMvvDafnzuB+FeNaHIqvA44&#10;IPg2M6jhjiDeU2hyCTy/WC8ziIhG0sEFmK1TNLijlzi8Ttxk2/jy1obCnWondwD1JQV2qOKvWSHA&#10;G+POXuLwurmMhT98/c05k0I3c3hRVl18eau3eGM80Usc3gYuuvvcjFgvew3/AOf3H+nkyUaJ8pqe&#10;MmlDjQIPINbLXvPGAJ5slChWAOj1+u9ZgQcQ62WvjxUWN4YXoKJOg9zeW7xurpNKe0wMAPxlhW6C&#10;181fs0KAG7h09UK+R5NLSakX/p26bjTdwqzRRVisU+1AOjkRq+uz2tFBbKpnw4jp7DIDqwPsgMq/&#10;cdTM3mimoYJAaHYIKi8IzeahArnQxSaoPFzoYh257bufUieoKCj4nbiNriRqP3EblNuu+ynmaA88&#10;Sem4x7Pg76ruYw7x8uJhj2zhdlGl42bPgb9ivPq1w2weP2s4T5jWsNO3/LWWMIw1Iq1hpLHHN457&#10;bASanAuvYMdj/xkGfz//9NN7eZmokpHTFvDXGOoeVsaP2iw2hGt5/IhSdPEN1g+a1IbaEVtV1Kl/&#10;CKb0fYqiBq2idlKtkyvWNVeXYQrjFOZl2a3idqvLxG3Q4sgBq6Hcq6EuoOMCe0pgRz1lA5UMn/qo&#10;uM0SKvDt7BZx63g5L8tqEXuSv+a2VT3HrBTLQK68aNAm1A0DoYkhlldUVJj8X+WoxPz42mQwtOoD&#10;X7dCNULUwQUL7gK/dUMeelltYwmchDo3l9qWe1/8p+oy2HYZOx5+NpdXpNCSfTxTEBugFoa6FXX9&#10;/DAUy0VtU/YL7E6DJ6Y6R68gbmOIVyC2C5Qf0vf08q7Db12GpiDasMh+xGRcby8pnqmv0puUlScu&#10;+wOGeCVlGRl38LbCtth2UHbLrh/z1yzAVsRk1IzC8t+hu08A7eVtxyKGuE9qm1nWDZgUDwEZQdGa&#10;/9WD0N0nofZHrfX9J3ZDd5r1faeEcucTWSv2UDMKXf0C9b6ptbb/xHB0rQkVIArd/Apx/97MX1Un&#10;pU7wzbQm0Ve4jTmp4QGc69//9Dkv0wzyE2D/zq5a9Tf+Wi3mxKEcRKWqrtL1N3QNIo23WKY36fQ/&#10;LGbwctz8teBE7ipD6r1RxvvduNDNr6H2lewDsVAtr/kg6mLMfREAYk6ZLbp8zQtS6oX+gKcsQ9XN&#10;m269ec0bMOkYheVdRrwFf6Ess2WXr8zOKhCLqiVQ+y/K6EDBHGoRvC/U+21SJjqplVI/7B3m5Ofo&#10;6oe9Te0/F7qZdtbJlRsNu6bNjxTL0M2vofY1vXln47exWGR+ZoHQza8R9/fiifcaYDHZicZCzusv&#10;ZrJrQ1ICb31di25+Cd938bUo5iSypv+kFDAAl0+eJG+iQVe/Qr2PSzoPNvlxZHW/B3TMUY0YpCV0&#10;9Quo/VMLXWmoALUU2IXWvgq0n9ovtdDdPEujh2ylgtVCd5+C2g+1YP/R3XqoRJTQ3auh2k0J3e2D&#10;SqilM1sO/xXDvIIzW7b8lWqnljDMcajk5rTn8QXTMNSt7H3yZZNLAawRhjofqjJKlC9L4GTUddgi&#10;TOEeqAaA0Gxih+3qixf/JZY5qi0T58xU16NgvFGNEvh7HHWDlncbV6ouM7dNCXx0dUJ/EbcB0UeB&#10;/XYplqU1jmJ34HGxIG8lL6TPGrGxpRMef17cBhWFD0xVl1GCfJbK1vWbvFjcLgjusxZ8fBpxh5wl&#10;TF27gNvK+S3mIL6N5tqHOCMcEabzHzaNe6yY2lEu8FFvA58ePBrLy4qiB1WKPmoVD31kG4b5HtQO&#10;UVL7smBE7SOWaQl8fAKq4cp/58alNtVSx8A2R+1DlWkJ7F4J1ViQuU4CqWNZMkTts6r7GPYlnFgm&#10;SqvMK9BqmLpM3BbFnBUoGxe6mM15JLWoj7itqx/2o7jNEngKsSFUg8Qy0cdR7XsudZq6TF0HVSeU&#10;uZWctt0PqxvBhS4MXpYifCQRhW5WQ+UAodloF1+rlXt/tyPM2dVQlauFrjV8L5/82ObVxbT48nhl&#10;oDo/F9jV2wBV5hLEigBxW1OBIdcx3GVAHWTditCFHGA0ORexAms7CUPdhrn61eWUj8OIlYjS6jAM&#10;8xjqtqi39z27KHj7lKeNK0BBmcPwZFqdIpYXRQ4owTCPsziyf42PTmgK2Dh86sDs++JMbgJGk33w&#10;JPyLNLFT1MIQr0Nsn/iXEtjsgkpGdRa6ey28neWJic7/2phKxCV2Frp7PWL71W1PrR9uvJMci6xD&#10;TFZdVTWbmkUgdPcZxHZ/WVn5F/ib3izmsrhP3G4V6kCQurPQ1efg7V/Vfdx/MlvE1egkELqahzt/&#10;uv9wjQRc6OqzUPukFrrSHFqQ+SA4ibNn5/T5JgmWRA9+A919lqXRg4+K+0Tp0IKcB9G9JqIjUF1d&#10;zb7sB3g5uvo8fH/MCV1NUfqC/IINSKoTwm4lQVe/wWRflX2EsovHT/8r2dwlnCZBGkJXv0HcL/Hv&#10;+WPH7hNtJkDhprGzvoPXMIu4o2aAnwD7lta4066SYcN+K+4nud+6+hFs1UsR7kgG+BHi/p159dW6&#10;4j6DUuuHnWeOgNoI4sBrdPNb1PuuFrrZ4OiniPsKJ3MsNpltDNjgs4cSuvkt5vbTWJ5WP5zdl8w7&#10;Sv13ZcLo2czRj1nRfcwsY4cgu+cseAHKQMqH5ssm0w6kvMnsz3pJAbYxzu9R94Nalh1qCdS+izI6&#10;FHTsU8MIwjx+j9b+Gsv5C5By2D2FR52xDP39Hr6/urqhP/Nt/iaU9QN/wVE6a2xG8y7sKbTMoZbA&#10;9zerReyn/LUokxlFCfP4PdS+i5IdhVD7LsrooMboUEvg+6veb+O2aKSE/n6PuL8r40cbf8g1lvMX&#10;WkJ/v4fad1EmDhWF637GI4/BHGoJYj9QquHAO4gL8/g91L7W6Ad4IaK8l/pjDSc/xtx+mpRzRy2h&#10;m98i7mtqg9BrWFyzA0VHSujmt1D7LArdfnXMbN4FD75b5yn+18TZzxD3T9ld8moX5sgRDWmNo1gn&#10;6fX606SzH8H3L6VuGLsOFIsDyl/KfpLcbx4A8Neictr1OIOufgPsE7WvZTPmP8Ffo+uvaF0LLgpd&#10;/QZqH0WlBIb+gq6mUM5qoavPQ+2bWuhaE8pZLXT1eah9UwtdaagAtdDVZ6H2SS101YYKooTuPge1&#10;L5TQ3TxUoFr8u2VfIhnfAlgSulsHlUCtDaOneWRdFnvYNGq6VWu5oLv1UEkopQd1uoohXktmUPQ3&#10;VNspYYhtUIm0hCFeB9VWLWGIfVAJtYQhXgPVRi1hiGNQibW0d+4rDTHMY+z+94sNqLZpCcOcA1WB&#10;OWGY26HaYk4Y5lyoiiwJQ10OVbclYahroCq0RhjudMQ6Di3MbSJumxOGuxaqYlHcx6DxRLSCjn2G&#10;sUR2kBfccwyVEwR2qlwtlshdUA3gAntqw7CL4jYg+jhDkHNF15HJ6jJxWy2wux1DSYnxshixIRpl&#10;xickwTbAt60VxKQ2ijRebZLerDO7tFn0Wdp5yCRxmwvaCr4eRWzQq08v6q8uM3z22Z3iNkhcx05L&#10;6jywDajLslp02SuWVZbuaS9usyBvQmyc2Ej4m9Yy3rgQvZavWmo/2Ab4tu7eiJ94OS8TxZy9GXWD&#10;1YsCUj6UrPGjFhyEOJ/iox37O6l3gu8I9VqtjKZhf1OXafmfV+oCm8+zotu4EGoHHdG6gVO6Y3r/&#10;ZknUQLNP3hAFvhgmcQeVJXsbbhjycBdqMJyt9YOnxEF9WLXEVzGUl5tdMMNepdQP+wnyp9QNM3ms&#10;oaM6Wlz8R9ZwiXegXvbPHmEqs+/a0MUEyu/woiL2DAG+reVnSbBfECtxMSmBHW5SA8C1NGboMXS1&#10;aSBX9Z6QZymGJVWh5WfAZ68o3KblV/rAnOe0bFpKCuxQBTESB0huEHqN6lxKGGLTIImC2Nz7exhv&#10;mlKLJVeh5Se+BkS7aHtj8dp7tGwilA+TcN2pRIP1g3590Lda6MKg7CA0M+AsQfloCcOMqO3HMpZF&#10;oImxPG5EjfVb8zr02gs2eJ3dqtvH/LVaUA5QtnUDJ20QbPrTKzZb/awP6D+WuLazcfT0eVQHiUJX&#10;Eyi/bY88m6hl8yZBG9MbdzI+J1gtsAOUjQtdNH02jZo+H11qB/v/kzSV6ghzwlAT4In0Wn7qcluV&#10;dFe7KGtFxduswGC92G5z+wC2T3ccuZeyUdr/76SpEOOXUDtsizCNCZSflnLb9/Lo9fPZ7bp/QrXL&#10;RMqb8UV3t19E2TZNeGwu5EkPirlC2bnA5/Rm+r9NsPkF1M4BVLklFYb3P5p0d/sBlI0rs2XcCaza&#10;J8hs2eUEtR+i0FXzINo25clYdGEk1w01exkruvkWhxauqfG78TeffGZIbxzFXuv1+qrq6moTuz1a&#10;dE9wNVbpV8B+UfurFrqbQPlp6Wji4n9imPdy7ty5P1CNF6VMpn+zU5XC+UMnSB9zgm/MsbpaQXki&#10;/QuBOPEygmK+AV/RLiqtYaTxy1TKDuOGZu9C3VBAXaZWVVXVSWv8sAqJAtU/64ZMHUyVZ7fqyt5H&#10;bn/wqTAeu3ncrAHwujCi/0q1P5R7BeqGiahtWqJO95heYgZ1n3HldejJvjPLadONPZUPXr+RvSIa&#10;/qYEhnjvfa6FEQPepxok6sZP1z6AyfX28g2kXa30xtEXMb3EBtTP3uVKaxx9BV00J6CWCsMHvI+h&#10;7oFqhDnp6kd8x05dCpT9UHJeF0wtcYCDiwqMzw61Vkd1efUwnKG2Y7HrUOaEyeXV8N/WraliMPzw&#10;1TdWfWIRdeHoUXnZhwu4UHzUZNEiriQzn5Z190Zqfv+l4JpL1ZPqhLInEGgJ1l9gs0vhhy++In24&#10;CsP6e81jsfwZ6Gex33UNb12hDkIX+OHeqhtqYfwxxDlQlVgSoFdQl2NKiRuhxkBXJ8z48CpbxBI6&#10;ipiwILj3FTZbFMRya4TpJB6EGhd7hOnsQ51MOfFsgwl1PHuF4edvv2eTS0RfVWXiz4XpJF4ANT72&#10;CNPZBpVIS7tnv2B4f8NONrHE8sxWXeRXBF5Idsuu5FcQlFb3GjcCw2rMCSy2DnWwPcpoHluJ6SRe&#10;SEYr0+fygsoTM3qiOeDKsbPsJkJ4fbas7A61LxdztkRu24TzYpAa0aalFfGjnsR0Ei9mZbfRxiUm&#10;uXT1w/+HZhOUoWfX3AOiP8wXLNZGDACU91EfoClAef0yK1QhxqQ373wS3SU+QEZQzDvi+HGVzUj8&#10;G7owdPVCvqf8QOhCQwWAvj13aRTOHyMHF+aQvphK4kOoxzC1caer6jJLwlSmbBw9y+ZLY09v2j5I&#10;3MZUEh9EHEd7tHnUTPaDtQmUoy3CNBIfxp4x1fRX/jczWWQLSK7TscpkW2VPb9bZ5BSJqSQ+jDie&#10;izv0ux+LNRH9QQq/Q5OpsTCs/9ds1hBULF5rKAzprYfXYgymkfgB4riCMoNiPshoHKV5S5lamKZm&#10;IktaHNbviLiNaSR+gDiu9gjTOJYov33P3ZhG4gfktuu5ixrnjKDorzOadt63a9bzjyj/UZncJyD6&#10;sYI1/R4sFAsp+F0wlFgSiV9BjTMXujAo+5p+Ews1E+ya8/yNH78yXpRgguiH+SV+hK3jK/qzGHFj&#10;cfiAM7ntehwTyywJ80r8CGqcbZHjCSR+BzXOtsimBPDeqjCkj8nVnNgOiR9h6/iK/iwmr31P47rt&#10;IL1ef6y6unr015cutTy5fOPUDaOmbUgJ7AA/Jv6cVCfkBqxQIvpjXokfIY5vWqOo70qGJf4eTSSi&#10;f16Hnp8G7J76b3LxbmtV/fnnd2FuiR/ww8eX76bGWZSuYfgP4JvZNOYLtW3n9PlRLJHaYE6bxs/6&#10;bkX3sSZLJ7IkEr9AHFd7hGlME108ceoN/OaAUXWz6suNY2YewE1DZsuul0V/EKaR+AHqsT1TvKvF&#10;pYqKP8HdzmobJUyjJKoXck5tzGxx65HuynusJHiDrkb0Xdd/ylpMJfFh1g+cvEYcVyzWRJkGJmur&#10;ptQNNb0KVDQqb9SDvzhxqklqowirL9bCNBIfxp4xNesvGu0RrCaCqSQ+iDWrwVgSpjKFchR187rx&#10;znYjot1QIVxPI/EZtB5aaYswVU0yW8QdEh0B5T1V9Z65C00uGwYtDu/P7EtiBr0rlmMqiQ9hzfhd&#10;PHyihegnKqtZ7BF0o6GCYH1OFb+llpzmwlQSH0Act/Sm0VvVZWwbv/BeHDnogNrOfSyiDrJHmEri&#10;xVDjZk4Qs3HMY0+qy6xGDLRXmErihVDjZaswlfVcPnnyz1QiW6XwG0wp8QJgPKhxslUwPzClbRgu&#10;XfoTldAeYUqJB6HGxR7BvMCU9nGmaMtfqcT2CFNKPAA1HvboWMYqk9vhHYKqwF5hSokboPrfXmFK&#10;50JVZK+2TnnKf5/u5AVseejJR6h+t1eY1jXktE34mKrUXp3IWWHysB6JY7xVtLoz1c/2CsYbU7se&#10;qgGOaGn00NcwtcQOimKH76f61RFhavcC63JTjXFUmF5iBVT/OSpYHx/Tew6qYc4SViERoPrJWcIq&#10;vAeqkc4UVlMrofrDmcJqvJOjOt0/qUY7W1idX0Ptt7NVqfOBB0lyKgoKHL5GxxZlNIk6jVX7JGlN&#10;Yiw+lcyZgvHBqn0Taqfs0Yfb95l94pNaRZEDXkVXr6Kw08B9VHtFpTQI/wp8KZsjYg3wJ3ZMnR9H&#10;7ag1UmBLLlM2R7Sk89BBrHFOAvJR9dgryJkRFPU5ZbNWu5V+Z43zd5ICOxiXf7QkDGETiv+lxG2Z&#10;TbucM+fnDYL26RqE/5TWuJPFMxLYizoPfYuyaQn6F+JqLbpAy1eRJsMt94RdFPhVWLjeGnwqs0v+&#10;An8puy0ylwNsIpQPqGz2iw+as3OBz5o+E56lbFzQj+AnUbG8x7hSqsNAb+WsvZ8q3zLxiW7pjSI/&#10;gdeQY/3QR2apfUCpDcNOgZ2y2SPItbL7qOVaNpGymYlk27nQzea2reoxuhRDJdainMatOkOJUD4g&#10;NDt1UlVfvqx5MeO6fpOyV/eZuHjXrOce06oXyjlnjx1jz4Mxq8AO8mzkCsjOtkKOxFIylJeztS8p&#10;Gwhse+e8HJob3PtNc37mBHESD1BZUvJ7akCsFaaxedD3Pf1Kkj1xWirLyLiDNUTi/azuPVHzfZo7&#10;tbrH2D3YJElt4cyW/S1EbRw1bYh6YhQPfXSo2g/DJbWNj48cubuyZG/DvNB+Z9QTxdkqVOqAuqBO&#10;rF7iD+SF9Hb55LFWOffFXcJmSXyFPXNf6kcNpqM6+ErelAuVlU696mLvkwtmY7Ml3kJiYqJDN0NC&#10;DqpcFKtIgPIBgQ1+k4TXcLWk2m5JsC+sAon7OZySP5kaFFsFuVIbdqqx+CmXrm7oz6xCgYwmUa9T&#10;vmB77bnUx/hrQO1jjQ4n5U3BcImroQbAEUHOg8k5j1I2UFaLLv9lFQuk1A0to3zBJr4GRLtoWx4z&#10;NIyyqcWSSJxLZUnJX6jOFnVmy+G/gm9uux6ZlF1LrAIFygbKbhF3Fl2MZDSOLlf7ZbWKZ+sw8W14&#10;nde++4uij2gDKJuWDhdtYfsncYCC9r0KqM4Vha6MnLbdVlM+5oShmoOb0awL+5FZJLNFXI3n86DJ&#10;ZEKJdi5+J0pqo6jvKLsl5Qf3KoJ4iQ2sHThxONWZlJbHjZoIMZTNGrEKFSgbKD0o6ji6GFHORiYr&#10;A4LQxPKs6D42nb9WizkpUDa4dAfNDNIHBX2EbhItDr2S3pDqPEuC2NdfzGBPpFgeP/Iltd2cLrzz&#10;Ibv0mLKBsprHfgZ2kcym0TXexEM5X34H/sK22gcE5YAlG/z9srLS4n/1hxLTG7IgiSlUZ4HyQ/rs&#10;R5cAuI6c8kGzEcpHS+mNIjdhmBG1DxYbUdu5z8UT7zXgrwG1D7dlt+72spYNgNdbpzw1/dONO+5V&#10;+2gJQyWv/id5HNVBoMzmsW+jmxHKL+Wejmz5bMpmjVhihXPl5X/YMHbmBsrHkkonP5GFaRjqp9uD&#10;ioc+PBRs6nIuFqhA2USl1Y8gr0Hf9+9X2FWhtRaqU0ShWw3M+VI2bxE20Wwbwb6822jNKyT2Pblw&#10;DuYweTKZKLDXKrY++ORzVEfUkMbVipTvJ3v3svcSlM1bBO07vXnvv6jyHU8vvJO/BtQ+XGi2uJ+l&#10;E554Hl39G2rnzQnDaqDlu7rHOIfWVto8btYjSXe1i7JG4EvlsFVshxTUr9VCk019iCH+CbXD1gjD&#10;TaD8bNGX5ZXsjhhX8Mneir9TdWppVY8xkzGUkRYUVeNJY6kNwq6Bbf2gyQvVNktiSf2J/f9OtvrT&#10;CiVMY0JBcJ8tlK+WNk98vC+Gup3iodOsujk0JbBjUnJgR5PnIHJhKrMH0renTt2p5QNjwBL4Ojn3&#10;xVdSO2irMJ0RykdUbptu69HV68hpm1BMtVlLly9fZstCUzYulhhJqRNKPnQou2X8++jim+S2TTiv&#10;3qmf//edIa1RJ5Mya5V0d/sBunsjfqBsXFi1z0Dtg1roqumLZiOUDxeMCbr5FtTOgPR6/ffwVTJl&#10;s1dYpc9D7Rto20NzyV8QkpT/HjHUiDV3XoPQ3TegdkCcROJrR5TTJv4kVuk35LaJf4faV7V2znz+&#10;WQwxgfLVEoZ4N1TDc1rHf8RmkcL179kJij1Bi/K1RidXrrTvURM+BOwjte8gBbZSzeGM/CDmjFC+&#10;XGAvihx0mir3WtSNVUv56PsNm00I5WNOKbXwtmzYZ6ovdk6bZ7zWCl01+x/NAasHTGlrzu5VKA3T&#10;/ClALfgUAhPKlrMUVlNrofoEtH7IQ5qXyoBYMMLLVvefpP6UqUcX70DVOOX/9/k/f3fxskkZJWsm&#10;VWHEgB1YTa2nKLz/dqqPwKZVzrl4+jT7yQc3Lfp7jKKIgQfFRmU0i70BE2X37OfmiOWU0hpGfA2+&#10;165+t5uyYxUSFVRfqYWuzFf8C4h+omAs0cUzFEUOXCw2KKlOiPFZtdV6vUljtbRh2KOT1GWF4f3l&#10;OgAWWBzWjzwIQehinERny8qMi3GofdVaHDnQM5cYK3Omxv1wer3+vKINmc3jLt+aVra/8cb0EitR&#10;99+qhDHzlW5n9wbq6of9iG42PcwRfDHMfVANUYtD2ShhaomNUH0JQnPAO8uW/YOymxOGugeqAVri&#10;UDZRmFpiJ1p9+taKDSGUTa3P3z57l7qMJXY1+59Z+Iq6YkvipDWOIu2YWuIg6n615nZ4DGXsnPlc&#10;hmh7de7CRWhyHWKF8BSra99+Z9XS0VVVVRM2PTB7proc00qchLp/Ka3qOX4vuptA+aLJNagrq66u&#10;hjeADHsWh8C0EidD9TWodPS0tuhSA8qfC12cy7rBD+dRlSnS45wyfH/5S6snFaaVuAh1f1eU7P07&#10;lO967PkezEFA7atWiTL26Oo8qIpEKf+nTcB5RdpFYUqJi6H6HqTDZ80AlJ0SujsHqgJSdULYt+TA&#10;z99+T/pgSombMDcGlM2cMMwxysvLb6eSm9ONa9ciYVKpyzGlxM1Q46Aus0ZOeXSaOukn+w4Z8jr0&#10;MimzRjunJ07HlBI3s3PWc9OoMbFHmNI+ctslmKy1xNHr9TZ9ovOKhynXcuz5FE4p+/74bExpO+pk&#10;gLoMlFIvlCznwnQSD0ONjT3CdLZxLDGjxoNtgKobNw3Hc1aw12rU/qDyxIz6mFLiYQ4nZtWlxshW&#10;7Z07l30FYRNUIvhmXPnv7iJMHuXv26kNQo03JXJEfxCmk3gJ6vGxVpnNYr8StzGddbw2PzVKDDan&#10;lQljDLtnv8Am06GXM01WdsN0Ei9DHCNzUr/3FW0HlTmCxZYRAy2Jc/PmzXNi+cbRj83DdBIvA8ZG&#10;HCu1tj/8DFvHSqS6uvoOtR+aLKMOtEeYSuKlqMcLno2MJsaK+FFbV3Qd9SK81vqEyBwtQQXaqvzg&#10;XlsxncRLUS82AmWreo8fBa/5f3XKfzy/5fb05p3ZzSJ8mwvKzCI6F4T0Mf7wCxxJLTRJpiVMJfFy&#10;7Bm7tYMmD7Xa/1JFhck99IDyae51sCl/q2BbtFMqfznLY8vmSGzjyMKcPuLYYXHAyZUl49VlnOTA&#10;DibXv31SUam9CrHoCF8RwARCEwO21ex64oU3xDh0lfgI4thxJd3ToQrNDGWYzd7ggG41EZ2UM5Lx&#10;ygFA2b4Jf0WfGqoTarJwu8T7SakTbHKrOxYz0hpHXRFtWkJ3U84tW/YHyjmrVdwnymS6ymYVUvXL&#10;jRp+IEwl8THEMXxnWUl7cdsaHdXp/oipfoVyVCu3fY9tynz69ta0MhiWxQ7bJNoxlcTHEMfQXmGq&#10;X6GczCmnTcIz4vbrz6cPwVQSH+PAgszB4ljaI0z1K5STLcI0Eh+FGlNQdsv4pehiwoYRj8aLflh8&#10;iz1zFowUjfYIU0l8FPV4Hk9d3hpNmoj+u558cRQWmxr41wVimSVlt+iyGFNJfJTs5rEmzybEYrOI&#10;/iYxYuHR9KIL4oTi8O1jGcvYKnR8G4RpJD6OrWMq+pvEiIUccfvN/FXGKwlggTCAb4MwjcTHEcd0&#10;1YAJJk93EEmpH0E+jRTN9IRSc/27W7dFAWUzEw+LMZhG4uOIYwqCH4kzgmI+UJdriSUpihus+diM&#10;7NbdPqj+6ad6er3+IJtJiOizqvv4QyyRxOdZ1Wv8IXFsbVVe+IBGASmB1i+2Sqk8cdkfsD0SH6cs&#10;I6PGRXS2KCmwQ1WN05ytwrZI/ARqjG2RnFASE6gxBuW06VaZe39C4SdlB0LRlZHRKPIh0c8kAXC2&#10;rNy4bY0wr8RPsHVst4yfbfLoNpMEyptv4yq+nGOZS412SphX4idQY8xV0GnAYXQLIBbPZyITwMfF&#10;S2++E4VzyoTFkf2/FX0xv8RPEMeWy5CYaFwVODkw5DqUVW7a3l+ZDuyZM6IvmSClfpjh85Nnfrhx&#10;/ReTa8oBXb3QXz8V1gmRF9T5GeLj0ZLuaW9xfJUp8XvjfFBkMqEolP8G36iurm5WGNZvTVJgsMn1&#10;xAVh/Y2nQIl/UBA2QPzSWp9SL+SgTuMJoZRMJlRRSP9FyapJY0657Xt47WNYJfaR367XOmqsrRX5&#10;X561ymoZuwTbIfETslrEF1Fjba0cmlA5reKXYTskfkLOfd2WUGNtrRyaULnBvTZhOyR+Qn5wn43i&#10;GCsfwn4Wty3JpgmV3TqeXYDHtwvC+h3Hdkj8BBhTPr7q+/O04P4gkw1rSGkQbrJwAuaU+Ani2KpV&#10;Mqzkt+hmguhjsqHX66sUZVRXVwddOHi8597/JCcXhQ98J/nuDj8l3dPxekpg8E31ShyYU+IniGML&#10;envpugFo0kT0NzsjrRHmlPgJ4tgqGC9NUl7/JrVBuPH5e5yCjn3eFGPkhJKYQI2xWidy1/bfPmUu&#10;+QhgOaEkJlBjbItsSgBXd36y/9CXYhm2Q+IniGNrjwKyW8Z/QRlW9RxvuHndZAEWI6JfybBH/4Jt&#10;kfg42/o+9CdxbG1VZsv4ywFr+j70f2Khmq9Of/gFvoSHKBq/oxCF7ZH4OOpxTb2303dQnh/cY4Xa&#10;Rql46Iy7yESiAL1eb1yPnBJLIvF5xDFdGju0GItJRF8uNNFGTkrDiOpTa7fi1q+IvphG4uPYOqai&#10;v0mMWHhwQW4ezhk1Az/cdSBGvACLC9NIfBxbxzQ/pF8FGSNOEvgmXOGvufcn7BOdzSk3uNdRTCXx&#10;UfKC+xxRjyuaNDH51US8ereyZIfNy+CphakkPgo1ply6+mFl6Gaksrz8L6LPh6V72qPpFqLRHmEa&#10;iY9CjaktwjS/QjlpaXHEgBplG0dNM/upQOK9bBj56Hr1eNoqTPUrlJOo0gmP43vzX3kje7nJugiY&#10;SuJjiGOY2qjTWXHbWmEqE25TO51aZ/p1gV6vP7i860i20P3u2c+vhDLRH/NIfAytMUxvFGVyJYGW&#10;FNj9eTUQna68fzYbPJVJ9JZYzlQnpLpaf+uWPbUNU0l8BGr89j798r+YUSC1fthVtS8XutREffGc&#10;WnwScSgfTCXxEcSxU2BXZPJtmA/MSYUYo+XDUBLW+G/v41dfh4qMVFdXz9845rE8tR9XQXj/9zCd&#10;xMvJj+hfKY4dlOW277lM3AZwW4+b6klI/3fHEZ1Lhk5djpNoatq9kR+KNnPCVBIvhxo7E9UNu744&#10;fOBuvg0xBSF9T4o+LJE5dA0jfxID7FHqvRFXMZ3ES0lr1Okbauy0lN++J/ufRyzT3Rth8hRQTcQg&#10;e4WpJF4KNWa2ClNZhgq2VZlNu3yN6SReBowNNWa2CtNZxlBR8Tsqga3CdBIvgxorW6VwO6azDiqJ&#10;PcJ0Ei+BGiN7hOmsBz4OUols1dbJc5/FlBIPs/Whuc9SY2SrEoUV7WyCSmaPMJ3Ew1BjY48wne0c&#10;0y2LoBLaI0wp8RDUmNijw2lFkZjSPqik9ii1cdQVTClxM9D31JjYI0zpGFRie/RucWlbTClxE++u&#10;Lm1LjYU9wpSOA4/PpyqwR5umzKqDaSUuZsejTwRSY2CXlDmAaZ0DWYmdwpQSF0P1vb3ClM6j+sqV&#10;v1EV2StMK3ERVJ/bq6tXr/4d0zoXqjJHhGklTobqa0eEaV0DVaEjwrQSJ0H1sSPCtK5DqcEp36CL&#10;wtQSB6H61hHBWGNq10JV7qgwtcROqD51VJjaPVANcFSYWmIjVF86KkztXqiGOKoD89KbYXqJBcoT&#10;dU2pPnRUmN79HH1JV49qkBNkvCBeQgN9pOozpwjGFKvwDO9v2NKBapgzdOFo5T+xGgny7anP7qT6&#10;yhmCscRqPEtq405O+/GRElZT66H6xlmCMcRqvIPM5rHvUw11lnbOSgzBqmode2a+0JHqE2cps0Xs&#10;aazKu7B057EzhFXVGqg+cKbM3vnrDVCNdrZ0DSP9/tqqtHsjnXJniiVhdd4N1XBXyOuPLjtwx1me&#10;C6v0DVJc9LFWS1itz0Ltkwvlm1/LbJvydHdiZ+zWW7nLO1akFzSkbFyr+j7wNFbv9azuN2EutQ+u&#10;1LYp/+6O1fsm26fN70HtmD3ClIzVvSdNoHxEvbO61HQhUS/g1PISqz6xobtTz1wwFpjW96F20BZd&#10;unTpTzzP0tihr9uaMy2ok8cW8EhrGPE91SYt7ZnzfC8MDUgO7Gj2KRbWCtP5F9SOWiuI3/7ws4Mo&#10;m73S1Qn9xVBebtst1WaA27NTnHj9PaZ1+GDENP5JSmBHm56yDcJQI5RPTptuH6OZQfl4k7CZDMrO&#10;Bfbcdt2tXptLFPQ1q6A2QHWAlsB/0+jpM5cljDigFQvlAH/9yd5DZt+8e1Ir4kdOEtsKqH24ioc+&#10;zH6spWzmxJLWNqiOUAtdLfqCT2JAwG/g9a7ZL6a+v3Zra7WdszJh7J9FmyuEVTHUttx2vdjZFF6X&#10;BAwzWdeSEthX9xy3kbJRAv9ai6HccDvVKaDU+uFfgs/R2bo/UnZRfHkZysa1b16KMucCAjaMeDTH&#10;kq8l7XvmlaFaOd5eutHkmq4dj84bTvmBwL6087BJlI0rp31P9lAByiYK+hL8JAoZQZ0/pzoJhC4M&#10;ys4F9hPpK9tQNhBLoEDZbBGmYViycyg/UEHogKXoYnHf0ht1ukDZ0oKiLrMEkppQHQaC5x0feDap&#10;xqe8jSMefXLLxCe6wWsFs/99sAoUKJutym3XY5dWriUxQ55jFQlQfqKs8aHEkkssQ3UepeqzZ+/g&#10;/qWTnjT7XwPYViaM2UTZbFVak+hLluoS0fJ5f0NZPH+d1iRqltpHS+AvsZGzZWV3UJ2pFrozlLMU&#10;e2OuVu79PT4CO2WzV+byre03MX9dv0nZ8Br83llcHKb2WRY7XAc2jtpOCfoE3SWOQHWuqNIJjz8P&#10;omwgWDfUmjy2yFK+jKCYd+Av+AFqO8hSu7kwhcTZpNQLtWsddQx324RKqhvKVkGG1/AXUPtYEuwr&#10;hkrcgS3XDhkSDb/577Fj5Ip8kIsqtyRLccezioyXLVN2Sv54jZfPcfiVnMepwbFK+Kxc0mZBEFcy&#10;4tFSymar9s/X1fhkKPESdHXDfqEGzZsEZ6JyJ/4wLXETR1/OdsndtfZo35wF92GzJP7E0azVbZdE&#10;DXw7M6izTQ/QsUbpTWOuQu4381fL9UQltY/Tu3bVWRY7JL2o0+C3QIUhfV16f6UlQf28Lctih6ef&#10;3vW6XJNVIvEXDAbDbUu7jBiR5MQLR31KgcFVK7uPGs9/1pVIJB6gPKXg/0rHz9Z88rOUttb0m1RW&#10;NiOxPnalRCKxl7KJz9yV3SLuK+pAc4nqdLy26YHZy0mblTL329Hu6fPaUTGWlNUy9gP4SYOyOVsp&#10;gcE3dyfqmmKTJRIJJ+Wejh79yQibwUgJ7HCT8rFGmMIsKXVDr1OxlA7O18ViWMCSoTPuEm1YHFAy&#10;LPH3haH9zog2ZwvGB6uTSPybtCYxJ6mDwNPC5jF0jSLY9YG2KrNZzBeYwixJ9wRvpeIpYQhDfDha&#10;asOIH7CYIcZY0spuo49S5fYoLSjmJDZBIvE9Sqc8OTm9ceT/qMlti4oi+3eGfJTNWSpo32cYa7RC&#10;dXW1VVf1q5XVMu4cpjBL6r0Rr1LxaqXeG26y1Ilo2/3ES+OxOODDvYeaiDZLwjBGZrPOn1E+9grG&#10;e5sy7pheIvEuctsk7KImri1aEjtsLKarQeXW3S670Cvn/u6fYTUMyseSMlvGWbW0cHrTzoepeLXO&#10;vnooAkMCtk9+Jka0YTEjr0Ovt0SbOe1ZuefPGMaWzqF8nC2YF1ilROJe9r+QadcXwVrCtIzX5ieH&#10;p9QJtvu7IXuEVTMouyVlNIt9C8PNkt2qi1UnFXRnKB/vfuTlunvt+6iXH9LnXQxhUD7mtCRq8I7K&#10;ysrfQ+zZsvL6BWF936b8LOnwS9let9KixE9Y3Wt8JjXpnCmsiqFzwkdFW4TVMnLv67ae8jGn9MZR&#10;RzHcLFmtup6m4kXltE3QXFNu25RnjF+mX/nwQ6ufaYUhjPUDJ6+hfChhCOPKsbN/2zp5TlfcZKzt&#10;PXEUFWetYF5hKonEdvKDe71LTSxz0tUN+TmzRdw7IMpuTmlNo1/DqhlLuowwmcCbxs2aQcU5Q9se&#10;evYRrCbgs/2Hg0RbUmBwVWarLp+IZZQw3CxUnFoZzWPXoHvAx68eaCvasJiR1ijysmjT0rny8pYY&#10;orkqBqWsFl2+wjAGL09SXWohxjgimG+YUiKhMZSU/DYpsEMVNYHM6e2C9aGYgiS1fvhVKo7SpYqK&#10;/8MwI3BgbXv42Ucpf2cpu3XCB1idJlScWgcW0Y9rXTd0qk23fmMY4/Lly39Oaxh5ATcZ2woK/kTF&#10;qZURFP0NhjAoH3PCMAacnCgfVwjmoaFEXjUvUTAkJv7GkQf6YBqL5HXovYeKp4QhjNdfzpxP+bhC&#10;ZTMW3LVh+HSrLxFwh3R1Q3+GRXjLH0j8AygjKMamm3exGxkHF6RNoXzMaWXP8bMxnEH5WCtMwUhv&#10;ZNvTyGCeYqiktpDswEWLolYmjCnBlBZZ2WPsPCoHJQxhZDaNPUv5SJnXtoeenohdyKB8rNGumc/N&#10;xxQB8BQZysecku7pUIXhjIMvZtm/oJAybzGNxB9JqRdm1xp5lnTk5RyzH/dEyp59hVwaTa284N6V&#10;GMKgfKSsU+793fdZ82tp3v3dz2N3M0QbFjHEckvKbhlXjmGMrOZd/kv52SOYz5hW4stktYhx6S0T&#10;XGv7T5qHVVrk1NZ991A51No1M5F9mX3x9MV/pTfq5PQ1itRa1WPc/p3T5nnFekXQDmgP1U5XCqtn&#10;ZLXq+gaUnT127G9YxFDHaKlsZmI0hjDgBwjKzxnKbNrZ4neKEi8js3ncR9RgulK57XpafeFeQcde&#10;Trs9w5JWdhuz/u28NeQX2r7O8dTC1isSRjn1e7T8dt2LML0JGS3jTlH+lEpKSoxfesPyOZSPtdr5&#10;8FMJy7oM30DZ1MpqEWty+YbEy1gaM3gFNXDulK5+GFvO3BLJdcOsvtHWklIbhF3LC+7zDKaWIHBy&#10;yO/Qe16KE/vaouqGXsfqGbtnJ9p7pwD5oPtDC3PvJHxJwfGAYRJPo3wssOpxhh/veZ0sd4UUyEWm&#10;c+/vRj7UzBoVBvfdimkkTqAwtK9T34EtiRy8CVMzViaMfYnyM6dlnYdkYXgNjhWuqk/FWNKqhNEb&#10;MYXEnXyyt+Lv1IBQOp63cgycNYCrn35G+niT4DaQNf0eSMZdlbiRtf0mJIm34VgruIxFmV63YZoA&#10;Xf3QLyk/Siy2/NwfMJTkvXWlDahYWwXHDaaUuIrdM+bHUZ1vSdumPD3u1mnKYHh3zRbSx5PaN3dh&#10;P9xFiRex9+lFfanxcobgFiGsxiyf7HvDqh9abNHOWYkmt/dInMC+Zxb9h+psUXBFcFVVFfyPZqTq&#10;xk1DSp0QZt899+V8LDYs7zqyRry7lHRPB/bwLIlvAuNHjau1unr1qtXvZpZ3HW7Xf8qK9AXhAy3e&#10;BL3v6VcSsSqJvWwaOS2B6lxLSgkMuVpdXT0Sz0lGqvW/nsOSAzuSsa7Q2gGTjA/jl/gP6wY8uIQa&#10;b00JF2O++tTCPqJt5/R5A9HEKIoeZPO9mnDvKIYbseaOio2jpvVAd4ktUJ1pr9IahH9/44drW/D8&#10;ZITydZbKHp3XG3dFUgvYOX1+L2oeWCsF42ULKxNG27TqRmrDsGsYagLlqyVza9RLBKy50PF49jKH&#10;b2n54fOvPmJnKYTysUf75y1qgbsiqcXAPKDmh5YOLVxzJ4Yq784mWXVNFCi1UeRlDKuBuORy6bjZ&#10;o7E4YGnsSIv3kR4v2RGI7hIRXYOI76gO41rTb4IezymMLQ88/grlZ63gfw69Xv8VpjPcuPYz6WdO&#10;8D1YxZptNVYukEg4MD+sXUEhq2WcVbfN5Hfo+R6mZ6zuN2nCun4PTsdN4w3Mm8ZMG4RFjNx2vfap&#10;c2lJVz/iOwyTlD4waxzVSVy6hhEmX4Zf//Enpy6ZsTRm8CHlZPVzdXX15PSgGKuWVTmSu/JubL5E&#10;YjVHklfeTc0na5XbvscxTMXg13qtHTTZ+Gtdcp2O32998ImeuMlIb9Lpc3Uua7Vp/GPGNeVrHdsn&#10;PjGe6hRRIh/uev09fGlEVz+cjHOFPije0xibLpE4zAfFWxtT84xSXnDvMgxjKB/zjP+ZHs9a8S8s&#10;DvjvsWMmDz4VcziqzRPmPIBpawfKTuvVnUCqbth15V1Omvh2GZ4NV1VV9TOepxgbRs+oGesE5bSO&#10;N1mNQCJxBTmtu1VS808U9SudQo2LQJUyVz5kgrxdx6/Y99QCuy4p0NI3n1xIg5HifPvZRdLPVm0a&#10;M2MRNlkicRubx82y+ntWBZNbr44lF1r9zsxR7Xnixe5YrX+haxDukvWcQKt6jD6ivOMy+e6K8rOk&#10;D8r2miyvIZF4go93vhZFzU+1wLdy067+lM0WwSeVXY+/YFzcD1g/fGo3ypcLjmd09X0uVVSYXc0w&#10;q1Ws2V/1bFFSYIcbysnqbTxPMZZEDX6P8hVVnphI3hAskXgSmJfUfHVYdUOvK7n/gtVoAheHkvGC&#10;4PhGd99keZcRedSOccHP/iJbH3ziF8rPHq2IG72aKhd1ODGrLjZVIvFaYJ5S89dabRzx6DhMZRWp&#10;DcNtWoN9aezwAgz1LVICQ6w64SzrNiJHefdzE89TRrZOfNxpJyxR8NY2US5sL/FBlMPiNovXXNUJ&#10;rjq7qsxkNVFryWjSye7nPcLxjmm8nwtHj/6R2glrtKb3+EXKCevardPUr2ye+IRTro0qnTBHrjYg&#10;8Xk2KvOYmt9c/BaXU2t23Am/hotlFGmNoy6pc9grOP4xrXdSPPSR0VTD7dGK+DHPKSes/+J5ysjG&#10;cbNsPmFp3dskkfgyMK+p+a6lJVGD12EoI7VRlNO+DxZVMvThMViFd5EWFHOSarAztLz7qLnKCcvk&#10;fjtg7cDJlt6e+v91HZJaD8xz1bw30Zbxs01uj8lsHnOR8nOmMprGeNcTmalGuko7Hnn2SeWEVbm6&#10;zwSzd4p/duiU8aZNicTfOffOuX9QxwFXZvPOX6TWC7X4a52zhc3zLFTDuN5dVVrj+6WtDz1j8zo5&#10;tkg+j0xSm9HVD7d5+WNXC5vmGagGcV09f/EXPC8ZKjeVjYEv7j7eU96G8nWWPjt0qDU2TSKptXy0&#10;/1Br6vjwpLBp7oX/aqAlEcqe27a74bvPv0APU3754UcyxpywWRKJBKGOE08pKdD0cfMuh2qEWtmt&#10;u57V6/X0WUhAX1W1PT+kz6cZQdFffFh2YJASU4gmw/mDx8ncouQDESUSbTI88KBcc8JmuRaqYmer&#10;uvrWbXhVN2+a/aJvX6IuDJslkUg02PesLow6fpypxeH9Kr788kt2q83pzXv/RflwsUa5ipQ6wQ4v&#10;3Uup6sYNdlISUd5Rmb0hWUFeNS6RWAkcL9RxZI8Kwwfuqz579g5MTbJ5/IwgKhYE5xF0cy5ZzWOP&#10;UxU6rLoh17ZMebqb8u7pz8u6jxpD+qiETZJIJDZCHU/mlNeuR5nWG4IPtr7euCC49/tvrd1ivAd2&#10;Ve8HLD5+DpTZtMsJDHEO5S/r7H2mvdOFTZJIJHZCHVdce6bPqbECbXl5+e3rBkx8mfukN4k6hybG&#10;+oFTnhFzWKtX5y1qhikc4+0lxXdRFXClNoyAj15G9FVVhv3zUkhfR4VNkkgkDkIdX+a0tPOQIgxl&#10;rBv80OMZjaI/2zrpyYXKYW98HBeFua+J3i4uvgvd7IdKzGUNH5btd8pVrtgciUTiJKjjjAuua/zh&#10;8mWzDxypLCn5/QHl3VBRzOB3kgOD9e+u3TwKTTWg6uBCF/so7NhP8xE4N65fv47nIbISuHUFzWaB&#10;X/Kq9XqyDi5MKZFInAx1vHGl3NPxF62lYQ6/lPUIpiDZMX2ejlqXnVJ+SJ/9GGYbH+07GkwlBL2/&#10;qewCnmOMKCclWBXzRQyHk9RlNFnE3Bo5mE4ikbgI6rgTtXXKU8+gK8mK7qNXUXG2CM43mM56qESi&#10;MhpHff3fg8dnKiej7/FcQ3Lzl1+qDy3KI3NY0htpS8KxORKJxEW8mblc8zqqJdGDKtCNkdMmYSPl&#10;5wxhFdaxpvcEi49i1lJO2x7Hb16/3ks5eV3F8xSJ/uZNw+bxs8kcoGVxI6dgcyQSiYtZ3nXUZOo4&#10;dKdW935gDzbHMlQCR5XbrmdedXV1gnLyMj7anPLjwqZIJBI3QR2H7hY2xTwFof3fpYLdKaUZt91q&#10;jUQicSfU8Wir8oN7VmyZMncSpjRhbb9JZpdqKgjpb3mxPCrQnXqvdHsXbIpEInEzpzeXxVLHpVp7&#10;5i4ciyF2sTxm+C4qLwhdaPI69HyNCgJxDiXlO+WhCJTgVz5sikQi8RDmfm3PC+5TiW4OQ+UH5Xfo&#10;VY4uNaECQGmNo4xPBz74claNE1l6k2iTbbVgp1PqhJA2UdgMiUTiYajjE7R17Oym6OIQBxcsMXsn&#10;C7qZUjrx8SzKGcSXTgEoO6fq5s33KfuN69eNCSg7yNwjdyQSiXuhjlGmQMdXMEhtEPY9mVvQNuV8&#10;hO6/siiwQxXlDNLim08+M2yd/CRuGQx5bXuQT2/h/PjV1SOUHWS4dMm3H9cskfgRJ0+e/DN1nHLt&#10;fGTuZHStwYe794Xp6oV9CLfKULHWCM5HmO4WFRUVv6McuZICg6sym8W8cfCF9LHKuaaR8s5qmvL3&#10;W3bmsYGMoJhvqPwgbIpEIvESqOPUnYJ7A7EpAQFbH3p6CeVkj9IaRnyf2aLLuorCdTHKyayzXq8v&#10;UsQ+7lH+oP3zFrXApkgkEi/hwKL0ZtTx6i5te+ipJdgUz58xsRkSicTLoI5Xdwqb4dmGpDfqdBGb&#10;IZFIvIz0RpEXqOPWXWKNOFtWXp8yuksnCtaMZA2RSCRex1uL142gjlsQujjM1kf+3ZXKD4LzU0Bu&#10;6/iplBGkxbtrSg3ZrbqSMbYK2ymRSLwU6rgFKdx2aVvFn/a+nPWvVYMm19fVj2i659mkQbtmPf9S&#10;8eCHyjJbxn0JfrqGEVcU39sxnZF9zyQ9rM6pVk7r+EcDlnYZfpQych18OWvu0eLiP+r1+pOKqqBl&#10;ltg3L7k6uW6IVVemY3slEomXQh23ZqQ/tWZzJIYaUU4Lt2U0ib5C+JvV0tjhRx3/PqpOyPWiyEEV&#10;N376KVQ5iX1z6zRlSmqDcM3rJXAfJBKJl0Idt1ylE57IUw5xckEA5eC2eqEAKjeXWaMzUE5cH2gt&#10;xJ53f4+PsI0SicRLyb+/x1nq+E26x/Kj07+9cOGfr7+YMS09qNPh1EbRn6U2CL1G5TInzZNUUcSA&#10;H/A8AyeaakV7qqurRyhqfm7vgQ4FYf3ysu+LOwUXelLx1qgwrF8Z7otEIvFSCsP6l1HHr7vk+Mc9&#10;B5TTJmEl9oNEIvFSctskrKCOX3fJoyepjOYxhdgPEonES0lv3jmfOn7dJc++k7q/22rsB4lE4qXk&#10;tUtYSR2/7pJHT1KLw/ruxX6QSCReSlHEgFep49cZyysZDIa/XKo41TKtYZjmF+pmT1L5HXoZVvUc&#10;Z3j1qQWGk6s3Gy6/e5o9Rt1WdPVCyUsQsu/rcgnbKpFIvJSc++IuUcevIv1r8xbNXd5jfOtNY+fc&#10;fWnbNruXWyJyGxVg7imj9oK/BgJVim5uHP/4F1R+ELZRIpF4KdRxa0H6wvC+72O4VRA5mNiS4qu6&#10;j99NGd0lbKNEIvFSqOMWdP61g/Ho4hBfnznzVyo/aHX3sXsC0huGj6WM7hK2UyKReCnUcQtCc8CX&#10;xysDdY0ijlLXTMI7oUtmVt3dNGrGi+oYUWkNIsabPYu5Q/ueeeUpbK9EIvEy9ijHJ3XcuktwfmIN&#10;oYzuUmqjiKusERKJxOtIbRR5lTpu3SVshnNOUtmt43/aP29R1VcffET+/Pfh9n0fUnEgbIZEIvEy&#10;qOPVncJmBASUz095mnIAbRg9o/r8weN4qrGPX366tj35Hu2n0byRuXQENkUikXgJx3NXDqOOV3dp&#10;77PJz2BTbkE5gdb2nQQLVsFlBb/cvHnzw492H8hb3Wf8frXft//9nJ2QAMX38/VDHs5V+5gTNkMi&#10;kXgJ1HHKtbrfBNMTCMF723d1SW8U8Y69ixBgml9JaRD+E+WopeJhU/GUdOu6qCvnzrVS+6Q3jjKs&#10;6jXe8M3H55jf1fP/1bwma8PYGZ2wKRKJxMMUj5oWSR2nIHRxCCqvqJT64T+h668cz1o+mXIWZc/V&#10;5hzlRPa68uf/qLxc2BSJROJhqOOTC10cJqVemOZKncezVtEPH6WcmeqGXLt1qjFFOfEkK38CFf1m&#10;95wXX0itH/qluSvYLen868caY1MkEomHOL/nWGPq+OQ6v3WPU47TRXd3+JrKD0KXmqQHRa+mAtwp&#10;bIpEIvEQ1HFJCS7gxBCbWRM/sQmVE6QL6rQW3WioIHdq29SnF2BTJBKJm9n6yDMvUcelPcptnfBh&#10;8ZCH5iqftIxrnee171FK+YpCV21W93kghwp0p84lLvsDNkcikbiJcuW4o45HdwrOP9gc81DB9mpN&#10;34mG/52/CF9hmfDaf3SkPxc2RSKRuAnqOHS3sCmWObAgfTSVQFOBHQ3756Xg6UeTA9XV1f9S/t6u&#10;V7hVZKDzKVredcRObI5EInExK7oO30Edh6Dqk5f/jG4BWc1jN1E+ztDrz2WMwWqsIylQ+wpxcyjn&#10;n8PLo4a0Tm0Q8SMVC8pqEXsd3Q37n00hH5cDKuw0MBmbI5FIXERR5KBF1PEH2jlt3mh00+R/75z7&#10;R1rjyE+peOvV4Samsw06WbAhJbDDzaqqquPbH346m7KrBat7UigntM8pf1Hfnjp1JzZHIpE4GTi+&#10;qOMOpKsb8j26BRxOyg8SbfvnpzxxtqzsDjSTfLRjb094eLAYpyUMsZ3MZp3TqITm9ONX3xiUj3V4&#10;GqoJXlt1my3XU2FzJBKJk6GONy50YVD27DZdP0NzwJYxc+57s7D4EdysQekjz2h+hZTRLDod3eyD&#10;SspVdePGW7dOPTVRTlSzlT+3Z7Tq+qYjF3hyYXMkEomToI4ztbSePg7CNPAwhdvUNvHpxh8fOXm3&#10;2i4K3eyHaoAo5WQ0+b1127qnB3XWWqzdaVL4LTZLIpHYCRxH1PHlTGFVDMrOBecXdHOMysTE31MV&#10;eEJXrlz5GzZLIpHYCBw/1HHlTGW17PIaLCkM9ZlbAaEsI8Psd1o2Uzp+ltOuRHVU5cvkxZ4Sia3A&#10;F93U8eQJlU6Y8xI2y7lk39f1DFWhJ7TjqRdaYbMkEokFdj+e2JI6jjyh7Pviz2CzXEN605gvqYo9&#10;obyQfmuwWRKJRIP8jn09vnAAV1qTmK+wWa4ltaH2hZpuV2DIDWyWRCJRkVwn5AZ53HhAcN7AZrmH&#10;zMYxF6mGeEqVJSW/x6ZJJLUeOB6o48RTSm8SfQmb5l6oxnhS2a27lWLTJJJaS1abBJfdX2evsGme&#10;gWqQJwUXjmLTJJJahzMunHa2sGmeJbddjwtU4zypVb3HPYrNk0j8njU9x0+ljgNPCs4L2DzvYOuD&#10;T3ldJ4G2TpzzEDZRIvE7SpX5Tc17T6t00pPe+SbhXHn5P6gGe4OwiRKJ30DNc2/QufJ3/oFN9F68&#10;8XMxKKtVXAU2USLxWbJbxb1JzW9vEDbRN1A68hS1E96gV+ctaobNlEh8hsMvZpis6eRNymrV9T1s&#10;pm9x4OWcUGqHvEXLYoevx6ZKJF7Lss5D1lPz11t0JDknFJvqu3jrxz+ubVPm0k9LlUg8yI6Hn3mQ&#10;mq/eIr+73CenbcJOake9SVkt4lx746NEYgWZLeNOU/PTmwTHMzbXv/C2S/W1pKsb+jM2WSJxG6l1&#10;Q69R89HbVCtuQUtr1Okraue9TbBgFzZZInEZ5haG8yalN+r0NTa5dnDhwoU/Uh3hrcpt130fNl0i&#10;cZi8+3vupeaZtwqOV2x67cObVgu0VoUhfeQ6VhKb8aZ1nayVpcdW1SqWRA1YR3WSt2tFz7FrcRck&#10;khqs7Dl2DTVvvF1FUQPl5TlapDbwjS8PKeV16OmbF7RJnEpu+95eeyGzJcHxh7shsURq/bCrVCf6&#10;inQNI35w2uN6JF4NjDOMNzUPfEWp9cOv4u5IbIXqUF9UybAS+cxAPwLGkxpnXxTuksQRDOWG26nO&#10;9VVtHDWjEHdN4kNsHDOjkBpPX1VFQcXvcNckzgI6lepsX1dag/AvL5S/1RR3U+IFfHb4zSAYF2q8&#10;fF3y5OQmctv0OEYNgDcpCe5ZrBti1w8B+e17LsNdlbgB6G9qHPxF2W16HMddlbibN5ata0QNisdV&#10;J/Q6NtHI/n+ndLL3ZmuI2zJxzkRMJXEA6EdHbnovT7z1BO11Qx7pS9m9Se8oxwfbaYnn+XjPkbup&#10;QfKE0ppEX8FmMYqHPtIVX5qQF9zrUyreVsEBtzii/yvVtfmqYIGvz5z56+LIATqqrxyUHqswsmPS&#10;nHsJP48LjgdsosQbObIoP54aOHcot038R9gMRkq90Jo/TdcJuZF2b6TbHrC6PG5k+Z4nXmqPTfIL&#10;yqbODy2KGnyC2l9XKbd9zxK43CCzWcwXy+JGLMemwCUIXvHDzqFXshKwSRJfYdPYmQnUYLpKi6MG&#10;b8WqjTiwRI2+fL5uOqYJeG/5xjhdg4ifCD+nKSMo+n857brHJd3dIRK0a+5Ct3xUgHp4nVB/elDU&#10;t1T7nCV457l54uz/YPUBa/pNyqb8LCmnTbdKTAEnqt9QPu7QhjEzumMzJL7MmgEPvkgNsLO0rv+U&#10;x7AqRkmJ6XVRex9f2IGKo6RgXAqjoHns/73yz7b1cZOxNHrIVipOyrzSg6KNd/HnRo++E/oV3hlh&#10;UUBqg0ibT44p9cN+wnAG5eMKrR0w+SWsUuKPbBr9WBY18PaqbEZiBKZmqO0Hnk+bqS7TUmaz2G8w&#10;TUBiQIDxf+eMJtHGcjiwxBi10C3g7O5DCUl1fGMZEHcor2Mv4zvTzOZdjAvLYRFD9LdFGM6g7M7Q&#10;xrEzcrAKSW2i/MUMh54XePjJor9iKgblY6swFYNdxkD4mBOGmoWK83Ytjx9h9jH68F0fFScqs1nn&#10;D9RlJcMSje9c1TZbhCkYlN0eHVyQPRVTSiTwK9zUPtRE0RKcQMoTMydguBF4p1My8tFXqBhrlHd/&#10;wruYiqGrH/oz5WdJysH3F0wR8OqcBcMpH3er4pWCv2OTGJSPljDELFScGdX4tQ5Y0XXkYcLXKmEK&#10;BmW3RjAPMYVEos32iXPbURPIgvTH81dEYgoG4WOd6oSY3I1O+phRkvKuAkMZlI+7hU0xoTB84NuU&#10;L6UTRcUtMEyT4sEPL6VirVFhWL/FmIZB+bhKpQ884Ve/vkrcDFx348olXrEaRmqDyO94efHI6dux&#10;OGBv4sImYowlXTjwZlsMDSh9eG4XysdTSq0fZnzgRUZQ9OOUDyVd3dBfMMwsVKy1+vzs2bswTcCS&#10;6MFHKR9nCOYTzCusSiJxPjltu71KTT57tHXi430xbcCy+BH5vLz68uU/Y3FA6cQn54gxloRhDMru&#10;SaU2DP8RmxbwZv7qtpSPljKbxXyMoUbg4/XBBRnGk4vu3kirLtVAdwYvO55dFI9FAUtihpWL/o4I&#10;5gumlUjcz9mzZ+/IbB7r0CO74EkhmK4GlL85LYkc+DSGBpw7d+4PlI+nhc1jUHZ7hOkCDCXWL6Oy&#10;c/YLxnecnE/27buH8rVFMB+qq6vl0rsS7+XworwxnnoqDjaBkdki9iLl42lh8xiU3Zxem59svBBT&#10;vMQCixiiv6sF43xwYc5YrFoi8V2WRA18XZnUevUkd6aKB0/12Je/tujo7NnG+wwpuyUpYZqrnhaG&#10;D6hxmYETpS+KGnQQq5JI/J8TOStGEAeCU2TLnf7YHAZld7ZOLi023nSd1ijK+GOBrWL7GMhO/C45&#10;+Z/IXzECmymRSEQ2jZ1z95q+E532xa3VsuKCSGdoSfQQ9tCKtX0nrE6uG3qd8nGX8oN7nVveZ3w9&#10;1vESicRxLu/Z8+cNI6fPdGRNpNqmzeNnv1BZXPxP7EKJROJJVsaP7Zl1X4JXfmHuKmW27Hp5WZeR&#10;8kpticQfMZSX3/7Btt0tQW+vXN9O+SjmkQdaFnUatBbq522BB3BgEyW1loCA/we2joVXQYJF7QAA&#10;AABJRU5ErkJgglBLAwQKAAAAAAAAACEAsfnLO9cAAADXAAAAFQAAAGRycy9tZWRpYS9pbWFnZTEw&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAGAAAABAgDAAAB7d2O5wAAAAFzUkdCAK7OHOkAAAAEZ0FN&#10;QQAAsY8L/GEFAAAAJFBMVEUAAACJFzKQIjuKGTKyZHWiR163c4KMGTKKGDKLFzKxY3SZM0uN3271&#10;AAAADHRSTlMA/vD8aKhW+/z/itWTLo8SAAAACXBIWXMAACHVAAAh1QEEnLSdAAAAJElEQVQYV2Ng&#10;YGBh4GTg4uRkYORgYGAG0tycQMAOlGBgY2IFAAiDAIvl6GzxAAAAAElFTkSuQmCCUEsDBBQABgAI&#10;AAAAIQAaWzSd3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mL2qbZ&#10;lFLUUxFsBfE2TaZJaHY2ZLdJ+u8dvejlwfAe732TrkfbqJ46Xzs2EE8jUMS5K2ouDXwcXu4XoHxA&#10;LrBxTAau5GGd3d6kmBRu4Hfq96FUUsI+QQNVCG2itc8rsuinriUW7+Q6i0HOrtRFh4OU20bPouhR&#10;W6xZFipsaVtRft5frIHXAYfNPH7ud+fT9vp1eHj73MVkzN1k3KxABRrDXxh+8AUdMmE6ugsXXjUG&#10;5JHwq+LNouUc1FFCy8UT6CzV/+mzbwAAAP//AwBQSwMEFAAGAAgAAAAhAJKaL3T6AAAAxwUAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvNTNagMhFAXgfaHvIHffcZwkk6TEyaYUsi3pA4hz&#10;x5GMP6gtzdtXKIUGgt25VPGcb3Pv4fhlFvKJIWpnObCmBYJWulFbxeH9/Pq0AxKTsKNYnEUOV4xw&#10;HB4fDm+4iJQ/xVn7SHKKjRzmlPwzpVHOaERsnEebXyYXjEj5GBT1Ql6EQtq1bU/D3wwYbjLJaeQQ&#10;TmPuP199bv4/202Tlvji5IdBm+5UUG1ydw4UQWHiYHDU4udy13irgN43rOoYViXDto5hWzJ0dQxd&#10;ycDqGFjJ0Ncx9CXDpo5hUzKwvC1qDCdrS4p1HcS6ZNjXMex/DfRm/Q7fAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJSWPwq2ZQAAkwYDAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0ACgAAAAAAAAAhADaqUGGxAAAAsQAAABQAAAAAAAAAAAAAAAAAHGgAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAPs5YzP7AAAA+wAAABQAAAAAAAAAAAAAAAAA/2gA&#10;AGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0ACgAAAAAAAAAhANGJELgCAQAAAgEAABQAAAAAAAAA&#10;AAAAAAAALGoAAGRycy9tZWRpYS9pbWFnZTMucG5nUEsBAi0ACgAAAAAAAAAhAEnYcEvTAAAA0wAA&#10;ABQAAAAAAAAAAAAAAAAAYGsAAGRycy9tZWRpYS9pbWFnZTQucG5nUEsBAi0ACgAAAAAAAAAhADtn&#10;03oNSgAADUoAABQAAAAAAAAAAAAAAAAAZWwAAGRycy9tZWRpYS9pbWFnZTUucG5nUEsBAi0ACgAA&#10;AAAAAAAhAD7E59/6AAAA+gAAABQAAAAAAAAAAAAAAAAApLYAAGRycy9tZWRpYS9pbWFnZTYucG5n&#10;UEsBAi0ACgAAAAAAAAAhANmXyNcDAQAAAwEAABQAAAAAAAAAAAAAAAAA0LcAAGRycy9tZWRpYS9p&#10;bWFnZTcucG5nUEsBAi0ACgAAAAAAAAAhAPNuauQFAQAABQEAABQAAAAAAAAAAAAAAAAABbkAAGRy&#10;cy9tZWRpYS9pbWFnZTgucG5nUEsBAi0ACgAAAAAAAAAhAHJDcJwfTAAAH0wAABQAAAAAAAAAAAAA&#10;AAAAPLoAAGRycy9tZWRpYS9pbWFnZTkucG5nUEsBAi0ACgAAAAAAAAAhALH5yzvXAAAA1wAAABUA&#10;AAAAAAAAAAAAAAAAjQYBAGRycy9tZWRpYS9pbWFnZTEwLnBuZ1BLAQItABQABgAIAAAAIQAaWzSd&#10;3QAAAAUBAAAPAAAAAAAAAAAAAAAAAJcHAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;kpovdPoAAADHBQAAGQAAAAAAAAAAAAAAAAChCAEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAADwAPAM8DAADSCQEAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 3" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:8237;top:4687;width:160;height:100;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYv7cFwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGLaNouLFKNIv4Bj2sV9fhonm2xeSlN1PrtzcLCHoeZ+Q0zX3amFk9qXWVZQTyJQBDn&#10;VldcKDgdd+MpCOeRNdaWScGbHCwX/d4cU21ffKBn5gsRIOxSVFB636RSurwkg25iG+Lg3Wxr0AfZ&#10;FlK3+ApwU8skir6lwYrDQokNrUvK79nDKDhsrXabn0sSY2wye/0yI1qdlRoOutUMhKfO/4f/2nut&#10;IIHfK+EGyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWL+3BcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
                 <v:group id="Group 4" o:spid="_x0000_s1028" style="position:absolute;left:7940;top:4579;width:536;height:299" coordorigin="7940,4579" coordsize="536,299" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 5" o:spid="_x0000_s1029" style="position:absolute;left:7940;top:4579;width:536;height:299;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="536,299" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcwDiiwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8adoiuluNsgiKJ/HPwnp8NM+2a/NSm6j12xtB8DjMzG+Yyaw1lbhS40rLCuJ+BII4&#10;s7rkXMHvftH7AuE8ssbKMim4k4PZ9KMzwVTbG2/puvO5CBB2KSoovK9TKV1WkEHXtzVx8I62MeiD&#10;bHKpG7wFuKlkEkVDabDksFBgTfOCstPuYhQcRtKel5t8/f938Oek/o4Tc4qV6n62P2MQnlr/Dr/a&#10;K61gAM8r4QbI6QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcwDiiwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m512,228r-273,l252,251r23,22l312,289r53,9l436,293r49,-25l512,228xe" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="512,228;239,228;252,251;275,273;312,289;365,298;436,293;485,268;512,228" o:connectangles="0,0,0,0,0,0,0,0,0"/>
@@ -10888,1023 +10894,991 @@
                 </v:shape>
                 <v:shape id="Picture 76" o:spid="_x0000_s1100" type="#_x0000_t75" style="position:absolute;left:323;top:317;width:8340;height:8340;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyQh1rxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvRbMWWnU1ylaw2IMH/4DXx+a5Wdy8xE2q22/fCIUeh5n5DTNfdrYRN2pD7VjBaJiB&#10;IC6drrlScDysBxMQISJrbByTgh8KsFz0nuaYa3fnHd32sRIJwiFHBSZGn0sZSkMWw9B54uSdXWsx&#10;JtlWUrd4T3DbyNcse5cWa04LBj2tDJWX/bdVUKxO1+knRr2eno7bpnjxH+bLK/Xc74oZiEhd/A//&#10;tTdawfgNHl/SD5CLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDyQh1rxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 77" o:spid="_x0000_s1101" type="#_x0000_t75" style="position:absolute;left:789;top:3156;width:160;height:120;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuqistwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfhf2HcAe+aboJ2nWmUgaDDQSx294vzV1S2tyUJtP67xdB8PFwzvkOZ7ubXC9ONIbWs4KnZQaC&#10;uPG6ZaPg++t9kYMIEVlj75kUXCjArnyYbbHQ/sxHOtXRiAThUKACG+NQSBkaSw7D0g/Eyfv1o8OY&#10;5GikHvGc4K6Xz1m2lg5bTgsWB3qz1HT1n1OQs8HL/oX640raA+aflfnpKqXmj1P1CiLSFO/hW/tD&#10;K9is4fol/QBZ/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuqistwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="1A1BBA98" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Department of Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="34D20D98" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>700 University Avenue</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Monroe, LA 71209-2300</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="796058C8" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6F6E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (318) 342-5140</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="003AE553" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fax (318) 342-5144</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
+    <w:p w14:paraId="6E7C4D95" w14:textId="77777777" w:rsidR="00EE6F6E" w:rsidRPr="00EE6F6E" w:rsidRDefault="00EE6F6E" w:rsidP="00EE6F6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1166"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRDefault="00BE4C5A"/>
-    <w:p w:rsidR="00BE4C5A" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="31B94252" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRDefault="00BE4C5A"/>
+    <w:p w14:paraId="2B3208F3" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>TO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Services</w:t>
+        <w:t>Warhawk ID Card Services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F49E6" w:rsidRPr="00F221A8" w:rsidRDefault="001F49E6" w:rsidP="00F221A8">
+    <w:p w14:paraId="398E1EDB" w14:textId="77777777" w:rsidR="001F49E6" w:rsidRPr="00F221A8" w:rsidRDefault="001F49E6" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="1C428377" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FROM:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="3EBA1FC8" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="0562144D" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PLEASE PROVIDE A ULM IDENTIFICATION CARD AND FILE PHOTO FOR THE NEW EMPLOYEE LISTED BELOW.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F221A8" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
+    <w:p w14:paraId="1EB17CE1" w14:textId="77777777" w:rsidR="00F221A8" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
+    <w:p w14:paraId="1A109257" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Name: _</w:t>
       </w:r>
       <w:r w:rsidR="00BE4C5A" w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00BE4C5A" w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="08CADBD7" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="69607E7A" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee ID: </w:t>
       </w:r>
       <w:r w:rsidR="001F49E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="00F221A8" w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="35E0F114" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="118D4F2E" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Department: ______________________</w:t>
       </w:r>
       <w:r w:rsidR="00F221A8" w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="7523530D" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="67361487" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic College: </w:t>
       </w:r>
       <w:r w:rsidR="001F49E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F221A8" w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
+    <w:p w14:paraId="20BE7428" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRPr="00F221A8" w:rsidRDefault="00BE4C5A" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE4C5A" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
+    <w:p w14:paraId="457AF8B3" w14:textId="77777777" w:rsidR="00BE4C5A" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____ Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   _____ Staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F221A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____ Temporary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005812BB" w:rsidRPr="00F221A8" w:rsidRDefault="005812BB" w:rsidP="00F221A8">
+    <w:p w14:paraId="19A3C086" w14:textId="77777777" w:rsidR="005812BB" w:rsidRPr="00F221A8" w:rsidRDefault="005812BB" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00F221A8" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
+    <w:p w14:paraId="3A1D91D2" w14:textId="77777777" w:rsidR="00F221A8" w:rsidRPr="00F221A8" w:rsidRDefault="00F221A8" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:bottom w:val="dotted" w:sz="24" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="1B700786" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="33DD582D" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="4D8C8E8A" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Employees are required to have an ID card.  Your card is the property of the University of Louisiana at Monroe and must be kept at all times.  Upon employment separation, your ID card must be surrendered to the Department of Human Resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="244515F5" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="096818F8" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_  I</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> agree to allow my photograph to be used in University publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="7992A813" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="0A46D3C5" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_____ I do not want my photograph to be used in University publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="5A36F193" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="08DE7969" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="59E45EED" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="291A8344" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Employee Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="792A8105" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="6EA49B4B" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
+    <w:p w14:paraId="3BE67D77" w14:textId="77777777" w:rsidR="00F86572" w:rsidRDefault="00F86572" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Human Resources Authorized Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00574896" w:rsidRPr="00F221A8" w:rsidRDefault="00574896" w:rsidP="00F221A8">
+    <w:p w14:paraId="14680364" w14:textId="77777777" w:rsidR="00574896" w:rsidRPr="00F221A8" w:rsidRDefault="00574896" w:rsidP="00F221A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00574896" w:rsidRPr="00F221A8" w:rsidSect="00BE4C5A">
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00574896" w:rsidRDefault="00574896" w:rsidP="00574896">
+    <w:p w14:paraId="63DB573A" w14:textId="77777777" w:rsidR="00202B14" w:rsidRDefault="00202B14" w:rsidP="00574896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00574896" w:rsidRDefault="00574896" w:rsidP="00574896">
+    <w:p w14:paraId="694C4FA0" w14:textId="77777777" w:rsidR="00202B14" w:rsidRDefault="00202B14" w:rsidP="00574896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00574896" w:rsidRPr="00574896" w:rsidRDefault="00574896">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="056AAD36" w14:textId="77777777" w:rsidR="00574896" w:rsidRPr="00574896" w:rsidRDefault="00574896">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00574896">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Warhawk</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> ID Card Services</w:t>
+      <w:t>Warhawk ID Card Services</w:t>
     </w:r>
     <w:r w:rsidRPr="00574896">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00574896">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00574896">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Rev. 05/21/18 NM</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00574896" w:rsidRDefault="00574896" w:rsidP="00574896">
+    <w:p w14:paraId="5D8181EE" w14:textId="77777777" w:rsidR="00202B14" w:rsidRDefault="00202B14" w:rsidP="00574896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00574896" w:rsidRDefault="00574896" w:rsidP="00574896">
+    <w:p w14:paraId="797FE77F" w14:textId="77777777" w:rsidR="00202B14" w:rsidRDefault="00202B14" w:rsidP="00574896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TXQ4BbH8H4IpalkfMTAO7ksxcjFpAfrbknUa95fMiIhtbfZ4UhBJdpK2UFEKHET++IvwEVz4enKHiHlKzgoUSg==" w:salt="VBxO2LW1ftfVXEJTleo2OQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE6F6E"/>
     <w:rsid w:val="001D3363"/>
     <w:rsid w:val="001F49E6"/>
+    <w:rsid w:val="00202B14"/>
     <w:rsid w:val="00256C2A"/>
+    <w:rsid w:val="004A3B39"/>
     <w:rsid w:val="00574896"/>
     <w:rsid w:val="005812BB"/>
+    <w:rsid w:val="009C40EC"/>
+    <w:rsid w:val="00BD238E"/>
     <w:rsid w:val="00BE4C5A"/>
     <w:rsid w:val="00EE6F6E"/>
     <w:rsid w:val="00F221A8"/>
     <w:rsid w:val="00F86572"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1102"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20DE664A"/>
+  <w14:docId w14:val="7BAB9626"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{56712F6A-EB27-4AF4-AF91-0E163EAB3C99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12232,50 +12206,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -12330,51 +12309,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00574896"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00574896"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>