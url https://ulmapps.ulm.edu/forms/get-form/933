--- v0 (2026-03-03)
+++ v1 (2026-06-01)
@@ -1811,98 +1811,100 @@
     <w:p w14:paraId="12E80D2D" w14:textId="77777777" w:rsidR="004353D2" w:rsidRDefault="004353D2"/>
     <w:sectPr w:rsidR="004353D2" w:rsidSect="004353D2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vXg+krY258yVJSwJnd5eNM36+sUK5M0+S450RxSTy78rPtE/igy3A95zckNWwYOEwo4xKFi8xMYpE5yG5z7dtA==" w:salt="zbnWdXM4pZJdJqTzDj9t0Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004353D2"/>
     <w:rsid w:val="00046AD1"/>
     <w:rsid w:val="00071B10"/>
     <w:rsid w:val="00143777"/>
+    <w:rsid w:val="002022E7"/>
     <w:rsid w:val="002848EB"/>
     <w:rsid w:val="004353D2"/>
     <w:rsid w:val="004E3E4C"/>
     <w:rsid w:val="00596875"/>
     <w:rsid w:val="007C5C4F"/>
     <w:rsid w:val="008B2C9C"/>
     <w:rsid w:val="00951910"/>
     <w:rsid w:val="00A114F7"/>
     <w:rsid w:val="00B7031E"/>
+    <w:rsid w:val="00B87256"/>
     <w:rsid w:val="00BE3EDD"/>
     <w:rsid w:val="00BE73C1"/>
     <w:rsid w:val="00D0564C"/>
     <w:rsid w:val="00E2567F"/>
     <w:rsid w:val="00FA4E6D"/>
     <w:rsid w:val="00FF7222"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">