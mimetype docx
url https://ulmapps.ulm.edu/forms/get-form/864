--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -7,77 +7,77 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1306"/>
         <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5035"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00692848" w:rsidRPr="00692848" w:rsidTr="0024629C">
+      <w:tr w:rsidR="00692848" w:rsidRPr="00692848" w14:paraId="291A81CA" w14:textId="77777777" w:rsidTr="0024629C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+          <w:p w14:paraId="511E3129" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk140217474"/>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">NAME: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -96,51 +96,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00692848">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>________________________</w:t>
                 </w:r>
                 <w:r w:rsidR="0024629C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+          <w:p w14:paraId="0E50D328" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPT.: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -168,51 +168,51 @@
                   <w:t>_______________________</w:t>
                 </w:r>
                 <w:r w:rsidR="0024629C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>_________</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00692848">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+          <w:p w14:paraId="4DC1502A" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">HOME </w:t>
             </w:r>
             <w:r w:rsidR="0024629C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -265,51 +265,51 @@
                 <w:placeholder>
                   <w:docPart w:val="4B1172BB07B04C7E9B367BAA3FBFEF1E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00692848">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>__________________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+          <w:p w14:paraId="0C2D42AA" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>CWID:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -327,75 +327,75 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00692848">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>__________________________</w:t>
                 </w:r>
                 <w:r w:rsidR="0024629C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="ko-KR"/>
                   </w:rPr>
                   <w:t>___</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+          <w:p w14:paraId="3F631A59" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>TYPE OF STUDENT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="007B3277" w:rsidP="00692848">
+          <w:p w14:paraId="57F690B6" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="006B2082" w:rsidP="00692848">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="ko-KR"/>
                 </w:rPr>
                 <w:id w:val="-853886300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -458,748 +458,758 @@
             <w:r w:rsidR="0024629C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00692848" w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">HOURLY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00692848" w:rsidRDefault="00692848">
+    <w:p w14:paraId="78F1FCE5" w14:textId="77777777" w:rsidR="00692848" w:rsidRDefault="00692848">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1865C5D0" wp14:editId="13628027">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D16EC98" wp14:editId="6925B5B2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-800100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-742950</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="880110" cy="880110"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="880110" cy="880110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="767FC736" w14:textId="77777777" w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>STUDENT HUMAN RESOURCES CHECKLIST</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367308" w:rsidRPr="00692848" w:rsidRDefault="00367308" w:rsidP="00692848">
+    <w:p w14:paraId="1F0A63B9" w14:textId="77777777" w:rsidR="00367308" w:rsidRPr="00692848" w:rsidRDefault="00367308" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>International Student Employees</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="006A42B3" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="6CA0627B" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="006A42B3" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A42B3">
+      <w:r w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please complete Student Employment Packet </w:t>
       </w:r>
-      <w:r w:rsidR="006A42B3" w:rsidRPr="006A42B3">
+      <w:r w:rsidR="006A42B3" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ink</w:t>
       </w:r>
-      <w:r w:rsidR="006A42B3" w:rsidRPr="006A42B3">
+      <w:r w:rsidR="006A42B3" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="006A42B3" w:rsidRPr="006A42B3">
+      <w:r w:rsidR="006A42B3" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>legible handwriting</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A42B3">
+      <w:r w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="5FEF0450" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="6F85662C" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Do you request a background check to be completed?</w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...5 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...5 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="6BADA283" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="7F407798" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="6738F3BC" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00BE42CA" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00692848">
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">Student Employment New Hire Packet must be </w:t>
       </w:r>
-      <w:r w:rsidR="001753F5">
+      <w:r w:rsidR="001753F5" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">turned </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692848">
+      <w:r w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="001753F5">
+      <w:r w:rsidR="001753F5" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692848">
+      <w:r w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">the Human Resources Office before the date of hire. Student workers may not begin working until </w:t>
       </w:r>
-      <w:r w:rsidR="001753F5">
+      <w:r w:rsidR="001753F5" w:rsidRPr="00BE42CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">the EPAF has been applied. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="0EEB5455" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="750EFCF8" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check3"/>
+      <w:bookmarkStart w:id="1" w:name="Check3"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  EPAF Submitted </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="5B0BA9DB" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00367308">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International </w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Personal Data Form (Do not use ULM Box for address)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="698028D2" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check4"/>
+      <w:bookmarkStart w:id="2" w:name="Check4"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Form I-9 (Employment Eligibility)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="74AB0090" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="5F419350" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>The student should complete Section 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="71BD5FC4" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>The department supervisor should complete Section 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="090FDE23" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(The document name, number and expiration date, if applicable, should be written by the supervisor on the I-9 form under List A or List B and List C headings.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="40C9A8FA" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A complete list of acceptable documents is on page 3 of the Form I-9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="13644482" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(Copies of documents used from List A, B, or C </w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>must</w:t>
@@ -1208,1191 +1218,1185 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> be attached. Both the student and the supervisor </w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> sign the I-9 form.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="08A4DFDC" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0024629C" w:rsidRDefault="0024629C" w:rsidP="00692848">
+    <w:p w14:paraId="382CA9FA" w14:textId="77777777" w:rsidR="0024629C" w:rsidRDefault="0024629C" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check14"/>
+      <w:bookmarkStart w:id="3" w:name="Check14"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Copy of Social Security Card (Required for Payroll)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="2481B85C" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Check5"/>
+      <w:bookmarkStart w:id="4" w:name="Check5"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  W-4 Federal Withholdings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="1F8A616A" w14:textId="77777777" w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check6"/>
+      <w:bookmarkStart w:id="5" w:name="Check6"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  L-4 State Withholdings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024629C" w:rsidRPr="0024629C" w:rsidRDefault="0024629C" w:rsidP="0024629C">
+    <w:p w14:paraId="1AC7D7A2" w14:textId="77777777" w:rsidR="0024629C" w:rsidRPr="0024629C" w:rsidRDefault="0024629C" w:rsidP="0024629C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check11"/>
+      <w:bookmarkStart w:id="6" w:name="Check11"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00692848">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00692848">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Direct Deposit Form. Attach voided check </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:r>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>(optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="7FA81732" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  ULM Policies Notice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="6E8EE5F4" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Check7"/>
+      <w:bookmarkStart w:id="7" w:name="Check7"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Drug-Free Workplace Policy Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="7B18A72A" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check8"/>
+      <w:bookmarkStart w:id="8" w:name="Check8"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Recoupment of Overpayments Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="7BD1FB41" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check9"/>
+      <w:bookmarkStart w:id="9" w:name="Check9"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Sexual Harassment Policy Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="41A0D656" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check10"/>
+      <w:bookmarkStart w:id="10" w:name="Check10"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Anti-discrimination and Harassment Policy Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="524B8678" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Check12"/>
+      <w:bookmarkStart w:id="11" w:name="Check12"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00367308" w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Pay-Rate Increase Justification Form (pay greater than $7.25/hr) to Human Resources</w:t>
       </w:r>
       <w:r w:rsidR="00367308">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="0024629C" w:rsidRDefault="00692848" w:rsidP="0024629C">
+    <w:p w14:paraId="367292A5" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="0024629C" w:rsidRDefault="00692848" w:rsidP="0024629C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Check13"/>
+      <w:bookmarkStart w:id="12" w:name="Check13"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00367308" w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hourly Increase Justification Form</w:t>
       </w:r>
       <w:r w:rsidR="00367308">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="647090BE" w14:textId="77777777" w:rsidR="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Check15"/>
+      <w:bookmarkStart w:id="13" w:name="Check15"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00367308">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of I-20 </w:t>
       </w:r>
       <w:r w:rsidR="00367308" w:rsidRPr="00367308">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
       <w:r w:rsidR="00367308">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> VISA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00367308" w:rsidRPr="00692848" w:rsidRDefault="00367308" w:rsidP="00692848">
+    <w:p w14:paraId="4D6DA9D5" w14:textId="77777777" w:rsidR="00367308" w:rsidRPr="00692848" w:rsidRDefault="00367308" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B3277">
-[...4 lines deleted...]
-      <w:r w:rsidR="007B3277">
+      <w:r w:rsidR="006B2082">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B2082">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Copy of Passport </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
+    <w:p w14:paraId="03191DEF" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00692848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="PlainTable4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7038"/>
         <w:gridCol w:w="2538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00692848" w:rsidRPr="00692848" w:rsidTr="00D954BE">
+      <w:tr w:rsidR="00692848" w:rsidRPr="00692848" w14:paraId="7AF771D2" w14:textId="77777777" w:rsidTr="00BE42CA">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="759E0D39" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
               <w:t>SUPERVISOR PRINT NAME ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="4B6E34C7" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="5DEB8471" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
               <w:t>SUPERVISOR SIGNATURE ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="2F44CE33" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="7DA74A9F" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
               <w:t>HUMAN RESOURCES SIGNATURE_____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="15E6BCA3" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="4FDF6AE4" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
               <w:t>DATE_______________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="49149714" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="35F4A379" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="05301E32" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="22031159" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692848">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
               <w:t>DATE_______________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
+          <w:p w14:paraId="6ABD4B1C" w14:textId="77777777" w:rsidR="00692848" w:rsidRPr="00692848" w:rsidRDefault="00692848" w:rsidP="00D954BE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004404FA" w:rsidRPr="00367308" w:rsidRDefault="00692848" w:rsidP="00367308">
+    <w:p w14:paraId="01D680C6" w14:textId="77777777" w:rsidR="004404FA" w:rsidRPr="00367308" w:rsidRDefault="00692848" w:rsidP="00367308">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="7290"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Additional packets are available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00692848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:t>http://www.ulm.edu/hr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00692848">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004404FA" w:rsidRPr="00367308">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B3277" w:rsidRDefault="007B3277" w:rsidP="00692848">
+    <w:p w14:paraId="3169A2DA" w14:textId="77777777" w:rsidR="006B2082" w:rsidRDefault="006B2082" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B3277" w:rsidRDefault="007B3277" w:rsidP="00692848">
+    <w:p w14:paraId="5E566230" w14:textId="77777777" w:rsidR="006B2082" w:rsidRDefault="006B2082" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B3277" w:rsidRDefault="007B3277" w:rsidP="00692848">
+    <w:p w14:paraId="563B873C" w14:textId="77777777" w:rsidR="006B2082" w:rsidRDefault="006B2082" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B3277" w:rsidRDefault="007B3277" w:rsidP="00692848">
+    <w:p w14:paraId="1249432A" w14:textId="77777777" w:rsidR="006B2082" w:rsidRDefault="006B2082" w:rsidP="00692848">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00692848" w:rsidRDefault="00692848">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29896982" w14:textId="77777777" w:rsidR="00692848" w:rsidRDefault="00692848">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C66A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8AE4712"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2469,132 +2473,134 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ywp3kTOTqLxu4FBOvr7PxoZ6QEKOY0hhkOrkRidZrW3rqxw2n3yjjxaFcQRVYMjXL4D2GYGfzcCXi6CYFxrX6g==" w:salt="Z997ztQO/qsCb20d2o9+vw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZXIRW0Qx2+BsJZRR9nnRbTat0EiIuvUaIv+cfhrGmWs9J5Wn4yt2mMyKDgqMJXe5Mz/4iZ1qm1Qd58d7YutdIA==" w:salt="ZWIRgnPTy2hm4srdaNXm3A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00692848"/>
     <w:rsid w:val="001753F5"/>
     <w:rsid w:val="0024629C"/>
     <w:rsid w:val="00367308"/>
     <w:rsid w:val="004B1D26"/>
     <w:rsid w:val="004F1706"/>
     <w:rsid w:val="005D7C7E"/>
     <w:rsid w:val="00692848"/>
     <w:rsid w:val="006A42B3"/>
+    <w:rsid w:val="006B2082"/>
     <w:rsid w:val="0073372C"/>
     <w:rsid w:val="007B3277"/>
+    <w:rsid w:val="00BE42CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4460E543"/>
+  <w14:docId w14:val="2C481347"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A90E421-7190-4DD1-9885-EF3D1559F2F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2656,101 +2662,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2926,50 +2929,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3048,226 +3052,276 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00692848"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00692848"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00BE42CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulm.edu/hr/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4B1172BB07B04C7E9B367BAA3FBFEF1E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C110D346-400B-43AC-BBFE-28F6598140B0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00114BFD" w:rsidRDefault="00EC7162" w:rsidP="00EC7162">
           <w:pPr>
             <w:pStyle w:val="4B1172BB07B04C7E9B367BAA3FBFEF1E"/>
           </w:pPr>
           <w:r w:rsidRPr="00EA3200">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC7162"/>
+    <w:rsid w:val="00016366"/>
     <w:rsid w:val="00114BFD"/>
     <w:rsid w:val="00773A13"/>
     <w:rsid w:val="00B33A68"/>
     <w:rsid w:val="00EC7162"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3329,101 +3383,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3599,105 +3650,102 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC7162"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6872F8B8D132498CAF29C7BA7388D852">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B1172BB07B04C7E9B367BAA3FBFEF1E">
     <w:name w:val="4B1172BB07B04C7E9B367BAA3FBFEF1E"/>
     <w:rsid w:val="00EC7162"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>