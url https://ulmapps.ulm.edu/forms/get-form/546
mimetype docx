--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -3,782 +3,774 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BC60DC" w:rsidRDefault="00BC60DC" w:rsidP="00927BBF">
+    <w:p w14:paraId="1C522CAF" w14:textId="77777777" w:rsidR="00BC60DC" w:rsidRDefault="00BC60DC" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00352E17" w:rsidP="00927BBF">
+    <w:p w14:paraId="17890467" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00352E17" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CRISIS</w:t>
       </w:r>
       <w:r w:rsidR="00927BBF" w:rsidRPr="00927BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> LEAVE PROGRAM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="7E7A9A30" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>FOR FACULTY AND UNCLASSIFIED EMPLOYEES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="407A1B2C" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="27714B04" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="40579EBC" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="216" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>LEAVE DONATION FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="7C717AAB" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2764"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="287BF34D" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2764"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="PlainTable4"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="90" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidTr="00DB7CAA">
+      <w:tr w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w14:paraId="258D779F" w14:textId="77777777" w:rsidTr="00A22DDF">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9378" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidRDefault="004F7D8B" w:rsidP="004F7D8B">
+          <w:p w14:paraId="36318A25" w14:textId="49D4B469" w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w:rsidRDefault="004F7D8B" w:rsidP="004F7D8B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2764"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F7D8B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I hereby authorize the University of Louisiana at Monroe to deduct from my </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Check1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="0" w:name="Check1"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D116BF">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00244EF1" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00244EF1" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F7D8B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sick leave</w:t>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="1" w:name="Check2"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D116BF">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00244EF1" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00244EF1" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> annual leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F7D8B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> account</w:t>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17" w:rsidRPr="004F7D8B">
-[...21 lines deleted...]
-              <w:t>University</w:t>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>accrued hours* and place them in the University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352E17" w:rsidRPr="004F7D8B" w:rsidTr="00352E17">
+      <w:tr w:rsidR="00352E17" w:rsidRPr="00A22DDF" w14:paraId="1E0F7942" w14:textId="77777777" w:rsidTr="00A22DDF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9378" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00352E17" w:rsidRPr="004F7D8B" w:rsidRDefault="00352E17" w:rsidP="004F7D8B">
+          <w:p w14:paraId="3F32E1DC" w14:textId="77777777" w:rsidR="00352E17" w:rsidRPr="00A22DDF" w:rsidRDefault="00352E17" w:rsidP="004F7D8B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2764"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>erstanding that it is irrevocable</w:t>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Crisis Leave Pool. This donation of leave is made with the understanding that it is irrevocable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidTr="00DB7CAA">
+      <w:tr w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w14:paraId="1DFDE45D" w14:textId="77777777" w:rsidTr="00A22DDF">
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9378" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidRDefault="004F7D8B" w:rsidP="00352E17">
+          <w:p w14:paraId="52ABA5A1" w14:textId="77777777" w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w:rsidRDefault="004F7D8B" w:rsidP="00352E17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2764"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> hours of</w:t>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and will not be refunded</w:t>
+            </w:r>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to me. I understand that I can donate a minimum of 4 hours of</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidTr="00DB7CAA">
+      <w:tr w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w14:paraId="0106DE00" w14:textId="77777777" w:rsidTr="00A22DDF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9378" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidRDefault="004F7D8B" w:rsidP="00352E17">
+          <w:p w14:paraId="302E7337" w14:textId="77777777" w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w:rsidRDefault="004F7D8B" w:rsidP="00352E17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2764"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>accrued sick</w:t>
+            </w:r>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or annual</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F7D8B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leave every </w:t>
             </w:r>
-            <w:r w:rsidR="00352E17">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00352E17" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>calendar year.</w:t>
+            </w:r>
+            <w:r w:rsidR="00915695" w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Employees separating or retiring from</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidTr="00DB7CAA">
+      <w:tr w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w14:paraId="5261FCF6" w14:textId="77777777" w:rsidTr="00A22DDF">
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9378" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7D8B" w:rsidRPr="004F7D8B" w:rsidRDefault="00915695" w:rsidP="00915695">
+          <w:p w14:paraId="7F7F5161" w14:textId="77777777" w:rsidR="004F7D8B" w:rsidRPr="00A22DDF" w:rsidRDefault="00915695" w:rsidP="00915695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2764"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00A22DDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University employment have no minimum or maximum hours in which they can donate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F7D8B" w:rsidRDefault="004F7D8B" w:rsidP="00927BBF">
+    <w:p w14:paraId="14323F03" w14:textId="77777777" w:rsidR="004F7D8B" w:rsidRDefault="004F7D8B" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2764"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="66A8212A" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="5B0D489C" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00915695">
+    <w:p w14:paraId="27A76848" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00915695">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="8250"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -821,51 +813,51 @@
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00915695">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
       <w:r w:rsidR="00915695">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00915695" w:rsidP="00927BBF">
+    <w:p w14:paraId="5C58634D" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00915695" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -914,63 +906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Employee </w:t>
       </w:r>
       <w:r w:rsidR="00927BBF" w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="45E6764F" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="35559FC6" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -984,83 +976,83 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="30DF3810" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="7E767C13" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="2282E2EF" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1074,95 +1066,95 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="001D7432" w:rsidP="00927BBF">
+    <w:p w14:paraId="1248B262" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="001D7432" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CWID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="09F01EFD" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="5BE18B07" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="769F7171" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="249" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*Min</w:t>
       </w:r>
       <w:r w:rsidR="00955FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1172,345 +1164,344 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">imum donation is </w:t>
       </w:r>
       <w:r w:rsidR="00352E17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="5DCFFD73" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="249" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="0F3B194B" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="249" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="69461707" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRPr="00DC34C3" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="249" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
+    <w:p w14:paraId="40EE5E01" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="00927BBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC34C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Complete the above form and su</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bmit to </w:t>
       </w:r>
       <w:r w:rsidR="001D7432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Human Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="003B75D4">
+    <w:p w14:paraId="13992CE0" w14:textId="77777777" w:rsidR="00927BBF" w:rsidRDefault="00927BBF" w:rsidP="003B75D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="254" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00927BBF" w:rsidSect="00B437BA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="360" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+    <w:p w14:paraId="59DDD4C4" w14:textId="77777777" w:rsidR="00244EF1" w:rsidRDefault="00244EF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+    <w:p w14:paraId="4292923D" w14:textId="77777777" w:rsidR="00244EF1" w:rsidRDefault="00244EF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albertus Extra Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020E0802040304020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00915695" w:rsidRPr="001C4A33" w:rsidRDefault="00915695">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4913140A" w14:textId="77777777" w:rsidR="00915695" w:rsidRPr="001C4A33" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C4A33">
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>For HR Use Only</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="7BF4B140" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="7540DA7C" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Verified By: ____________________________</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:t>_  Date</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:t>:_______</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="540AB929" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="3A6E4C50" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Active EE _____</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="34725A8D" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="2208A39F" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Retiring/Terminating EE ____</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:t>_  Term</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:t xml:space="preserve"> Date: ______</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+  <w:p w14:paraId="4079E0C8" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+    <w:p w14:paraId="3B049085" w14:textId="77777777" w:rsidR="00244EF1" w:rsidRDefault="00244EF1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+    <w:p w14:paraId="77B33228" w14:textId="77777777" w:rsidR="00244EF1" w:rsidRDefault="00244EF1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="08A6216E" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695">
     <w:pPr>
       <w:spacing w:line="232" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>University of Louisiana at Monroe</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00915695" w:rsidRDefault="00915695"/>
+  <w:p w14:paraId="685D235E" w14:textId="77777777" w:rsidR="00915695" w:rsidRDefault="00915695"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13432F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7396B252"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
@@ -1703,79 +1694,80 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VZgD5TLPemIdA8wW6pmI2JmxrT7GBGqqAxdBC1SQ+GFtNKPqmO0UOB4aRXOWGnVMhAIj87841PH0GHj18AxexA==" w:salt="NFM32Cm4QLpAErex2S7N8Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7frudpGJFzQRr8zCyjtjxXCKCgslU9LixQC6MoANiJsYuuXCbZFZ5BFi6R4dZCOK7YD718AP3Su8P1GV7EKIaA==" w:salt="9U+GhTBbBHh75RKKvLs0zg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E81DA4"/>
     <w:rsid w:val="000022D8"/>
     <w:rsid w:val="000117BA"/>
     <w:rsid w:val="00012D40"/>
     <w:rsid w:val="0001565B"/>
     <w:rsid w:val="00016F06"/>
     <w:rsid w:val="000273C2"/>
     <w:rsid w:val="00031130"/>
     <w:rsid w:val="0003220F"/>
     <w:rsid w:val="000544C1"/>
     <w:rsid w:val="00054AFA"/>
     <w:rsid w:val="00054C59"/>
     <w:rsid w:val="00056BEC"/>
     <w:rsid w:val="00062349"/>
     <w:rsid w:val="00072C11"/>
     <w:rsid w:val="000753F6"/>
     <w:rsid w:val="0009483A"/>
     <w:rsid w:val="000A76B4"/>
     <w:rsid w:val="000A77DA"/>
     <w:rsid w:val="000B2743"/>
     <w:rsid w:val="000B786F"/>
     <w:rsid w:val="000C7ABE"/>
     <w:rsid w:val="000D0991"/>
@@ -1794,50 +1786,51 @@
     <w:rsid w:val="00143D02"/>
     <w:rsid w:val="00145F79"/>
     <w:rsid w:val="00150D39"/>
     <w:rsid w:val="0015369E"/>
     <w:rsid w:val="001568B0"/>
     <w:rsid w:val="00157C45"/>
     <w:rsid w:val="00167D25"/>
     <w:rsid w:val="001779F1"/>
     <w:rsid w:val="00180892"/>
     <w:rsid w:val="0018184E"/>
     <w:rsid w:val="001916D2"/>
     <w:rsid w:val="001A2662"/>
     <w:rsid w:val="001B4BB2"/>
     <w:rsid w:val="001C4A33"/>
     <w:rsid w:val="001C75B0"/>
     <w:rsid w:val="001D7432"/>
     <w:rsid w:val="001E534A"/>
     <w:rsid w:val="001F0CD3"/>
     <w:rsid w:val="001F1978"/>
     <w:rsid w:val="001F4965"/>
     <w:rsid w:val="001F5421"/>
     <w:rsid w:val="00215131"/>
     <w:rsid w:val="00225BD0"/>
     <w:rsid w:val="002279F9"/>
     <w:rsid w:val="002432DC"/>
+    <w:rsid w:val="00244EF1"/>
     <w:rsid w:val="002638BA"/>
     <w:rsid w:val="0026798C"/>
     <w:rsid w:val="00271481"/>
     <w:rsid w:val="002810B1"/>
     <w:rsid w:val="0029179E"/>
     <w:rsid w:val="00294078"/>
     <w:rsid w:val="002970BA"/>
     <w:rsid w:val="002A20C0"/>
     <w:rsid w:val="002A6F25"/>
     <w:rsid w:val="002B357C"/>
     <w:rsid w:val="002B3A79"/>
     <w:rsid w:val="002C0D49"/>
     <w:rsid w:val="002D54DC"/>
     <w:rsid w:val="002E11CC"/>
     <w:rsid w:val="002E60F0"/>
     <w:rsid w:val="00310F8B"/>
     <w:rsid w:val="00313FF3"/>
     <w:rsid w:val="00314FA5"/>
     <w:rsid w:val="00316029"/>
     <w:rsid w:val="00320DC8"/>
     <w:rsid w:val="003271DF"/>
     <w:rsid w:val="0032772E"/>
     <w:rsid w:val="0033124D"/>
     <w:rsid w:val="00332008"/>
     <w:rsid w:val="00334C8C"/>
@@ -1998,50 +1991,51 @@
     <w:rsid w:val="00915695"/>
     <w:rsid w:val="009209CA"/>
     <w:rsid w:val="00920DD3"/>
     <w:rsid w:val="00922247"/>
     <w:rsid w:val="00927BBF"/>
     <w:rsid w:val="00935FDC"/>
     <w:rsid w:val="00936EEB"/>
     <w:rsid w:val="00947E85"/>
     <w:rsid w:val="009518AB"/>
     <w:rsid w:val="00951E7B"/>
     <w:rsid w:val="00955FEE"/>
     <w:rsid w:val="009600BE"/>
     <w:rsid w:val="009613DD"/>
     <w:rsid w:val="00972F59"/>
     <w:rsid w:val="009747A4"/>
     <w:rsid w:val="00985221"/>
     <w:rsid w:val="00993333"/>
     <w:rsid w:val="009A4AA3"/>
     <w:rsid w:val="009A63FA"/>
     <w:rsid w:val="009B56E0"/>
     <w:rsid w:val="009B65D7"/>
     <w:rsid w:val="009C6A9D"/>
     <w:rsid w:val="009D2F05"/>
     <w:rsid w:val="009E256F"/>
     <w:rsid w:val="00A14781"/>
+    <w:rsid w:val="00A22DDF"/>
     <w:rsid w:val="00A25A69"/>
     <w:rsid w:val="00A311C2"/>
     <w:rsid w:val="00A319D8"/>
     <w:rsid w:val="00A321F8"/>
     <w:rsid w:val="00A3356B"/>
     <w:rsid w:val="00A3592E"/>
     <w:rsid w:val="00A417A8"/>
     <w:rsid w:val="00A46CD0"/>
     <w:rsid w:val="00A52EF4"/>
     <w:rsid w:val="00A56517"/>
     <w:rsid w:val="00A6194C"/>
     <w:rsid w:val="00A82E74"/>
     <w:rsid w:val="00A859D1"/>
     <w:rsid w:val="00A90CBB"/>
     <w:rsid w:val="00A94181"/>
     <w:rsid w:val="00AA6D5E"/>
     <w:rsid w:val="00AC620D"/>
     <w:rsid w:val="00AE1971"/>
     <w:rsid w:val="00B00214"/>
     <w:rsid w:val="00B052D8"/>
     <w:rsid w:val="00B37891"/>
     <w:rsid w:val="00B42D72"/>
     <w:rsid w:val="00B437BA"/>
     <w:rsid w:val="00B725B1"/>
     <w:rsid w:val="00B743C4"/>
@@ -2148,133 +2142,137 @@
     <w:rsid w:val="00FC2F5B"/>
     <w:rsid w:val="00FD094F"/>
     <w:rsid w:val="00FD1354"/>
     <w:rsid w:val="00FD4678"/>
     <w:rsid w:val="00FD4BBE"/>
     <w:rsid w:val="00FE6032"/>
     <w:rsid w:val="00FF7368"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4D06FE9B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1F2C379A-7D5A-4125-A4EC-DC83AE8A0DD1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2447,50 +2445,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DB45DF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E66226"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -2642,55 +2645,101 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B09FB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
     <w:name w:val="No List1"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B901B0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A63FA"/>
   </w:style>
+  <w:style w:type="table" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00A22DDF"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1764035428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2949,72 +2998,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8144DCF5-0BCD-468F-9268-21EE80395E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>131</Words>
-  <Characters>753</Characters>
+  <Characters>752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNIVERSITY OF LOUISIANA AT MONROE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Monroe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>883</CharactersWithSpaces>
+  <CharactersWithSpaces>882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UNIVERSITY OF LOUISIANA AT MONROE</dc:title>
   <dc:subject/>
   <dc:creator>Linda Wilson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>