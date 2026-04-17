--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -3,109 +3,109 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="27E36170" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="254" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE" w:rsidP="000771DF">
+    <w:p w14:paraId="591DD8EE" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE" w:rsidP="000771DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D4370" w:rsidRPr="008D4370" w:rsidRDefault="00096483" w:rsidP="00096483">
+    <w:p w14:paraId="69181B18" w14:textId="77777777" w:rsidR="008D4370" w:rsidRPr="008D4370" w:rsidRDefault="00096483" w:rsidP="00096483">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">CRISIS LEAVE PROGRAM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00096483" w:rsidRPr="008D4370" w:rsidRDefault="002A74D6" w:rsidP="00096483">
+    <w:p w14:paraId="5CD4527D" w14:textId="77777777" w:rsidR="00096483" w:rsidRPr="008D4370" w:rsidRDefault="002A74D6" w:rsidP="00096483">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>FACULT</w:t>
       </w:r>
       <w:r w:rsidR="007757ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Y</w:t>
@@ -117,384 +117,382 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007757ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> UN</w:t>
       </w:r>
       <w:r w:rsidR="00096483" w:rsidRPr="008D4370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CLASSIFIED EMPLOYEES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="586D7F64" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRPr="008D4370" w:rsidRDefault="008D4370">
+    <w:p w14:paraId="7BBD1470" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRPr="008D4370" w:rsidRDefault="008D4370">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4370">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>APPLICATION FOR USE OF CRISIS LEAVE POOL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="1FC60938" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="0B5C7EFE" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D4370" w:rsidRDefault="008D4370">
+    <w:p w14:paraId="76807AFC" w14:textId="77777777" w:rsidR="008D4370" w:rsidRDefault="008D4370">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="273" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="8265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D3268" w:rsidRPr="002D3268">
+      <w:tr w:rsidR="002D3268" w:rsidRPr="002D3268" w14:paraId="11D71447" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
+          <w:p w14:paraId="39FB15E6" w14:textId="77777777" w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Name:     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8481" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
+          <w:p w14:paraId="7083F83C" w14:textId="77777777" w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="0331B2A6" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="936"/>
         <w:gridCol w:w="8280"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D3268" w:rsidRPr="002D3268">
+      <w:tr w:rsidR="002D3268" w:rsidRPr="002D3268" w14:paraId="62540236" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002A74D6" w:rsidP="00C94ADA">
+          <w:p w14:paraId="249F4F64" w14:textId="77777777" w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002A74D6" w:rsidP="00C94ADA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CW</w:t>
             </w:r>
             <w:r w:rsidR="002D3268" w:rsidRPr="002D3268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ID: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
+          <w:p w14:paraId="0EB574F1" w14:textId="77777777" w:rsidR="002D3268" w:rsidRPr="002D3268" w:rsidRDefault="002D3268" w:rsidP="00C94ADA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
@@ -518,119 +516,119 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="4BE5C874" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="4947E720" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="005D2E19" w:rsidP="008D4370">
+    <w:p w14:paraId="667AA06C" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="005D2E19" w:rsidP="008D4370">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3465"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I am requesting to use </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text5"/>
+      <w:bookmarkStart w:id="2" w:name="Text5"/>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
@@ -654,51 +652,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours from the Crisis Leave Pool.  I certify that I </w:t>
       </w:r>
       <w:r w:rsidR="00F179AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">meet the eligibility of the The University of Louisiana at Monroe </w:t>
       </w:r>
       <w:r w:rsidR="00096483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Crisis</w:t>
       </w:r>
       <w:r w:rsidR="00F179AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave Program. In accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="00096483">
@@ -758,83 +756,83 @@
       <w:r w:rsidR="00F179AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours per </w:t>
       </w:r>
       <w:r w:rsidR="00A80E38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
       <w:r w:rsidR="00C851B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
       <w:r w:rsidR="00F179AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. I also understand that this request shall not create a legal entitlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D3268" w:rsidRDefault="002D3268" w:rsidP="008D4370">
+    <w:p w14:paraId="09693B5C" w14:textId="77777777" w:rsidR="002D3268" w:rsidRDefault="002D3268" w:rsidP="008D4370">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3465"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D3268" w:rsidRDefault="002D3268" w:rsidP="008D4370">
+    <w:p w14:paraId="2516F005" w14:textId="77777777" w:rsidR="002D3268" w:rsidRDefault="002D3268" w:rsidP="008D4370">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3465"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRPr="002D3268" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="7C02C11C" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRPr="002D3268" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D3268">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D3268">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002D3268">
         <w:rPr>
@@ -886,93 +884,93 @@
       </w:r>
       <w:r w:rsidRPr="002D3268">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="8930"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D3268">
+      <w:tr w:rsidR="002D3268" w14:paraId="0D42B4C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRDefault="002D3268">
+          <w:p w14:paraId="10B75273" w14:textId="77777777" w:rsidR="002D3268" w:rsidRDefault="002D3268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002D3268" w:rsidRDefault="002D3268">
+          <w:p w14:paraId="63E2C23E" w14:textId="77777777" w:rsidR="002D3268" w:rsidRDefault="002D3268">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="211" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB3D9C" w:rsidRPr="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="531DA0CA" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRPr="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DE6A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3D9C">
@@ -1011,168 +1009,103 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="32AE3A34" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="60FBA80B" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="316A8EF4" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="5FFB0220" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="211" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
-[...64 lines deleted...]
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="536987A8" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Complete the above form and attach your statements explaining your request to use hours from the </w:t>
       </w:r>
       <w:r w:rsidR="00984F4D">
@@ -1211,90 +1144,90 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00984F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Crisis Leave Pool Committee</w:t>
       </w:r>
       <w:r w:rsidR="007757ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will review all requests and make a recommendation to the President for final approval</w:t>
       </w:r>
       <w:r w:rsidR="00984F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="128608CF" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="3B0C9955" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="6D632B31" w14:textId="77777777" w:rsidR="00EB3D9C" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="107CE46D" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Request Approved</w:t>
       </w:r>
       <w:r>
@@ -1319,77 +1252,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Request Disapproved</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="2253D32F" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
+    <w:p w14:paraId="04D984A6" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00F179AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="288" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00EB3D9C">
+    <w:p w14:paraId="27C28E3A" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -1452,51 +1385,51 @@
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F179AE" w:rsidRDefault="00EB3D9C" w:rsidP="00EB3D9C">
+    <w:p w14:paraId="6DD70A34" w14:textId="77777777" w:rsidR="00F179AE" w:rsidRDefault="00EB3D9C" w:rsidP="00EB3D9C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="259" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007757ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -1544,125 +1477,125 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F179AE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1584" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA5E7E" w:rsidRDefault="00EA5E7E">
+    <w:p w14:paraId="42EA0732" w14:textId="77777777" w:rsidR="005C7BDF" w:rsidRDefault="005C7BDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA5E7E" w:rsidRDefault="00EA5E7E">
+    <w:p w14:paraId="7F1DFE09" w14:textId="77777777" w:rsidR="005C7BDF" w:rsidRDefault="005C7BDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00957925" w:rsidRDefault="00957925">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C13083B" w14:textId="77777777" w:rsidR="00957925" w:rsidRDefault="00957925">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00957925" w:rsidRPr="008D4370" w:rsidRDefault="00957925" w:rsidP="008D4370">
+  <w:p w14:paraId="412F9351" w14:textId="77777777" w:rsidR="00957925" w:rsidRPr="008D4370" w:rsidRDefault="00957925" w:rsidP="008D4370">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00387E5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00387E5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1729,93 +1662,93 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007757ED">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>January 2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA5E7E" w:rsidRDefault="00EA5E7E">
+    <w:p w14:paraId="652871BF" w14:textId="77777777" w:rsidR="005C7BDF" w:rsidRDefault="005C7BDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA5E7E" w:rsidRDefault="00EA5E7E">
+    <w:p w14:paraId="3D68F5C5" w14:textId="77777777" w:rsidR="005C7BDF" w:rsidRDefault="005C7BDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00957925" w:rsidRPr="008D4370" w:rsidRDefault="00957925">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22DA6A62" w14:textId="77777777" w:rsidR="00957925" w:rsidRPr="008D4370" w:rsidRDefault="00957925">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D4370">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>The University of Louisiana at Monroe</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503E15E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AE29D06"/>
     <w:lvl w:ilvl="0" w:tplc="860E4C74">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1081"/>
         </w:tabs>
         <w:ind w:left="1081" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1895,244 +1828,251 @@
           <w:tab w:val="num" w:pos="6121"/>
         </w:tabs>
         <w:ind w:left="6121" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6841"/>
         </w:tabs>
         <w:ind w:left="6841" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qrzC+dtfncis5bjxD9q3BPrwuS6I3jpr22NGkMZiFUc57jYKKWJ7ZIEHTNOnini1cN4hvU1lzmkxBh7T88e/xQ==" w:salt="SyGm9fZ+EZSbnuM9o7KD8g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="O/xBeNooXGWBDLDPybZaA8EC827NAkn3DhM+bQbX0rx/bQeU0Fn3POMthiaslSwhEeIiRLc+SVJWmN4tlfsaNg==" w:salt="AVAxEmLoNnPrYGELd/K4Lw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE2304"/>
     <w:rsid w:val="000278AB"/>
     <w:rsid w:val="00052F6B"/>
     <w:rsid w:val="000771DF"/>
     <w:rsid w:val="00096483"/>
     <w:rsid w:val="00110FDD"/>
     <w:rsid w:val="00175A75"/>
     <w:rsid w:val="00185150"/>
     <w:rsid w:val="00270DF1"/>
     <w:rsid w:val="0029742B"/>
     <w:rsid w:val="002A74D6"/>
     <w:rsid w:val="002A79B2"/>
     <w:rsid w:val="002D3268"/>
     <w:rsid w:val="00387E5F"/>
     <w:rsid w:val="003A7620"/>
     <w:rsid w:val="004144A3"/>
     <w:rsid w:val="0041636F"/>
     <w:rsid w:val="004460B1"/>
     <w:rsid w:val="00463BEC"/>
     <w:rsid w:val="005927F7"/>
+    <w:rsid w:val="005C7BDF"/>
     <w:rsid w:val="005D2E19"/>
     <w:rsid w:val="0068139A"/>
     <w:rsid w:val="006B5CFB"/>
     <w:rsid w:val="006C5478"/>
     <w:rsid w:val="006C740B"/>
     <w:rsid w:val="007757ED"/>
     <w:rsid w:val="0085023D"/>
     <w:rsid w:val="008D4370"/>
     <w:rsid w:val="0094223D"/>
     <w:rsid w:val="00957925"/>
     <w:rsid w:val="00984F4D"/>
     <w:rsid w:val="0099487C"/>
     <w:rsid w:val="00A168C2"/>
     <w:rsid w:val="00A30406"/>
     <w:rsid w:val="00A53AE0"/>
     <w:rsid w:val="00A80E38"/>
     <w:rsid w:val="00AE2304"/>
     <w:rsid w:val="00B15418"/>
     <w:rsid w:val="00B45ABB"/>
     <w:rsid w:val="00BE01CA"/>
     <w:rsid w:val="00BE7C6E"/>
     <w:rsid w:val="00C302AC"/>
     <w:rsid w:val="00C46266"/>
     <w:rsid w:val="00C851B4"/>
     <w:rsid w:val="00C94ADA"/>
+    <w:rsid w:val="00D66299"/>
     <w:rsid w:val="00D754D8"/>
     <w:rsid w:val="00D978AE"/>
     <w:rsid w:val="00DC12D4"/>
     <w:rsid w:val="00DE1ADE"/>
     <w:rsid w:val="00DE6A7D"/>
     <w:rsid w:val="00DF1A8E"/>
     <w:rsid w:val="00E779B8"/>
     <w:rsid w:val="00E9569F"/>
     <w:rsid w:val="00EA5E7E"/>
     <w:rsid w:val="00EB3D9C"/>
     <w:rsid w:val="00F019A5"/>
     <w:rsid w:val="00F179AE"/>
     <w:rsid w:val="00F77D30"/>
     <w:rsid w:val="00F84815"/>
     <w:rsid w:val="00FA1C62"/>
     <w:rsid w:val="00FE72A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0A0290EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0F8C0855-055D-4FD9-A7F5-D64DE50A50C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2305,50 +2245,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2408,51 +2353,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D2E19"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2680,78 +2625,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>188</Words>
-  <Characters>1075</Characters>
+  <Words>187</Words>
+  <Characters>1071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OCR Document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>I.R.I.S.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1261</CharactersWithSpaces>
+  <CharactersWithSpaces>1256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OCR Document</dc:title>
   <dc:subject/>
   <dc:creator>Readiris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Editor">
     <vt:lpwstr>Readiris</vt:lpwstr>