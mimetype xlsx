--- v3 (2026-09-02)
+++ v4 (2026-10-19)
@@ -1,119 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B36F1DA-6B7C-4C31-AAED-5CFC2A153D78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF1BDA1B-9281-4FEF-9FCD-B4BAD368C378}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="173" xr2:uid="{ED37F81C-12E3-4AE2-8DD0-21EB6341D3B8}"/>
   </bookViews>
   <sheets>
     <sheet name="TravelExpenseForm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M86" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="M77" i="1"/>
+  <c r="M84" i="1" l="1"/>
+  <c r="M83" i="1"/>
+  <c r="M82" i="1"/>
+  <c r="M102" i="1"/>
+  <c r="M79" i="1"/>
+  <c r="M80" i="1"/>
+  <c r="M81" i="1"/>
+  <c r="M85" i="1"/>
+  <c r="M86" i="1"/>
+  <c r="M87" i="1"/>
   <c r="M78" i="1"/>
-  <c r="M72" i="1"/>
-[...16 lines deleted...]
-  <c r="F16" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="M4" i="1" s="1"/>
+  <c r="M141" i="1"/>
+  <c r="G20" i="1" s="1"/>
+  <c r="M122" i="1"/>
+  <c r="K122" i="1"/>
+  <c r="I122" i="1"/>
+  <c r="H122" i="1"/>
+  <c r="G122" i="1"/>
+  <c r="J102" i="1"/>
+  <c r="I102" i="1"/>
+  <c r="H102" i="1"/>
+  <c r="M89" i="1" l="1"/>
+  <c r="M93" i="1" s="1"/>
+  <c r="M104" i="1"/>
+  <c r="G18" i="1" s="1"/>
+  <c r="M124" i="1"/>
+  <c r="G19" i="1" s="1"/>
+  <c r="G17" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="109">
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Orgn</t>
   </si>
   <si>
     <t>Prog</t>
   </si>
   <si>
     <t>Exp Acct</t>
   </si>
   <si>
     <t>AMOUNT</t>
   </si>
   <si>
     <t xml:space="preserve">Sch. A  </t>
   </si>
   <si>
     <t xml:space="preserve">Sch. B  </t>
   </si>
   <si>
@@ -122,356 +123,359 @@
   <si>
     <t xml:space="preserve">Sch. D  </t>
   </si>
   <si>
     <t>Personally-Owned Automobile</t>
   </si>
   <si>
     <t>State-Owned Automobile</t>
   </si>
   <si>
     <t>Other Travel Expenses</t>
   </si>
   <si>
     <t>CBA/Rental/P-Card/State Travel Card</t>
   </si>
   <si>
     <t xml:space="preserve">   Total Travel Expenses</t>
   </si>
   <si>
     <t xml:space="preserve">        Less:  Travel Advance (Net of Cash Returned)</t>
   </si>
   <si>
     <t xml:space="preserve">        Less:  Non-reimbursable Charges</t>
   </si>
   <si>
-    <t>Net Due Traveler / Payee</t>
-[...1 lines deleted...]
-  <si>
     <t>NOTE:  If Advance(s) exceeds the travel expenses, a LaCap deposit receipt</t>
   </si>
   <si>
     <t>DEPARTMENT</t>
   </si>
   <si>
-    <t>PERIOD OF TRAVEL</t>
-[...1 lines deleted...]
-  <si>
     <t>This space for Controller's Office use only</t>
   </si>
   <si>
     <t>CERTIFICATE OF PAYEE</t>
   </si>
   <si>
     <t>(Detail CBA, Rental, P-Card, State charges on reverse)</t>
   </si>
   <si>
     <t xml:space="preserve">          I certify that this expense account is just and true in all respects; that the distances shown were actually and necessarily traveled on the dates specified</t>
   </si>
   <si>
     <t xml:space="preserve"> on official business only; that the amounts charged for expenses, other than use of personally owned automobile, were incurred on official </t>
   </si>
   <si>
     <t>business only, and have actually been paid by me for travel and other expenses; that no part of the account has been paid by the State; and that the</t>
   </si>
   <si>
+    <t>DATE</t>
+  </si>
+  <si>
+    <t>TITLE OR POSITION</t>
+  </si>
+  <si>
+    <t>PAYEE</t>
+  </si>
+  <si>
+    <t>SIGNED</t>
+  </si>
+  <si>
+    <t>CERTIFICATE BY HEAD OF BUDGET UNIT</t>
+  </si>
+  <si>
+    <t>CHARGES ARE MADE WERE NECESSARY AND PROPER: AND THAT, IN MY OPINION, THE AMOUNTS CLAIMED ARE JUST AND REASONABLE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         I CERTIFY THAT THE CHARGES SET FORTH ON THIS EXPENSE ACCOUNT HAVE BEEN EXAMINED BY ME: THAT THE SERVICES FOR WHICH THE</t>
+  </si>
+  <si>
+    <t>REQUESTING AGENT - PRINT and SIGN NAME HERE</t>
+  </si>
+  <si>
+    <t>APPROVING AGENT – PRINT and SIGN NAME HERE</t>
+  </si>
+  <si>
+    <t>ADDRESS</t>
+  </si>
+  <si>
+    <t>CITY</t>
+  </si>
+  <si>
+    <t>STATE</t>
+  </si>
+  <si>
+    <t>ZIP CODE</t>
+  </si>
+  <si>
+    <t>CWID</t>
+  </si>
+  <si>
+    <t>should be attached.</t>
+  </si>
+  <si>
+    <t>****SUBMIT ORIGINAL****</t>
+  </si>
+  <si>
+    <t>TRAVEL EXPENSE ACCOUNT</t>
+  </si>
+  <si>
+    <t>The statement on the reverse side must be completely filled in by the payee</t>
+  </si>
+  <si>
+    <t>prior to signature.   Receipts must be attached as required by travel regulations.</t>
+  </si>
+  <si>
+    <t>SUMMARY OF EXPENSES (See Reverse Side)</t>
+  </si>
+  <si>
+    <t>(FOR CONTROLLER'S USE ONLY)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   APPROVED FOR PAYMENT / PPM49 Review</t>
+  </si>
+  <si>
+    <t>AMOUNT:</t>
+  </si>
+  <si>
+    <t>CONTROLLER'S OFFICE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date Received:</t>
+  </si>
+  <si>
+    <t>GRANTS/CONTRACTS</t>
+  </si>
+  <si>
+    <t>Mail Check to Address Above</t>
+  </si>
+  <si>
+    <t>Extension #</t>
+  </si>
+  <si>
+    <t>Pick up by:</t>
+  </si>
+  <si>
+    <t>NAME</t>
+  </si>
+  <si>
+    <t>SCHEDULE A - Use of Personally-Owned Automobile</t>
+  </si>
+  <si>
+    <t>TERRITORY TRAVELED - SHOW ALL POINTS</t>
+  </si>
+  <si>
+    <t>ODOMETER READINGS</t>
+  </si>
+  <si>
+    <t>DEPARTURE</t>
+  </si>
+  <si>
+    <t>ARRIVAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MILES </t>
+  </si>
+  <si>
+    <t>TRAVELED</t>
+  </si>
+  <si>
+    <t>TOTAL  - SCHEDULE A</t>
+  </si>
+  <si>
+    <t>Rate-Per-Mile Allowance</t>
+  </si>
+  <si>
+    <t>SCHEDULE B - Use of State-Owned Automobile</t>
+  </si>
+  <si>
+    <t>DESCRIPTION OF TRIPS</t>
+  </si>
+  <si>
+    <t>GAS</t>
+  </si>
+  <si>
+    <t>OIL</t>
+  </si>
+  <si>
+    <t>DESCRIPTION</t>
+  </si>
+  <si>
+    <t>COST</t>
+  </si>
+  <si>
+    <t>MILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       PURCHASES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         STORAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MISCELLANEOUS </t>
+  </si>
+  <si>
+    <t>SUB TOTALS</t>
+  </si>
+  <si>
+    <t>TOTAL - SCHEDULE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          HOUR</t>
+  </si>
+  <si>
+    <t>DEP</t>
+  </si>
+  <si>
+    <t>AND DAILY LOCATIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  COM.CARRIER</t>
+  </si>
+  <si>
+    <t>COSTS</t>
+  </si>
+  <si>
+    <t>LODGING</t>
+  </si>
+  <si>
+    <t>TOTAL - SCHEDULE C</t>
+  </si>
+  <si>
+    <t>NAME ON CARD AND/OR TYPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          DESCRIPTION</t>
+  </si>
+  <si>
+    <t>TOTAL NON-REIMBURSABLE CHARGES - SCHEDULE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         CHECK DISTRIBUTION:</t>
+  </si>
+  <si>
+    <t>NAME OF AUTHORIZED TRAVELER OR PAYEE</t>
+  </si>
+  <si>
+    <t>TRAVEL FROM</t>
+  </si>
+  <si>
+    <t>TRAVEL TO</t>
+  </si>
+  <si>
+    <t>ARR</t>
+  </si>
+  <si>
+    <t>APPROVED BY</t>
+  </si>
+  <si>
+    <t>SCHEDULE C -Other Travel Expenses for Reimbursement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Miles Traveled </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> full amount is justly due. </t>
+  </si>
+  <si>
+    <t>DAYS OF TRAVEL: Start Date / End Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ULM 1446 (Rev. 10/13/2026)</t>
+  </si>
+  <si>
+    <t>*and Travel Authorization copy*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net Due Traveler / Payee    </t>
+  </si>
+  <si>
+    <t>Mileage claimed:  Must have actual vehicle miles calculated OR an attachment from MAPQUEST, etc.</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve"> full amount is justly due.  I acknowledge and understand that the travel expense form is</t>
+      <t xml:space="preserve">SCHEDULE  D - CBA/Rental Car/P-Card  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">And/or </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> due within fifteen (15) days after the end of the travel.</t>
+      <t xml:space="preserve"> State Travel Card Charges  </t>
     </r>
   </si>
   <si>
-    <t>DATE</t>
-[...245 lines deleted...]
-    <t xml:space="preserve">  ULM 1446 (Rev. 8/4/2026)</t>
+    <t>ULM Pickup Requested - for Extenuating Circumstances</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           DESTINATION</t>
+  </si>
+  <si>
+    <t>PER DIEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Misc.  MEALS </t>
+  </si>
+  <si>
+    <t>NUMBER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE DOMICILE - Parish where Office is located   </t>
+  </si>
+  <si>
+    <t>Explanation/Details of Travel</t>
+  </si>
+  <si>
+    <t>_______________</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00\ ;\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -571,91 +575,137 @@
       <sz val="7"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <u/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="4"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="4"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -987,301 +1037,221 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="292">
+  <cellXfs count="306">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1370,101 +1340,62 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1478,536 +1409,721 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="7" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="16" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="44" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="44" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="25" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="44" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="16" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="7" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="44" fontId="34" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2309,1916 +2425,2031 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C44DBD22-4CD3-47EB-A76D-D49AC65507F6}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:N129"/>
+  <dimension ref="A1:O142"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="24" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.85546875" style="24"/>
+    <col min="1" max="1" width="1.28515625" style="239" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="10" style="15" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="15" customWidth="1"/>
+    <col min="5" max="5" width="14" style="15" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="15" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="15" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="15" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="15" customWidth="1"/>
+    <col min="11" max="11" width="9.7109375" style="15" customWidth="1"/>
+    <col min="12" max="12" width="11.5703125" style="15" customWidth="1"/>
+    <col min="13" max="13" width="13.140625" style="15" customWidth="1"/>
+    <col min="14" max="14" width="11.5703125" style="15" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="G3" s="27" t="s">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="14"/>
+      <c r="F1" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="14"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="301" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="F2" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="G2" s="14"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="H3" s="235" t="s">
         <v>0</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="I3" s="236" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="29" t="s">
+      <c r="J3" s="237" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="29" t="s">
+      <c r="K3" s="237" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="30" t="s">
+      <c r="L3" s="238" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="M3" s="235" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-        <f>F23</f>
+    <row r="4" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="200"/>
+      <c r="I4" s="201"/>
+      <c r="J4" s="202"/>
+      <c r="K4" s="202"/>
+      <c r="L4" s="203"/>
+      <c r="M4" s="250" t="str">
+        <f>G25</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="A6" s="37" t="s">
+    <row r="5" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="284" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="285"/>
+      <c r="H5" s="251"/>
+      <c r="I5" s="216"/>
+      <c r="J5" s="184"/>
+      <c r="K5" s="184"/>
+      <c r="L5" s="178"/>
+      <c r="M5" s="250"/>
+    </row>
+    <row r="6" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="284"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="285"/>
+      <c r="H6" s="252"/>
+      <c r="I6" s="253"/>
+      <c r="J6" s="254"/>
+      <c r="K6" s="254"/>
+      <c r="L6" s="255"/>
+      <c r="M6" s="256"/>
+    </row>
+    <row r="7" spans="1:14" s="20" customFormat="1" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="240"/>
+      <c r="B7" s="260" t="s">
+        <v>87</v>
+      </c>
+      <c r="C7" s="96"/>
+      <c r="D7" s="96"/>
+      <c r="E7" s="245"/>
+      <c r="F7" s="287"/>
+      <c r="G7" s="288" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" s="275"/>
+      <c r="I7" s="276"/>
+      <c r="J7" s="277"/>
+      <c r="K7" s="277"/>
+      <c r="L7" s="278"/>
+      <c r="M7" s="279"/>
+    </row>
+    <row r="8" spans="1:14" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="243"/>
+      <c r="C8" s="246"/>
+      <c r="D8" s="246"/>
+      <c r="E8" s="246"/>
+      <c r="F8" s="289"/>
+      <c r="G8" s="199"/>
+      <c r="H8" s="233"/>
+      <c r="I8" s="233"/>
+      <c r="J8" s="233"/>
+      <c r="K8" s="233"/>
+      <c r="L8" s="233"/>
+      <c r="M8" s="274"/>
+    </row>
+    <row r="9" spans="1:14" s="19" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="241"/>
+      <c r="B9" s="290" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="286"/>
+      <c r="D9" s="286"/>
+      <c r="E9" s="286"/>
+      <c r="F9" s="286"/>
+      <c r="G9" s="286"/>
+      <c r="H9" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="I9" s="23"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="L9" s="25"/>
+      <c r="M9" s="26"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="243"/>
+      <c r="C10" s="246"/>
+      <c r="D10" s="246"/>
+      <c r="E10" s="246"/>
+      <c r="F10" s="246"/>
+      <c r="G10" s="246"/>
+      <c r="H10" s="280"/>
+      <c r="I10" s="281"/>
+      <c r="J10" s="282"/>
+      <c r="K10" s="280"/>
+      <c r="L10" s="281"/>
+      <c r="M10" s="283"/>
+    </row>
+    <row r="11" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="259" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="244"/>
+      <c r="D11" s="244"/>
+      <c r="E11" s="259" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="259" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="247"/>
+      <c r="H11" s="87" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="30"/>
+    </row>
+    <row r="12" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="248"/>
+      <c r="C12" s="249"/>
+      <c r="D12" s="249"/>
+      <c r="E12" s="248"/>
+      <c r="F12" s="248"/>
+      <c r="G12" s="249"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="159"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="H13" s="258" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="36"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H14" s="204"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H15" s="261"/>
+      <c r="I15" s="220"/>
+      <c r="J15" s="220"/>
+      <c r="K15" s="220"/>
+      <c r="L15" s="220"/>
+      <c r="M15" s="220"/>
+    </row>
+    <row r="16" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="262" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="39" t="str">
+        <f>M93</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I17" s="40"/>
+      <c r="J17" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="42"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="1" t="str">
+        <f>M104</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I18" s="43"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="1" t="str">
+        <f>M124</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I19" s="43"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="1" t="str">
+        <f>M141</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I20" s="43"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="44"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="1"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="35"/>
+    </row>
+    <row r="22" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="1"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="35"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="1"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="35"/>
+    </row>
+    <row r="24" spans="1:13" s="48" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="242"/>
+      <c r="B24" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="46"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="44"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="143" t="s">
+        <v>98</v>
+      </c>
+      <c r="G25" s="52" t="str">
+        <f>IF(G21-G22-G23=0," ",G21-G22-G23)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I25" s="43"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="35"/>
+    </row>
+    <row r="26" spans="1:13" ht="11.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="H26" s="53"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="34"/>
+      <c r="L26" s="34"/>
+      <c r="M26" s="35"/>
+    </row>
+    <row r="27" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="55"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C28" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+    </row>
+    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="14"/>
+      <c r="G29" s="56" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B30" s="15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B31" s="15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B32" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B33" s="53" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="160"/>
+      <c r="M34" s="57"/>
+    </row>
+    <row r="35" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="K35" s="58"/>
+      <c r="L35" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="M35" s="58"/>
+    </row>
+    <row r="36" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B36" s="234" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="199"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="G36" s="185"/>
+      <c r="H36" s="161"/>
+      <c r="I36" s="60"/>
+      <c r="K36" s="185"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="57"/>
+    </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B37" s="61"/>
+      <c r="D37" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="27"/>
+      <c r="H37" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="I37" s="27"/>
+      <c r="M37" s="273" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="38"/>
-[...440 lines deleted...]
-      <c r="C40" s="97"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="61"/>
+      <c r="D38" s="263"/>
+      <c r="E38" s="61"/>
+      <c r="H38" s="263"/>
+      <c r="I38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="263"/>
+      <c r="M38" s="61"/>
+    </row>
+    <row r="40" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B40" s="63"/>
+      <c r="C40" s="64"/>
       <c r="D40" s="64"/>
       <c r="E40" s="64"/>
       <c r="F40" s="64"/>
-      <c r="G40" s="64"/>
+      <c r="G40" s="64" t="s">
+        <v>29</v>
+      </c>
       <c r="H40" s="64"/>
       <c r="I40" s="64"/>
       <c r="J40" s="64"/>
       <c r="K40" s="64"/>
-      <c r="L40" s="99"/>
-[...82 lines deleted...]
-      <c r="H47" s="116" t="s">
+      <c r="L40" s="64"/>
+      <c r="M40" s="65"/>
+    </row>
+    <row r="41" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B41" s="70"/>
+      <c r="C41" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="67"/>
+      <c r="E41" s="67"/>
+      <c r="F41" s="67"/>
+      <c r="G41" s="67"/>
+      <c r="H41" s="67"/>
+      <c r="I41" s="67"/>
+      <c r="J41" s="67"/>
+      <c r="K41" s="67"/>
+      <c r="L41" s="67"/>
+      <c r="M41" s="68"/>
+      <c r="N41" s="36"/>
+    </row>
+    <row r="42" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B42" s="70"/>
+      <c r="C42" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="67"/>
+      <c r="I42" s="67"/>
+      <c r="J42" s="67"/>
+      <c r="K42" s="67"/>
+      <c r="L42" s="67"/>
+      <c r="M42" s="68"/>
+      <c r="N42" s="36"/>
+    </row>
+    <row r="43" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="66"/>
+      <c r="C43" s="67"/>
+      <c r="D43" s="67"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="67"/>
+      <c r="G43" s="67"/>
+      <c r="H43" s="67"/>
+      <c r="I43" s="67"/>
+      <c r="J43" s="67"/>
+      <c r="K43" s="67"/>
+      <c r="L43" s="67"/>
+      <c r="M43" s="68"/>
+      <c r="N43" s="36"/>
+    </row>
+    <row r="44" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B44" s="66"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
+      <c r="K44" s="34"/>
+      <c r="L44" s="34"/>
+      <c r="M44" s="69"/>
+    </row>
+    <row r="45" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B45" s="66"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="69"/>
+    </row>
+    <row r="46" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="70"/>
+      <c r="C46" s="71"/>
+      <c r="D46" s="71"/>
+      <c r="E46" s="71"/>
+      <c r="F46" s="71"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="72"/>
+    </row>
+    <row r="47" spans="2:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="73"/>
+      <c r="C47" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="75"/>
+      <c r="G47" s="76"/>
+      <c r="H47" s="77" t="s">
+        <v>33</v>
+      </c>
+      <c r="I47" s="75"/>
+      <c r="J47" s="75"/>
+      <c r="K47" s="75"/>
+      <c r="L47" s="257"/>
+      <c r="M47" s="72"/>
+    </row>
+    <row r="48" spans="2:14" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="78"/>
+      <c r="E48" s="78"/>
+      <c r="G48" s="78"/>
+    </row>
+    <row r="49" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+    </row>
+    <row r="50" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="C50" s="53"/>
+      <c r="D50" s="53"/>
+      <c r="E50" s="53"/>
+      <c r="F50" s="53"/>
+      <c r="G50" s="53"/>
+    </row>
+    <row r="51" spans="2:13" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B51" s="292" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="291"/>
+      <c r="D51" s="104"/>
+      <c r="E51" s="104"/>
+      <c r="F51" s="104"/>
+      <c r="G51" s="104"/>
+    </row>
+    <row r="52" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="80"/>
+      <c r="C52" s="205"/>
+      <c r="D52" s="81"/>
+      <c r="E52" s="81"/>
+      <c r="F52" s="81"/>
+      <c r="G52" s="81"/>
+    </row>
+    <row r="53" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="80"/>
+      <c r="C53" s="205"/>
+      <c r="D53" s="81"/>
+      <c r="E53" s="81"/>
+      <c r="F53" s="81"/>
+      <c r="G53" s="81"/>
+      <c r="I53" s="294" t="s">
+        <v>45</v>
+      </c>
+      <c r="J53" s="28"/>
+      <c r="K53" s="295"/>
+      <c r="L53" s="295"/>
+      <c r="M53" s="296"/>
+    </row>
+    <row r="54" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="80"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="81"/>
+      <c r="E54" s="81"/>
+      <c r="F54" s="81"/>
+      <c r="G54" s="81"/>
+      <c r="I54" s="298" t="s">
+        <v>46</v>
+      </c>
+      <c r="J54" s="297"/>
+      <c r="K54" s="297"/>
+      <c r="L54" s="297"/>
+      <c r="M54" s="299"/>
+    </row>
+    <row r="55" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="80"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="81"/>
+      <c r="E55" s="81"/>
+      <c r="F55" s="81"/>
+      <c r="G55" s="81"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="34"/>
+      <c r="K55" s="34"/>
+      <c r="L55" s="34"/>
+      <c r="M55" s="35"/>
+    </row>
+    <row r="56" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="80"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="81"/>
+      <c r="E56" s="81"/>
+      <c r="F56" s="81"/>
+      <c r="G56" s="81"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="34"/>
+      <c r="K56" s="34"/>
+      <c r="L56" s="34"/>
+      <c r="M56" s="35"/>
+    </row>
+    <row r="57" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="80"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="81"/>
+      <c r="E57" s="81"/>
+      <c r="F57" s="81"/>
+      <c r="G57" s="81"/>
+      <c r="I57" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="J57" s="34"/>
+      <c r="K57" s="302" t="s">
+        <v>108</v>
+      </c>
+      <c r="L57" s="293" t="s">
+        <v>25</v>
+      </c>
+      <c r="M57" s="83"/>
+    </row>
+    <row r="58" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="80"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="81"/>
+      <c r="E58" s="81"/>
+      <c r="F58" s="81"/>
+      <c r="G58" s="81"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="35"/>
+    </row>
+    <row r="59" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="80"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="81"/>
+      <c r="E59" s="81"/>
+      <c r="F59" s="81"/>
+      <c r="G59" s="81"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="34"/>
+      <c r="K59" s="34"/>
+      <c r="L59" s="34"/>
+      <c r="M59" s="35"/>
+    </row>
+    <row r="60" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="80"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="81"/>
+      <c r="E60" s="81"/>
+      <c r="F60" s="81"/>
+      <c r="G60" s="81"/>
+      <c r="I60" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="J60" s="21"/>
+      <c r="K60" s="21"/>
+      <c r="L60" s="219"/>
+      <c r="M60" s="35"/>
+    </row>
+    <row r="61" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="80"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="81"/>
+      <c r="E61" s="81"/>
+      <c r="F61" s="81"/>
+      <c r="G61" s="81"/>
+      <c r="I61" s="32"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="55"/>
+    </row>
+    <row r="62" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="80"/>
+      <c r="C62" s="264"/>
+      <c r="D62" s="104"/>
+      <c r="E62" s="104"/>
+      <c r="F62" s="104"/>
+      <c r="G62" s="104"/>
+      <c r="I62" s="36"/>
+    </row>
+    <row r="63" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="53"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="53"/>
+      <c r="E63" s="53"/>
+      <c r="F63" s="53"/>
+      <c r="G63" s="53"/>
+      <c r="H63" s="36"/>
+    </row>
+    <row r="64" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="84" t="s">
+        <v>48</v>
+      </c>
+      <c r="C64" s="85"/>
+      <c r="D64" s="85"/>
+      <c r="E64" s="86"/>
+      <c r="F64" s="87" t="s">
+        <v>50</v>
+      </c>
+      <c r="G64" s="88"/>
+      <c r="H64" s="89"/>
+      <c r="I64" s="28"/>
+      <c r="J64" s="90" t="s">
+        <v>86</v>
+      </c>
+      <c r="K64" s="91"/>
+      <c r="L64" s="91"/>
+      <c r="M64" s="92"/>
+    </row>
+    <row r="65" spans="2:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="48"/>
+      <c r="D65" s="48"/>
+      <c r="E65" s="51"/>
+      <c r="F65" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="94"/>
+      <c r="H65" s="95"/>
+      <c r="I65" s="96"/>
+      <c r="J65" s="96"/>
+      <c r="K65" s="96"/>
+      <c r="L65" s="96"/>
+      <c r="M65" s="97"/>
+    </row>
+    <row r="66" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="43"/>
+      <c r="E66" s="35"/>
+      <c r="F66" s="43"/>
+      <c r="G66" s="35"/>
+      <c r="H66" s="206"/>
+      <c r="I66" s="219" t="s">
         <v>51</v>
       </c>
-      <c r="I47" s="57"/>
-[...11 lines deleted...]
-      <c r="H48" s="119" t="s">
+      <c r="J66" s="219"/>
+      <c r="K66" s="67"/>
+      <c r="L66" s="67"/>
+      <c r="M66" s="99"/>
+    </row>
+    <row r="67" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="43"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="43"/>
+      <c r="G67" s="35"/>
+      <c r="H67" s="206"/>
+      <c r="I67" s="219" t="s">
+        <v>101</v>
+      </c>
+      <c r="J67" s="219"/>
+      <c r="K67" s="67"/>
+      <c r="L67" s="67"/>
+      <c r="M67" s="99"/>
+    </row>
+    <row r="68" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="43"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="43"/>
+      <c r="G68" s="35"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="219" t="s">
         <v>52</v>
       </c>
-      <c r="I48" s="120"/>
-[...34 lines deleted...]
-      <c r="H51" s="125" t="s">
+      <c r="J68" s="185"/>
+      <c r="K68" s="98"/>
+      <c r="L68" s="98"/>
+      <c r="M68" s="100"/>
+    </row>
+    <row r="69" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="43"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="43"/>
+      <c r="G69" s="35"/>
+      <c r="H69" s="82"/>
+      <c r="I69" s="219"/>
+      <c r="J69" s="233"/>
+      <c r="K69" s="98"/>
+      <c r="L69" s="98"/>
+      <c r="M69" s="100"/>
+    </row>
+    <row r="70" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="43"/>
+      <c r="E70" s="35"/>
+      <c r="F70" s="43"/>
+      <c r="G70" s="35"/>
+      <c r="H70" s="82"/>
+      <c r="I70" s="67"/>
+      <c r="J70" s="34"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="34"/>
+      <c r="M70" s="35"/>
+    </row>
+    <row r="71" spans="2:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="43"/>
+      <c r="E71" s="35"/>
+      <c r="F71" s="43"/>
+      <c r="G71" s="35"/>
+      <c r="H71" s="265" t="s">
         <v>53</v>
       </c>
-      <c r="I51" s="43"/>
-[...23 lines deleted...]
-      <c r="H53" s="125" t="s">
+      <c r="I71" s="185"/>
+      <c r="J71" s="60"/>
+      <c r="K71" s="60"/>
+      <c r="L71" s="60"/>
+      <c r="M71" s="207"/>
+    </row>
+    <row r="72" spans="2:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B72" s="32"/>
+      <c r="C72" s="54"/>
+      <c r="D72" s="54"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="32"/>
+      <c r="G72" s="55"/>
+      <c r="H72" s="32"/>
+      <c r="I72" s="101"/>
+      <c r="J72" s="102" t="s">
         <v>54</v>
       </c>
-      <c r="I53" s="43"/>
-[...57 lines deleted...]
-      <c r="A59" s="127" t="s">
+      <c r="K72" s="101"/>
+      <c r="L72" s="101"/>
+      <c r="M72" s="103" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="73" spans="2:14" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="34"/>
+      <c r="C73" s="34"/>
+      <c r="D73" s="34"/>
+      <c r="E73" s="34"/>
+      <c r="F73" s="34"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="104"/>
+      <c r="J73" s="105"/>
+      <c r="K73" s="104"/>
+      <c r="L73" s="104"/>
+      <c r="M73" s="105"/>
+    </row>
+    <row r="74" spans="2:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="18"/>
+      <c r="F74" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="B59" s="128"/>
-[...2 lines deleted...]
-      <c r="E59" s="130" t="s">
+    </row>
+    <row r="75" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B75" s="107"/>
+      <c r="C75" s="64"/>
+      <c r="D75" s="107"/>
+      <c r="E75" s="107"/>
+      <c r="F75" s="107"/>
+      <c r="G75" s="107"/>
+      <c r="H75" s="107"/>
+      <c r="I75" s="107"/>
+      <c r="J75" s="107"/>
+      <c r="K75" s="107"/>
+      <c r="L75" s="107"/>
+      <c r="M75" s="107"/>
+      <c r="N75" s="220"/>
+    </row>
+    <row r="76" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B76" s="108"/>
+      <c r="C76" s="109"/>
+      <c r="D76" s="110"/>
+      <c r="E76" s="110"/>
+      <c r="F76" s="110"/>
+      <c r="G76" s="110"/>
+      <c r="H76" s="110"/>
+      <c r="I76" s="110"/>
+      <c r="J76" s="112"/>
+      <c r="K76" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="F59" s="131"/>
-[...10 lines deleted...]
-      <c r="A60" s="136" t="s">
+      <c r="L76" s="114"/>
+      <c r="M76" s="115" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="77" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B77" s="228" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" s="112"/>
+      <c r="D77" s="116"/>
+      <c r="E77" s="108"/>
+      <c r="F77" s="108"/>
+      <c r="G77" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="B60" s="78"/>
-[...19 lines deleted...]
-      <c r="H61" s="141" t="s">
+      <c r="H77" s="116"/>
+      <c r="I77" s="116"/>
+      <c r="J77" s="117" t="s">
         <v>58</v>
       </c>
-      <c r="I61" s="97"/>
-[...10 lines deleted...]
-      <c r="H62" s="141" t="s">
+      <c r="L77" s="227" t="s">
         <v>59</v>
       </c>
-      <c r="I62" s="97"/>
-[...35 lines deleted...]
-      <c r="G65" s="144" t="s">
+      <c r="M77" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="H65" s="251"/>
-[...116 lines deleted...]
-        <f>IF(J72-L72=0," ",L72-J72)</f>
+    </row>
+    <row r="78" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="208"/>
+      <c r="C78" s="178"/>
+      <c r="D78" s="129"/>
+      <c r="E78" s="129"/>
+      <c r="F78" s="129"/>
+      <c r="G78" s="129"/>
+      <c r="H78" s="129"/>
+      <c r="I78" s="129"/>
+      <c r="J78" s="224"/>
+      <c r="K78" s="209"/>
+      <c r="L78" s="210"/>
+      <c r="M78" s="304" t="str">
+        <f>IF(J78-L78=0," ",L78-J78)</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <f t="shared" ref="M73:M78" si="0">IF(J73-L73=0," ",L73-J73)</f>
+    <row r="79" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="165"/>
+      <c r="C79" s="178"/>
+      <c r="D79" s="129"/>
+      <c r="E79" s="129"/>
+      <c r="F79" s="129"/>
+      <c r="G79" s="129"/>
+      <c r="H79" s="129"/>
+      <c r="I79" s="129"/>
+      <c r="J79" s="225"/>
+      <c r="K79" s="196"/>
+      <c r="L79" s="211"/>
+      <c r="M79" s="304" t="str">
+        <f t="shared" ref="M79:M87" si="0">IF(J79-L79=0," ",L79-J79)</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M74" s="290" t="str">
+    <row r="80" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C80" s="178"/>
+      <c r="D80" s="129"/>
+      <c r="E80" s="129"/>
+      <c r="F80" s="129"/>
+      <c r="G80" s="129"/>
+      <c r="H80" s="129"/>
+      <c r="I80" s="129"/>
+      <c r="J80" s="226"/>
+      <c r="K80" s="212"/>
+      <c r="L80" s="213"/>
+      <c r="M80" s="304" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M75" s="290" t="str">
+    <row r="81" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="214"/>
+      <c r="C81" s="215"/>
+      <c r="D81" s="192"/>
+      <c r="E81" s="192"/>
+      <c r="F81" s="192"/>
+      <c r="G81" s="192"/>
+      <c r="H81" s="192"/>
+      <c r="I81" s="192"/>
+      <c r="J81" s="184"/>
+      <c r="K81" s="182"/>
+      <c r="L81" s="216"/>
+      <c r="M81" s="304" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M76" s="290" t="str">
+    <row r="82" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="165"/>
+      <c r="C82" s="178"/>
+      <c r="D82" s="129"/>
+      <c r="E82" s="129"/>
+      <c r="F82" s="129"/>
+      <c r="G82" s="129"/>
+      <c r="H82" s="129"/>
+      <c r="I82" s="129"/>
+      <c r="J82" s="225"/>
+      <c r="K82" s="196"/>
+      <c r="L82" s="211"/>
+      <c r="M82" s="304" t="str">
+        <f t="shared" ref="M82:M84" si="1">IF(J82-L82=0," ",L82-J82)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="83" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C83" s="178"/>
+      <c r="D83" s="129"/>
+      <c r="E83" s="129"/>
+      <c r="F83" s="129"/>
+      <c r="G83" s="129"/>
+      <c r="H83" s="129"/>
+      <c r="I83" s="129"/>
+      <c r="J83" s="226"/>
+      <c r="K83" s="212"/>
+      <c r="L83" s="213"/>
+      <c r="M83" s="304" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="84" spans="2:15" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="214"/>
+      <c r="C84" s="215"/>
+      <c r="D84" s="192"/>
+      <c r="E84" s="192"/>
+      <c r="F84" s="192"/>
+      <c r="G84" s="192"/>
+      <c r="H84" s="192"/>
+      <c r="I84" s="192"/>
+      <c r="J84" s="184"/>
+      <c r="K84" s="182"/>
+      <c r="L84" s="216"/>
+      <c r="M84" s="304" t="str">
+        <f t="shared" si="1"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="85" spans="2:15" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="198"/>
+      <c r="C85" s="215"/>
+      <c r="D85" s="192"/>
+      <c r="E85" s="192"/>
+      <c r="F85" s="192"/>
+      <c r="G85" s="192"/>
+      <c r="H85" s="192"/>
+      <c r="I85" s="192"/>
+      <c r="J85" s="225"/>
+      <c r="K85" s="182"/>
+      <c r="L85" s="184"/>
+      <c r="M85" s="304" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M77" s="290" t="str">
+    <row r="86" spans="2:15" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="214"/>
+      <c r="C86" s="215"/>
+      <c r="D86" s="192"/>
+      <c r="E86" s="192"/>
+      <c r="F86" s="192"/>
+      <c r="G86" s="192"/>
+      <c r="H86" s="192"/>
+      <c r="I86" s="192"/>
+      <c r="J86" s="184"/>
+      <c r="K86" s="182"/>
+      <c r="L86" s="184"/>
+      <c r="M86" s="304" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M78" s="290" t="str">
+    <row r="87" spans="2:15" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="217"/>
+      <c r="C87" s="215"/>
+      <c r="D87" s="192"/>
+      <c r="E87" s="192"/>
+      <c r="F87" s="192"/>
+      <c r="G87" s="192"/>
+      <c r="H87" s="192"/>
+      <c r="I87" s="192"/>
+      <c r="J87" s="184"/>
+      <c r="K87" s="182"/>
+      <c r="L87" s="184"/>
+      <c r="M87" s="304" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C79" s="168" t="s">
+    <row r="88" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="53"/>
+      <c r="E88" s="122"/>
+      <c r="F88" s="122"/>
+      <c r="G88" s="122"/>
+      <c r="H88" s="122"/>
+      <c r="I88" s="122"/>
+      <c r="J88" s="122"/>
+      <c r="K88" s="122"/>
+    </row>
+    <row r="89" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J89" s="223" t="s">
+        <v>99</v>
+      </c>
+      <c r="L89" s="223" t="s">
+        <v>93</v>
+      </c>
+      <c r="M89" s="303" t="str">
+        <f>IF(SUM(M78:M87)=0," ",SUM(M78:M87))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="90" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F91" s="123"/>
+      <c r="G91" s="123"/>
+      <c r="L91" s="223" t="s">
+        <v>63</v>
+      </c>
+      <c r="M91" s="232">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="92" spans="2:15" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M92" s="124"/>
+      <c r="O92" s="124"/>
+    </row>
+    <row r="93" spans="2:15" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L93" s="125" t="s">
+        <v>62</v>
+      </c>
+      <c r="M93" s="305" t="str">
+        <f>IF(M89=" "," ",(M89*M91))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="N93" s="34"/>
+    </row>
+    <row r="94" spans="2:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="N94" s="220"/>
+    </row>
+    <row r="95" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="F95" s="14"/>
+      <c r="G95" s="14"/>
+      <c r="H95" s="14"/>
+      <c r="N95" s="34"/>
+    </row>
+    <row r="96" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="D96" s="14"/>
+      <c r="H96" s="14"/>
+      <c r="N96" s="34"/>
+    </row>
+    <row r="97" spans="2:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B97" s="107"/>
+      <c r="C97" s="64"/>
+      <c r="D97" s="64"/>
+      <c r="E97" s="64"/>
+      <c r="F97" s="126" t="s">
+        <v>64</v>
+      </c>
+      <c r="G97" s="107"/>
+      <c r="H97" s="107"/>
+      <c r="I97" s="107"/>
+      <c r="J97" s="107"/>
+      <c r="K97" s="107"/>
+      <c r="L97" s="107"/>
+      <c r="M97" s="107"/>
+    </row>
+    <row r="98" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B98" s="127"/>
+      <c r="C98" s="109"/>
+      <c r="D98" s="110"/>
+      <c r="E98" s="111"/>
+      <c r="F98" s="110"/>
+      <c r="G98" s="163" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="D79" s="168"/>
-[...9 lines deleted...]
-        <f>IF(SUM(M72:M78)=0," ",SUM(M72:M78))</f>
+      <c r="I98" s="114"/>
+      <c r="K98" s="128"/>
+      <c r="L98" s="129" t="s">
+        <v>73</v>
+      </c>
+      <c r="M98" s="116"/>
+    </row>
+    <row r="99" spans="2:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="229" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" s="130"/>
+      <c r="D99" s="131" t="s">
+        <v>65</v>
+      </c>
+      <c r="E99" s="132"/>
+      <c r="F99" s="133"/>
+      <c r="G99" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="H99" s="162" t="s">
+        <v>66</v>
+      </c>
+      <c r="I99" s="134" t="s">
+        <v>67</v>
+      </c>
+      <c r="J99" s="135" t="s">
+        <v>72</v>
+      </c>
+      <c r="K99" s="136"/>
+      <c r="L99" s="137" t="s">
+        <v>68</v>
+      </c>
+      <c r="M99" s="138" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="100" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B100" s="166"/>
+      <c r="C100" s="164"/>
+      <c r="D100" s="21"/>
+      <c r="E100" s="139"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="218"/>
+      <c r="H100" s="172"/>
+      <c r="I100" s="173"/>
+      <c r="J100" s="174"/>
+      <c r="K100" s="175"/>
+      <c r="L100" s="176"/>
+      <c r="M100" s="177"/>
+    </row>
+    <row r="101" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B101" s="5"/>
+      <c r="C101" s="11"/>
+      <c r="D101" s="140"/>
+      <c r="E101" s="140"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="6"/>
+      <c r="H101" s="9"/>
+      <c r="I101" s="9"/>
+      <c r="J101" s="13"/>
+      <c r="K101" s="141"/>
+      <c r="L101" s="4"/>
+      <c r="M101" s="10"/>
+      <c r="N101" s="34"/>
+    </row>
+    <row r="102" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="G102" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="H102" s="167" t="str">
+        <f>IF(SUM(H100:H101)=0," ",SUM(H100:H101))</f>
         <v xml:space="preserve"> </v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D82" s="170" t="s">
+      <c r="I102" s="168" t="str">
+        <f>IF(SUM(I100:I101)=0," ",SUM(I100:I101))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J102" s="168" t="str">
+        <f>IF(SUM(J100:J101)=0," ",SUM(J100:J101))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="K102" s="169"/>
+      <c r="L102" s="170"/>
+      <c r="M102" s="171" t="str">
+        <f>IF(SUM(M100:M101)=0," ",SUM(M100:M101))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="N102" s="221"/>
+    </row>
+    <row r="103" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="N103" s="220"/>
+    </row>
+    <row r="104" spans="2:14" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F104" s="14"/>
+      <c r="G104" s="14"/>
+      <c r="L104" s="143" t="s">
         <v>75</v>
       </c>
-      <c r="E82" s="170"/>
-[...4 lines deleted...]
-      <c r="C83" s="24" t="s">
+      <c r="M104" s="305" t="str">
+        <f>IF(SUM(H102,I102,J102)=0," ",SUM(H102,I102,J102))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="N104" s="34"/>
+    </row>
+    <row r="105" spans="2:14" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="F105" s="14"/>
+      <c r="G105" s="14"/>
+      <c r="L105" s="143"/>
+      <c r="M105" s="266"/>
+      <c r="N105" s="34"/>
+    </row>
+    <row r="106" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H106" s="14"/>
+      <c r="N106" s="34"/>
+    </row>
+    <row r="107" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="107"/>
+      <c r="C107" s="107"/>
+      <c r="D107" s="107"/>
+      <c r="E107" s="107"/>
+      <c r="F107" s="126" t="s">
+        <v>92</v>
+      </c>
+      <c r="G107" s="107"/>
+      <c r="H107" s="107"/>
+      <c r="I107" s="107"/>
+      <c r="J107" s="107"/>
+      <c r="K107" s="64"/>
+      <c r="L107" s="64"/>
+      <c r="M107" s="107"/>
+    </row>
+    <row r="108" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C108" s="144" t="s">
+        <v>76</v>
+      </c>
+      <c r="D108" s="145"/>
+      <c r="E108" s="269" t="s">
+        <v>102</v>
+      </c>
+      <c r="F108" s="78"/>
+      <c r="G108" s="127"/>
+      <c r="H108" s="230" t="s">
+        <v>79</v>
+      </c>
+      <c r="I108" s="270"/>
+      <c r="J108" s="146" t="s">
+        <v>104</v>
+      </c>
+      <c r="K108" s="114"/>
+      <c r="L108" s="129" t="s">
         <v>73</v>
       </c>
-      <c r="M83" s="172">
-[...7 lines deleted...]
-      <c r="C85" s="24" t="s">
+      <c r="M108" s="116"/>
+    </row>
+    <row r="109" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="147" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" s="148" t="s">
+        <v>77</v>
+      </c>
+      <c r="D109" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="268" t="s">
+        <v>78</v>
+      </c>
+      <c r="F109" s="19"/>
+      <c r="G109" s="300" t="s">
+        <v>103</v>
+      </c>
+      <c r="H109" s="231" t="s">
+        <v>80</v>
+      </c>
+      <c r="I109" s="151" t="s">
+        <v>81</v>
+      </c>
+      <c r="J109" s="151" t="s">
+        <v>105</v>
+      </c>
+      <c r="K109" s="150" t="s">
+        <v>69</v>
+      </c>
+      <c r="L109" s="271" t="s">
+        <v>68</v>
+      </c>
+      <c r="M109" s="272" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="110" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="179"/>
+      <c r="C110" s="180"/>
+      <c r="D110" s="181"/>
+      <c r="E110" s="178"/>
+      <c r="F110" s="182"/>
+      <c r="G110" s="186"/>
+      <c r="H110" s="187"/>
+      <c r="I110" s="186"/>
+      <c r="J110" s="184"/>
+      <c r="K110" s="186"/>
+      <c r="L110" s="184"/>
+      <c r="M110" s="188"/>
+    </row>
+    <row r="111" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="179"/>
+      <c r="C111" s="178"/>
+      <c r="D111" s="181"/>
+      <c r="E111" s="178"/>
+      <c r="F111" s="182"/>
+      <c r="G111" s="186"/>
+      <c r="H111" s="187"/>
+      <c r="I111" s="186"/>
+      <c r="J111" s="184"/>
+      <c r="K111" s="186"/>
+      <c r="L111" s="184"/>
+      <c r="M111" s="188"/>
+    </row>
+    <row r="112" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="179"/>
+      <c r="C112" s="180"/>
+      <c r="D112" s="181"/>
+      <c r="E112" s="178"/>
+      <c r="F112" s="182"/>
+      <c r="G112" s="186"/>
+      <c r="H112" s="187"/>
+      <c r="I112" s="186"/>
+      <c r="J112" s="184"/>
+      <c r="K112" s="186"/>
+      <c r="L112" s="184"/>
+      <c r="M112" s="188"/>
+    </row>
+    <row r="113" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="179"/>
+      <c r="C113" s="183"/>
+      <c r="D113" s="181"/>
+      <c r="E113" s="178"/>
+      <c r="F113" s="182"/>
+      <c r="G113" s="186"/>
+      <c r="H113" s="187"/>
+      <c r="I113" s="186"/>
+      <c r="J113" s="184"/>
+      <c r="K113" s="186"/>
+      <c r="L113" s="184"/>
+      <c r="M113" s="188"/>
+    </row>
+    <row r="114" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="179"/>
+      <c r="C114" s="178"/>
+      <c r="D114" s="181"/>
+      <c r="E114" s="178"/>
+      <c r="F114" s="182"/>
+      <c r="G114" s="186"/>
+      <c r="H114" s="187"/>
+      <c r="I114" s="186"/>
+      <c r="J114" s="184"/>
+      <c r="K114" s="186"/>
+      <c r="L114" s="184"/>
+      <c r="M114" s="188"/>
+    </row>
+    <row r="115" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="179"/>
+      <c r="C115" s="178"/>
+      <c r="D115" s="184"/>
+      <c r="E115" s="178"/>
+      <c r="F115" s="182"/>
+      <c r="G115" s="186"/>
+      <c r="H115" s="187"/>
+      <c r="I115" s="186"/>
+      <c r="J115" s="184"/>
+      <c r="K115" s="186"/>
+      <c r="L115" s="184"/>
+      <c r="M115" s="188"/>
+    </row>
+    <row r="116" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="179"/>
+      <c r="C116" s="178"/>
+      <c r="D116" s="184"/>
+      <c r="E116" s="178"/>
+      <c r="F116" s="182"/>
+      <c r="G116" s="186"/>
+      <c r="H116" s="187"/>
+      <c r="I116" s="186"/>
+      <c r="J116" s="184"/>
+      <c r="K116" s="186"/>
+      <c r="L116" s="184"/>
+      <c r="M116" s="188"/>
+    </row>
+    <row r="117" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="179"/>
+      <c r="C117" s="178"/>
+      <c r="D117" s="184"/>
+      <c r="E117" s="178"/>
+      <c r="F117" s="182"/>
+      <c r="G117" s="186"/>
+      <c r="H117" s="187"/>
+      <c r="I117" s="186"/>
+      <c r="J117" s="184"/>
+      <c r="K117" s="186"/>
+      <c r="L117" s="184"/>
+      <c r="M117" s="188"/>
+    </row>
+    <row r="118" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="185"/>
+      <c r="C118" s="178"/>
+      <c r="D118" s="184"/>
+      <c r="E118" s="178"/>
+      <c r="F118" s="182"/>
+      <c r="G118" s="186"/>
+      <c r="H118" s="187"/>
+      <c r="I118" s="186"/>
+      <c r="J118" s="184"/>
+      <c r="K118" s="186"/>
+      <c r="L118" s="184"/>
+      <c r="M118" s="188"/>
+    </row>
+    <row r="119" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="185"/>
+      <c r="C119" s="178"/>
+      <c r="D119" s="184"/>
+      <c r="E119" s="178"/>
+      <c r="F119" s="182"/>
+      <c r="G119" s="186"/>
+      <c r="H119" s="187"/>
+      <c r="I119" s="186"/>
+      <c r="J119" s="184"/>
+      <c r="K119" s="186"/>
+      <c r="L119" s="184"/>
+      <c r="M119" s="188"/>
+    </row>
+    <row r="120" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B120" s="185"/>
+      <c r="C120" s="178"/>
+      <c r="D120" s="184"/>
+      <c r="E120" s="178"/>
+      <c r="F120" s="182"/>
+      <c r="G120" s="186"/>
+      <c r="H120" s="187"/>
+      <c r="I120" s="186"/>
+      <c r="J120" s="184"/>
+      <c r="K120" s="186"/>
+      <c r="L120" s="184"/>
+      <c r="M120" s="188"/>
+    </row>
+    <row r="121" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B121" s="185"/>
+      <c r="C121" s="178"/>
+      <c r="D121" s="184"/>
+      <c r="E121" s="178"/>
+      <c r="F121" s="182"/>
+      <c r="G121" s="186"/>
+      <c r="H121" s="187"/>
+      <c r="I121" s="186"/>
+      <c r="J121" s="184"/>
+      <c r="K121" s="186"/>
+      <c r="L121" s="184"/>
+      <c r="M121" s="188"/>
+    </row>
+    <row r="122" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B122" s="48"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="M85" s="225"/>
-[...9 lines deleted...]
-        <f>IF(M79=" "," ",(M79+M81)*M83+M85)</f>
+      <c r="G122" s="189" t="str">
+        <f>IF(SUM(G110:G121)=0," ",SUM(G110:G121))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="N86" s="173"/>
-[...29 lines deleted...]
-      <c r="G89" s="229" t="s">
+      <c r="H122" s="189" t="str">
+        <f>IF(SUM(H110:H121)=0," ",SUM(H110:H121))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I122" s="189" t="str">
+        <f>IF(SUM(I110:I121)=0," ",SUM(I110:I121))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J122" s="190"/>
+      <c r="K122" s="189" t="str">
+        <f>IF(SUM(K110:K121)=0," ",SUM(K110:K121))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="L122" s="190"/>
+      <c r="M122" s="189" t="str">
+        <f>IF(SUM(M110:M121)=0," ",SUM(M110:M121))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="123" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B123" s="48"/>
+      <c r="C123" s="48"/>
+      <c r="D123" s="48"/>
+      <c r="H123" s="48"/>
+      <c r="I123" s="48"/>
+      <c r="J123" s="48"/>
+      <c r="K123" s="48"/>
+      <c r="L123" s="48"/>
+      <c r="M123" s="48"/>
+      <c r="N123" s="220"/>
+    </row>
+    <row r="124" spans="2:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="152"/>
+      <c r="C124" s="152"/>
+      <c r="D124" s="152"/>
+      <c r="F124" s="14"/>
+      <c r="G124" s="14"/>
+      <c r="I124" s="48"/>
+      <c r="J124" s="48"/>
+      <c r="K124" s="48"/>
+      <c r="L124" s="143" t="s">
         <v>82</v>
       </c>
-      <c r="H89" s="184" t="s">
+      <c r="M124" s="305" t="str">
+        <f>IF(SUM(G122,H122,I122,K122,M122)=0," ",SUM(G122,H122,I122,K122,M122))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="125" spans="2:14" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="152"/>
+      <c r="C125" s="152"/>
+      <c r="D125" s="152"/>
+      <c r="F125" s="14"/>
+      <c r="G125" s="14"/>
+      <c r="I125" s="48"/>
+      <c r="J125" s="48"/>
+      <c r="K125" s="48"/>
+      <c r="L125" s="143"/>
+      <c r="M125" s="267"/>
+    </row>
+    <row r="126" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="153"/>
+      <c r="C127" s="107"/>
+      <c r="D127" s="107"/>
+      <c r="E127" s="222" t="s">
+        <v>100</v>
+      </c>
+      <c r="F127" s="108"/>
+      <c r="G127" s="107"/>
+      <c r="H127" s="107"/>
+      <c r="I127" s="107"/>
+      <c r="J127" s="107"/>
+      <c r="K127" s="107"/>
+      <c r="L127" s="107"/>
+      <c r="M127" s="107"/>
+    </row>
+    <row r="128" spans="2:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B128" s="147" t="s">
+        <v>25</v>
+      </c>
+      <c r="C128" s="154"/>
+      <c r="D128" s="130"/>
+      <c r="E128" s="130"/>
+      <c r="F128" s="155" t="s">
+        <v>84</v>
+      </c>
+      <c r="H128" s="130"/>
+      <c r="I128" s="132"/>
+      <c r="K128" s="156" t="s">
         <v>83</v>
       </c>
-      <c r="I89" s="158"/>
-[...28 lines deleted...]
-      <c r="J90" s="186" t="s">
+      <c r="L128" s="132"/>
+      <c r="M128" s="156" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="191"/>
+      <c r="C129" s="178"/>
+      <c r="D129" s="192"/>
+      <c r="E129" s="192"/>
+      <c r="F129" s="192"/>
+      <c r="G129" s="192"/>
+      <c r="H129" s="192"/>
+      <c r="I129" s="193"/>
+      <c r="J129" s="194"/>
+      <c r="K129" s="195"/>
+      <c r="L129" s="196"/>
+      <c r="M129" s="197"/>
+    </row>
+    <row r="130" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="191"/>
+      <c r="C130" s="178"/>
+      <c r="D130" s="192"/>
+      <c r="E130" s="192"/>
+      <c r="F130" s="192"/>
+      <c r="G130" s="192"/>
+      <c r="H130" s="192"/>
+      <c r="I130" s="193"/>
+      <c r="J130" s="194"/>
+      <c r="K130" s="195"/>
+      <c r="L130" s="196"/>
+      <c r="M130" s="197"/>
+    </row>
+    <row r="131" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="198"/>
+      <c r="C131" s="178"/>
+      <c r="D131" s="129"/>
+      <c r="E131" s="129"/>
+      <c r="F131" s="129"/>
+      <c r="G131" s="129"/>
+      <c r="H131" s="129"/>
+      <c r="I131" s="182"/>
+      <c r="J131" s="194"/>
+      <c r="K131" s="195"/>
+      <c r="L131" s="196"/>
+      <c r="M131" s="197"/>
+    </row>
+    <row r="132" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="5"/>
+      <c r="C132" s="4"/>
+      <c r="D132" s="120"/>
+      <c r="E132" s="120"/>
+      <c r="F132" s="120"/>
+      <c r="G132" s="120"/>
+      <c r="H132" s="120"/>
+      <c r="I132" s="121"/>
+      <c r="J132" s="7"/>
+      <c r="K132" s="157"/>
+      <c r="L132" s="119"/>
+      <c r="M132" s="10"/>
+    </row>
+    <row r="133" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="5"/>
+      <c r="C133" s="4"/>
+      <c r="D133" s="120"/>
+      <c r="E133" s="120"/>
+      <c r="F133" s="120"/>
+      <c r="G133" s="120"/>
+      <c r="H133" s="120"/>
+      <c r="I133" s="121"/>
+      <c r="J133" s="7"/>
+      <c r="K133" s="157"/>
+      <c r="L133" s="119"/>
+      <c r="M133" s="10"/>
+    </row>
+    <row r="134" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="198"/>
+      <c r="C134" s="178"/>
+      <c r="D134" s="129"/>
+      <c r="E134" s="129"/>
+      <c r="F134" s="129"/>
+      <c r="G134" s="129"/>
+      <c r="H134" s="129"/>
+      <c r="I134" s="182"/>
+      <c r="J134" s="194"/>
+      <c r="K134" s="195"/>
+      <c r="L134" s="196"/>
+      <c r="M134" s="197"/>
+    </row>
+    <row r="135" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="5"/>
+      <c r="C135" s="4"/>
+      <c r="D135" s="120"/>
+      <c r="E135" s="120"/>
+      <c r="F135" s="120"/>
+      <c r="G135" s="120"/>
+      <c r="H135" s="120"/>
+      <c r="I135" s="121"/>
+      <c r="J135" s="7"/>
+      <c r="K135" s="157"/>
+      <c r="L135" s="119"/>
+      <c r="M135" s="10"/>
+    </row>
+    <row r="136" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="5"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="120"/>
+      <c r="E136" s="120"/>
+      <c r="F136" s="120"/>
+      <c r="G136" s="120"/>
+      <c r="H136" s="120"/>
+      <c r="I136" s="121"/>
+      <c r="J136" s="7"/>
+      <c r="K136" s="157"/>
+      <c r="L136" s="119"/>
+      <c r="M136" s="10"/>
+    </row>
+    <row r="137" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="8"/>
+      <c r="C137" s="4"/>
+      <c r="D137" s="120"/>
+      <c r="E137" s="120"/>
+      <c r="F137" s="120"/>
+      <c r="G137" s="120"/>
+      <c r="H137" s="120"/>
+      <c r="I137" s="121"/>
+      <c r="J137" s="7"/>
+      <c r="K137" s="157"/>
+      <c r="L137" s="119"/>
+      <c r="M137" s="10"/>
+    </row>
+    <row r="138" spans="2:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="5"/>
+      <c r="C138" s="4"/>
+      <c r="D138" s="120"/>
+      <c r="E138" s="120"/>
+      <c r="F138" s="120"/>
+      <c r="G138" s="120"/>
+      <c r="H138" s="120"/>
+      <c r="I138" s="121"/>
+      <c r="J138" s="7"/>
+      <c r="K138" s="157"/>
+      <c r="L138" s="119"/>
+      <c r="M138" s="10"/>
+    </row>
+    <row r="139" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B139" s="5"/>
+      <c r="C139" s="4"/>
+      <c r="D139" s="120"/>
+      <c r="E139" s="120"/>
+      <c r="F139" s="120"/>
+      <c r="G139" s="120"/>
+      <c r="H139" s="120"/>
+      <c r="I139" s="121"/>
+      <c r="J139" s="7"/>
+      <c r="K139" s="157"/>
+      <c r="L139" s="119"/>
+      <c r="M139" s="10"/>
+    </row>
+    <row r="140" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B140" s="5"/>
+      <c r="C140" s="4"/>
+      <c r="D140" s="120"/>
+      <c r="E140" s="120"/>
+      <c r="F140" s="120"/>
+      <c r="G140" s="120"/>
+      <c r="H140" s="120"/>
+      <c r="I140" s="121"/>
+      <c r="J140" s="7"/>
+      <c r="K140" s="157"/>
+      <c r="L140" s="119"/>
+      <c r="M140" s="10"/>
+    </row>
+    <row r="141" spans="2:13" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="152"/>
+      <c r="C141" s="152"/>
+      <c r="F141" s="64"/>
+      <c r="G141" s="64"/>
+      <c r="H141" s="64"/>
+      <c r="I141" s="64"/>
+      <c r="J141" s="64"/>
+      <c r="K141" s="64"/>
+      <c r="L141" s="158" t="s">
         <v>85</v>
       </c>
-      <c r="K90" s="187"/>
-[...43 lines deleted...]
-        <f>IF(SUM(H91:H92)=0," ",SUM(H91:H92))</f>
+      <c r="M141" s="305" t="str">
+        <f>IF(SUM(M129:M140)=0," ",SUM(M129:M140))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="I93" s="234" t="str">
-[...555 lines deleted...]
-    <row r="129" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="142" spans="2:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.3" right="0.3" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="63" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="73" max="16383" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TravelExpenseForm</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>