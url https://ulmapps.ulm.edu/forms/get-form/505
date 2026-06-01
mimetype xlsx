--- v0 (2026-03-03)
+++ v1 (2026-06-01)
@@ -6,496 +6,480 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4C109B9E-1A7A-4CC7-ACAC-1B21F285EB07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84A16D47-0C11-4D0A-A286-AEA615FDC768}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="193" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Travel Expense Form" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M127" i="2" l="1"/>
-  <c r="F21" i="2"/>
-[...1 lines deleted...]
-  <c r="M78" i="2" s="1"/>
+  <c r="F21" i="2" s="1"/>
+  <c r="M78" i="2"/>
   <c r="M85" i="2" s="1"/>
   <c r="F15" i="2" s="1"/>
-  <c r="F19" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="L4" i="2" s="1"/>
   <c r="M72" i="2"/>
   <c r="M92" i="2"/>
   <c r="I92" i="2"/>
   <c r="M94" i="2"/>
   <c r="F16" i="2"/>
   <c r="H92" i="2"/>
   <c r="J92" i="2"/>
   <c r="M77" i="2"/>
   <c r="M76" i="2"/>
   <c r="M75" i="2"/>
   <c r="M74" i="2"/>
   <c r="M73" i="2"/>
   <c r="H111" i="2"/>
   <c r="I111" i="2"/>
   <c r="K111" i="2"/>
   <c r="M113" i="2"/>
   <c r="F17" i="2"/>
   <c r="M111" i="2"/>
   <c r="G111" i="2"/>
-  <c r="F18" i="2"/>
+  <c r="F18" i="2" l="1"/>
+  <c r="F19" i="2"/>
+  <c r="F23" i="2" s="1"/>
+  <c r="L4" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="115">
   <si>
     <t>MILES</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TERRITORY TRAVELED - SHOW ALL POINTS</t>
   </si>
   <si>
     <t>DEPARTURE</t>
   </si>
   <si>
     <t>ARRIVAL</t>
   </si>
   <si>
     <t>TRAVELED</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Rate-Per-Mile Allowance</t>
   </si>
   <si>
     <t>Add Lump-Sum Allowance</t>
   </si>
   <si>
-    <t>TOTAL REIMBURSEMENT - SCHEDULE A</t>
-[...4 lines deleted...]
-  <si>
     <t>PURCHASES</t>
   </si>
   <si>
     <t>MISCELLANEOUS</t>
   </si>
   <si>
     <t>GAS</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>COST</t>
   </si>
   <si>
-    <t>TOTALS</t>
-[...7 lines deleted...]
-  <si>
     <t>HOUR</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t xml:space="preserve">  COM.CARRIER</t>
   </si>
   <si>
     <t>MEALS</t>
   </si>
   <si>
     <t>DEP</t>
   </si>
   <si>
     <t>ARR</t>
   </si>
   <si>
     <t>AND DAILY LOCATIONS</t>
   </si>
   <si>
     <t>DIEM</t>
   </si>
   <si>
     <t>LODGING</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>TOTAL REIMBURSEMENT -- SCHEDULE C</t>
-[...1 lines deleted...]
-  <si>
     <t>TRAVEL EXPENSE ACCOUNT</t>
   </si>
   <si>
     <t>The statement on the reverse side must be completely filled in by the payee</t>
   </si>
   <si>
     <t>prior to signature.   Receipts must be attached as required by travel regulations.</t>
   </si>
   <si>
     <t>PERIOD OF TRAVEL</t>
   </si>
   <si>
-    <t>NAME OF OFFICER OR EMPLOYEE</t>
-[...7 lines deleted...]
-  <si>
     <t>CITY</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>ZIP CODE</t>
   </si>
   <si>
-    <t>TO</t>
-[...1 lines deleted...]
-  <si>
     <t>SUMMARY OF EXPENSES (See Reverse Side)</t>
   </si>
   <si>
     <t>Personally-Owned Automobile</t>
   </si>
   <si>
     <t xml:space="preserve">Sch. A  </t>
   </si>
   <si>
     <t>State-Owned Automobile</t>
   </si>
   <si>
     <t xml:space="preserve">Sch. B  </t>
   </si>
   <si>
     <t>Other Travel Expenses</t>
   </si>
   <si>
     <t xml:space="preserve">Sch. C  </t>
   </si>
   <si>
     <t>CERTIFICATE OF PAYEE</t>
   </si>
   <si>
     <t>PAYEE</t>
   </si>
   <si>
     <t>TITLE OR POSITION</t>
   </si>
   <si>
     <t>OFFICIAL DOMICILE</t>
   </si>
   <si>
     <t xml:space="preserve"> I CERTIFY THAT THE CHARGES SET FORTH ON THIS EXPENSE ACCOUNT HAVE BEEN EXAMINED BY ME: THAT THE SERVICES FOR WHICH THE</t>
   </si>
   <si>
     <t>CHARGES ARE MADE WERE NECESSARY AND PROPER: AND THAT, IN MY OPINION, THE AMOUNTS CLAIMED ARE JUST AND REASONABLE.</t>
   </si>
   <si>
-    <t>REQUESTING AGENT</t>
-[...4 lines deleted...]
-  <si>
     <t>Explanation of Travel</t>
   </si>
   <si>
     <t>(FOR CONTROLLER'S USE ONLY)</t>
   </si>
   <si>
-    <t>APPROVED FOR PAYMENT</t>
-[...1 lines deleted...]
-  <si>
     <t>LICENSE</t>
   </si>
   <si>
     <t>NO.</t>
   </si>
   <si>
     <t>STORAGE</t>
   </si>
   <si>
     <t>OIL</t>
   </si>
   <si>
     <t>CERTIFICATE BY HEAD OF BUDGET UNIT</t>
   </si>
   <si>
-    <t>Schedule A - Use of Personally-Owned Automobile</t>
-[...1 lines deleted...]
-  <si>
     <t>DESCRIPTION OF TRIPS</t>
   </si>
   <si>
     <t>COSTS</t>
   </si>
   <si>
     <t>SIGNED</t>
   </si>
   <si>
     <t>ODOMETER READINGS</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>Cover Check:</t>
-[...13 lines deleted...]
-  <si>
     <t>Pick up by:</t>
   </si>
   <si>
     <t>CHECK DISTRIBUTION:</t>
   </si>
   <si>
     <t>Amount:</t>
   </si>
   <si>
     <t>CONTROLLER'S OFFICE</t>
   </si>
   <si>
     <t>This space for Controller's Office use only</t>
   </si>
   <si>
     <t xml:space="preserve"> Date Received:</t>
   </si>
   <si>
-    <t>OTHER REF:</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Calculated Miles  (Automatically totals odometer readings entered in table above)</t>
   </si>
   <si>
     <t>[Attach page indicating mileage total]</t>
   </si>
   <si>
     <t>Total Miles Traveled  (Enter total miles if using MapQuest, Tripmaker, How Far Is It, etc.)</t>
   </si>
   <si>
     <t>****SUBMIT ORIGINAL****</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Prog</t>
   </si>
   <si>
     <t>should be attached.</t>
   </si>
   <si>
     <t>Exp Acct</t>
   </si>
   <si>
     <t>AMOUNT</t>
   </si>
   <si>
     <t>DEPARTMENT</t>
   </si>
   <si>
-    <t>CWID if Employee or Available, SSN all Others</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">   Total Travel Expenses</t>
   </si>
   <si>
-    <t xml:space="preserve">        Less:  Travel Advance(s)</t>
-[...1 lines deleted...]
-  <si>
     <t>NOTE:  If Advance(s) exceeds the travel expenses, a LaCap deposit receipt</t>
   </si>
   <si>
-    <t>Net Due (Traveler) or ULM</t>
-[...1 lines deleted...]
-  <si>
     <t>NAME ON CARD AND/OR TYPE</t>
   </si>
   <si>
     <t xml:space="preserve">  (Detail CBA, Rental, P-Card, State charges on reverse)</t>
   </si>
   <si>
-    <t>Schedule D - CBA/Rental Car/P-Card And/Or State Travel Card Charges  (Non-Reimbursable, Paid by University)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sch. D  </t>
   </si>
   <si>
     <t>CBA/Rental/P-Card/State Travel Card</t>
   </si>
   <si>
     <t xml:space="preserve">        Less:  Non-reimbursable Charges</t>
   </si>
   <si>
     <t>TOTAL NON-REIMBURSABLE CHARGES -- SCHEDULE D</t>
   </si>
   <si>
     <t>Orgn</t>
   </si>
   <si>
-    <t>Extension#.</t>
-[...1 lines deleted...]
-  <si>
     <t>Mail Check to Address Above</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mail Check Back to ULM for Pick Up</t>
   </si>
   <si>
     <t>****and Travel Authorization copy****</t>
   </si>
   <si>
     <t xml:space="preserve">          I certify that this expense account is just and true in all respects; that the distances shown were actually and necessarily traveled on</t>
   </si>
   <si>
     <t>the dates specified on official business only; that the amounts charged for expenses, other than use of personally owned automobile, were</t>
   </si>
   <si>
     <t>incurred on official business only, and have actually been paid by me for travel and other expenses; that no part of the account has been</t>
   </si>
   <si>
     <t>within fifteen (15) days after the end of the travel.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">paid by the State; and that the full amount is justly due.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>I acknowledge and understand that the travel expense form is due</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">  ULM 1446 (Rev. 1/12/2026)</t>
-[...2 lines deleted...]
-    <t>Rev. 1/15/2026</t>
+    <t>Extension #: ___________</t>
+  </si>
+  <si>
+    <t>ULM Pickup Requested - for Extinuating Circumstances</t>
+  </si>
+  <si>
+    <t>NAME OF AUTHORIZED TRAVELER OR PAYEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CWID </t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Less:  Travel Advance (Net of Cash Returned)</t>
+  </si>
+  <si>
+    <t>Net Due Traveler / Payee</t>
+  </si>
+  <si>
+    <t>TRAVEL FROM/TO</t>
+  </si>
+  <si>
+    <t>ADDRESS</t>
+  </si>
+  <si>
+    <t>GRANTS/CONTRACTS</t>
+  </si>
+  <si>
+    <t>TOTAL  - SCHEDULE A</t>
+  </si>
+  <si>
+    <t>SCHEDULE A - Use of Personally-Owned Automobile</t>
+  </si>
+  <si>
+    <t>SCHEDULE B - Use of State-Owned Automobile</t>
+  </si>
+  <si>
+    <t>TOTAL  -- SCHEDULE B</t>
+  </si>
+  <si>
+    <t>TOTAL -- SCHEDULE C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCHEDULE  D - CBA/Rental Car/P-Card And/Or State Travel Card Charges  </t>
+  </si>
+  <si>
+    <t>SCHEDULE C - Other Travel Expenses (Including Travel Advance Expenses)</t>
+  </si>
+  <si>
+    <t>SUB TOTALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SUB TOTALS</t>
+  </si>
+  <si>
+    <t>Approved by:</t>
+  </si>
+  <si>
+    <t>REQUESTING AGENT – PRINT and SIGN Name</t>
+  </si>
+  <si>
+    <t>APPROVING AGENT – PRINT and SIGN Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ULM 1446 (Rev. 4/29/2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   APPROVED FOR PAYMENT / PPM49 Review</t>
+  </si>
+  <si>
+    <t>Rev. 4/29/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0\ ;\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00\ ;\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="0.000_);\(0.000\)"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -595,72 +579,77 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="55"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="42">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -967,320 +956,258 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...61 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal/>
-[...31 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="300">
+  <cellXfs count="325">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="7" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -1296,622 +1223,727 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma0" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency0" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Date" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Fixed" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 1" xfId="6" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="7" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Total" xfId="8" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
@@ -2265,2248 +2297,2217 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:M128"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
     <col min="7" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="6.28515625" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
-    <col min="12" max="12" width="10.5703125" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="15"/>
+      <c r="A1" s="296" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="297"/>
+      <c r="C1" s="297"/>
+      <c r="D1" s="297"/>
+      <c r="E1" s="296"/>
+      <c r="F1" s="296"/>
+      <c r="G1" s="250"/>
+      <c r="H1" s="250"/>
+      <c r="I1" s="250"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="14"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="154" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="10" t="s">
+      <c r="A2" s="298" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="298"/>
+      <c r="C2" s="298"/>
+      <c r="D2" s="299" t="s">
+        <v>85</v>
+      </c>
+      <c r="E2" s="296"/>
+      <c r="F2" s="300"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="14"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="301" t="s">
         <v>112</v>
       </c>
-      <c r="E2" s="193"/>
-[...35 lines deleted...]
-      <c r="M3" s="15"/>
+      <c r="B3" s="301"/>
+      <c r="C3" s="301"/>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+      <c r="G3" s="94" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="97" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="J3" s="96" t="s">
+        <v>70</v>
+      </c>
+      <c r="K3" s="93" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="M3" s="14"/>
     </row>
     <row r="4" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="181" t="s">
-[...12 lines deleted...]
-      <c r="L4" s="116">
+      <c r="A4" s="303" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="304"/>
+      <c r="C4" s="304"/>
+      <c r="D4" s="304"/>
+      <c r="E4" s="304"/>
+      <c r="F4" s="305"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="98">
         <f>F23</f>
         <v>0</v>
       </c>
-      <c r="M4" s="15"/>
+      <c r="M4" s="14"/>
     </row>
     <row r="5" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="184" t="s">
+      <c r="A5" s="306" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="306"/>
+      <c r="C5" s="306"/>
+      <c r="D5" s="306"/>
+      <c r="E5" s="306"/>
+      <c r="F5" s="307"/>
+      <c r="G5" s="104"/>
+      <c r="H5" s="105"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="98"/>
+      <c r="M5" s="14"/>
+    </row>
+    <row r="6" spans="1:13" s="37" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="319" t="s">
+        <v>93</v>
+      </c>
+      <c r="B6" s="320"/>
+      <c r="C6" s="320"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="321" t="s">
+        <v>94</v>
+      </c>
+      <c r="F6" s="308"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="98"/>
+      <c r="M6" s="36"/>
+    </row>
+    <row r="7" spans="1:13" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="163"/>
+      <c r="B7" s="163"/>
+      <c r="C7" s="163"/>
+      <c r="D7" s="249"/>
+      <c r="E7" s="249"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="108"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="111"/>
+      <c r="L7" s="95"/>
+      <c r="M7" s="14"/>
+    </row>
+    <row r="8" spans="1:13" s="40" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="317" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="309"/>
+      <c r="H8" s="310"/>
+      <c r="I8" s="311" t="s">
+        <v>97</v>
+      </c>
+      <c r="J8" s="312"/>
+      <c r="K8" s="312"/>
+      <c r="L8" s="313"/>
+      <c r="M8" s="39"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="163"/>
+      <c r="B9" s="163"/>
+      <c r="C9" s="163"/>
+      <c r="D9" s="163"/>
+      <c r="E9" s="163"/>
+      <c r="F9" s="163"/>
+      <c r="G9" s="293"/>
+      <c r="H9" s="163"/>
+      <c r="I9" s="294"/>
+      <c r="J9" s="295"/>
+      <c r="K9" s="163"/>
+      <c r="L9" s="252"/>
+      <c r="M9" s="14"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="318" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="318"/>
+      <c r="C10" s="318"/>
+      <c r="D10" s="318" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="318" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="139"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="314" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="62"/>
+      <c r="K10" s="136"/>
+      <c r="L10" s="253"/>
+      <c r="M10" s="14"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="151"/>
+      <c r="B11" s="151"/>
+      <c r="C11" s="162"/>
+      <c r="D11" s="162"/>
+      <c r="E11" s="151"/>
+      <c r="F11" s="151"/>
+      <c r="G11" s="315"/>
+      <c r="H11" s="151"/>
+      <c r="I11" s="151"/>
+      <c r="J11" s="151"/>
+      <c r="K11" s="151"/>
+      <c r="L11" s="254"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="G12" s="316" t="s">
+        <v>74</v>
+      </c>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="131" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="131"/>
+      <c r="C13" s="131"/>
+      <c r="D13" s="131"/>
+      <c r="G13" s="164"/>
+      <c r="H13" s="151"/>
+      <c r="I13" s="151"/>
+      <c r="J13" s="151"/>
+      <c r="K13" s="151"/>
+      <c r="L13" s="151"/>
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="133" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="184"/>
-[...55 lines deleted...]
-      <c r="G8" s="156" t="s">
+      <c r="B15" s="133"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="133"/>
+      <c r="E15" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="157"/>
-[...100 lines deleted...]
-      <c r="F15" s="103">
+      <c r="F15" s="87">
         <f>M85</f>
         <v>0</v>
       </c>
-      <c r="H15" s="205" t="s">
-[...6 lines deleted...]
-      <c r="M15" s="15"/>
+      <c r="H15" s="168" t="s">
+        <v>62</v>
+      </c>
+      <c r="I15" s="169"/>
+      <c r="J15" s="169"/>
+      <c r="K15" s="169"/>
+      <c r="L15" s="170"/>
+      <c r="M15" s="14"/>
     </row>
     <row r="16" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="155" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="104">
+      <c r="A16" s="133" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="88">
         <f>M94</f>
         <v>0</v>
       </c>
-      <c r="H16" s="74"/>
-[...4 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="155" t="s">
-[...8 lines deleted...]
-      <c r="F17" s="104">
+      <c r="A17" s="133" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="133"/>
+      <c r="C17" s="133"/>
+      <c r="D17" s="133"/>
+      <c r="E17" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" s="88">
         <f>M113</f>
         <v>0</v>
       </c>
-      <c r="H17" s="74"/>
-[...4 lines deleted...]
-      <c r="M17" s="15"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="155" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="104">
+      <c r="A18" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="133"/>
+      <c r="C18" s="133"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" s="88">
         <f>M127</f>
         <v>0</v>
       </c>
-      <c r="H18" s="74"/>
-[...4 lines deleted...]
-      <c r="M18" s="15"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="175" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="104">
+      <c r="A19" s="150" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="150"/>
+      <c r="C19" s="150"/>
+      <c r="D19" s="150"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="88">
         <f>SUM(F15:F18)</f>
         <v>0</v>
       </c>
-      <c r="H19" s="74"/>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="155" t="s">
-[...12 lines deleted...]
-      <c r="M20" s="15"/>
+      <c r="A20" s="322" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="322"/>
+      <c r="C20" s="322"/>
+      <c r="D20" s="322"/>
+      <c r="E20" s="323"/>
+      <c r="F20" s="89"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="155" t="s">
-[...6 lines deleted...]
-      <c r="F21" s="133">
+      <c r="A21" s="322" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="322"/>
+      <c r="C21" s="322"/>
+      <c r="D21" s="322"/>
+      <c r="E21" s="322"/>
+      <c r="F21" s="112">
         <f>M127</f>
         <v>0</v>
       </c>
-      <c r="H21" s="74"/>
-[...19 lines deleted...]
-      <c r="M22" s="123"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="63"/>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" s="43" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="165" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="165"/>
+      <c r="C22" s="165"/>
+      <c r="D22" s="165"/>
+      <c r="E22" s="165"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="100"/>
+      <c r="J22" s="100"/>
+      <c r="K22" s="100"/>
+      <c r="L22" s="101"/>
+      <c r="M22" s="102"/>
     </row>
     <row r="23" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="175" t="s">
-[...6 lines deleted...]
-      <c r="F23" s="106">
+      <c r="A23" s="256" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="150"/>
+      <c r="C23" s="150"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="90">
         <f>F19-F20-F21</f>
         <v>0</v>
       </c>
-      <c r="H23" s="74"/>
-[...4 lines deleted...]
-      <c r="M23" s="15"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="G24" s="107"/>
-[...4 lines deleted...]
-      <c r="L24" s="76"/>
+      <c r="G24" s="91"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="63"/>
     </row>
     <row r="25" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="152" t="s">
-[...11 lines deleted...]
-      <c r="L25" s="79"/>
+      <c r="A25" s="130" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="130"/>
+      <c r="C25" s="130"/>
+      <c r="D25" s="130"/>
+      <c r="E25" s="130"/>
+      <c r="F25" s="130"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="66"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B26" s="152" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="152"/>
+      <c r="B26" s="130" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="130"/>
+      <c r="D26" s="130"/>
+      <c r="E26" s="130"/>
+      <c r="F26" s="130"/>
     </row>
     <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="10" t="s">
-[...12 lines deleted...]
-      <c r="L27" s="8"/>
+      <c r="A27" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A28" s="153" t="s">
-[...12 lines deleted...]
-      <c r="L28" s="153"/>
+      <c r="A28" s="131" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="131"/>
+      <c r="C28" s="131"/>
+      <c r="D28" s="131"/>
+      <c r="E28" s="131"/>
+      <c r="F28" s="131"/>
+      <c r="G28" s="131"/>
+      <c r="H28" s="131"/>
+      <c r="I28" s="131"/>
+      <c r="J28" s="131"/>
+      <c r="K28" s="131"/>
+      <c r="L28" s="131"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="153" t="s">
-[...12 lines deleted...]
-      <c r="L29" s="153"/>
+      <c r="A29" s="131" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="131"/>
+      <c r="C29" s="131"/>
+      <c r="D29" s="131"/>
+      <c r="E29" s="131"/>
+      <c r="F29" s="131"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="131"/>
+      <c r="L29" s="131"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A30" s="153" t="s">
-[...12 lines deleted...]
-      <c r="L30" s="153"/>
+      <c r="A30" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="131"/>
+      <c r="C30" s="131"/>
+      <c r="D30" s="131"/>
+      <c r="E30" s="131"/>
+      <c r="F30" s="131"/>
+      <c r="G30" s="131"/>
+      <c r="H30" s="131"/>
+      <c r="I30" s="131"/>
+      <c r="J30" s="131"/>
+      <c r="K30" s="131"/>
+      <c r="L30" s="131"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A31" s="152" t="s">
-[...12 lines deleted...]
-      <c r="L31" s="153"/>
+      <c r="A31" s="130" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="131"/>
+      <c r="C31" s="131"/>
+      <c r="D31" s="131"/>
+      <c r="E31" s="131"/>
+      <c r="F31" s="131"/>
+      <c r="G31" s="131"/>
+      <c r="H31" s="131"/>
+      <c r="I31" s="131"/>
+      <c r="J31" s="131"/>
+      <c r="K31" s="131"/>
+      <c r="L31" s="131"/>
     </row>
     <row r="32" spans="1:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="A32" s="154" t="s">
-[...12 lines deleted...]
-      <c r="L32" s="203"/>
+      <c r="A32" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="132"/>
+      <c r="C32" s="132"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="132"/>
+      <c r="I32" s="132"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F33" t="s">
         <v>6</v>
       </c>
-      <c r="J33" s="204" t="s">
+      <c r="J33" s="167" t="s">
         <v>1</v>
       </c>
-      <c r="K33" s="204"/>
-[...16 lines deleted...]
-      <c r="L34" s="203"/>
+      <c r="K33" s="167"/>
+      <c r="L33" s="167"/>
+    </row>
+    <row r="34" spans="1:13" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A34" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="171"/>
+      <c r="G34" s="171"/>
+      <c r="H34" s="171"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="171"/>
+      <c r="K34" s="166"/>
+      <c r="L34" s="166"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="209" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="209" t="s">
+      <c r="A35" s="172" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="172"/>
+      <c r="C35" s="172"/>
+      <c r="D35" s="172"/>
+      <c r="F35" s="172" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="172"/>
+      <c r="H35" s="172"/>
+      <c r="J35" s="172" t="s">
+        <v>42</v>
+      </c>
+      <c r="K35" s="172"/>
+      <c r="L35" s="172"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A37" s="173" t="s">
         <v>51</v>
       </c>
-      <c r="G35" s="209"/>
-[...22 lines deleted...]
-      <c r="M37" s="53"/>
+      <c r="B37" s="174"/>
+      <c r="C37" s="174"/>
+      <c r="D37" s="174"/>
+      <c r="E37" s="174"/>
+      <c r="F37" s="174"/>
+      <c r="G37" s="174"/>
+      <c r="H37" s="174"/>
+      <c r="I37" s="174"/>
+      <c r="J37" s="174"/>
+      <c r="K37" s="174"/>
+      <c r="L37" s="175"/>
+      <c r="M37" s="42"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A38" s="213" t="s">
-[...13 lines deleted...]
-      <c r="M38" s="64"/>
+      <c r="A38" s="176" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="177"/>
+      <c r="C38" s="177"/>
+      <c r="D38" s="177"/>
+      <c r="E38" s="177"/>
+      <c r="F38" s="177"/>
+      <c r="G38" s="177"/>
+      <c r="H38" s="177"/>
+      <c r="I38" s="177"/>
+      <c r="J38" s="177"/>
+      <c r="K38" s="177"/>
+      <c r="L38" s="178"/>
+      <c r="M38" s="51"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A39" s="213" t="s">
-[...13 lines deleted...]
-      <c r="M39" s="64"/>
+      <c r="A39" s="176" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="177"/>
+      <c r="C39" s="177"/>
+      <c r="D39" s="177"/>
+      <c r="E39" s="177"/>
+      <c r="F39" s="177"/>
+      <c r="G39" s="177"/>
+      <c r="H39" s="177"/>
+      <c r="I39" s="177"/>
+      <c r="J39" s="177"/>
+      <c r="K39" s="177"/>
+      <c r="L39" s="178"/>
+      <c r="M39" s="51"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A40" s="11"/>
-[...9 lines deleted...]
-      <c r="K40" s="15"/>
+      <c r="A40" s="10"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
       <c r="L40" s="4"/>
-      <c r="M40" s="15"/>
+      <c r="M40" s="14"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A41" s="11"/>
-[...9 lines deleted...]
-      <c r="K41" s="15"/>
+      <c r="A41" s="10"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
       <c r="L41" s="4"/>
-      <c r="M41" s="15"/>
+      <c r="M41" s="14"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="3"/>
-      <c r="B42" s="216"/>
-[...10 lines deleted...]
-      <c r="M42" s="15"/>
+      <c r="B42" s="179"/>
+      <c r="C42" s="179"/>
+      <c r="D42" s="179"/>
+      <c r="E42" s="179"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="181"/>
+      <c r="I42" s="181"/>
+      <c r="J42" s="181"/>
+      <c r="K42" s="181"/>
+      <c r="L42" s="182"/>
+      <c r="M42" s="14"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A43" s="52"/>
-      <c r="B43" s="217" t="s">
+      <c r="A43" s="41"/>
+      <c r="B43" s="262" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="180"/>
+      <c r="D43" s="180"/>
+      <c r="E43" s="180"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="262" t="s">
+        <v>111</v>
+      </c>
+      <c r="I43" s="183"/>
+      <c r="J43" s="183"/>
+      <c r="K43" s="183"/>
+      <c r="L43" s="184"/>
+      <c r="M43" s="14"/>
+    </row>
+    <row r="44" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="14"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="14"/>
+    </row>
+    <row r="45" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="154" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="154"/>
+      <c r="C45" s="154"/>
+      <c r="D45" s="154"/>
+      <c r="E45" s="154"/>
+      <c r="F45" s="154"/>
+      <c r="M45" s="20"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="138" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="138"/>
+      <c r="C46" s="138"/>
+      <c r="D46" s="138"/>
+      <c r="E46" s="138"/>
+      <c r="F46" s="138"/>
+      <c r="H46" s="257"/>
+      <c r="I46" s="258"/>
+      <c r="J46" s="258"/>
+      <c r="K46" s="258"/>
+      <c r="L46" s="259"/>
+      <c r="M46" s="20"/>
+    </row>
+    <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="137"/>
+      <c r="C47" s="137"/>
+      <c r="D47" s="137"/>
+      <c r="E47" s="137"/>
+      <c r="F47" s="137"/>
+      <c r="H47" s="190" t="s">
+        <v>46</v>
+      </c>
+      <c r="I47" s="191"/>
+      <c r="J47" s="191"/>
+      <c r="K47" s="191"/>
+      <c r="L47" s="192"/>
+      <c r="M47" s="20"/>
+    </row>
+    <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="86"/>
+      <c r="B48" s="137"/>
+      <c r="C48" s="137"/>
+      <c r="D48" s="137"/>
+      <c r="E48" s="137"/>
+      <c r="F48" s="137"/>
+      <c r="H48" s="324" t="s">
+        <v>113</v>
+      </c>
+      <c r="I48" s="185"/>
+      <c r="J48" s="185"/>
+      <c r="K48" s="185"/>
+      <c r="L48" s="186"/>
+      <c r="M48" s="20"/>
+    </row>
+    <row r="49" spans="1:13" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="86"/>
+      <c r="B49" s="137"/>
+      <c r="C49" s="137"/>
+      <c r="D49" s="137"/>
+      <c r="E49" s="137"/>
+      <c r="F49" s="137"/>
+      <c r="H49" s="187"/>
+      <c r="I49" s="188"/>
+      <c r="J49" s="188"/>
+      <c r="K49" s="188"/>
+      <c r="L49" s="189"/>
+      <c r="M49" s="14"/>
+    </row>
+    <row r="50" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="86"/>
+      <c r="B50" s="137"/>
+      <c r="C50" s="137"/>
+      <c r="D50" s="137"/>
+      <c r="E50" s="137"/>
+      <c r="F50" s="137"/>
+      <c r="H50" s="67"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="27"/>
+      <c r="M50" s="14"/>
+    </row>
+    <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="86"/>
+      <c r="B51" s="137"/>
+      <c r="C51" s="137"/>
+      <c r="D51" s="137"/>
+      <c r="E51" s="137"/>
+      <c r="F51" s="137"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="I51" s="72"/>
+      <c r="J51" s="72"/>
+      <c r="K51" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="L51" s="49"/>
+      <c r="M51" s="14"/>
+    </row>
+    <row r="52" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="86"/>
+      <c r="B52" s="137"/>
+      <c r="C52" s="137"/>
+      <c r="D52" s="137"/>
+      <c r="E52" s="137"/>
+      <c r="F52" s="137"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="14"/>
+      <c r="L52" s="15"/>
+      <c r="M52" s="14"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="86"/>
+      <c r="B53" s="137"/>
+      <c r="C53" s="137"/>
+      <c r="D53" s="137"/>
+      <c r="E53" s="137"/>
+      <c r="F53" s="137"/>
+      <c r="H53" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="I53" s="72"/>
+      <c r="J53" s="72"/>
+      <c r="K53" s="28"/>
+      <c r="L53" s="15"/>
+      <c r="M53" s="14"/>
+    </row>
+    <row r="54" spans="1:13" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="86"/>
+      <c r="B54" s="137"/>
+      <c r="C54" s="137"/>
+      <c r="D54" s="137"/>
+      <c r="E54" s="137"/>
+      <c r="F54" s="137"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="261"/>
+      <c r="J54" s="16"/>
+      <c r="K54" s="16"/>
+      <c r="L54" s="68"/>
+      <c r="M54" s="14"/>
+    </row>
+    <row r="55" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="86"/>
+      <c r="B55" s="137"/>
+      <c r="C55" s="137"/>
+      <c r="D55" s="137"/>
+      <c r="E55" s="137"/>
+      <c r="F55" s="137"/>
+      <c r="H55" s="70"/>
+      <c r="I55" s="70"/>
+      <c r="J55" s="70"/>
+      <c r="K55" s="70"/>
+      <c r="L55" s="70"/>
+      <c r="M55" s="14"/>
+    </row>
+    <row r="56" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="86"/>
+      <c r="B56" s="137"/>
+      <c r="C56" s="137"/>
+      <c r="D56" s="137"/>
+      <c r="E56" s="137"/>
+      <c r="F56" s="137"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="14"/>
+      <c r="K56" s="14"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="14"/>
+    </row>
+    <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="86"/>
+      <c r="B57" s="137"/>
+      <c r="C57" s="137"/>
+      <c r="D57" s="137"/>
+      <c r="E57" s="137"/>
+      <c r="F57" s="137"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="14"/>
+      <c r="K57" s="14"/>
+      <c r="L57" s="14"/>
+      <c r="M57" s="14"/>
+    </row>
+    <row r="58" spans="1:13" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="149"/>
+      <c r="B58" s="149"/>
+      <c r="C58" s="149"/>
+      <c r="D58" s="149"/>
+      <c r="E58" s="149"/>
+      <c r="F58" s="149"/>
+      <c r="G58" s="28"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="14"/>
+      <c r="L58" s="14"/>
+    </row>
+    <row r="59" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="200" t="s">
+        <v>61</v>
+      </c>
+      <c r="B59" s="201"/>
+      <c r="C59" s="201"/>
+      <c r="D59" s="202"/>
+      <c r="E59" s="193" t="s">
+        <v>99</v>
+      </c>
+      <c r="F59" s="194"/>
+      <c r="G59" s="203" t="s">
+        <v>59</v>
+      </c>
+      <c r="H59" s="204"/>
+      <c r="I59" s="204"/>
+      <c r="J59" s="204"/>
+      <c r="K59" s="204"/>
+      <c r="L59" s="205"/>
+      <c r="M59" s="47"/>
+    </row>
+    <row r="60" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="158" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="159"/>
+      <c r="C60" s="159"/>
+      <c r="D60" s="160"/>
+      <c r="E60" s="158" t="s">
+        <v>63</v>
+      </c>
+      <c r="F60" s="195"/>
+      <c r="G60" s="206"/>
+      <c r="H60" s="207"/>
+      <c r="I60" s="207"/>
+      <c r="J60" s="207"/>
+      <c r="K60" s="207"/>
+      <c r="L60" s="208"/>
+      <c r="M60" s="48"/>
+    </row>
+    <row r="61" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="146"/>
+      <c r="B61" s="147"/>
+      <c r="C61" s="147"/>
+      <c r="D61" s="148"/>
+      <c r="E61" s="196"/>
+      <c r="F61" s="197"/>
+      <c r="G61" s="125"/>
+      <c r="H61" s="134" t="s">
+        <v>84</v>
+      </c>
+      <c r="I61" s="134"/>
+      <c r="J61" s="134"/>
+      <c r="K61" s="134"/>
+      <c r="L61" s="135"/>
+      <c r="M61" s="47"/>
+    </row>
+    <row r="62" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="146"/>
+      <c r="B62" s="147"/>
+      <c r="C62" s="147"/>
+      <c r="D62" s="148"/>
+      <c r="E62" s="196"/>
+      <c r="F62" s="197"/>
+      <c r="G62" s="125"/>
+      <c r="H62" s="134" t="s">
+        <v>92</v>
+      </c>
+      <c r="I62" s="134"/>
+      <c r="J62" s="134"/>
+      <c r="K62" s="134"/>
+      <c r="L62" s="135"/>
+      <c r="M62" s="47"/>
+    </row>
+    <row r="63" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="146"/>
+      <c r="B63" s="147"/>
+      <c r="C63" s="147"/>
+      <c r="D63" s="148"/>
+      <c r="E63" s="196"/>
+      <c r="F63" s="197"/>
+      <c r="G63" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="H63" s="134" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="251"/>
+      <c r="J63" s="251"/>
+      <c r="K63" s="251"/>
+      <c r="L63" s="292"/>
+      <c r="M63" s="47"/>
+    </row>
+    <row r="64" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="146"/>
+      <c r="B64" s="147"/>
+      <c r="C64" s="147"/>
+      <c r="D64" s="148"/>
+      <c r="E64" s="196"/>
+      <c r="F64" s="197"/>
+      <c r="G64" s="153"/>
+      <c r="H64" s="134"/>
+      <c r="I64" s="147"/>
+      <c r="J64" s="147"/>
+      <c r="K64" s="147"/>
+      <c r="L64" s="148"/>
+      <c r="M64" s="47"/>
+    </row>
+    <row r="65" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="146"/>
+      <c r="B65" s="147"/>
+      <c r="C65" s="147"/>
+      <c r="D65" s="148"/>
+      <c r="E65" s="196"/>
+      <c r="F65" s="197"/>
+      <c r="G65" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="209"/>
+      <c r="I65" s="209"/>
+      <c r="J65" s="209"/>
+      <c r="K65" s="209"/>
+      <c r="L65" s="152"/>
+      <c r="M65" s="47"/>
+    </row>
+    <row r="66" spans="1:13" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="155"/>
+      <c r="B66" s="156"/>
+      <c r="C66" s="156"/>
+      <c r="D66" s="157"/>
+      <c r="E66" s="198"/>
+      <c r="F66" s="199"/>
+      <c r="G66" s="74"/>
+      <c r="H66" s="210" t="s">
+        <v>56</v>
+      </c>
+      <c r="I66" s="210"/>
+      <c r="J66" s="210"/>
+      <c r="K66" s="210"/>
+      <c r="L66" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="M66" s="47"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A67" s="6"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A68" s="211" t="s">
+        <v>101</v>
+      </c>
+      <c r="B68" s="174"/>
+      <c r="C68" s="211"/>
+      <c r="D68" s="211"/>
+      <c r="E68" s="211"/>
+      <c r="F68" s="211"/>
+      <c r="G68" s="211"/>
+      <c r="H68" s="211"/>
+      <c r="I68" s="211"/>
+      <c r="J68" s="211"/>
+      <c r="K68" s="211"/>
+      <c r="L68" s="211"/>
+      <c r="M68" s="211"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A69" s="280"/>
+      <c r="B69" s="281"/>
+      <c r="C69" s="212"/>
+      <c r="D69" s="212"/>
+      <c r="E69" s="212"/>
+      <c r="F69" s="212"/>
+      <c r="G69" s="212"/>
+      <c r="H69" s="212"/>
+      <c r="I69" s="213"/>
+      <c r="J69" s="214" t="s">
         <v>55</v>
       </c>
-      <c r="C43" s="217"/>
-[...46 lines deleted...]
-      <c r="A46" s="163" t="s">
+      <c r="K69" s="13"/>
+      <c r="L69" s="215"/>
+      <c r="M69" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A70" s="279" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
+      <c r="I70" s="282"/>
+      <c r="J70" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="K70" s="22"/>
+      <c r="L70" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="M70" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="113" t="s">
         <v>6</v>
       </c>
-      <c r="B46" s="163"/>
-[...14 lines deleted...]
-      <c r="A47" s="102" t="s">
+      <c r="B71" s="216" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="162"/>
-[...386 lines deleted...]
-      <c r="A71" s="134" t="s">
+      <c r="C71" s="217"/>
+      <c r="D71" s="217"/>
+      <c r="E71" s="217"/>
+      <c r="F71" s="217"/>
+      <c r="G71" s="217"/>
+      <c r="H71" s="217"/>
+      <c r="I71" s="218"/>
+      <c r="J71" s="228"/>
+      <c r="K71" s="229"/>
+      <c r="L71" s="229"/>
+      <c r="M71" s="255"/>
+    </row>
+    <row r="72" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="113" t="s">
         <v>6</v>
       </c>
-      <c r="B71" s="259" t="s">
+      <c r="B72" s="216" t="s">
         <v>6</v>
       </c>
-      <c r="C71" s="260"/>
-[...31 lines deleted...]
-      <c r="M72" s="271">
+      <c r="C72" s="217"/>
+      <c r="D72" s="217"/>
+      <c r="E72" s="217"/>
+      <c r="F72" s="217"/>
+      <c r="G72" s="217"/>
+      <c r="H72" s="217"/>
+      <c r="I72" s="218"/>
+      <c r="J72" s="222"/>
+      <c r="K72" s="232"/>
+      <c r="L72" s="232"/>
+      <c r="M72" s="227">
         <f t="shared" ref="M72:M77" si="0">L72-J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="135"/>
-[...11 lines deleted...]
-      <c r="M73" s="271">
+      <c r="A73" s="114"/>
+      <c r="B73" s="216"/>
+      <c r="C73" s="217"/>
+      <c r="D73" s="217"/>
+      <c r="E73" s="217"/>
+      <c r="F73" s="217"/>
+      <c r="G73" s="217"/>
+      <c r="H73" s="217"/>
+      <c r="I73" s="218"/>
+      <c r="J73" s="230"/>
+      <c r="K73" s="231"/>
+      <c r="L73" s="231"/>
+      <c r="M73" s="227">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="136"/>
-[...11 lines deleted...]
-      <c r="M74" s="271">
+      <c r="A74" s="115"/>
+      <c r="B74" s="219"/>
+      <c r="C74" s="220"/>
+      <c r="D74" s="220"/>
+      <c r="E74" s="220"/>
+      <c r="F74" s="220"/>
+      <c r="G74" s="220"/>
+      <c r="H74" s="220"/>
+      <c r="I74" s="221"/>
+      <c r="J74" s="225"/>
+      <c r="K74" s="224"/>
+      <c r="L74" s="224"/>
+      <c r="M74" s="227">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="136"/>
-[...11 lines deleted...]
-      <c r="M75" s="271">
+      <c r="A75" s="115"/>
+      <c r="B75" s="219"/>
+      <c r="C75" s="220"/>
+      <c r="D75" s="220"/>
+      <c r="E75" s="220"/>
+      <c r="F75" s="220"/>
+      <c r="G75" s="220"/>
+      <c r="H75" s="220"/>
+      <c r="I75" s="221"/>
+      <c r="J75" s="223"/>
+      <c r="K75" s="224"/>
+      <c r="L75" s="226"/>
+      <c r="M75" s="227">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="136"/>
-[...11 lines deleted...]
-      <c r="M76" s="271">
+      <c r="A76" s="115"/>
+      <c r="B76" s="219"/>
+      <c r="C76" s="220"/>
+      <c r="D76" s="220"/>
+      <c r="E76" s="220"/>
+      <c r="F76" s="220"/>
+      <c r="G76" s="220"/>
+      <c r="H76" s="220"/>
+      <c r="I76" s="221"/>
+      <c r="J76" s="225"/>
+      <c r="K76" s="224"/>
+      <c r="L76" s="226"/>
+      <c r="M76" s="227">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="137"/>
-[...11 lines deleted...]
-      <c r="M77" s="271">
+      <c r="A77" s="116"/>
+      <c r="B77" s="219"/>
+      <c r="C77" s="220"/>
+      <c r="D77" s="220"/>
+      <c r="E77" s="220"/>
+      <c r="F77" s="220"/>
+      <c r="G77" s="220"/>
+      <c r="H77" s="220"/>
+      <c r="I77" s="221"/>
+      <c r="J77" s="225"/>
+      <c r="K77" s="224"/>
+      <c r="L77" s="226"/>
+      <c r="M77" s="227">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="93"/>
-[...12 lines deleted...]
-      <c r="M78" s="150">
+      <c r="A78" s="77"/>
+      <c r="C78" s="144" t="s">
+        <v>64</v>
+      </c>
+      <c r="D78" s="144"/>
+      <c r="E78" s="144"/>
+      <c r="F78" s="144"/>
+      <c r="G78" s="144"/>
+      <c r="H78" s="144"/>
+      <c r="I78" s="144"/>
+      <c r="J78" s="144"/>
+      <c r="K78" s="144"/>
+      <c r="L78" s="78"/>
+      <c r="M78" s="128">
         <f>SUM(M71:M77)</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A79" s="15"/>
-[...11 lines deleted...]
-      <c r="M79" s="15"/>
+      <c r="A79" s="14"/>
+      <c r="B79" s="14"/>
+      <c r="C79" s="14"/>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="14"/>
+      <c r="I79" s="14"/>
+      <c r="J79" s="14"/>
+      <c r="K79" s="14"/>
+      <c r="L79" s="14"/>
+      <c r="M79" s="14"/>
     </row>
     <row r="80" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="15"/>
-[...13 lines deleted...]
-      <c r="M80" s="151"/>
+      <c r="A80" s="14"/>
+      <c r="B80" s="14"/>
+      <c r="C80" s="143" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" s="143"/>
+      <c r="E80" s="143"/>
+      <c r="F80" s="143"/>
+      <c r="G80" s="143"/>
+      <c r="H80" s="143"/>
+      <c r="I80" s="143"/>
+      <c r="J80" s="143"/>
+      <c r="K80" s="143"/>
+      <c r="L80" s="14"/>
+      <c r="M80" s="129"/>
     </row>
     <row r="81" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="15"/>
-[...13 lines deleted...]
-      <c r="M81" s="92"/>
+      <c r="A81" s="14"/>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+      <c r="D81" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="E81" s="141"/>
+      <c r="F81" s="141"/>
+      <c r="G81" s="14"/>
+      <c r="H81" s="14"/>
+      <c r="I81" s="14"/>
+      <c r="J81" s="14"/>
+      <c r="K81" s="14"/>
+      <c r="L81" s="14"/>
+      <c r="M81" s="76"/>
     </row>
     <row r="82" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="15"/>
-[...1 lines deleted...]
-      <c r="C82" s="168" t="s">
+      <c r="A82" s="14"/>
+      <c r="B82" s="14"/>
+      <c r="C82" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D82" s="168"/>
-[...8 lines deleted...]
-      <c r="M82" s="149">
+      <c r="D82" s="143"/>
+      <c r="E82" s="14"/>
+      <c r="F82" s="14"/>
+      <c r="G82" s="14"/>
+      <c r="H82" s="14"/>
+      <c r="I82" s="14"/>
+      <c r="J82" s="14"/>
+      <c r="K82" s="14"/>
+      <c r="L82" s="14"/>
+      <c r="M82" s="127">
         <v>0.72499999999999998</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="15"/>
-[...11 lines deleted...]
-      <c r="M83" s="38"/>
+      <c r="A83" s="14"/>
+      <c r="B83" s="14"/>
+      <c r="C83" s="14"/>
+      <c r="D83" s="14"/>
+      <c r="E83" s="14"/>
+      <c r="F83" s="14"/>
+      <c r="G83" s="14"/>
+      <c r="H83" s="14"/>
+      <c r="I83" s="14"/>
+      <c r="J83" s="14"/>
+      <c r="K83" s="14"/>
+      <c r="L83" s="14"/>
+      <c r="M83" s="31"/>
     </row>
     <row r="84" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="15"/>
-[...1 lines deleted...]
-      <c r="C84" s="168" t="s">
+      <c r="A84" s="14"/>
+      <c r="B84" s="14"/>
+      <c r="C84" s="143" t="s">
         <v>8</v>
       </c>
-      <c r="D84" s="168"/>
-[...7 lines deleted...]
-      <c r="M84" s="101"/>
+      <c r="D84" s="143"/>
+      <c r="E84" s="14"/>
+      <c r="F84" s="14"/>
+      <c r="G84" s="14"/>
+      <c r="H84" s="14"/>
+      <c r="I84" s="14"/>
+      <c r="J84" s="14"/>
+      <c r="K84" s="14"/>
+      <c r="M84" s="85"/>
     </row>
     <row r="85" spans="1:13" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="15"/>
-[...11 lines deleted...]
-      <c r="M85" s="100">
+      <c r="A85" s="14"/>
+      <c r="B85" s="14"/>
+      <c r="E85" s="142"/>
+      <c r="F85" s="142"/>
+      <c r="G85" s="142"/>
+      <c r="I85" s="14"/>
+      <c r="J85" s="14"/>
+      <c r="K85" s="14"/>
+      <c r="L85" s="263" t="s">
+        <v>100</v>
+      </c>
+      <c r="M85" s="84">
         <f>(M78+M80)*M82+M84</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="15"/>
-[...11 lines deleted...]
-      <c r="M86" s="38"/>
+      <c r="A86" s="14"/>
+      <c r="B86" s="14"/>
+      <c r="C86" s="32"/>
+      <c r="D86" s="14"/>
+      <c r="E86" s="14"/>
+      <c r="F86" s="14"/>
+      <c r="G86" s="32"/>
+      <c r="H86" s="14"/>
+      <c r="I86" s="14"/>
+      <c r="J86" s="14"/>
+      <c r="K86" s="14"/>
+      <c r="L86" s="14"/>
+      <c r="M86" s="31"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="252" t="s">
+      <c r="A87" s="211" t="s">
+        <v>102</v>
+      </c>
+      <c r="B87" s="211"/>
+      <c r="C87" s="211"/>
+      <c r="D87" s="211"/>
+      <c r="E87" s="211"/>
+      <c r="F87" s="211"/>
+      <c r="G87" s="211"/>
+      <c r="H87" s="211"/>
+      <c r="I87" s="211"/>
+      <c r="J87" s="211"/>
+      <c r="K87" s="211"/>
+      <c r="L87" s="211"/>
+      <c r="M87" s="211"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A88" s="14"/>
+      <c r="B88" s="26"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="12"/>
+      <c r="E88" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F88" s="12"/>
+      <c r="G88" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="I88" s="215"/>
+      <c r="J88" s="235" t="s">
+        <v>49</v>
+      </c>
+      <c r="K88" s="236"/>
+      <c r="L88" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B87" s="252"/>
-[...24 lines deleted...]
-      <c r="H88" s="14" t="s">
+      <c r="M88" s="13"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A89" s="283" t="s">
+        <v>1</v>
+      </c>
+      <c r="B89" s="237" t="s">
+        <v>52</v>
+      </c>
+      <c r="C89" s="283"/>
+      <c r="D89" s="238"/>
+      <c r="E89" s="237" t="s">
+        <v>48</v>
+      </c>
+      <c r="F89" s="238"/>
+      <c r="G89" s="284" t="s">
+        <v>5</v>
+      </c>
+      <c r="H89" s="285" t="s">
         <v>11</v>
       </c>
-      <c r="I88" s="258"/>
-[...4 lines deleted...]
-      <c r="L88" s="14" t="s">
+      <c r="I89" s="285" t="s">
+        <v>50</v>
+      </c>
+      <c r="J89" s="237"/>
+      <c r="K89" s="238"/>
+      <c r="L89" s="278" t="s">
         <v>12</v>
       </c>
-      <c r="M88" s="14"/>
-[...17 lines deleted...]
-      <c r="H89" s="41" t="s">
+      <c r="M89" s="283" t="s">
         <v>13</v>
       </c>
-      <c r="I89" s="41" t="s">
-[...9 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A90" s="279"/>
-[...6 lines deleted...]
-      <c r="H90" s="138" t="s">
+      <c r="A90" s="233"/>
+      <c r="B90" s="216"/>
+      <c r="C90" s="217"/>
+      <c r="D90" s="218"/>
+      <c r="E90" s="216"/>
+      <c r="F90" s="218"/>
+      <c r="G90" s="234"/>
+      <c r="H90" s="117" t="s">
         <v>6</v>
       </c>
-      <c r="I90" s="138" t="s">
+      <c r="I90" s="117" t="s">
         <v>6</v>
       </c>
-      <c r="J90" s="285"/>
-[...1 lines deleted...]
-      <c r="L90" s="139" t="s">
+      <c r="J90" s="239"/>
+      <c r="K90" s="240"/>
+      <c r="L90" s="118" t="s">
         <v>6</v>
       </c>
-      <c r="M90" s="140" t="s">
+      <c r="M90" s="119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A91" s="260"/>
-[...11 lines deleted...]
-      <c r="M91" s="140" t="s">
+      <c r="A91" s="217"/>
+      <c r="B91" s="216"/>
+      <c r="C91" s="217"/>
+      <c r="D91" s="218"/>
+      <c r="E91" s="216"/>
+      <c r="F91" s="218"/>
+      <c r="G91" s="234"/>
+      <c r="H91" s="117"/>
+      <c r="I91" s="117"/>
+      <c r="J91" s="239"/>
+      <c r="K91" s="240"/>
+      <c r="L91" s="118"/>
+      <c r="M91" s="119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="15"/>
-[...8 lines deleted...]
-      <c r="H92" s="141">
+      <c r="A92" s="14"/>
+      <c r="B92" s="14"/>
+      <c r="C92" s="14"/>
+      <c r="D92" s="14"/>
+      <c r="F92" s="145"/>
+      <c r="G92" s="290" t="s">
+        <v>108</v>
+      </c>
+      <c r="H92" s="120">
         <f>SUM(H90:H91)</f>
         <v>0</v>
       </c>
-      <c r="I92" s="142">
+      <c r="I92" s="121">
         <f>SUM(I90:I91)</f>
         <v>0</v>
       </c>
-      <c r="J92" s="287">
+      <c r="J92" s="241">
         <f>SUM(J90:K91)</f>
         <v>0</v>
       </c>
-      <c r="K92" s="288"/>
-      <c r="L92" s="143" t="s">
+      <c r="K92" s="242"/>
+      <c r="L92" s="291" t="s">
         <v>6</v>
       </c>
-      <c r="M92" s="144">
+      <c r="M92" s="122">
         <f>SUM(M90:M91)</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A93" s="15"/>
-[...11 lines deleted...]
-      <c r="M93" s="15"/>
+      <c r="A93" s="14"/>
+      <c r="B93" s="14"/>
+      <c r="C93" s="14"/>
+      <c r="D93" s="14"/>
+      <c r="E93" s="14"/>
+      <c r="F93" s="14"/>
+      <c r="G93" s="14"/>
+      <c r="H93" s="14"/>
+      <c r="I93" s="14"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="14"/>
+      <c r="L93" s="14"/>
+      <c r="M93" s="14"/>
     </row>
     <row r="94" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="15"/>
-[...10 lines deleted...]
-      <c r="M94" s="100">
+      <c r="A94" s="14"/>
+      <c r="B94" s="14"/>
+      <c r="C94" s="14"/>
+      <c r="E94" s="142"/>
+      <c r="F94" s="142"/>
+      <c r="G94" s="142"/>
+      <c r="I94" s="14"/>
+      <c r="J94" s="14"/>
+      <c r="L94" s="263" t="s">
+        <v>103</v>
+      </c>
+      <c r="M94" s="84">
         <f>SUM(H92+I92+J92+M92)</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="15"/>
-[...11 lines deleted...]
-      <c r="M95" s="38"/>
+      <c r="A95" s="14"/>
+      <c r="B95" s="14"/>
+      <c r="C95" s="14"/>
+      <c r="D95" s="14"/>
+      <c r="E95" s="14"/>
+      <c r="F95" s="14"/>
+      <c r="G95" s="32"/>
+      <c r="H95" s="14"/>
+      <c r="I95" s="14"/>
+      <c r="J95" s="14"/>
+      <c r="K95" s="14"/>
+      <c r="L95" s="14"/>
+      <c r="M95" s="31"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A96" s="252" t="s">
+      <c r="A96" s="211" t="s">
+        <v>106</v>
+      </c>
+      <c r="B96" s="211"/>
+      <c r="C96" s="211"/>
+      <c r="D96" s="211"/>
+      <c r="E96" s="211"/>
+      <c r="F96" s="211"/>
+      <c r="G96" s="211"/>
+      <c r="H96" s="211"/>
+      <c r="I96" s="211"/>
+      <c r="J96" s="211"/>
+      <c r="K96" s="211"/>
+      <c r="L96" s="211"/>
+      <c r="M96" s="211"/>
+    </row>
+    <row r="97" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="14"/>
+      <c r="B97" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="2"/>
+      <c r="D97" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="18"/>
+      <c r="F97" s="18"/>
+      <c r="G97" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="33"/>
+      <c r="J97" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B96" s="252"/>
-[...14 lines deleted...]
-      <c r="B97" s="6" t="s">
+      <c r="K97" s="23"/>
+      <c r="L97" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="M97" s="13"/>
+    </row>
+    <row r="98" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="269" t="s">
+        <v>1</v>
+      </c>
+      <c r="B98" s="270" t="s">
         <v>19</v>
       </c>
-      <c r="C97" s="2"/>
-      <c r="D97" s="20" t="s">
+      <c r="C98" s="271" t="s">
         <v>20</v>
       </c>
-      <c r="E97" s="20"/>
-[...1 lines deleted...]
-      <c r="G97" s="37" t="s">
+      <c r="D98" s="272" t="s">
         <v>21</v>
       </c>
-      <c r="H97" s="45" t="s">
+      <c r="E98" s="272"/>
+      <c r="F98" s="273"/>
+      <c r="G98" s="274" t="s">
         <v>22</v>
       </c>
-      <c r="I97" s="40"/>
-      <c r="J97" s="29" t="s">
+      <c r="H98" s="275" t="s">
+        <v>53</v>
+      </c>
+      <c r="I98" s="276" t="s">
         <v>23</v>
       </c>
-      <c r="K97" s="28"/>
-      <c r="L97" s="30" t="s">
+      <c r="J98" s="276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" s="277" t="s">
+        <v>13</v>
+      </c>
+      <c r="L98" s="278" t="s">
         <v>12</v>
       </c>
-      <c r="M97" s="14"/>
-[...35 lines deleted...]
-        <v>15</v>
+      <c r="M98" s="270" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="67"/>
-[...6 lines deleted...]
-      <c r="H99" s="98" t="s">
+      <c r="A99" s="54"/>
+      <c r="B99" s="55"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="243"/>
+      <c r="E99" s="244"/>
+      <c r="F99" s="245"/>
+      <c r="G99" s="80"/>
+      <c r="H99" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="I99" s="96" t="s">
+      <c r="I99" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="J99" s="65"/>
-[...2 lines deleted...]
-      <c r="M99" s="99" t="s">
+      <c r="J99" s="52"/>
+      <c r="K99" s="80"/>
+      <c r="L99" s="53"/>
+      <c r="M99" s="83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="67"/>
-[...7 lines deleted...]
-      <c r="I100" s="96" t="s">
+      <c r="A100" s="54"/>
+      <c r="B100" s="57"/>
+      <c r="C100" s="56"/>
+      <c r="D100" s="246"/>
+      <c r="E100" s="244"/>
+      <c r="F100" s="245"/>
+      <c r="G100" s="80"/>
+      <c r="H100" s="82"/>
+      <c r="I100" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="J100" s="65" t="s">
+      <c r="J100" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K100" s="96" t="s">
+      <c r="K100" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="L100" s="66"/>
-      <c r="M100" s="99" t="s">
+      <c r="L100" s="53"/>
+      <c r="M100" s="83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="67"/>
-[...8 lines deleted...]
-      <c r="J101" s="65" t="s">
+      <c r="A101" s="54"/>
+      <c r="B101" s="55"/>
+      <c r="C101" s="56"/>
+      <c r="D101" s="243"/>
+      <c r="E101" s="244"/>
+      <c r="F101" s="245"/>
+      <c r="G101" s="80"/>
+      <c r="H101" s="82"/>
+      <c r="I101" s="80"/>
+      <c r="J101" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K101" s="96" t="s">
+      <c r="K101" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="L101" s="66"/>
-      <c r="M101" s="99"/>
+      <c r="L101" s="53"/>
+      <c r="M101" s="83"/>
     </row>
     <row r="102" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="67"/>
-[...11 lines deleted...]
-      <c r="M102" s="99"/>
+      <c r="A102" s="54"/>
+      <c r="B102" s="58"/>
+      <c r="C102" s="56"/>
+      <c r="D102" s="243"/>
+      <c r="E102" s="244"/>
+      <c r="F102" s="245"/>
+      <c r="G102" s="80"/>
+      <c r="H102" s="82"/>
+      <c r="I102" s="80"/>
+      <c r="J102" s="52"/>
+      <c r="K102" s="80"/>
+      <c r="L102" s="53"/>
+      <c r="M102" s="83"/>
     </row>
     <row r="103" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="67"/>
-[...11 lines deleted...]
-      <c r="M103" s="99"/>
+      <c r="A103" s="54"/>
+      <c r="B103" s="57"/>
+      <c r="C103" s="56"/>
+      <c r="D103" s="243"/>
+      <c r="E103" s="244"/>
+      <c r="F103" s="245"/>
+      <c r="G103" s="80"/>
+      <c r="H103" s="82"/>
+      <c r="I103" s="80"/>
+      <c r="J103" s="52"/>
+      <c r="K103" s="80"/>
+      <c r="L103" s="53"/>
+      <c r="M103" s="83"/>
     </row>
     <row r="104" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="67"/>
-[...11 lines deleted...]
-      <c r="M104" s="99"/>
+      <c r="A104" s="54"/>
+      <c r="B104" s="57"/>
+      <c r="C104" s="59"/>
+      <c r="D104" s="243"/>
+      <c r="E104" s="244"/>
+      <c r="F104" s="245"/>
+      <c r="G104" s="80"/>
+      <c r="H104" s="82"/>
+      <c r="I104" s="80"/>
+      <c r="J104" s="52"/>
+      <c r="K104" s="80"/>
+      <c r="L104" s="53"/>
+      <c r="M104" s="83"/>
     </row>
     <row r="105" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="67"/>
-[...11 lines deleted...]
-      <c r="M105" s="99"/>
+      <c r="A105" s="54"/>
+      <c r="B105" s="57"/>
+      <c r="C105" s="59"/>
+      <c r="D105" s="243"/>
+      <c r="E105" s="244"/>
+      <c r="F105" s="245"/>
+      <c r="G105" s="80"/>
+      <c r="H105" s="82"/>
+      <c r="I105" s="80"/>
+      <c r="J105" s="52"/>
+      <c r="K105" s="80"/>
+      <c r="L105" s="53"/>
+      <c r="M105" s="83"/>
     </row>
     <row r="106" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="67"/>
-[...11 lines deleted...]
-      <c r="M106" s="99"/>
+      <c r="A106" s="54"/>
+      <c r="B106" s="57"/>
+      <c r="C106" s="59"/>
+      <c r="D106" s="243"/>
+      <c r="E106" s="244"/>
+      <c r="F106" s="245"/>
+      <c r="G106" s="80"/>
+      <c r="H106" s="82"/>
+      <c r="I106" s="80"/>
+      <c r="J106" s="52"/>
+      <c r="K106" s="80"/>
+      <c r="L106" s="53"/>
+      <c r="M106" s="83"/>
     </row>
     <row r="107" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="73"/>
-[...11 lines deleted...]
-      <c r="M107" s="99"/>
+      <c r="A107" s="60"/>
+      <c r="B107" s="57"/>
+      <c r="C107" s="59"/>
+      <c r="D107" s="243"/>
+      <c r="E107" s="244"/>
+      <c r="F107" s="245"/>
+      <c r="G107" s="80"/>
+      <c r="H107" s="82"/>
+      <c r="I107" s="80"/>
+      <c r="J107" s="52"/>
+      <c r="K107" s="80"/>
+      <c r="L107" s="53"/>
+      <c r="M107" s="83"/>
     </row>
     <row r="108" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="73"/>
-[...10 lines deleted...]
-      <c r="L108" s="66" t="s">
+      <c r="A108" s="60"/>
+      <c r="B108" s="57"/>
+      <c r="C108" s="59"/>
+      <c r="D108" s="243"/>
+      <c r="E108" s="244"/>
+      <c r="F108" s="245"/>
+      <c r="G108" s="80"/>
+      <c r="H108" s="82"/>
+      <c r="I108" s="80"/>
+      <c r="J108" s="52"/>
+      <c r="K108" s="80"/>
+      <c r="L108" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="M108" s="99"/>
+      <c r="M108" s="83"/>
     </row>
     <row r="109" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="73"/>
-[...11 lines deleted...]
-      <c r="M109" s="99"/>
+      <c r="A109" s="60"/>
+      <c r="B109" s="57"/>
+      <c r="C109" s="59"/>
+      <c r="D109" s="243"/>
+      <c r="E109" s="244"/>
+      <c r="F109" s="245"/>
+      <c r="G109" s="80"/>
+      <c r="H109" s="82"/>
+      <c r="I109" s="80"/>
+      <c r="J109" s="52"/>
+      <c r="K109" s="80"/>
+      <c r="L109" s="53"/>
+      <c r="M109" s="83"/>
     </row>
     <row r="110" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="73"/>
-[...11 lines deleted...]
-      <c r="M110" s="99"/>
+      <c r="A110" s="60"/>
+      <c r="B110" s="57"/>
+      <c r="C110" s="59"/>
+      <c r="D110" s="243"/>
+      <c r="E110" s="244"/>
+      <c r="F110" s="245"/>
+      <c r="G110" s="80"/>
+      <c r="H110" s="82"/>
+      <c r="I110" s="80"/>
+      <c r="J110" s="52"/>
+      <c r="K110" s="80"/>
+      <c r="L110" s="53"/>
+      <c r="M110" s="83"/>
     </row>
     <row r="111" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="54"/>
-[...7 lines deleted...]
-      <c r="G111" s="97">
+      <c r="A111" s="43"/>
+      <c r="B111" s="43"/>
+      <c r="C111" s="43"/>
+      <c r="D111" s="43"/>
+      <c r="F111" s="268" t="s">
+        <v>107</v>
+      </c>
+      <c r="G111" s="81">
         <f>SUM(G99:G110)</f>
         <v>0</v>
       </c>
-      <c r="H111" s="97">
+      <c r="H111" s="81">
         <f>SUM(H99:H110)</f>
         <v>0</v>
       </c>
-      <c r="I111" s="97">
+      <c r="I111" s="81">
         <f>SUM(I99:I110)</f>
         <v>0</v>
       </c>
-      <c r="J111" s="55"/>
-      <c r="K111" s="97">
+      <c r="J111" s="266"/>
+      <c r="K111" s="81">
         <f>SUM(K99:K110)</f>
         <v>0</v>
       </c>
-      <c r="L111" s="56"/>
-      <c r="M111" s="97">
+      <c r="L111" s="267"/>
+      <c r="M111" s="81">
         <f>SUM(M99:M110)</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A112" s="54"/>
-[...5 lines deleted...]
-      <c r="K112" s="54" t="s">
+      <c r="A112" s="43"/>
+      <c r="B112" s="43"/>
+      <c r="C112" s="43"/>
+      <c r="H112" s="43"/>
+      <c r="I112" s="43"/>
+      <c r="J112" s="43"/>
+      <c r="K112" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="L112" s="54"/>
-      <c r="M112" s="54"/>
+      <c r="L112" s="43"/>
+      <c r="M112" s="43"/>
     </row>
     <row r="113" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="95"/>
-[...12 lines deleted...]
-      <c r="M113" s="145">
+      <c r="A113" s="79"/>
+      <c r="B113" s="79"/>
+      <c r="C113" s="79"/>
+      <c r="E113" s="140"/>
+      <c r="F113" s="140"/>
+      <c r="G113" s="140"/>
+      <c r="I113" s="43"/>
+      <c r="J113" s="43"/>
+      <c r="K113" s="43"/>
+      <c r="L113" s="264" t="s">
+        <v>104</v>
+      </c>
+      <c r="M113" s="123">
         <f>SUM(G111+H111+I111+K111+M111)</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A115" s="252" t="s">
-[...13 lines deleted...]
-      <c r="M115" s="252"/>
+      <c r="A115" s="211" t="s">
+        <v>105</v>
+      </c>
+      <c r="B115" s="211"/>
+      <c r="C115" s="211"/>
+      <c r="D115" s="211"/>
+      <c r="E115" s="211"/>
+      <c r="F115" s="211"/>
+      <c r="G115" s="211"/>
+      <c r="H115" s="211"/>
+      <c r="I115" s="211"/>
+      <c r="J115" s="211"/>
+      <c r="K115" s="211"/>
+      <c r="L115" s="211"/>
+      <c r="M115" s="211"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="5" t="s">
+      <c r="A116" s="283" t="s">
         <v>1</v>
       </c>
-      <c r="B116" s="26" t="s">
-[...15 lines deleted...]
-        <v>93</v>
+      <c r="B116" s="237" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="286"/>
+      <c r="D116" s="286"/>
+      <c r="E116" s="286"/>
+      <c r="F116" s="286"/>
+      <c r="G116" s="286"/>
+      <c r="H116" s="286"/>
+      <c r="I116" s="269"/>
+      <c r="J116" s="287" t="s">
+        <v>77</v>
+      </c>
+      <c r="K116" s="288"/>
+      <c r="L116" s="289"/>
+      <c r="M116" s="237" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="134" t="s">
-[...15 lines deleted...]
-      <c r="M117" s="146"/>
+      <c r="A117" s="115"/>
+      <c r="B117" s="219"/>
+      <c r="C117" s="220"/>
+      <c r="D117" s="220"/>
+      <c r="E117" s="220"/>
+      <c r="F117" s="220"/>
+      <c r="G117" s="220"/>
+      <c r="H117" s="220"/>
+      <c r="I117" s="221"/>
+      <c r="J117" s="223"/>
+      <c r="K117" s="247"/>
+      <c r="L117" s="248"/>
+      <c r="M117" s="124"/>
     </row>
     <row r="118" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="134" t="s">
-[...15 lines deleted...]
-      <c r="M118" s="146"/>
+      <c r="A118" s="115"/>
+      <c r="B118" s="219"/>
+      <c r="C118" s="220"/>
+      <c r="D118" s="220"/>
+      <c r="E118" s="220"/>
+      <c r="F118" s="220"/>
+      <c r="G118" s="220"/>
+      <c r="H118" s="220"/>
+      <c r="I118" s="221"/>
+      <c r="J118" s="223"/>
+      <c r="K118" s="247"/>
+      <c r="L118" s="248"/>
+      <c r="M118" s="124"/>
     </row>
     <row r="119" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="135"/>
-[...11 lines deleted...]
-      <c r="M119" s="146"/>
+      <c r="A119" s="114"/>
+      <c r="B119" s="216"/>
+      <c r="C119" s="217"/>
+      <c r="D119" s="217"/>
+      <c r="E119" s="217"/>
+      <c r="F119" s="217"/>
+      <c r="G119" s="217"/>
+      <c r="H119" s="217"/>
+      <c r="I119" s="218"/>
+      <c r="J119" s="223"/>
+      <c r="K119" s="247"/>
+      <c r="L119" s="248"/>
+      <c r="M119" s="124"/>
     </row>
     <row r="120" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="136"/>
-[...11 lines deleted...]
-      <c r="M120" s="146"/>
+      <c r="A120" s="115"/>
+      <c r="B120" s="219"/>
+      <c r="C120" s="220"/>
+      <c r="D120" s="220"/>
+      <c r="E120" s="220"/>
+      <c r="F120" s="220"/>
+      <c r="G120" s="220"/>
+      <c r="H120" s="220"/>
+      <c r="I120" s="221"/>
+      <c r="J120" s="223"/>
+      <c r="K120" s="247"/>
+      <c r="L120" s="248"/>
+      <c r="M120" s="124"/>
     </row>
     <row r="121" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="136"/>
-[...11 lines deleted...]
-      <c r="M121" s="146"/>
+      <c r="A121" s="115"/>
+      <c r="B121" s="219"/>
+      <c r="C121" s="220"/>
+      <c r="D121" s="220"/>
+      <c r="E121" s="220"/>
+      <c r="F121" s="220"/>
+      <c r="G121" s="220"/>
+      <c r="H121" s="220"/>
+      <c r="I121" s="221"/>
+      <c r="J121" s="223"/>
+      <c r="K121" s="247"/>
+      <c r="L121" s="248"/>
+      <c r="M121" s="124"/>
     </row>
     <row r="122" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="136"/>
-[...11 lines deleted...]
-      <c r="M122" s="146"/>
+      <c r="A122" s="115"/>
+      <c r="B122" s="219"/>
+      <c r="C122" s="220"/>
+      <c r="D122" s="220"/>
+      <c r="E122" s="220"/>
+      <c r="F122" s="220"/>
+      <c r="G122" s="220"/>
+      <c r="H122" s="220"/>
+      <c r="I122" s="221"/>
+      <c r="J122" s="223"/>
+      <c r="K122" s="247"/>
+      <c r="L122" s="248"/>
+      <c r="M122" s="124"/>
     </row>
     <row r="123" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="137"/>
-[...11 lines deleted...]
-      <c r="M123" s="146"/>
+      <c r="A123" s="116"/>
+      <c r="B123" s="219"/>
+      <c r="C123" s="220"/>
+      <c r="D123" s="220"/>
+      <c r="E123" s="220"/>
+      <c r="F123" s="220"/>
+      <c r="G123" s="220"/>
+      <c r="H123" s="220"/>
+      <c r="I123" s="221"/>
+      <c r="J123" s="223"/>
+      <c r="K123" s="247"/>
+      <c r="L123" s="248"/>
+      <c r="M123" s="124"/>
     </row>
     <row r="124" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="136"/>
-[...11 lines deleted...]
-      <c r="M124" s="146"/>
+      <c r="A124" s="115"/>
+      <c r="B124" s="219"/>
+      <c r="C124" s="220"/>
+      <c r="D124" s="220"/>
+      <c r="E124" s="220"/>
+      <c r="F124" s="220"/>
+      <c r="G124" s="220"/>
+      <c r="H124" s="220"/>
+      <c r="I124" s="221"/>
+      <c r="J124" s="223"/>
+      <c r="K124" s="247"/>
+      <c r="L124" s="248"/>
+      <c r="M124" s="124"/>
     </row>
     <row r="125" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="136"/>
-[...11 lines deleted...]
-      <c r="M125" s="146"/>
+      <c r="A125" s="115"/>
+      <c r="B125" s="219"/>
+      <c r="C125" s="220"/>
+      <c r="D125" s="220"/>
+      <c r="E125" s="220"/>
+      <c r="F125" s="220"/>
+      <c r="G125" s="220"/>
+      <c r="H125" s="220"/>
+      <c r="I125" s="221"/>
+      <c r="J125" s="223"/>
+      <c r="K125" s="247"/>
+      <c r="L125" s="248"/>
+      <c r="M125" s="124"/>
     </row>
     <row r="126" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="136"/>
-[...29 lines deleted...]
-      <c r="M127" s="295">
+      <c r="A126" s="115"/>
+      <c r="B126" s="219"/>
+      <c r="C126" s="220"/>
+      <c r="D126" s="220"/>
+      <c r="E126" s="220"/>
+      <c r="F126" s="220"/>
+      <c r="G126" s="220"/>
+      <c r="H126" s="220"/>
+      <c r="I126" s="221"/>
+      <c r="J126" s="223"/>
+      <c r="K126" s="247"/>
+      <c r="L126" s="248"/>
+      <c r="M126" s="124"/>
+    </row>
+    <row r="127" spans="1:13" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="79" t="s">
+        <v>114</v>
+      </c>
+      <c r="B127" s="79"/>
+      <c r="E127" s="161"/>
+      <c r="F127" s="161"/>
+      <c r="G127" s="161"/>
+      <c r="H127" s="161"/>
+      <c r="I127" s="161"/>
+      <c r="J127" s="103"/>
+      <c r="K127" s="103"/>
+      <c r="L127" s="265" t="s">
+        <v>82</v>
+      </c>
+      <c r="M127" s="123">
         <f>SUM(M117+M118+M119+M120+M121+M122+M123+M124+M125+M126)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="128" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M128" s="15"/>
+    <row r="128" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="M128" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="a9WCduuVMQWYywmP8dyjPYABBCla4BiyFv30spRr+s8m6oCa2RsFMUeznihPjUlQXmRBNutp6O0lT8kLqVqkPQ==" saltValue="gCS+uXmukN9RpgCuRf9ISA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q1xCqiradzAYMTZWhbByQfFBsjZiGGH7UIivesGlWr3rrYlXc+0tYC8RYqW9c1L3FzlgSwb5x426fDFEo/ms3A==" saltValue="jLufkMk+bS2thtVlwvuzYw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15" right="0.15" top="0.25" bottom="0.46" header="0.5" footer="0.5"/>
   <pageSetup scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="66" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>