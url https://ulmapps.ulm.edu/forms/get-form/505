--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -1,4535 +1,4244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84A16D47-0C11-4D0A-A286-AEA615FDC768}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1087E2A-400F-491C-ABB0-EFA886A7AAF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="193" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED37F81C-12E3-4AE2-8DD0-21EB6341D3B8}"/>
   </bookViews>
   <sheets>
-    <sheet name="Travel Expense Form" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M127" i="2" l="1"/>
-[...26 lines deleted...]
-  <c r="L4" i="2" s="1"/>
+  <c r="M93" i="1" l="1"/>
+  <c r="M73" i="1"/>
+  <c r="M79" i="1" s="1"/>
+  <c r="M74" i="1"/>
+  <c r="M75" i="1"/>
+  <c r="M76" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="M78" i="1"/>
+  <c r="M72" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="L4" i="1" s="1"/>
+  <c r="M128" i="1"/>
+  <c r="F18" i="1" s="1"/>
+  <c r="M112" i="1"/>
+  <c r="K112" i="1"/>
+  <c r="M114" i="1" s="1"/>
+  <c r="I112" i="1"/>
+  <c r="H112" i="1"/>
+  <c r="G112" i="1"/>
+  <c r="J93" i="1"/>
+  <c r="I93" i="1"/>
+  <c r="H93" i="1"/>
+  <c r="M95" i="1" s="1"/>
+  <c r="M86" i="1" l="1"/>
+  <c r="F15" i="1" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="F16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="115">
-[...82 lines deleted...]
-    <t>prior to signature.   Receipts must be attached as required by travel regulations.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="112">
+  <si>
+    <t>Index</t>
+  </si>
+  <si>
+    <t>Fund</t>
+  </si>
+  <si>
+    <t>Orgn</t>
+  </si>
+  <si>
+    <t>Prog</t>
+  </si>
+  <si>
+    <t>Exp Acct</t>
+  </si>
+  <si>
+    <t>AMOUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sch. A  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sch. B  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sch. C  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sch. D  </t>
+  </si>
+  <si>
+    <t>Personally-Owned Automobile</t>
+  </si>
+  <si>
+    <t>State-Owned Automobile</t>
+  </si>
+  <si>
+    <t>Other Travel Expenses</t>
+  </si>
+  <si>
+    <t>CBA/Rental/P-Card/State Travel Card</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Total Travel Expenses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Less:  Travel Advance (Net of Cash Returned)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        Less:  Non-reimbursable Charges</t>
+  </si>
+  <si>
+    <t>Net Due Traveler / Payee</t>
+  </si>
+  <si>
+    <t>NOTE:  If Advance(s) exceeds the travel expenses, a LaCap deposit receipt</t>
+  </si>
+  <si>
+    <t>DEPARTMENT</t>
   </si>
   <si>
     <t>PERIOD OF TRAVEL</t>
   </si>
   <si>
-    <t>CITY</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Sch. C  </t>
+    <t>This space for Controller's Office use only</t>
   </si>
   <si>
     <t>CERTIFICATE OF PAYEE</t>
   </si>
   <si>
-    <t>PAYEE</t>
-[...146 lines deleted...]
-    <t>within fifteen (15) days after the end of the travel.</t>
+    <t>(Detail CBA, Rental, P-Card, State charges on reverse)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          I certify that this expense account is just and true in all respects; that the distances shown were actually and necessarily traveled on the dates specified</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> on official business only; that the amounts charged for expenses, other than use of personally owned automobile, were incurred on official </t>
+  </si>
+  <si>
+    <t>business only, and have actually been paid by me for travel and other expenses; that no part of the account has been paid by the State; and that the</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">paid by the State; and that the full amount is justly due.  </t>
+      <t xml:space="preserve"> full amount is justly due.  I acknowledge and understand that the travel expense form is</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="Arial"/>
-        <family val="2"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
-      <t>I acknowledge and understand that the travel expense form is due</t>
+      <t xml:space="preserve"> due within fifteen (15) days after the end of the travel.</t>
     </r>
   </si>
   <si>
-    <t>Extension #: ___________</t>
+    <t>DATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OFFICE DOMICILE </t>
+  </si>
+  <si>
+    <t>TITLE OR POSITION</t>
+  </si>
+  <si>
+    <t>PAYEE</t>
+  </si>
+  <si>
+    <t>SIGNED</t>
+  </si>
+  <si>
+    <t>CERTIFICATE BY HEAD OF BUDGET UNIT</t>
+  </si>
+  <si>
+    <t>CHARGES ARE MADE WERE NECESSARY AND PROPER: AND THAT, IN MY OPINION, THE AMOUNTS CLAIMED ARE JUST AND REASONABLE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         I CERTIFY THAT THE CHARGES SET FORTH ON THIS EXPENSE ACCOUNT HAVE BEEN EXAMINED BY ME: THAT THE SERVICES FOR WHICH THE</t>
+  </si>
+  <si>
+    <t>REQUESTING AGENT - PRINT and SIGN NAME HERE</t>
+  </si>
+  <si>
+    <t>APPROVING AGENT – PRINT and SIGN NAME HERE</t>
+  </si>
+  <si>
+    <t>Explanation of Travel</t>
+  </si>
+  <si>
+    <t>ADDRESS</t>
+  </si>
+  <si>
+    <t>CITY</t>
+  </si>
+  <si>
+    <t>STATE</t>
+  </si>
+  <si>
+    <t>ZIP CODE</t>
+  </si>
+  <si>
+    <t>CWID</t>
+  </si>
+  <si>
+    <t>should be attached.</t>
+  </si>
+  <si>
+    <t>****SUBMIT ORIGINAL****</t>
+  </si>
+  <si>
+    <t>TRAVEL EXPENSE ACCOUNT</t>
+  </si>
+  <si>
+    <t>****and Travel Authorization copy****</t>
+  </si>
+  <si>
+    <t>The statement on the reverse side must be completely filled in by the payee</t>
+  </si>
+  <si>
+    <t>prior to signature.   Receipts must be attached as required by travel regulations.</t>
+  </si>
+  <si>
+    <t>SUMMARY OF EXPENSES (See Reverse Side)</t>
+  </si>
+  <si>
+    <t>(FOR CONTROLLER'S USE ONLY)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   APPROVED FOR PAYMENT / PPM49 Review</t>
+  </si>
+  <si>
+    <t>APPROBED BY</t>
+  </si>
+  <si>
+    <t>AMOUNT:</t>
+  </si>
+  <si>
+    <t>CONTROLLER'S OFFICE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date Received:</t>
+  </si>
+  <si>
+    <t>GRANTS/CONTRACTS</t>
+  </si>
+  <si>
+    <t>Mail Check to Address Above</t>
   </si>
   <si>
     <t>ULM Pickup Requested - for Extinuating Circumstances</t>
   </si>
   <si>
+    <t>Extension #</t>
+  </si>
+  <si>
+    <t>Pick up by:</t>
+  </si>
+  <si>
+    <t>NAME</t>
+  </si>
+  <si>
+    <t>SCHEDULE A - Use of Personally-Owned Automobile</t>
+  </si>
+  <si>
+    <t>TERRITORY TRAVELED - SHOW ALL POINTS</t>
+  </si>
+  <si>
+    <t>ODOMETER READINGS</t>
+  </si>
+  <si>
+    <t>DEPARTURE</t>
+  </si>
+  <si>
+    <t>ARRIVAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MILES </t>
+  </si>
+  <si>
+    <t>TRAVELED</t>
+  </si>
+  <si>
+    <t>TOTAL  - SCHEDULE A</t>
+  </si>
+  <si>
+    <t>Total Calculated Miles  (Automatically totals odometer readings entered in table above)</t>
+  </si>
+  <si>
+    <t>Total Miles Traveled  (Enter total miles if using MapQuest, Tripmaker, How Far Is It, etc.)</t>
+  </si>
+  <si>
+    <t>Rate-Per-Mile Allowance</t>
+  </si>
+  <si>
+    <t>Add Lump-Sum Allowance</t>
+  </si>
+  <si>
+    <t>[Attach page indicating mileage total]</t>
+  </si>
+  <si>
+    <t>SCHEDULE B - Use of State-Owned Automobile</t>
+  </si>
+  <si>
+    <t>DESCRIPTION OF TRIPS</t>
+  </si>
+  <si>
+    <t>GAS</t>
+  </si>
+  <si>
+    <t>OIL</t>
+  </si>
+  <si>
+    <t>DESCRIPTION</t>
+  </si>
+  <si>
+    <t>COST</t>
+  </si>
+  <si>
+    <t>MILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       PURCHASES</t>
+  </si>
+  <si>
+    <t>License Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         STORAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    MISCELLANEOUS </t>
+  </si>
+  <si>
+    <t>SUB TOTALS</t>
+  </si>
+  <si>
+    <t>TOTAL - SCHEDULE B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          HOUR</t>
+  </si>
+  <si>
+    <t>DEP</t>
+  </si>
+  <si>
+    <t>DESTINATION</t>
+  </si>
+  <si>
+    <t>AND DAILY LOCATIONS</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>DIEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  COM.CARRIER</t>
+  </si>
+  <si>
+    <t>COSTS</t>
+  </si>
+  <si>
+    <t>LODGING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           MEALS</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>TOTAL - SCHEDULE C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCHEDULE  D - CBA/Rental Car/P-Card And/Or State Travel Card Charges  </t>
+  </si>
+  <si>
+    <t>NAME ON CARD AND/OR TYPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          DESCRIPTION</t>
+  </si>
+  <si>
+    <t>TOTAL NON-REIMBURSABLE CHARGES - SCHEDULE D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         CHECK DISTRIBUTION:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ULM 1446 (Rev. 6/15/2026)</t>
+  </si>
+  <si>
     <t>NAME OF AUTHORIZED TRAVELER OR PAYEE</t>
   </si>
   <si>
-    <t xml:space="preserve">CWID </t>
-[...59 lines deleted...]
-    <t>Rev. 4/29/2026</t>
+    <t>TRAVEL FROM</t>
+  </si>
+  <si>
+    <t>TRAVEL TO</t>
+  </si>
+  <si>
+    <t>ARR</t>
+  </si>
+  <si>
+    <t>Controller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0\ ;\(&quot;$&quot;#,##0\)"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.000_);\(0.000\)"/>
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00\ ;\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...47 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="5"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="5"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Arial Black"/>
-[...5 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="6"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="double">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...10 lines deleted...]
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...3 lines deleted...]
-      <top style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...66 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...53 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
-[...145 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="4" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="325">
+  <cellXfs count="292">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="7" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="16" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="44" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="26" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="16" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...829 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Comma0" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="Heading 2" xfId="7" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Total" xfId="8" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C44DBD22-4CD3-47EB-A76D-D49AC65507F6}">
   <sheetPr>
-    <pageSetUpPr autoPageBreaks="0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M128"/>
+  <dimension ref="A1:N129"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="10" style="24" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="24" customWidth="1"/>
+    <col min="4" max="4" width="14" style="24" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="24" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" style="24" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" style="24" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" style="24" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="24" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="24" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="24" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" style="24" customWidth="1"/>
+    <col min="14" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="296" t="s">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="23"/>
+      <c r="D1" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="G3" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="I3" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="J3" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="L3" s="27" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="267"/>
+      <c r="H4" s="268"/>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="270"/>
+      <c r="L4" s="33" t="str">
+        <f>F23</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="33"/>
+    </row>
+    <row r="6" spans="1:13" s="40" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B6" s="38"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="39"/>
+      <c r="F6" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="1"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="265"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="266"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="44"/>
+    </row>
+    <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="H8" s="48"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="K8" s="50"/>
+      <c r="L8" s="51"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="265"/>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="271"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="271"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="54"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="55"/>
+      <c r="G10" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="57"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="59"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="273"/>
+      <c r="B11" s="274"/>
+      <c r="C11" s="274"/>
+      <c r="D11" s="273"/>
+      <c r="E11" s="273"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="222"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="62"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G12" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="66"/>
+    </row>
+    <row r="13" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="272" t="s">
+        <v>111</v>
+      </c>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="62"/>
+    </row>
+    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="67"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="69" t="str">
+        <f>M86</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H15" s="70"/>
+      <c r="I15" s="71" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="71"/>
+      <c r="K15" s="71"/>
+      <c r="L15" s="72"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="67"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="9" t="str">
+        <f>M95</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H16" s="73"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="64"/>
+      <c r="K16" s="64"/>
+      <c r="L16" s="65"/>
+    </row>
+    <row r="17" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="67"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="9" t="str">
+        <f>M114</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H17" s="73"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="65"/>
+    </row>
+    <row r="18" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="67"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="9" t="str">
+        <f>M128</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H18" s="73"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="64"/>
+      <c r="K18" s="64"/>
+      <c r="L18" s="65"/>
+    </row>
+    <row r="19" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="74"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="9"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="65"/>
+    </row>
+    <row r="20" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="9"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="65"/>
+    </row>
+    <row r="21" spans="1:12" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="9"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="65"/>
+    </row>
+    <row r="22" spans="1:12" s="78" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="76"/>
+      <c r="C22" s="77"/>
+      <c r="D22" s="77"/>
+      <c r="E22" s="77"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="81"/>
+    </row>
+    <row r="23" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="74"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="82" t="str">
+        <f>IF(F19-F20-F21=0," ",F19-F20-F21)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H23" s="73"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="65"/>
+    </row>
+    <row r="24" spans="1:12" ht="11.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="G24" s="83"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="64"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="65"/>
+    </row>
+    <row r="25" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="67"/>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="84"/>
+      <c r="J25" s="84"/>
+      <c r="K25" s="84"/>
+      <c r="L25" s="85"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B26" s="83" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="83"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="83"/>
+    </row>
+    <row r="27" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="23"/>
+      <c r="F27" s="86" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="83" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="23"/>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="223"/>
+      <c r="L32" s="87"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="J33" s="88"/>
+      <c r="K33" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="L33" s="88"/>
+    </row>
+    <row r="34" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="266"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="F34" s="251"/>
+      <c r="G34" s="224"/>
+      <c r="H34" s="90"/>
+      <c r="J34" s="251"/>
+      <c r="K34" s="87"/>
+      <c r="L34" s="87"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="91"/>
+      <c r="C35" s="92" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="55"/>
+      <c r="G35" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="H35" s="55"/>
+      <c r="J35" s="55"/>
+      <c r="K35" s="92" t="s">
+        <v>29</v>
+      </c>
+      <c r="L35" s="55"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="93"/>
+      <c r="B37" s="94"/>
+      <c r="C37" s="94"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="94"/>
+      <c r="F37" s="94" t="s">
+        <v>33</v>
+      </c>
+      <c r="G37" s="94"/>
+      <c r="H37" s="94"/>
+      <c r="I37" s="94"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="94"/>
+      <c r="L37" s="95"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" s="96" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="64"/>
+      <c r="C38" s="97"/>
+      <c r="D38" s="97"/>
+      <c r="E38" s="97"/>
+      <c r="F38" s="97"/>
+      <c r="G38" s="97"/>
+      <c r="H38" s="97"/>
+      <c r="I38" s="97"/>
+      <c r="J38" s="97"/>
+      <c r="K38" s="97"/>
+      <c r="L38" s="98"/>
+      <c r="M38" s="66"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="97"/>
+      <c r="C39" s="97"/>
+      <c r="D39" s="97"/>
+      <c r="E39" s="97"/>
+      <c r="F39" s="97"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="97"/>
+      <c r="J39" s="97"/>
+      <c r="K39" s="97"/>
+      <c r="L39" s="98"/>
+      <c r="M39" s="66"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="96"/>
+      <c r="B40" s="97"/>
+      <c r="C40" s="97"/>
+      <c r="D40" s="64"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="64"/>
+      <c r="H40" s="64"/>
+      <c r="I40" s="64"/>
+      <c r="J40" s="64"/>
+      <c r="K40" s="64"/>
+      <c r="L40" s="99"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" s="96"/>
+      <c r="B41" s="97"/>
+      <c r="C41" s="97"/>
+      <c r="D41" s="64"/>
+      <c r="E41" s="64"/>
+      <c r="F41" s="64"/>
+      <c r="G41" s="64"/>
+      <c r="H41" s="64"/>
+      <c r="I41" s="64"/>
+      <c r="J41" s="64"/>
+      <c r="K41" s="64"/>
+      <c r="L41" s="99"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="100"/>
+      <c r="B42" s="101"/>
+      <c r="C42" s="101"/>
+      <c r="D42" s="101"/>
+      <c r="E42" s="101"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="43"/>
+      <c r="J42" s="43"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="102"/>
+    </row>
+    <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="103"/>
+      <c r="B43" s="104" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="105"/>
+      <c r="D43" s="105"/>
+      <c r="E43" s="105"/>
+      <c r="F43" s="106"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="I43" s="105"/>
+      <c r="J43" s="105"/>
+      <c r="K43" s="105"/>
+      <c r="L43" s="108"/>
+    </row>
+    <row r="44" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C44" s="109"/>
+      <c r="D44" s="109"/>
+      <c r="F44" s="109"/>
+    </row>
+    <row r="45" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="110"/>
+      <c r="C45" s="110"/>
+      <c r="D45" s="110"/>
+      <c r="E45" s="110"/>
+      <c r="F45" s="110"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="83"/>
+      <c r="B46" s="83"/>
+      <c r="C46" s="83"/>
+      <c r="D46" s="83"/>
+      <c r="E46" s="83"/>
+      <c r="F46" s="83"/>
+      <c r="H46" s="111"/>
+      <c r="I46" s="112"/>
+      <c r="J46" s="112"/>
+      <c r="K46" s="112"/>
+      <c r="L46" s="113"/>
+    </row>
+    <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="114"/>
+      <c r="B47" s="275"/>
+      <c r="C47" s="115"/>
+      <c r="D47" s="115"/>
+      <c r="E47" s="115"/>
+      <c r="F47" s="115"/>
+      <c r="H47" s="116" t="s">
+        <v>51</v>
+      </c>
+      <c r="I47" s="57"/>
+      <c r="J47" s="117"/>
+      <c r="K47" s="117"/>
+      <c r="L47" s="118"/>
+    </row>
+    <row r="48" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="114"/>
+      <c r="B48" s="275"/>
+      <c r="C48" s="115"/>
+      <c r="D48" s="115"/>
+      <c r="E48" s="115"/>
+      <c r="F48" s="115"/>
+      <c r="H48" s="119" t="s">
+        <v>52</v>
+      </c>
+      <c r="I48" s="120"/>
+      <c r="J48" s="120"/>
+      <c r="K48" s="120"/>
+      <c r="L48" s="121"/>
+    </row>
+    <row r="49" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="114"/>
+      <c r="B49" s="275"/>
+      <c r="C49" s="115"/>
+      <c r="D49" s="115"/>
+      <c r="E49" s="115"/>
+      <c r="F49" s="115"/>
+      <c r="H49" s="122"/>
+      <c r="I49" s="123"/>
+      <c r="J49" s="123"/>
+      <c r="K49" s="123"/>
+      <c r="L49" s="124"/>
+    </row>
+    <row r="50" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="114"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="115"/>
+      <c r="D50" s="115"/>
+      <c r="E50" s="115"/>
+      <c r="F50" s="115"/>
+      <c r="H50" s="119"/>
+      <c r="L50" s="65"/>
+    </row>
+    <row r="51" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="114"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="115"/>
+      <c r="D51" s="115"/>
+      <c r="E51" s="115"/>
+      <c r="F51" s="115"/>
+      <c r="H51" s="125" t="s">
+        <v>53</v>
+      </c>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="L51" s="126"/>
+    </row>
+    <row r="52" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="114"/>
+      <c r="B52" s="10"/>
+      <c r="C52" s="115"/>
+      <c r="D52" s="115"/>
+      <c r="E52" s="115"/>
+      <c r="F52" s="115"/>
+      <c r="H52" s="73"/>
+      <c r="L52" s="65"/>
+    </row>
+    <row r="53" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="114"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="115"/>
+      <c r="D53" s="115"/>
+      <c r="E53" s="115"/>
+      <c r="F53" s="115"/>
+      <c r="H53" s="125" t="s">
+        <v>54</v>
+      </c>
+      <c r="I53" s="43"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="66"/>
+      <c r="L53" s="65"/>
+    </row>
+    <row r="54" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="114"/>
+      <c r="B54" s="10"/>
+      <c r="C54" s="115"/>
+      <c r="D54" s="115"/>
+      <c r="E54" s="115"/>
+      <c r="F54" s="115"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="85"/>
+    </row>
+    <row r="55" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="114"/>
+      <c r="B55" s="10"/>
+      <c r="C55" s="115"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="115"/>
+      <c r="F55" s="115"/>
+      <c r="H55" s="66"/>
+      <c r="I55" s="66"/>
+      <c r="J55" s="66"/>
+      <c r="K55" s="66"/>
+      <c r="L55" s="66"/>
+    </row>
+    <row r="56" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="114"/>
+      <c r="B56" s="10"/>
+      <c r="C56" s="115"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="115"/>
+      <c r="F56" s="115"/>
+    </row>
+    <row r="57" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="114"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="115"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="115"/>
+      <c r="F57" s="115"/>
+      <c r="H57" s="66"/>
+    </row>
+    <row r="58" spans="1:12" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="83"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="66"/>
+    </row>
+    <row r="59" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="127" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="128"/>
+      <c r="C59" s="128"/>
+      <c r="D59" s="129"/>
+      <c r="E59" s="130" t="s">
+        <v>57</v>
+      </c>
+      <c r="F59" s="131"/>
+      <c r="G59" s="132"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="J59" s="134"/>
+      <c r="K59" s="134"/>
+      <c r="L59" s="135"/>
+    </row>
+    <row r="60" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="136" t="s">
+        <v>56</v>
+      </c>
+      <c r="B60" s="78"/>
+      <c r="C60" s="78"/>
+      <c r="D60" s="81"/>
+      <c r="E60" s="136" t="s">
+        <v>56</v>
+      </c>
+      <c r="F60" s="137"/>
+      <c r="G60" s="138"/>
+      <c r="H60" s="139"/>
+      <c r="I60" s="139"/>
+      <c r="J60" s="139"/>
+      <c r="K60" s="139"/>
+      <c r="L60" s="140"/>
+    </row>
+    <row r="61" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="73"/>
+      <c r="D61" s="65"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="65"/>
+      <c r="G61" s="276"/>
+      <c r="H61" s="141" t="s">
+        <v>58</v>
+      </c>
+      <c r="I61" s="97"/>
+      <c r="J61" s="97"/>
+      <c r="K61" s="97"/>
+      <c r="L61" s="142"/>
+    </row>
+    <row r="62" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="73"/>
+      <c r="D62" s="65"/>
+      <c r="E62" s="73"/>
+      <c r="F62" s="65"/>
+      <c r="G62" s="276"/>
+      <c r="H62" s="141" t="s">
+        <v>59</v>
+      </c>
+      <c r="I62" s="97"/>
+      <c r="J62" s="97"/>
+      <c r="K62" s="97"/>
+      <c r="L62" s="142"/>
+    </row>
+    <row r="63" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="73"/>
+      <c r="D63" s="65"/>
+      <c r="E63" s="73"/>
+      <c r="F63" s="65"/>
+      <c r="G63" s="125"/>
+      <c r="H63" s="141" t="s">
+        <v>60</v>
+      </c>
+      <c r="I63" s="251"/>
+      <c r="J63" s="141"/>
+      <c r="K63" s="141"/>
+      <c r="L63" s="143"/>
+    </row>
+    <row r="64" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="73"/>
+      <c r="D64" s="65"/>
+      <c r="E64" s="73"/>
+      <c r="F64" s="65"/>
+      <c r="G64" s="125"/>
+      <c r="H64" s="97"/>
+      <c r="I64" s="64"/>
+      <c r="J64" s="64"/>
+      <c r="K64" s="64"/>
+      <c r="L64" s="65"/>
+    </row>
+    <row r="65" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="73"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="73"/>
+      <c r="F65" s="65"/>
+      <c r="G65" s="144" t="s">
+        <v>61</v>
+      </c>
+      <c r="H65" s="251"/>
+      <c r="I65" s="90"/>
+      <c r="J65" s="90"/>
+      <c r="K65" s="90"/>
+      <c r="L65" s="277"/>
+    </row>
+    <row r="66" spans="1:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="61"/>
+      <c r="B66" s="84"/>
+      <c r="C66" s="84"/>
+      <c r="D66" s="85"/>
+      <c r="E66" s="61"/>
+      <c r="F66" s="85"/>
+      <c r="G66" s="61"/>
+      <c r="H66" s="145"/>
+      <c r="I66" s="146" t="s">
+        <v>62</v>
+      </c>
+      <c r="J66" s="145"/>
+      <c r="K66" s="145"/>
+      <c r="L66" s="147" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="64"/>
+      <c r="B67" s="64"/>
+      <c r="C67" s="64"/>
+      <c r="D67" s="64"/>
+      <c r="E67" s="64"/>
+      <c r="F67" s="64"/>
+      <c r="G67" s="64"/>
+      <c r="H67" s="148"/>
+      <c r="I67" s="149"/>
+      <c r="J67" s="148"/>
+      <c r="K67" s="148"/>
+      <c r="L67" s="149"/>
+    </row>
+    <row r="68" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="32"/>
+      <c r="E68" s="150" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="151"/>
+      <c r="B69" s="94"/>
+      <c r="C69" s="151"/>
+      <c r="D69" s="151"/>
+      <c r="E69" s="151"/>
+      <c r="F69" s="151"/>
+      <c r="G69" s="151"/>
+      <c r="H69" s="151"/>
+      <c r="I69" s="151"/>
+      <c r="J69" s="151"/>
+      <c r="K69" s="151"/>
+      <c r="L69" s="151"/>
+      <c r="M69" s="151"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="152"/>
+      <c r="B70" s="153"/>
+      <c r="C70" s="154"/>
+      <c r="D70" s="154"/>
+      <c r="E70" s="154"/>
+      <c r="F70" s="154"/>
+      <c r="G70" s="154"/>
+      <c r="H70" s="154"/>
+      <c r="I70" s="155"/>
+      <c r="J70" s="156"/>
+      <c r="K70" s="157" t="s">
+        <v>65</v>
+      </c>
+      <c r="L70" s="158"/>
+      <c r="M70" s="159" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="160" t="s">
+        <v>28</v>
+      </c>
+      <c r="B71" s="156"/>
+      <c r="C71" s="161"/>
+      <c r="D71" s="152"/>
+      <c r="E71" s="152"/>
+      <c r="F71" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="161"/>
+      <c r="H71" s="161"/>
+      <c r="I71" s="158"/>
+      <c r="J71" s="162" t="s">
+        <v>66</v>
+      </c>
+      <c r="K71" s="163"/>
+      <c r="L71" s="162" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="297"/>
-[...18 lines deleted...]
-      <c r="D2" s="299" t="s">
+      <c r="M71" s="164" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="278"/>
+      <c r="B72" s="244"/>
+      <c r="C72" s="179"/>
+      <c r="D72" s="179"/>
+      <c r="E72" s="179"/>
+      <c r="F72" s="179"/>
+      <c r="G72" s="179"/>
+      <c r="H72" s="179"/>
+      <c r="I72" s="248"/>
+      <c r="J72" s="279"/>
+      <c r="K72" s="280"/>
+      <c r="L72" s="281"/>
+      <c r="M72" s="290" t="str">
+        <f>IF(J72-L72=0," ",L72-J72)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="231"/>
+      <c r="B73" s="244"/>
+      <c r="C73" s="179"/>
+      <c r="D73" s="179"/>
+      <c r="E73" s="179"/>
+      <c r="F73" s="179"/>
+      <c r="G73" s="179"/>
+      <c r="H73" s="179"/>
+      <c r="I73" s="248"/>
+      <c r="J73" s="260"/>
+      <c r="K73" s="262"/>
+      <c r="L73" s="282"/>
+      <c r="M73" s="290" t="str">
+        <f t="shared" ref="M73:M78" si="0">IF(J73-L73=0," ",L73-J73)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="264"/>
+      <c r="B74" s="244"/>
+      <c r="C74" s="179"/>
+      <c r="D74" s="179"/>
+      <c r="E74" s="179"/>
+      <c r="F74" s="179"/>
+      <c r="G74" s="179"/>
+      <c r="H74" s="179"/>
+      <c r="I74" s="248"/>
+      <c r="J74" s="283"/>
+      <c r="K74" s="284"/>
+      <c r="L74" s="285"/>
+      <c r="M74" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="286"/>
+      <c r="B75" s="287"/>
+      <c r="C75" s="258"/>
+      <c r="D75" s="258"/>
+      <c r="E75" s="258"/>
+      <c r="F75" s="258"/>
+      <c r="G75" s="258"/>
+      <c r="H75" s="258"/>
+      <c r="I75" s="259"/>
+      <c r="J75" s="244"/>
+      <c r="K75" s="248"/>
+      <c r="L75" s="288"/>
+      <c r="M75" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="286"/>
+      <c r="B76" s="287"/>
+      <c r="C76" s="258"/>
+      <c r="D76" s="258"/>
+      <c r="E76" s="258"/>
+      <c r="F76" s="258"/>
+      <c r="G76" s="258"/>
+      <c r="H76" s="258"/>
+      <c r="I76" s="259"/>
+      <c r="J76" s="260"/>
+      <c r="K76" s="248"/>
+      <c r="L76" s="250"/>
+      <c r="M76" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="286"/>
+      <c r="B77" s="287"/>
+      <c r="C77" s="258"/>
+      <c r="D77" s="258"/>
+      <c r="E77" s="258"/>
+      <c r="F77" s="258"/>
+      <c r="G77" s="258"/>
+      <c r="H77" s="258"/>
+      <c r="I77" s="259"/>
+      <c r="J77" s="244"/>
+      <c r="K77" s="248"/>
+      <c r="L77" s="250"/>
+      <c r="M77" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="289"/>
+      <c r="B78" s="287"/>
+      <c r="C78" s="258"/>
+      <c r="D78" s="258"/>
+      <c r="E78" s="258"/>
+      <c r="F78" s="258"/>
+      <c r="G78" s="258"/>
+      <c r="H78" s="258"/>
+      <c r="I78" s="259"/>
+      <c r="J78" s="244"/>
+      <c r="K78" s="248"/>
+      <c r="L78" s="250"/>
+      <c r="M78" s="290" t="str">
+        <f t="shared" si="0"/>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="83"/>
+      <c r="C79" s="168" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" s="168"/>
+      <c r="E79" s="168"/>
+      <c r="F79" s="168"/>
+      <c r="G79" s="168"/>
+      <c r="H79" s="168"/>
+      <c r="I79" s="168"/>
+      <c r="J79" s="168"/>
+      <c r="K79" s="168"/>
+      <c r="L79" s="78"/>
+      <c r="M79" s="169" t="str">
+        <f>IF(SUM(M72:M78)=0," ",SUM(M72:M78))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C81" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="M81" s="17"/>
+    </row>
+    <row r="82" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D82" s="170" t="s">
+        <v>75</v>
+      </c>
+      <c r="E82" s="170"/>
+      <c r="F82" s="170"/>
+      <c r="M82" s="171"/>
+    </row>
+    <row r="83" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C83" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="M83" s="172">
+        <v>0.72499999999999998</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M84" s="173"/>
+    </row>
+    <row r="85" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C85" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="M85" s="225"/>
+    </row>
+    <row r="86" spans="1:14" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E86" s="23"/>
+      <c r="F86" s="23"/>
+      <c r="G86" s="23"/>
+      <c r="L86" s="174" t="s">
+        <v>70</v>
+      </c>
+      <c r="M86" s="226" t="str">
+        <f>IF(M79=" "," ",(M79+M81)*M83+M85)</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="N86" s="173"/>
+    </row>
+    <row r="87" spans="1:14" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="C87" s="23"/>
+      <c r="G87" s="23"/>
+    </row>
+    <row r="88" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="151"/>
+      <c r="B88" s="94"/>
+      <c r="C88" s="94"/>
+      <c r="D88" s="94"/>
+      <c r="E88" s="176" t="s">
+        <v>76</v>
+      </c>
+      <c r="F88" s="151"/>
+      <c r="G88" s="94"/>
+      <c r="H88" s="151"/>
+      <c r="I88" s="151"/>
+      <c r="J88" s="151"/>
+      <c r="K88" s="151"/>
+      <c r="L88" s="151"/>
+      <c r="M88" s="151"/>
+    </row>
+    <row r="89" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="177"/>
+      <c r="B89" s="153"/>
+      <c r="C89" s="154"/>
+      <c r="D89" s="155"/>
+      <c r="E89" s="154"/>
+      <c r="F89" s="154"/>
+      <c r="G89" s="229" t="s">
+        <v>82</v>
+      </c>
+      <c r="H89" s="184" t="s">
+        <v>83</v>
+      </c>
+      <c r="I89" s="158"/>
+      <c r="K89" s="178"/>
+      <c r="L89" s="179" t="s">
+        <v>86</v>
+      </c>
+      <c r="M89" s="161"/>
+    </row>
+    <row r="90" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="180" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" s="181"/>
+      <c r="C90" s="182" t="s">
+        <v>77</v>
+      </c>
+      <c r="D90" s="183"/>
+      <c r="E90" s="184" t="s">
+        <v>84</v>
+      </c>
+      <c r="F90" s="43"/>
+      <c r="G90" s="228" t="s">
+        <v>69</v>
+      </c>
+      <c r="H90" s="227" t="s">
+        <v>78</v>
+      </c>
+      <c r="I90" s="185" t="s">
+        <v>79</v>
+      </c>
+      <c r="J90" s="186" t="s">
         <v>85</v>
       </c>
-      <c r="E2" s="296"/>
-[...76 lines deleted...]
-      <c r="A6" s="319" t="s">
+      <c r="K90" s="187"/>
+      <c r="L90" s="188" t="s">
+        <v>80</v>
+      </c>
+      <c r="M90" s="189" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="232"/>
+      <c r="B91" s="230"/>
+      <c r="C91" s="43"/>
+      <c r="D91" s="190"/>
+      <c r="E91" s="21"/>
+      <c r="F91" s="191"/>
+      <c r="G91" s="291"/>
+      <c r="H91" s="238"/>
+      <c r="I91" s="239"/>
+      <c r="J91" s="240"/>
+      <c r="K91" s="241"/>
+      <c r="L91" s="242"/>
+      <c r="M91" s="243"/>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92" s="13"/>
+      <c r="B92" s="20"/>
+      <c r="C92" s="192"/>
+      <c r="D92" s="192"/>
+      <c r="E92" s="12"/>
+      <c r="F92" s="160"/>
+      <c r="G92" s="14"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="22"/>
+      <c r="K92" s="193"/>
+      <c r="L92" s="12"/>
+      <c r="M92" s="19"/>
+    </row>
+    <row r="93" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F93" s="80"/>
+      <c r="G93" s="194" t="s">
+        <v>87</v>
+      </c>
+      <c r="H93" s="233" t="str">
+        <f>IF(SUM(H91:H92)=0," ",SUM(H91:H92))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I93" s="234" t="str">
+        <f>IF(SUM(I91:I92)=0," ",SUM(I91:I92))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J93" s="234" t="str">
+        <f>IF(SUM(J91:J92)=0," ",SUM(J91:J92))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="K93" s="235"/>
+      <c r="L93" s="236"/>
+      <c r="M93" s="237" t="str">
+        <f>IF(SUM(M91:M92)=0," ",SUM(M91:M92))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23"/>
+      <c r="L95" s="195" t="s">
+        <v>88</v>
+      </c>
+      <c r="M95" s="175" t="str">
+        <f>IF(SUM(H93,I93,J93)=0," ",SUM(H93,I93,J93))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="G96" s="23"/>
+      <c r="M96" s="173"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="151"/>
+      <c r="B97" s="151"/>
+      <c r="C97" s="151"/>
+      <c r="D97" s="151"/>
+      <c r="E97" s="151"/>
+      <c r="F97" s="151"/>
+      <c r="G97" s="151"/>
+      <c r="H97" s="151"/>
+      <c r="I97" s="151"/>
+      <c r="J97" s="94"/>
+      <c r="K97" s="94"/>
+      <c r="L97" s="151"/>
+      <c r="M97" s="151"/>
+    </row>
+    <row r="98" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="196" t="s">
+        <v>89</v>
+      </c>
+      <c r="C98" s="197"/>
+      <c r="D98" s="109"/>
+      <c r="E98" s="198" t="s">
+        <v>91</v>
+      </c>
+      <c r="F98" s="109"/>
+      <c r="G98" s="199" t="s">
         <v>93</v>
       </c>
-      <c r="B6" s="320"/>
-[...2 lines deleted...]
-      <c r="E6" s="321" t="s">
+      <c r="H98" s="200" t="s">
+        <v>95</v>
+      </c>
+      <c r="I98" s="201"/>
+      <c r="J98" s="202" t="s">
+        <v>98</v>
+      </c>
+      <c r="K98" s="158"/>
+      <c r="L98" s="179" t="s">
+        <v>86</v>
+      </c>
+      <c r="M98" s="161"/>
+    </row>
+    <row r="99" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="203" t="s">
+        <v>28</v>
+      </c>
+      <c r="B99" s="204" t="s">
+        <v>90</v>
+      </c>
+      <c r="C99" s="205" t="s">
+        <v>110</v>
+      </c>
+      <c r="D99" s="206"/>
+      <c r="E99" s="207" t="s">
+        <v>92</v>
+      </c>
+      <c r="F99" s="39"/>
+      <c r="G99" s="208" t="s">
         <v>94</v>
       </c>
-      <c r="F6" s="308"/>
-[...34 lines deleted...]
-      <c r="I8" s="311" t="s">
+      <c r="H99" s="209" t="s">
+        <v>96</v>
+      </c>
+      <c r="I99" s="210" t="s">
         <v>97</v>
       </c>
-      <c r="J8" s="312"/>
-[...34 lines deleted...]
-      <c r="I10" s="314" t="s">
+      <c r="J99" s="211" t="s">
+        <v>99</v>
+      </c>
+      <c r="K99" s="212" t="s">
+        <v>81</v>
+      </c>
+      <c r="L99" s="188" t="s">
+        <v>80</v>
+      </c>
+      <c r="M99" s="189" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="245"/>
+      <c r="B100" s="246"/>
+      <c r="C100" s="247"/>
+      <c r="D100" s="244"/>
+      <c r="E100" s="179"/>
+      <c r="F100" s="248"/>
+      <c r="G100" s="252"/>
+      <c r="H100" s="253"/>
+      <c r="I100" s="252"/>
+      <c r="J100" s="250"/>
+      <c r="K100" s="252"/>
+      <c r="L100" s="250"/>
+      <c r="M100" s="254"/>
+    </row>
+    <row r="101" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="245"/>
+      <c r="B101" s="244"/>
+      <c r="C101" s="247"/>
+      <c r="D101" s="244"/>
+      <c r="E101" s="179"/>
+      <c r="F101" s="248"/>
+      <c r="G101" s="252"/>
+      <c r="H101" s="253"/>
+      <c r="I101" s="252"/>
+      <c r="J101" s="250"/>
+      <c r="K101" s="252"/>
+      <c r="L101" s="250"/>
+      <c r="M101" s="254"/>
+    </row>
+    <row r="102" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="245"/>
+      <c r="B102" s="246"/>
+      <c r="C102" s="247"/>
+      <c r="D102" s="244"/>
+      <c r="E102" s="179"/>
+      <c r="F102" s="248"/>
+      <c r="G102" s="252"/>
+      <c r="H102" s="253"/>
+      <c r="I102" s="252"/>
+      <c r="J102" s="250"/>
+      <c r="K102" s="252"/>
+      <c r="L102" s="250"/>
+      <c r="M102" s="254"/>
+    </row>
+    <row r="103" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="245"/>
+      <c r="B103" s="249"/>
+      <c r="C103" s="247"/>
+      <c r="D103" s="244"/>
+      <c r="E103" s="179"/>
+      <c r="F103" s="248"/>
+      <c r="G103" s="252"/>
+      <c r="H103" s="253"/>
+      <c r="I103" s="252"/>
+      <c r="J103" s="250"/>
+      <c r="K103" s="252"/>
+      <c r="L103" s="250"/>
+      <c r="M103" s="254"/>
+    </row>
+    <row r="104" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="245"/>
+      <c r="B104" s="244"/>
+      <c r="C104" s="247"/>
+      <c r="D104" s="244"/>
+      <c r="E104" s="179"/>
+      <c r="F104" s="248"/>
+      <c r="G104" s="252"/>
+      <c r="H104" s="253"/>
+      <c r="I104" s="252"/>
+      <c r="J104" s="250"/>
+      <c r="K104" s="252"/>
+      <c r="L104" s="250"/>
+      <c r="M104" s="254"/>
+    </row>
+    <row r="105" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="245"/>
+      <c r="B105" s="244"/>
+      <c r="C105" s="250"/>
+      <c r="D105" s="244"/>
+      <c r="E105" s="179"/>
+      <c r="F105" s="248"/>
+      <c r="G105" s="252"/>
+      <c r="H105" s="253"/>
+      <c r="I105" s="252"/>
+      <c r="J105" s="250"/>
+      <c r="K105" s="252"/>
+      <c r="L105" s="250"/>
+      <c r="M105" s="254"/>
+    </row>
+    <row r="106" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="245"/>
+      <c r="B106" s="244"/>
+      <c r="C106" s="250"/>
+      <c r="D106" s="244"/>
+      <c r="E106" s="179"/>
+      <c r="F106" s="248"/>
+      <c r="G106" s="252"/>
+      <c r="H106" s="253"/>
+      <c r="I106" s="252"/>
+      <c r="J106" s="250"/>
+      <c r="K106" s="252"/>
+      <c r="L106" s="250"/>
+      <c r="M106" s="254"/>
+    </row>
+    <row r="107" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="245"/>
+      <c r="B107" s="244"/>
+      <c r="C107" s="250"/>
+      <c r="D107" s="244"/>
+      <c r="E107" s="179"/>
+      <c r="F107" s="248"/>
+      <c r="G107" s="252"/>
+      <c r="H107" s="253"/>
+      <c r="I107" s="252"/>
+      <c r="J107" s="250"/>
+      <c r="K107" s="252"/>
+      <c r="L107" s="250"/>
+      <c r="M107" s="254"/>
+    </row>
+    <row r="108" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="251"/>
+      <c r="B108" s="244"/>
+      <c r="C108" s="250"/>
+      <c r="D108" s="244"/>
+      <c r="E108" s="179"/>
+      <c r="F108" s="248"/>
+      <c r="G108" s="252"/>
+      <c r="H108" s="253"/>
+      <c r="I108" s="252"/>
+      <c r="J108" s="250"/>
+      <c r="K108" s="252"/>
+      <c r="L108" s="250"/>
+      <c r="M108" s="254"/>
+    </row>
+    <row r="109" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="251"/>
+      <c r="B109" s="244"/>
+      <c r="C109" s="250"/>
+      <c r="D109" s="244"/>
+      <c r="E109" s="179"/>
+      <c r="F109" s="248"/>
+      <c r="G109" s="252"/>
+      <c r="H109" s="253"/>
+      <c r="I109" s="252"/>
+      <c r="J109" s="250"/>
+      <c r="K109" s="252"/>
+      <c r="L109" s="250"/>
+      <c r="M109" s="254"/>
+    </row>
+    <row r="110" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="251"/>
+      <c r="B110" s="244"/>
+      <c r="C110" s="250"/>
+      <c r="D110" s="244"/>
+      <c r="E110" s="179"/>
+      <c r="F110" s="248"/>
+      <c r="G110" s="252"/>
+      <c r="H110" s="253"/>
+      <c r="I110" s="252"/>
+      <c r="J110" s="250"/>
+      <c r="K110" s="252"/>
+      <c r="L110" s="250"/>
+      <c r="M110" s="254"/>
+    </row>
+    <row r="111" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="251"/>
+      <c r="B111" s="244"/>
+      <c r="C111" s="250"/>
+      <c r="D111" s="244"/>
+      <c r="E111" s="179"/>
+      <c r="F111" s="248"/>
+      <c r="G111" s="252"/>
+      <c r="H111" s="253"/>
+      <c r="I111" s="252"/>
+      <c r="J111" s="250"/>
+      <c r="K111" s="252"/>
+      <c r="L111" s="250"/>
+      <c r="M111" s="254"/>
+    </row>
+    <row r="112" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="78"/>
+      <c r="B112" s="78"/>
+      <c r="C112" s="78"/>
+      <c r="D112" s="78"/>
+      <c r="F112" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="G112" s="255" t="str">
+        <f>IF(SUM(G100:G111)=0," ",SUM(G100:G111))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="H112" s="255" t="str">
+        <f>IF(SUM(H100:H111)=0," ",SUM(H100:H111))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="I112" s="255" t="str">
+        <f>IF(SUM(I100:I111)=0," ",SUM(I100:I111))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="J112" s="256"/>
+      <c r="K112" s="255" t="str">
+        <f>IF(SUM(K100:K111)=0," ",SUM(K100:K111))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="L112" s="256"/>
+      <c r="M112" s="255" t="str">
+        <f>IF(SUM(M100:M111)=0," ",SUM(M100:M111))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A113" s="78"/>
+      <c r="B113" s="78"/>
+      <c r="C113" s="78"/>
+      <c r="H113" s="78"/>
+      <c r="I113" s="78"/>
+      <c r="J113" s="78"/>
+      <c r="K113" s="78"/>
+      <c r="L113" s="78"/>
+      <c r="M113" s="78"/>
+    </row>
+    <row r="114" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="213"/>
+      <c r="B114" s="213"/>
+      <c r="C114" s="213"/>
+      <c r="E114" s="23"/>
+      <c r="F114" s="23"/>
+      <c r="G114" s="23"/>
+      <c r="I114" s="78"/>
+      <c r="J114" s="78"/>
+      <c r="K114" s="78"/>
+      <c r="L114" s="195" t="s">
+        <v>100</v>
+      </c>
+      <c r="M114" s="214" t="str">
+        <f>IF(SUM(G112,H112,I112,K112,M112)=0," ",SUM(G112,H112,I112,K112,M112))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A116" s="215"/>
+      <c r="B116" s="151"/>
+      <c r="C116" s="151"/>
+      <c r="D116" s="151" t="s">
+        <v>101</v>
+      </c>
+      <c r="E116" s="152"/>
+      <c r="F116" s="151"/>
+      <c r="G116" s="151"/>
+      <c r="H116" s="151"/>
+      <c r="I116" s="151"/>
+      <c r="J116" s="151"/>
+      <c r="K116" s="151"/>
+      <c r="L116" s="151"/>
+      <c r="M116" s="216"/>
+    </row>
+    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="203" t="s">
         <v>28</v>
       </c>
-      <c r="J10" s="62"/>
-[...931 lines deleted...]
-      <c r="M70" s="21" t="s">
+      <c r="B117" s="217"/>
+      <c r="C117" s="181"/>
+      <c r="D117" s="181"/>
+      <c r="E117" s="218" t="s">
+        <v>103</v>
+      </c>
+      <c r="G117" s="181"/>
+      <c r="H117" s="181"/>
+      <c r="I117" s="183"/>
+      <c r="K117" s="219" t="s">
+        <v>102</v>
+      </c>
+      <c r="L117" s="183"/>
+      <c r="M117" s="219" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...805 lines deleted...]
-      <c r="L113" s="264" t="s">
+    <row r="118" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="257"/>
+      <c r="B118" s="244"/>
+      <c r="C118" s="258"/>
+      <c r="D118" s="258"/>
+      <c r="E118" s="258"/>
+      <c r="F118" s="258"/>
+      <c r="G118" s="258"/>
+      <c r="H118" s="258"/>
+      <c r="I118" s="259"/>
+      <c r="J118" s="260"/>
+      <c r="K118" s="261"/>
+      <c r="L118" s="262"/>
+      <c r="M118" s="263"/>
+    </row>
+    <row r="119" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="257"/>
+      <c r="B119" s="244"/>
+      <c r="C119" s="258"/>
+      <c r="D119" s="258"/>
+      <c r="E119" s="258"/>
+      <c r="F119" s="258"/>
+      <c r="G119" s="258"/>
+      <c r="H119" s="258"/>
+      <c r="I119" s="259"/>
+      <c r="J119" s="260"/>
+      <c r="K119" s="261"/>
+      <c r="L119" s="262"/>
+      <c r="M119" s="263"/>
+    </row>
+    <row r="120" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="264"/>
+      <c r="B120" s="244"/>
+      <c r="C120" s="179"/>
+      <c r="D120" s="179"/>
+      <c r="E120" s="179"/>
+      <c r="F120" s="179"/>
+      <c r="G120" s="179"/>
+      <c r="H120" s="179"/>
+      <c r="I120" s="248"/>
+      <c r="J120" s="260"/>
+      <c r="K120" s="261"/>
+      <c r="L120" s="262"/>
+      <c r="M120" s="263"/>
+    </row>
+    <row r="121" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="13"/>
+      <c r="B121" s="12"/>
+      <c r="C121" s="166"/>
+      <c r="D121" s="166"/>
+      <c r="E121" s="166"/>
+      <c r="F121" s="166"/>
+      <c r="G121" s="166"/>
+      <c r="H121" s="166"/>
+      <c r="I121" s="167"/>
+      <c r="J121" s="15"/>
+      <c r="K121" s="220"/>
+      <c r="L121" s="165"/>
+      <c r="M121" s="19"/>
+    </row>
+    <row r="122" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="13"/>
+      <c r="B122" s="12"/>
+      <c r="C122" s="166"/>
+      <c r="D122" s="166"/>
+      <c r="E122" s="166"/>
+      <c r="F122" s="166"/>
+      <c r="G122" s="166"/>
+      <c r="H122" s="166"/>
+      <c r="I122" s="167"/>
+      <c r="J122" s="15"/>
+      <c r="K122" s="220"/>
+      <c r="L122" s="165"/>
+      <c r="M122" s="19"/>
+    </row>
+    <row r="123" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="13"/>
+      <c r="B123" s="12"/>
+      <c r="C123" s="166"/>
+      <c r="D123" s="166"/>
+      <c r="E123" s="166"/>
+      <c r="F123" s="166"/>
+      <c r="G123" s="166"/>
+      <c r="H123" s="166"/>
+      <c r="I123" s="167"/>
+      <c r="J123" s="15"/>
+      <c r="K123" s="220"/>
+      <c r="L123" s="165"/>
+      <c r="M123" s="19"/>
+    </row>
+    <row r="124" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="16"/>
+      <c r="B124" s="12"/>
+      <c r="C124" s="166"/>
+      <c r="D124" s="166"/>
+      <c r="E124" s="166"/>
+      <c r="F124" s="166"/>
+      <c r="G124" s="166"/>
+      <c r="H124" s="166"/>
+      <c r="I124" s="167"/>
+      <c r="J124" s="15"/>
+      <c r="K124" s="220"/>
+      <c r="L124" s="165"/>
+      <c r="M124" s="19"/>
+    </row>
+    <row r="125" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="13"/>
+      <c r="B125" s="12"/>
+      <c r="C125" s="166"/>
+      <c r="D125" s="166"/>
+      <c r="E125" s="166"/>
+      <c r="F125" s="166"/>
+      <c r="G125" s="166"/>
+      <c r="H125" s="166"/>
+      <c r="I125" s="167"/>
+      <c r="J125" s="15"/>
+      <c r="K125" s="220"/>
+      <c r="L125" s="165"/>
+      <c r="M125" s="19"/>
+    </row>
+    <row r="126" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="13"/>
+      <c r="B126" s="12"/>
+      <c r="C126" s="166"/>
+      <c r="D126" s="166"/>
+      <c r="E126" s="166"/>
+      <c r="F126" s="166"/>
+      <c r="G126" s="166"/>
+      <c r="H126" s="166"/>
+      <c r="I126" s="167"/>
+      <c r="J126" s="15"/>
+      <c r="K126" s="220"/>
+      <c r="L126" s="165"/>
+      <c r="M126" s="19"/>
+    </row>
+    <row r="127" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="13"/>
+      <c r="B127" s="12"/>
+      <c r="C127" s="166"/>
+      <c r="D127" s="166"/>
+      <c r="E127" s="166"/>
+      <c r="F127" s="166"/>
+      <c r="G127" s="166"/>
+      <c r="H127" s="166"/>
+      <c r="I127" s="167"/>
+      <c r="J127" s="15"/>
+      <c r="K127" s="220"/>
+      <c r="L127" s="165"/>
+      <c r="M127" s="19"/>
+    </row>
+    <row r="128" spans="1:13" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="213"/>
+      <c r="B128" s="213"/>
+      <c r="E128" s="94"/>
+      <c r="F128" s="94"/>
+      <c r="G128" s="94"/>
+      <c r="H128" s="94"/>
+      <c r="I128" s="94"/>
+      <c r="J128" s="94"/>
+      <c r="K128" s="94"/>
+      <c r="L128" s="221" t="s">
         <v>104</v>
       </c>
-      <c r="M113" s="123">
-[...217 lines deleted...]
-    </row>
+      <c r="M128" s="214" t="str">
+        <f>IF(SUM(M118:M127)=0," ",SUM(M118:M127))</f>
+        <v xml:space="preserve"> </v>
+      </c>
+    </row>
+    <row r="129" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="q1xCqiradzAYMTZWhbByQfFBsjZiGGH7UIivesGlWr3rrYlXc+0tYC8RYqW9c1L3FzlgSwb5x426fDFEo/ms3A==" saltValue="jLufkMk+bS2thtVlwvuzYw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.15" right="0.15" top="0.25" bottom="0.46" header="0.5" footer="0.5"/>
-[...4 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.3" right="0.3" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="65" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="L4" unlockedFormula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Travel Expense Form</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>John Doe</dc:creator>
+  <dc:creator>Jamie Mondragon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>