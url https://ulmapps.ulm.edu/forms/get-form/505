--- v2 (2026-07-16)
+++ v3 (2026-09-02)
@@ -6,114 +6,114 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1087E2A-400F-491C-ABB0-EFA886A7AAF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B36F1DA-6B7C-4C31-AAED-5CFC2A153D78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED37F81C-12E3-4AE2-8DD0-21EB6341D3B8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="173" xr2:uid="{ED37F81C-12E3-4AE2-8DD0-21EB6341D3B8}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="TravelExpenseForm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M93" i="1" l="1"/>
+  <c r="M86" i="1" l="1"/>
+  <c r="M93" i="1"/>
   <c r="M73" i="1"/>
   <c r="M79" i="1" s="1"/>
   <c r="M74" i="1"/>
   <c r="M75" i="1"/>
   <c r="M76" i="1"/>
   <c r="M77" i="1"/>
   <c r="M78" i="1"/>
   <c r="M72" i="1"/>
   <c r="F23" i="1"/>
   <c r="L4" i="1" s="1"/>
   <c r="M128" i="1"/>
   <c r="F18" i="1" s="1"/>
   <c r="M112" i="1"/>
   <c r="K112" i="1"/>
   <c r="M114" i="1" s="1"/>
   <c r="I112" i="1"/>
   <c r="H112" i="1"/>
   <c r="G112" i="1"/>
   <c r="J93" i="1"/>
   <c r="I93" i="1"/>
   <c r="H93" i="1"/>
   <c r="M95" i="1" s="1"/>
-  <c r="M86" i="1" l="1"/>
-  <c r="F15" i="1" s="1"/>
+  <c r="F15" i="1" l="1"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="111">
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>Orgn</t>
   </si>
   <si>
     <t>Prog</t>
   </si>
   <si>
     <t>Exp Acct</t>
   </si>
   <si>
     <t>AMOUNT</t>
   </si>
   <si>
     <t xml:space="preserve">Sch. A  </t>
   </si>
   <si>
     <t xml:space="preserve">Sch. B  </t>
   </si>
   <si>
@@ -400,66 +400,63 @@
   <si>
     <t xml:space="preserve">           MEALS</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>TOTAL - SCHEDULE C</t>
   </si>
   <si>
     <t xml:space="preserve">SCHEDULE  D - CBA/Rental Car/P-Card And/Or State Travel Card Charges  </t>
   </si>
   <si>
     <t>NAME ON CARD AND/OR TYPE</t>
   </si>
   <si>
     <t xml:space="preserve">          DESCRIPTION</t>
   </si>
   <si>
     <t>TOTAL NON-REIMBURSABLE CHARGES - SCHEDULE D</t>
   </si>
   <si>
     <t xml:space="preserve">         CHECK DISTRIBUTION:</t>
   </si>
   <si>
-    <t xml:space="preserve">  ULM 1446 (Rev. 6/15/2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>NAME OF AUTHORIZED TRAVELER OR PAYEE</t>
   </si>
   <si>
     <t>TRAVEL FROM</t>
   </si>
   <si>
     <t>TRAVEL TO</t>
   </si>
   <si>
     <t>ARR</t>
   </si>
   <si>
-    <t>Controller</t>
+    <t xml:space="preserve">  ULM 1446 (Rev. 8/4/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00\ ;\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2373,51 +2370,51 @@
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23" t="s">
         <v>47</v>
       </c>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="G3" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J3" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
         <v>48</v>
@@ -2433,95 +2430,95 @@
       <c r="J4" s="269"/>
       <c r="K4" s="270"/>
       <c r="L4" s="33" t="str">
         <f>F23</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="1"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="4"/>
       <c r="L5" s="33"/>
     </row>
     <row r="6" spans="1:13" s="40" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B6" s="38"/>
       <c r="C6" s="38"/>
       <c r="D6" s="39"/>
       <c r="F6" s="41" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" s="2"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="4"/>
       <c r="L6" s="33"/>
     </row>
     <row r="7" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="265"/>
       <c r="B7" s="42"/>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="266"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="8"/>
       <c r="L7" s="44"/>
     </row>
     <row r="8" spans="1:13" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="46"/>
       <c r="D8" s="46"/>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="47" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H8" s="48"/>
       <c r="I8" s="49"/>
       <c r="J8" s="47" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K8" s="50"/>
       <c r="L8" s="51"/>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="265"/>
       <c r="B9" s="42"/>
       <c r="C9" s="42"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="271"/>
       <c r="H9" s="52"/>
       <c r="I9" s="53"/>
       <c r="J9" s="271"/>
       <c r="K9" s="52"/>
       <c r="L9" s="54"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="45" t="s">
@@ -2547,53 +2544,51 @@
       <c r="D11" s="273"/>
       <c r="E11" s="273"/>
       <c r="F11" s="60"/>
       <c r="G11" s="61"/>
       <c r="H11" s="60"/>
       <c r="I11" s="222"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="62"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G12" s="63" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="64"/>
       <c r="I12" s="64"/>
       <c r="J12" s="64"/>
       <c r="K12" s="64"/>
       <c r="L12" s="65"/>
       <c r="M12" s="66"/>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="272" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="272"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
       <c r="L13" s="62"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="1:13" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="67" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="67"/>
       <c r="C15" s="68"/>
       <c r="D15" s="68"/>
       <c r="E15" s="68" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="69" t="str">
         <f>M86</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H15" s="70"/>
       <c r="I15" s="71" t="s">
         <v>21</v>
       </c>
@@ -3477,51 +3472,51 @@
       <c r="L79" s="78"/>
       <c r="M79" s="169" t="str">
         <f>IF(SUM(M72:M78)=0," ",SUM(M72:M78))</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
     <row r="81" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C81" s="24" t="s">
         <v>72</v>
       </c>
       <c r="M81" s="17"/>
     </row>
     <row r="82" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D82" s="170" t="s">
         <v>75</v>
       </c>
       <c r="E82" s="170"/>
       <c r="F82" s="170"/>
       <c r="M82" s="171"/>
     </row>
     <row r="83" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C83" s="24" t="s">
         <v>73</v>
       </c>
       <c r="M83" s="172">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="84" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="M84" s="173"/>
     </row>
     <row r="85" spans="1:14" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C85" s="24" t="s">
         <v>74</v>
       </c>
       <c r="M85" s="225"/>
     </row>
     <row r="86" spans="1:14" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E86" s="23"/>
       <c r="F86" s="23"/>
       <c r="G86" s="23"/>
       <c r="L86" s="174" t="s">
         <v>70</v>
       </c>
       <c r="M86" s="226" t="str">
         <f>IF(M79=" "," ",(M79+M81)*M83+M85)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="N86" s="173"/>
     </row>
     <row r="87" spans="1:14" ht="17.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
@@ -3695,51 +3690,51 @@
       <c r="F98" s="109"/>
       <c r="G98" s="199" t="s">
         <v>93</v>
       </c>
       <c r="H98" s="200" t="s">
         <v>95</v>
       </c>
       <c r="I98" s="201"/>
       <c r="J98" s="202" t="s">
         <v>98</v>
       </c>
       <c r="K98" s="158"/>
       <c r="L98" s="179" t="s">
         <v>86</v>
       </c>
       <c r="M98" s="161"/>
     </row>
     <row r="99" spans="1:13" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="203" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="204" t="s">
         <v>90</v>
       </c>
       <c r="C99" s="205" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D99" s="206"/>
       <c r="E99" s="207" t="s">
         <v>92</v>
       </c>
       <c r="F99" s="39"/>
       <c r="G99" s="208" t="s">
         <v>94</v>
       </c>
       <c r="H99" s="209" t="s">
         <v>96</v>
       </c>
       <c r="I99" s="210" t="s">
         <v>97</v>
       </c>
       <c r="J99" s="211" t="s">
         <v>99</v>
       </c>
       <c r="K99" s="212" t="s">
         <v>81</v>
       </c>
       <c r="L99" s="188" t="s">
         <v>80</v>
       </c>
       <c r="M99" s="189" t="s">
@@ -4200,45 +4195,45 @@
   <pageMargins left="0.3" right="0.3" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="L4" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>TravelExpenseForm</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jamie Mondragon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>