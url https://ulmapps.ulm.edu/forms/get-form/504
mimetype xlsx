--- v0 (2026-03-03)
+++ v1 (2026-07-16)
@@ -1,1883 +1,2201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{434805CE-2EBD-40F1-B1F8-457D35FA2CCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84200C80-E674-474C-B832-B8AC39575D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="206" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{80D67801-11A9-41DB-8CF5-B80E2EAB4250}"/>
   </bookViews>
   <sheets>
-    <sheet name="TravelAuthorization" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M31" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="Q63" i="1" s="1"/>
+  <c r="J48" i="1" l="1"/>
+  <c r="A48" i="1"/>
+  <c r="N56" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="S62" i="1"/>
+  <c r="N52" i="1"/>
+  <c r="S54" i="1" s="1"/>
+  <c r="N48" i="1"/>
+  <c r="S57" i="1" l="1"/>
+  <c r="S58" i="1" s="1"/>
+  <c r="S63" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="104">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
   <si>
     <t>DEPARTMENT/DIVISION</t>
   </si>
   <si>
+    <t>DATE OF REQUEST</t>
+  </si>
+  <si>
+    <t>DATE(S) OF TRAVEL</t>
+  </si>
+  <si>
+    <t>T.A. #</t>
+  </si>
+  <si>
     <t>NAME OF REQUESTING TRAVELER</t>
   </si>
   <si>
+    <t>CWID</t>
+  </si>
+  <si>
+    <t>TYPE(S) OF AUTHORIZATION  (select all that apply)</t>
+  </si>
+  <si>
     <t>DESTINATION AND PURPOSE OF TRAVEL (must be completed):</t>
   </si>
   <si>
-    <t>(Employees traveling w/Requesting Traveler)</t>
+    <t>In-State</t>
+  </si>
+  <si>
+    <t>Out-of-state</t>
+  </si>
+  <si>
+    <t>International*</t>
+  </si>
+  <si>
+    <t>Team Travel</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>Conference Hotel</t>
+  </si>
+  <si>
+    <t>Weekend Travel</t>
+  </si>
+  <si>
+    <t>AUTHORIZATION TO TRAVEL APPROVED BY THE FOLLOWING:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERVISOR OF TRAVELER APPROVAL      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  BUDGET UNIT HEAD OF TRAVELER</t>
+  </si>
+  <si>
+    <t>(REQUIRED FOR INTERNATIONAL TRAVEL)</t>
+  </si>
+  <si>
+    <t>NAME OF EMPLOYEE / OTHER</t>
+  </si>
+  <si>
+    <t>(Employees traveling with Requesting Traveler)</t>
+  </si>
+  <si>
+    <t>POSITION TITLE</t>
+  </si>
+  <si>
+    <t>DEPARTMENT</t>
   </si>
   <si>
     <t>TRAVEL ALLOWANCES</t>
   </si>
   <si>
+    <t>TRAVEL ADVANCE REQUESTED:</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>$</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>INDEX</t>
   </si>
   <si>
     <t>FUND</t>
   </si>
   <si>
     <t>ORGN</t>
   </si>
   <si>
     <t>PROG</t>
   </si>
   <si>
     <t>EXP ACCT CODE</t>
   </si>
   <si>
     <t>AMOUNT</t>
   </si>
   <si>
     <t>BUDGET HEAD INITIALS</t>
   </si>
   <si>
+    <t>TOTAL OF FUNDING SOURCES FOR EXPENSES</t>
+  </si>
+  <si>
+    <t>SPECIAL APPROVALS REQUIRED -- Attach requesting memos as needed</t>
+  </si>
+  <si>
+    <t>Current Authorized Driver date:</t>
+  </si>
+  <si>
+    <t>Training Expiration date:</t>
+  </si>
+  <si>
+    <t>In State Exceeds 99 miles -  No state vehicle or rental availability</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Out of State Exceeds 99 miles - Justification of Cost Savings for Travel  (Attach  request for President's approval) </t>
+  </si>
+  <si>
+    <t>Exceeds Routine Lodging Rate - Not to exceed 50% (Attach request for President's approval)</t>
+  </si>
+  <si>
+    <t>International Travel (attach request for President's approval)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Non-Employee Authorized Traveler (attach request for President's approval) </t>
+  </si>
+  <si>
+    <t>Single-Day Travel Meals (attach request for President's approval)</t>
+  </si>
+  <si>
+    <t>Chartered Aircraft (attach request for President's approval)</t>
+  </si>
+  <si>
     <t>Chartered Bus (contact Purchasing department)</t>
   </si>
   <si>
+    <t>DETAIL ESTIMATION OF TRAVEL EXPENSES  (must be completed)</t>
+  </si>
+  <si>
     <t>AIR FARE (COACH CLASS)</t>
   </si>
   <si>
+    <t>PERSONAL CAR</t>
+  </si>
+  <si>
+    <t>RENTAL CAR</t>
+  </si>
+  <si>
     <t>LIMOUSINE, TAXI, ETC.</t>
   </si>
   <si>
     <t>SUBSISTENCE</t>
   </si>
   <si>
     <t>TOLLS AND PARKING</t>
   </si>
   <si>
     <t>TIPS</t>
   </si>
   <si>
     <t>OTHER EXPENSES</t>
   </si>
   <si>
-    <t>$</t>
-[...22 lines deleted...]
-  <si>
     <t>REGISTRATION FEES</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">MEMBERSHIP FEES </t>
+      <t>MEMBERSHIP FEES</t>
     </r>
     <r>
       <rPr>
-        <sz val="7.5"/>
-        <color indexed="8"/>
+        <sz val="6"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(Associated with travel registrations)</t>
+      <t xml:space="preserve"> (Associated with travel registrations)</t>
     </r>
   </si>
   <si>
-    <t>Nights  @  $</t>
-[...89 lines deleted...]
-    <t>TRAVEL ADVANCE REQUESTED:</t>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>(Explain)</t>
+  </si>
+  <si>
+    <t>/Night</t>
+  </si>
+  <si>
+    <t>/Day</t>
+  </si>
+  <si>
+    <t>Nights @ $</t>
+  </si>
+  <si>
+    <t>Days @ $</t>
+  </si>
+  <si>
+    <t>LODGING</t>
+  </si>
+  <si>
+    <t>MEALS</t>
+  </si>
+  <si>
+    <t>(99 Miles*)</t>
   </si>
   <si>
     <t>(If exceeds 100 miles &amp; should be compact)</t>
   </si>
   <si>
+    <t xml:space="preserve">TOTAL ESTIMATED EXPENDITURES </t>
+  </si>
+  <si>
+    <t>Workshop/Meeting</t>
+  </si>
+  <si>
+    <t>Seminar/Training</t>
+  </si>
+  <si>
+    <t>Non-Conference Hotel</t>
+  </si>
+  <si>
+    <t>I hearby certify that all travel expenses will be made in accordance with the Travel Regulations perscribed by the Governor, through</t>
+  </si>
+  <si>
+    <t xml:space="preserve">the Division of Administration.  See Policy and Procedure Memorandum No. 49 - Travel Regulations. International travel insurance </t>
+  </si>
+  <si>
+    <t>that includes emergency evacuation and repatriation is recommended but will not be reimbursed. If not purchased, traveler's family</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Acknowledge and understadnd that the travel expense form is due within fifteen (15) days after the end of the travel. </t>
+  </si>
+  <si>
+    <t>SIGNATURE OF REQUESTING TRAVELER</t>
+  </si>
+  <si>
     <t>DATE</t>
   </si>
   <si>
-    <t>NOTES:</t>
-[...59 lines deleted...]
-    <t>NAME OF EMPLOYEE / OTHER</t>
+    <t xml:space="preserve">will be responsible for any emergency evacuation or repatriation costs. </t>
   </si>
   <si>
     <t>UNIVERSITY OF LOUISIANA MONROE</t>
   </si>
   <si>
-    <t>TYPE(S) OF AUTHORIZATION  (select all that apply)</t>
-[...56 lines deleted...]
-    <t>Current Authorized Driver date:</t>
+    <t>TRAVEL AUTHORIZATION</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Vehicle Rental** </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(If yes, justification?)</t>
     </r>
   </si>
   <si>
-    <t>Training Expiration date:</t>
-[...47 lines deleted...]
-    <t>$.725 / mile</t>
+    <t>Use of Personal Vehicle** Current Authorized Driver date:</t>
+  </si>
+  <si>
+    <t>Conf./Convention</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AUTHORIZED BY THE V.P. OF BUSINESS AFFAIRS</t>
+  </si>
+  <si>
+    <t>PRESIDENT APPROVAL SIGNIATURE</t>
+  </si>
+  <si>
+    <t>/mile</t>
+  </si>
+  <si>
+    <t>NOTES:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS OF JULY 1, 2026 A TRAVEL AUTHORIZATION IS REQUIRED ON ALL ROUTINE BUSINESS. A BLANKET AUTHORIZATION CAN BE UTILIZED FOR ROUTINE TRAVEL. </t>
+  </si>
+  <si>
+    <t>*GREATER THAN 99 MILES REQUIRES PRESIDENT'S APPROVAL PRIOR TO TRAVEL.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*MUST FOLLOW INTERNATIONAL TRAVEL PROCEDURES </t>
+  </si>
+  <si>
+    <t>**MUST BE ON THE DRIVER SAFETY AUTHORIZED DRIVER LIST PRIO TO ANY TRIPS TO QUALIFY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOR MILEAGE OR RENTAL REIMBURSEMENT. IF QUESTIONS, CONTACT SHANE DYKES AT </t>
+  </si>
+  <si>
+    <t>318-342-5177 OR DYKES@ULM.EDU</t>
+  </si>
+  <si>
+    <t>Send original to Controller's Office, and send a copy with the Travel Expense Report, if submitted.</t>
+  </si>
+  <si>
+    <t>Retain a copy for your files</t>
+  </si>
+  <si>
+    <t>FOR CONTROLLER'S OFFICE STAMP</t>
+  </si>
+  <si>
+    <t>A PRIOR APPROVED TRAVEL AUTHORIZATION IS REQUIRED FORO NON-ROUTINE MEETINGS, CONFERENCES, OUT-OF-STATE, AND INTERNATIONAL TRAVEL.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NO BLANKET AUTHORIZATIONS ARE ALLOWED. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.000_);[Red]\(&quot;$&quot;#,##0.000\)"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8.5"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
-      <color indexed="8"/>
-[...23 lines deleted...]
-      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="9"/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-      <scheme val="minor"/>
-[...108 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F1F1"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.499984740745262"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="45">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...7 lines deleted...]
-    <border>
       <left/>
-      <right style="medium">
-[...147 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...83 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...155 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="230">
+  <cellXfs count="340">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="11" fontId="2" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="18" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...34 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
-[...131 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
+      <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...15 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...167 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Times">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Times New Roman"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Times New Roman"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1895,65 +2213,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1974,1939 +2292,2563 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:S87"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{834DBC35-EB3E-48EB-81E3-CC7670A9A71F}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:X92"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="13" width="5.7109375" style="35" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="2" width="5.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="4" style="2" customWidth="1"/>
+    <col min="8" max="8" width="5.28515625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11" style="2" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.85546875" style="2" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9" style="2" customWidth="1"/>
+    <col min="16" max="16" width="5" style="2" customWidth="1"/>
+    <col min="17" max="17" width="7.42578125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.140625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="4.140625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="2.85546875" style="2" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="1.85546875" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.85546875" style="2" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="156" t="s">
+    <row r="1" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="I1" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="J2" s="320" t="s">
+        <v>81</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+    </row>
+    <row r="3" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="U3" s="7"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="9"/>
+      <c r="X3" s="9"/>
+    </row>
+    <row r="4" spans="1:24" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="114"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="326"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="117"/>
+      <c r="N4" s="112"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="118"/>
+      <c r="T4" s="12"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="15"/>
+      <c r="X4" s="15"/>
+    </row>
+    <row r="5" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="183" t="s">
+        <v>5</v>
+      </c>
+      <c r="J5" s="62"/>
+      <c r="K5" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="17"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+    </row>
+    <row r="6" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="321"/>
+      <c r="B6" s="136"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="152"/>
+      <c r="H6" s="184"/>
+      <c r="I6" s="322"/>
+      <c r="J6" s="186"/>
+      <c r="K6" s="195"/>
+      <c r="L6" s="121" t="s">
+        <v>8</v>
+      </c>
+      <c r="M6" s="121"/>
+      <c r="N6" s="122"/>
+      <c r="O6" s="196"/>
+      <c r="P6" s="126" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q6" s="126"/>
+      <c r="R6" s="128"/>
+      <c r="S6" s="198"/>
+      <c r="T6" s="130" t="s">
+        <v>13</v>
+      </c>
+      <c r="U6" s="130"/>
+      <c r="V6" s="131"/>
+      <c r="W6" s="9"/>
+      <c r="X6" s="9"/>
+    </row>
+    <row r="7" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="318"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="185"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="117"/>
+      <c r="K7" s="195"/>
+      <c r="L7" s="123" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="123"/>
+      <c r="N7" s="124"/>
+      <c r="O7" s="129"/>
+      <c r="P7" s="127"/>
+      <c r="Q7" s="128"/>
+      <c r="R7" s="128"/>
+      <c r="S7" s="132"/>
+      <c r="T7" s="132"/>
+      <c r="U7" s="132"/>
+      <c r="V7" s="133"/>
+      <c r="W7" s="9"/>
+      <c r="X7" s="9"/>
+    </row>
+    <row r="8" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="182"/>
+      <c r="I8" s="182"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="196"/>
+      <c r="L8" s="123" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="123"/>
+      <c r="N8" s="124"/>
+      <c r="O8" s="197"/>
+      <c r="P8" s="127" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q8" s="128"/>
+      <c r="R8" s="128"/>
+      <c r="S8" s="199"/>
+      <c r="T8" s="128" t="s">
+        <v>72</v>
+      </c>
+      <c r="U8" s="128"/>
+      <c r="V8" s="134"/>
+      <c r="W8" s="9"/>
+      <c r="X8" s="9"/>
+    </row>
+    <row r="9" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="234"/>
+      <c r="B9" s="119"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="119"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="120"/>
+      <c r="K9" s="196"/>
+      <c r="L9" s="123" t="s">
+        <v>11</v>
+      </c>
+      <c r="M9" s="123"/>
+      <c r="N9" s="124"/>
+      <c r="O9" s="129"/>
+      <c r="P9" s="127"/>
+      <c r="Q9" s="128"/>
+      <c r="R9" s="128"/>
+      <c r="S9" s="128"/>
+      <c r="T9" s="128"/>
+      <c r="U9" s="128"/>
+      <c r="V9" s="134"/>
+      <c r="W9" s="9"/>
+      <c r="X9" s="9"/>
+    </row>
+    <row r="10" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="233"/>
+      <c r="B10" s="225"/>
+      <c r="C10" s="225"/>
+      <c r="D10" s="225"/>
+      <c r="E10" s="225"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="225"/>
+      <c r="I10" s="225"/>
+      <c r="J10" s="226"/>
+      <c r="K10" s="227"/>
+      <c r="L10" s="228" t="s">
+        <v>12</v>
+      </c>
+      <c r="M10" s="228"/>
+      <c r="N10" s="229"/>
+      <c r="O10" s="230"/>
+      <c r="P10" s="231" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q10" s="231"/>
+      <c r="R10" s="231"/>
+      <c r="S10" s="199"/>
+      <c r="T10" s="231" t="s">
+        <v>14</v>
+      </c>
+      <c r="U10" s="231"/>
+      <c r="V10" s="232"/>
+      <c r="W10" s="9"/>
+      <c r="X10" s="9"/>
+    </row>
+    <row r="11" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="222"/>
+      <c r="B11" s="223"/>
+      <c r="C11" s="223"/>
+      <c r="D11" s="223"/>
+      <c r="E11" s="223"/>
+      <c r="F11" s="223"/>
+      <c r="G11" s="223"/>
+      <c r="H11" s="223"/>
+      <c r="I11" s="223"/>
+      <c r="J11" s="223"/>
+      <c r="K11" s="224"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="128"/>
+      <c r="P11" s="128"/>
+      <c r="Q11" s="128"/>
+      <c r="R11" s="128"/>
+      <c r="S11" s="135"/>
+      <c r="T11" s="135"/>
+      <c r="U11" s="135"/>
+      <c r="V11" s="135"/>
+      <c r="W11" s="9"/>
+      <c r="X11" s="9"/>
+    </row>
+    <row r="12" spans="1:24" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="132"/>
+      <c r="B12" s="132"/>
+      <c r="C12" s="132"/>
+      <c r="D12" s="132"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
+      <c r="G12" s="132"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="132"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="132"/>
+      <c r="O12" s="128"/>
+      <c r="P12" s="128"/>
+      <c r="Q12" s="128"/>
+      <c r="R12" s="128"/>
+      <c r="S12" s="135"/>
+      <c r="T12" s="135"/>
+      <c r="U12" s="135"/>
+      <c r="V12" s="135"/>
+      <c r="W12" s="9"/>
+      <c r="X12" s="9"/>
+    </row>
+    <row r="13" spans="1:24" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="138"/>
+      <c r="B13" s="138"/>
+      <c r="C13" s="138"/>
+      <c r="D13" s="138"/>
+      <c r="F13" s="256" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="139"/>
+      <c r="H13" s="142"/>
+      <c r="I13" s="139"/>
+      <c r="J13" s="139"/>
+      <c r="K13" s="139"/>
+      <c r="L13" s="139"/>
+      <c r="M13" s="139"/>
+      <c r="N13" s="139"/>
+      <c r="O13" s="139"/>
+      <c r="P13" s="138"/>
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138"/>
+      <c r="S13" s="138"/>
+      <c r="T13" s="138"/>
+      <c r="U13" s="138"/>
+      <c r="V13" s="138"/>
+      <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
+    </row>
+    <row r="14" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="140" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="125"/>
+      <c r="C14" s="125"/>
+      <c r="D14" s="125"/>
+      <c r="E14" s="258"/>
+      <c r="F14" s="258"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="257" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="67"/>
+      <c r="K14" s="145"/>
+      <c r="L14" s="258"/>
+      <c r="M14" s="258"/>
+      <c r="N14" s="67"/>
+      <c r="P14" s="141" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q14" s="142"/>
+      <c r="R14" s="143"/>
+      <c r="S14" s="143"/>
+      <c r="T14" s="143"/>
+      <c r="U14" s="143"/>
+      <c r="V14" s="125"/>
+      <c r="W14" s="1"/>
+      <c r="X14" s="1"/>
+    </row>
+    <row r="15" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="125"/>
+      <c r="C15" s="125"/>
+      <c r="D15" s="125"/>
+      <c r="E15" s="125"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="140"/>
+      <c r="H15" s="137"/>
+      <c r="I15" s="137"/>
+      <c r="J15" s="125"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="O15" s="142"/>
+      <c r="P15" s="140" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q15" s="143"/>
+      <c r="R15" s="143"/>
+      <c r="S15" s="143"/>
+      <c r="T15" s="143"/>
+      <c r="U15" s="143"/>
+      <c r="V15" s="125"/>
+      <c r="W15" s="1"/>
+      <c r="X15" s="1"/>
+    </row>
+    <row r="16" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="144"/>
+      <c r="B16" s="125"/>
+      <c r="C16" s="125"/>
+      <c r="D16" s="125"/>
+      <c r="E16" s="125"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="140"/>
+      <c r="H16" s="137"/>
+      <c r="I16" s="137"/>
+      <c r="J16" s="125"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="125"/>
+      <c r="N16" s="141"/>
+      <c r="O16" s="142"/>
+      <c r="P16" s="143"/>
+      <c r="Q16" s="143"/>
+      <c r="R16" s="143"/>
+      <c r="S16" s="143"/>
+      <c r="T16" s="143"/>
+      <c r="U16" s="143"/>
+      <c r="V16" s="125"/>
+      <c r="W16" s="1"/>
+      <c r="X16" s="1"/>
+    </row>
+    <row r="17" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="236" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="145"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="146"/>
+      <c r="G17" s="122"/>
+      <c r="H17" s="237"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="238" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="238"/>
+      <c r="L17" s="238"/>
+      <c r="M17" s="239"/>
+      <c r="N17" s="240"/>
+      <c r="O17" s="241"/>
+      <c r="P17" s="145"/>
+      <c r="Q17" s="239" t="s">
+        <v>22</v>
+      </c>
+      <c r="R17" s="239"/>
+      <c r="S17" s="239"/>
+      <c r="T17" s="239"/>
+      <c r="U17" s="239"/>
+      <c r="V17" s="240"/>
+      <c r="W17" s="15"/>
+      <c r="X17" s="15"/>
+    </row>
+    <row r="18" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="148" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="147"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="148"/>
+      <c r="F18" s="148"/>
+      <c r="G18" s="149"/>
+      <c r="H18" s="242"/>
+      <c r="I18" s="242"/>
+      <c r="J18" s="242"/>
+      <c r="K18" s="242"/>
+      <c r="L18" s="242"/>
+      <c r="M18" s="242"/>
+      <c r="N18" s="243"/>
+      <c r="O18" s="242"/>
+      <c r="P18" s="242"/>
+      <c r="Q18" s="242"/>
+      <c r="R18" s="242"/>
+      <c r="S18" s="242"/>
+      <c r="T18" s="242"/>
+      <c r="U18" s="242"/>
+      <c r="V18" s="243"/>
+      <c r="W18" s="15"/>
+      <c r="X18" s="15"/>
+    </row>
+    <row r="19" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="259"/>
+      <c r="B19" s="244"/>
+      <c r="C19" s="244"/>
+      <c r="D19" s="244"/>
+      <c r="E19" s="244"/>
+      <c r="F19" s="244"/>
+      <c r="G19" s="245"/>
+      <c r="H19" s="246"/>
+      <c r="I19" s="244"/>
+      <c r="J19" s="244"/>
+      <c r="K19" s="244"/>
+      <c r="L19" s="244"/>
+      <c r="M19" s="244"/>
+      <c r="N19" s="245"/>
+      <c r="O19" s="246"/>
+      <c r="P19" s="244"/>
+      <c r="Q19" s="244"/>
+      <c r="R19" s="244"/>
+      <c r="S19" s="244"/>
+      <c r="T19" s="244"/>
+      <c r="U19" s="244"/>
+      <c r="V19" s="245"/>
+      <c r="W19" s="15"/>
+      <c r="X19" s="15"/>
+    </row>
+    <row r="20" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="260"/>
+      <c r="B20" s="247"/>
+      <c r="C20" s="247"/>
+      <c r="D20" s="247"/>
+      <c r="E20" s="247"/>
+      <c r="F20" s="247"/>
+      <c r="G20" s="248"/>
+      <c r="H20" s="249"/>
+      <c r="I20" s="247"/>
+      <c r="J20" s="247"/>
+      <c r="K20" s="247"/>
+      <c r="L20" s="247"/>
+      <c r="M20" s="247"/>
+      <c r="N20" s="248"/>
+      <c r="O20" s="249"/>
+      <c r="P20" s="247"/>
+      <c r="Q20" s="247"/>
+      <c r="R20" s="247"/>
+      <c r="S20" s="247"/>
+      <c r="T20" s="247"/>
+      <c r="U20" s="247"/>
+      <c r="V20" s="248"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15"/>
+    </row>
+    <row r="21" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="260"/>
+      <c r="B21" s="247"/>
+      <c r="C21" s="247"/>
+      <c r="D21" s="247"/>
+      <c r="E21" s="247"/>
+      <c r="F21" s="247"/>
+      <c r="G21" s="248"/>
+      <c r="H21" s="249"/>
+      <c r="I21" s="247"/>
+      <c r="J21" s="247"/>
+      <c r="K21" s="247"/>
+      <c r="L21" s="247"/>
+      <c r="M21" s="247"/>
+      <c r="N21" s="248"/>
+      <c r="O21" s="249"/>
+      <c r="P21" s="247"/>
+      <c r="Q21" s="247"/>
+      <c r="R21" s="247"/>
+      <c r="S21" s="247"/>
+      <c r="T21" s="247"/>
+      <c r="U21" s="247"/>
+      <c r="V21" s="248"/>
+      <c r="W21" s="15"/>
+      <c r="X21" s="15"/>
+    </row>
+    <row r="22" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="261"/>
+      <c r="B22" s="250"/>
+      <c r="C22" s="250"/>
+      <c r="D22" s="250"/>
+      <c r="E22" s="250"/>
+      <c r="F22" s="250"/>
+      <c r="G22" s="251"/>
+      <c r="H22" s="252"/>
+      <c r="I22" s="250"/>
+      <c r="J22" s="250"/>
+      <c r="K22" s="250"/>
+      <c r="L22" s="250"/>
+      <c r="M22" s="250"/>
+      <c r="N22" s="251"/>
+      <c r="O22" s="252"/>
+      <c r="P22" s="250"/>
+      <c r="Q22" s="250"/>
+      <c r="R22" s="250"/>
+      <c r="S22" s="250"/>
+      <c r="T22" s="250"/>
+      <c r="U22" s="250"/>
+      <c r="V22" s="251"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+    </row>
+    <row r="23" spans="1:24" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="253"/>
+      <c r="B23" s="254"/>
+      <c r="C23" s="254"/>
+      <c r="D23" s="254"/>
+      <c r="E23" s="254"/>
+      <c r="F23" s="254"/>
+      <c r="G23" s="255"/>
+      <c r="H23" s="253"/>
+      <c r="I23" s="254"/>
+      <c r="J23" s="254"/>
+      <c r="K23" s="254"/>
+      <c r="L23" s="254"/>
+      <c r="M23" s="254"/>
+      <c r="N23" s="255"/>
+      <c r="O23" s="253"/>
+      <c r="P23" s="254"/>
+      <c r="Q23" s="254"/>
+      <c r="R23" s="254"/>
+      <c r="S23" s="254"/>
+      <c r="T23" s="254"/>
+      <c r="U23" s="254"/>
+      <c r="V23" s="255"/>
+      <c r="W23" s="15"/>
+      <c r="X23" s="15"/>
+    </row>
+    <row r="24" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="200"/>
+      <c r="B24" s="200"/>
+      <c r="C24" s="200"/>
+      <c r="D24" s="200"/>
+      <c r="E24" s="200"/>
+      <c r="F24" s="201"/>
+      <c r="G24" s="201"/>
+      <c r="H24" s="200"/>
+      <c r="I24" s="200"/>
+      <c r="J24" s="200"/>
+      <c r="K24" s="200"/>
+      <c r="L24" s="200"/>
+      <c r="M24" s="200"/>
+      <c r="N24" s="200"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="200"/>
+      <c r="Q24" s="200"/>
+      <c r="R24" s="200"/>
+      <c r="S24" s="200"/>
+      <c r="T24" s="200"/>
+      <c r="U24" s="201"/>
+      <c r="V24" s="201"/>
+      <c r="W24" s="9"/>
+      <c r="X24" s="9"/>
+    </row>
+    <row r="25" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="154" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="155"/>
+      <c r="C25" s="155"/>
+      <c r="D25" s="158" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="159"/>
+      <c r="F25" s="160"/>
+      <c r="G25" s="160"/>
+      <c r="H25" s="160"/>
+      <c r="I25" s="160"/>
+      <c r="J25" s="202"/>
+      <c r="K25" s="165" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" s="166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" s="166" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" s="207"/>
+      <c r="O25" s="206"/>
+      <c r="P25" s="150"/>
+      <c r="Q25" s="205"/>
+      <c r="R25" s="205"/>
+      <c r="S25" s="168"/>
+      <c r="T25" s="203"/>
+      <c r="U25" s="167" t="s">
+        <v>28</v>
+      </c>
+      <c r="V25" s="156"/>
+      <c r="W25" s="15"/>
+      <c r="X25" s="15"/>
+    </row>
+    <row r="26" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="156"/>
+      <c r="C26" s="157" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="161" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="162"/>
+      <c r="F26" s="163" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" s="163"/>
+      <c r="H26" s="164"/>
+      <c r="I26" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="163"/>
+      <c r="K26" s="164"/>
+      <c r="L26" s="154"/>
+      <c r="M26" s="155"/>
+      <c r="N26" s="155" t="s">
+        <v>34</v>
+      </c>
+      <c r="O26" s="155"/>
+      <c r="P26" s="156"/>
+      <c r="Q26" s="154" t="s">
+        <v>35</v>
+      </c>
+      <c r="R26" s="155"/>
+      <c r="S26" s="155"/>
+      <c r="T26" s="155"/>
+      <c r="U26" s="155"/>
+      <c r="V26" s="156"/>
+      <c r="W26" s="9"/>
+      <c r="X26" s="9"/>
+    </row>
+    <row r="27" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="249"/>
+      <c r="B27" s="248"/>
+      <c r="C27" s="327"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="330"/>
+      <c r="F27" s="329"/>
+      <c r="G27" s="331"/>
+      <c r="H27" s="248"/>
+      <c r="I27" s="327"/>
+      <c r="J27" s="247"/>
+      <c r="K27" s="248"/>
+      <c r="L27" s="172"/>
+      <c r="M27" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="319"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="169"/>
+      <c r="R27" s="170"/>
+      <c r="S27" s="170"/>
+      <c r="T27" s="170"/>
+      <c r="U27" s="170"/>
+      <c r="V27" s="171"/>
+      <c r="W27" s="15"/>
+      <c r="X27" s="15"/>
+    </row>
+    <row r="28" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="249"/>
+      <c r="B28" s="248"/>
+      <c r="C28" s="327"/>
+      <c r="D28" s="328"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="329"/>
+      <c r="G28" s="331"/>
+      <c r="H28" s="248"/>
+      <c r="I28" s="327"/>
+      <c r="J28" s="247"/>
+      <c r="K28" s="248"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" s="319"/>
+      <c r="O28" s="27"/>
+      <c r="P28" s="28"/>
+      <c r="Q28" s="169"/>
+      <c r="R28" s="170"/>
+      <c r="S28" s="170"/>
+      <c r="T28" s="170"/>
+      <c r="U28" s="170"/>
+      <c r="V28" s="171"/>
+      <c r="W28" s="15"/>
+      <c r="X28" s="15"/>
+    </row>
+    <row r="29" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="249"/>
+      <c r="B29" s="248"/>
+      <c r="C29" s="327"/>
+      <c r="D29" s="328"/>
+      <c r="E29" s="330"/>
+      <c r="F29" s="329"/>
+      <c r="G29" s="331"/>
+      <c r="H29" s="248"/>
+      <c r="I29" s="327"/>
+      <c r="J29" s="247"/>
+      <c r="K29" s="248"/>
+      <c r="L29" s="172"/>
+      <c r="M29" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N29" s="317"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="169"/>
+      <c r="R29" s="170"/>
+      <c r="S29" s="170"/>
+      <c r="T29" s="170"/>
+      <c r="U29" s="170"/>
+      <c r="V29" s="171"/>
+      <c r="W29" s="15"/>
+      <c r="X29" s="15"/>
+    </row>
+    <row r="30" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="249"/>
+      <c r="B30" s="248"/>
+      <c r="C30" s="327"/>
+      <c r="D30" s="328"/>
+      <c r="E30" s="330"/>
+      <c r="F30" s="329"/>
+      <c r="G30" s="331"/>
+      <c r="H30" s="248"/>
+      <c r="I30" s="327"/>
+      <c r="J30" s="247"/>
+      <c r="K30" s="248"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="N30" s="319"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="169"/>
+      <c r="R30" s="170"/>
+      <c r="S30" s="170"/>
+      <c r="T30" s="170"/>
+      <c r="U30" s="170"/>
+      <c r="V30" s="171"/>
+      <c r="W30" s="15"/>
+      <c r="X30" s="15"/>
+    </row>
+    <row r="31" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="33"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="69"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="33"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+      <c r="J31" s="178"/>
+      <c r="K31" s="179"/>
+      <c r="L31" s="174"/>
+      <c r="M31" s="175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N31" s="176"/>
+      <c r="O31" s="176"/>
+      <c r="P31" s="177"/>
+      <c r="Q31" s="264"/>
+      <c r="R31" s="265"/>
+      <c r="S31" s="265"/>
+      <c r="T31" s="265"/>
+      <c r="U31" s="265"/>
+      <c r="V31" s="266"/>
+      <c r="W31" s="15"/>
+      <c r="X31" s="15"/>
+    </row>
+    <row r="32" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+      <c r="O32" s="29"/>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="29"/>
+      <c r="R32" s="29"/>
+      <c r="S32" s="29"/>
+      <c r="T32" s="29"/>
+      <c r="U32" s="9"/>
+      <c r="V32" s="9"/>
+      <c r="W32" s="9"/>
+      <c r="X32" s="9"/>
+    </row>
+    <row r="33" spans="1:24" s="218" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="219" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="220"/>
+      <c r="C33" s="220"/>
+      <c r="D33" s="220"/>
+      <c r="E33" s="220"/>
+      <c r="F33" s="220"/>
+      <c r="G33" s="220"/>
+      <c r="H33" s="220"/>
+      <c r="I33" s="220"/>
+      <c r="J33" s="220"/>
+      <c r="K33" s="220"/>
+      <c r="L33" s="220"/>
+      <c r="M33" s="220"/>
+      <c r="N33" s="220"/>
+      <c r="O33" s="220"/>
+      <c r="P33" s="220"/>
+      <c r="Q33" s="220"/>
+      <c r="R33" s="220"/>
+      <c r="S33" s="220"/>
+      <c r="T33" s="220"/>
+      <c r="U33" s="220"/>
+      <c r="V33" s="221"/>
+    </row>
+    <row r="34" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="18"/>
+      <c r="B34" s="195"/>
+      <c r="C34" s="187" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" s="187"/>
+      <c r="E34" s="187"/>
+      <c r="F34" s="187"/>
+      <c r="G34" s="187"/>
+      <c r="H34" s="192"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="34"/>
+      <c r="K34" s="34"/>
+      <c r="L34" s="34"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="187" t="s">
+        <v>38</v>
+      </c>
+      <c r="O34" s="187"/>
+      <c r="P34" s="187"/>
+      <c r="Q34" s="187"/>
+      <c r="R34" s="187"/>
+      <c r="S34" s="194"/>
+      <c r="T34" s="190"/>
+      <c r="U34" s="190"/>
+      <c r="V34" s="190"/>
+      <c r="W34" s="9"/>
+      <c r="X34" s="9"/>
+    </row>
+    <row r="35" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="1"/>
+      <c r="B35" s="195"/>
+      <c r="C35" s="188" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" s="188"/>
+      <c r="E35" s="188"/>
+      <c r="F35" s="188"/>
+      <c r="G35" s="188"/>
+      <c r="H35" s="188"/>
+      <c r="I35" s="188"/>
+      <c r="J35" s="188"/>
+      <c r="K35" s="193"/>
+      <c r="L35" s="191"/>
+      <c r="M35" s="191"/>
+      <c r="N35" s="191"/>
+      <c r="O35" s="188" t="s">
+        <v>39</v>
+      </c>
+      <c r="P35" s="188"/>
+      <c r="Q35" s="188"/>
+      <c r="R35" s="188"/>
+      <c r="S35" s="194"/>
+      <c r="T35" s="190"/>
+      <c r="U35" s="190"/>
+      <c r="V35" s="190"/>
+      <c r="W35" s="9"/>
+      <c r="X35" s="9"/>
+    </row>
+    <row r="36" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1"/>
+      <c r="B36" s="195"/>
+      <c r="C36" s="125" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="125"/>
+      <c r="E36" s="125"/>
+      <c r="F36" s="125"/>
+      <c r="G36" s="125"/>
+      <c r="H36" s="125"/>
+      <c r="I36" s="125"/>
+      <c r="J36" s="125"/>
+      <c r="K36" s="125"/>
+      <c r="L36" s="125"/>
+      <c r="M36" s="125"/>
+      <c r="N36" s="125"/>
+      <c r="O36" s="125"/>
+      <c r="P36" s="125"/>
+      <c r="Q36" s="125"/>
+      <c r="R36" s="125"/>
+      <c r="S36" s="189"/>
+      <c r="T36" s="189"/>
+      <c r="U36" s="189"/>
+      <c r="V36" s="189"/>
+      <c r="W36" s="9"/>
+      <c r="X36" s="9"/>
+    </row>
+    <row r="37" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="1"/>
+      <c r="B37" s="195"/>
+      <c r="C37" s="125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="125"/>
+      <c r="E37" s="125"/>
+      <c r="F37" s="125"/>
+      <c r="G37" s="125"/>
+      <c r="H37" s="125"/>
+      <c r="I37" s="125"/>
+      <c r="J37" s="125"/>
+      <c r="K37" s="125"/>
+      <c r="L37" s="125"/>
+      <c r="M37" s="125"/>
+      <c r="N37" s="125"/>
+      <c r="O37" s="125"/>
+      <c r="P37" s="125"/>
+      <c r="Q37" s="125"/>
+      <c r="R37" s="125"/>
+      <c r="S37" s="189"/>
+      <c r="T37" s="189"/>
+      <c r="U37" s="189"/>
+      <c r="V37" s="189"/>
+      <c r="W37" s="9"/>
+      <c r="X37" s="9"/>
+    </row>
+    <row r="38" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1"/>
+      <c r="B38" s="195"/>
+      <c r="C38" s="125" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="137"/>
+      <c r="E38" s="125"/>
+      <c r="F38" s="125"/>
+      <c r="G38" s="125"/>
+      <c r="H38" s="125"/>
+      <c r="I38" s="125"/>
+      <c r="J38" s="125"/>
+      <c r="K38" s="125"/>
+      <c r="L38" s="125"/>
+      <c r="M38" s="125"/>
+      <c r="N38" s="125"/>
+      <c r="O38" s="125"/>
+      <c r="P38" s="125"/>
+      <c r="Q38" s="125"/>
+      <c r="R38" s="125"/>
+      <c r="S38" s="189"/>
+      <c r="T38" s="189"/>
+      <c r="U38" s="189"/>
+      <c r="V38" s="189"/>
+      <c r="W38" s="9"/>
+      <c r="X38" s="9"/>
+    </row>
+    <row r="39" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="B39" s="195"/>
+      <c r="C39" s="125" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="125"/>
+      <c r="E39" s="125"/>
+      <c r="F39" s="125"/>
+      <c r="G39" s="125"/>
+      <c r="H39" s="125"/>
+      <c r="I39" s="125"/>
+      <c r="J39" s="125"/>
+      <c r="K39" s="125"/>
+      <c r="L39" s="125"/>
+      <c r="M39" s="125"/>
+      <c r="N39" s="125"/>
+      <c r="O39" s="125"/>
+      <c r="P39" s="125"/>
+      <c r="Q39" s="125"/>
+      <c r="R39" s="125"/>
+      <c r="S39" s="189"/>
+      <c r="T39" s="189"/>
+      <c r="U39" s="189"/>
+      <c r="V39" s="189"/>
+      <c r="W39" s="9"/>
+      <c r="X39" s="9"/>
+    </row>
+    <row r="40" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="B40" s="195"/>
+      <c r="C40" s="125" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="125"/>
+      <c r="E40" s="125"/>
+      <c r="F40" s="125"/>
+      <c r="G40" s="125"/>
+      <c r="H40" s="125"/>
+      <c r="I40" s="125"/>
+      <c r="J40" s="125"/>
+      <c r="K40" s="125"/>
+      <c r="L40" s="125"/>
+      <c r="M40" s="125"/>
+      <c r="N40" s="125"/>
+      <c r="O40" s="125"/>
+      <c r="P40" s="148"/>
+      <c r="Q40" s="148"/>
+      <c r="R40" s="125"/>
+      <c r="S40" s="189"/>
+      <c r="T40" s="189"/>
+      <c r="U40" s="189"/>
+      <c r="V40" s="189"/>
+      <c r="W40" s="9"/>
+      <c r="X40" s="9"/>
+    </row>
+    <row r="41" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="1"/>
+      <c r="B41" s="195"/>
+      <c r="C41" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="125"/>
+      <c r="E41" s="125"/>
+      <c r="F41" s="125"/>
+      <c r="G41" s="125"/>
+      <c r="H41" s="125"/>
+      <c r="I41" s="125"/>
+      <c r="J41" s="125"/>
+      <c r="K41" s="125"/>
+      <c r="L41" s="125"/>
+      <c r="M41" s="125"/>
+      <c r="N41" s="263" t="s">
+        <v>86</v>
+      </c>
+      <c r="O41" s="263"/>
+      <c r="P41" s="125"/>
+      <c r="Q41" s="125"/>
+      <c r="R41" s="125"/>
+      <c r="S41" s="189"/>
+      <c r="T41" s="189"/>
+      <c r="U41" s="189"/>
+      <c r="V41" s="189"/>
+      <c r="W41" s="9"/>
+      <c r="X41" s="9"/>
+    </row>
+    <row r="42" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="1"/>
+      <c r="B42" s="195"/>
+      <c r="C42" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42" s="125"/>
+      <c r="E42" s="125"/>
+      <c r="F42" s="125"/>
+      <c r="G42" s="125"/>
+      <c r="H42" s="125"/>
+      <c r="I42" s="125"/>
+      <c r="J42" s="125"/>
+      <c r="K42" s="125"/>
+      <c r="L42" s="125"/>
+      <c r="M42" s="125"/>
+      <c r="N42" s="125"/>
+      <c r="O42" s="125"/>
+      <c r="P42" s="125"/>
+      <c r="Q42" s="125"/>
+      <c r="R42" s="125"/>
+      <c r="S42" s="189"/>
+      <c r="T42" s="189"/>
+      <c r="U42" s="189"/>
+      <c r="V42" s="189"/>
+      <c r="W42" s="9"/>
+      <c r="X42" s="9"/>
+    </row>
+    <row r="43" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="1"/>
+      <c r="B43" s="204"/>
+      <c r="C43" s="125" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" s="125"/>
+      <c r="E43" s="125"/>
+      <c r="F43" s="125"/>
+      <c r="G43" s="125"/>
+      <c r="H43" s="125"/>
+      <c r="I43" s="125"/>
+      <c r="J43" s="125"/>
+      <c r="K43" s="125"/>
+      <c r="L43" s="125"/>
+      <c r="M43" s="54"/>
+      <c r="R43" s="68"/>
+      <c r="S43" s="68"/>
+      <c r="T43" s="189"/>
+      <c r="U43" s="189"/>
+      <c r="V43" s="189"/>
+      <c r="W43" s="9"/>
+      <c r="X43" s="9"/>
+    </row>
+    <row r="44" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="1"/>
+      <c r="B44" s="111"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="54"/>
+      <c r="F44" s="54"/>
+      <c r="G44" s="54"/>
+      <c r="H44" s="54"/>
+      <c r="I44" s="54"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="54"/>
+      <c r="L44" s="54"/>
+      <c r="M44" s="54"/>
+      <c r="P44" s="263"/>
+      <c r="Q44" s="263"/>
+      <c r="R44" s="54"/>
+      <c r="S44" s="54"/>
+      <c r="T44" s="54"/>
+      <c r="U44" s="54"/>
+      <c r="V44" s="54"/>
+      <c r="W44" s="9"/>
+      <c r="X44" s="9"/>
+    </row>
+    <row r="45" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="1"/>
+      <c r="B45" s="111"/>
+      <c r="C45" s="54"/>
+      <c r="D45" s="54"/>
+      <c r="E45" s="54"/>
+      <c r="F45" s="54"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="54"/>
+      <c r="I45" s="54"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="54"/>
+      <c r="L45" s="54"/>
+      <c r="M45" s="262"/>
+      <c r="N45" s="262"/>
+      <c r="O45" s="262"/>
+      <c r="P45" s="262"/>
+      <c r="Q45" s="262"/>
+      <c r="R45" s="262"/>
+      <c r="S45" s="262"/>
+      <c r="T45" s="54"/>
+      <c r="U45" s="54"/>
+      <c r="V45" s="54"/>
+      <c r="W45" s="9"/>
+      <c r="X45" s="9"/>
+    </row>
+    <row r="46" spans="1:24" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="35"/>
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+      <c r="U46" s="35"/>
+      <c r="V46" s="35"/>
+      <c r="W46" s="35"/>
+      <c r="X46" s="35"/>
+    </row>
+    <row r="47" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="7"/>
+      <c r="S47" s="8"/>
+    </row>
+    <row r="48" spans="1:24" ht="23.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="325">
+        <f>A6</f>
+        <v>0</v>
+      </c>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="181">
+        <f>J4</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="63"/>
+      <c r="L48" s="63"/>
+      <c r="M48" s="64"/>
+      <c r="N48" s="10">
+        <f>N4</f>
+        <v>0</v>
+      </c>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
+      <c r="Q48" s="10"/>
+      <c r="R48" s="10"/>
+      <c r="S48" s="11"/>
+    </row>
+    <row r="49" spans="1:23" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="35"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
+      <c r="P49" s="35"/>
+      <c r="Q49" s="35"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="35"/>
+      <c r="V49" s="35"/>
+      <c r="W49" s="35"/>
+    </row>
+    <row r="50" spans="1:23" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="91" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
+      <c r="N50" s="26"/>
+      <c r="O50" s="26"/>
+      <c r="P50" s="26"/>
+      <c r="Q50" s="166"/>
+      <c r="R50" s="166"/>
+      <c r="S50" s="166"/>
+      <c r="T50" s="166"/>
+      <c r="U50" s="166"/>
+      <c r="V50" s="269"/>
+    </row>
+    <row r="51" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="76"/>
+      <c r="C51" s="76"/>
+      <c r="D51" s="93"/>
+      <c r="E51" s="30"/>
+      <c r="F51" s="30"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
+      <c r="I51" s="30"/>
+      <c r="J51" s="30"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="39"/>
+      <c r="M51" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N51" s="335"/>
+      <c r="O51" s="27"/>
+      <c r="P51" s="28"/>
+      <c r="Q51" s="270"/>
+      <c r="R51" s="271"/>
+      <c r="S51" s="271"/>
+      <c r="T51" s="271"/>
+      <c r="U51" s="271"/>
+      <c r="V51" s="272"/>
+    </row>
+    <row r="52" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="92" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="76"/>
+      <c r="C52" s="76"/>
+      <c r="D52" s="93"/>
+      <c r="E52" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="F52" s="37"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="332"/>
+      <c r="I52" s="267">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="J52" s="268" t="s">
+        <v>87</v>
+      </c>
+      <c r="K52" s="31"/>
+      <c r="L52" s="36"/>
+      <c r="M52" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N52" s="339">
+        <f>H52*I52</f>
+        <v>0</v>
+      </c>
+      <c r="O52" s="37"/>
+      <c r="P52" s="38"/>
+      <c r="Q52" s="273"/>
+      <c r="R52" s="274"/>
+      <c r="S52" s="275"/>
+      <c r="T52" s="275"/>
+      <c r="U52" s="275"/>
+      <c r="V52" s="276"/>
+    </row>
+    <row r="53" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="76"/>
+      <c r="C53" s="76"/>
+      <c r="D53" s="93"/>
+      <c r="E53" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="39"/>
+      <c r="M53" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N53" s="317"/>
+      <c r="O53" s="27"/>
+      <c r="P53" s="28"/>
+      <c r="Q53" s="273"/>
+      <c r="R53" s="274"/>
+      <c r="S53" s="275"/>
+      <c r="T53" s="275"/>
+      <c r="U53" s="275"/>
+      <c r="V53" s="276"/>
+    </row>
+    <row r="54" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="92" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="76"/>
+      <c r="C54" s="76"/>
+      <c r="D54" s="93"/>
+      <c r="E54" s="100"/>
+      <c r="F54" s="101"/>
+      <c r="G54" s="101"/>
+      <c r="H54" s="101"/>
+      <c r="I54" s="101"/>
+      <c r="J54" s="101"/>
+      <c r="K54" s="102"/>
+      <c r="L54" s="58"/>
+      <c r="M54" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N54" s="317"/>
+      <c r="O54" s="27"/>
+      <c r="P54" s="28"/>
+      <c r="Q54" s="277"/>
+      <c r="R54" s="278" t="s">
+        <v>27</v>
+      </c>
+      <c r="S54" s="316">
+        <f>SUM(N51:N54)</f>
+        <v>0</v>
+      </c>
+      <c r="T54" s="116"/>
+      <c r="U54" s="116"/>
+      <c r="V54" s="117"/>
+    </row>
+    <row r="55" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="61"/>
+      <c r="C55" s="61"/>
+      <c r="D55" s="62"/>
+      <c r="E55" s="96" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" s="114"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="97" t="s">
+        <v>63</v>
+      </c>
+      <c r="I55" s="98"/>
+      <c r="J55" s="208"/>
+      <c r="K55" s="99" t="s">
+        <v>61</v>
+      </c>
+      <c r="L55" s="36"/>
+      <c r="M55" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N55" s="333">
+        <f>F55*J55</f>
+        <v>0</v>
+      </c>
+      <c r="O55" s="37"/>
+      <c r="P55" s="38"/>
+      <c r="Q55" s="279"/>
+      <c r="R55" s="280"/>
+      <c r="S55" s="281"/>
+      <c r="T55" s="281"/>
+      <c r="U55" s="281"/>
+      <c r="V55" s="282"/>
+    </row>
+    <row r="56" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="94"/>
+      <c r="B56" s="77"/>
+      <c r="C56" s="77"/>
+      <c r="D56" s="79"/>
+      <c r="E56" s="89" t="s">
+        <v>66</v>
+      </c>
+      <c r="F56" s="153"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="I56" s="42"/>
+      <c r="J56" s="180"/>
+      <c r="K56" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="L56" s="36"/>
+      <c r="M56" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N56" s="333">
+        <f>F56*J56</f>
+        <v>0</v>
+      </c>
+      <c r="O56" s="37"/>
+      <c r="P56" s="38"/>
+      <c r="Q56" s="283"/>
+      <c r="R56" s="284"/>
+      <c r="S56" s="284"/>
+      <c r="T56" s="284"/>
+      <c r="U56" s="284"/>
+      <c r="V56" s="285"/>
+    </row>
+    <row r="57" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="B57" s="76"/>
+      <c r="C57" s="76"/>
+      <c r="D57" s="93"/>
+      <c r="E57" s="30"/>
+      <c r="F57" s="30"/>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="30"/>
+      <c r="J57" s="30"/>
+      <c r="K57" s="30"/>
+      <c r="L57" s="30"/>
+      <c r="M57" s="47"/>
+      <c r="N57" s="30"/>
+      <c r="O57" s="30"/>
+      <c r="P57" s="31"/>
+      <c r="Q57" s="286"/>
+      <c r="R57" s="287" t="s">
+        <v>27</v>
+      </c>
+      <c r="S57" s="315">
+        <f>SUM(N55:N56)</f>
+        <v>0</v>
+      </c>
+      <c r="T57" s="150"/>
+      <c r="U57" s="150"/>
+      <c r="V57" s="151"/>
+    </row>
+    <row r="58" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="76"/>
+      <c r="C58" s="76"/>
+      <c r="D58" s="93"/>
+      <c r="E58" s="30"/>
+      <c r="F58" s="30"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="30"/>
+      <c r="J58" s="30"/>
+      <c r="K58" s="30"/>
+      <c r="L58" s="30"/>
+      <c r="M58" s="47"/>
+      <c r="N58" s="30"/>
+      <c r="O58" s="30"/>
+      <c r="P58" s="31"/>
+      <c r="Q58" s="286"/>
+      <c r="R58" s="287" t="s">
+        <v>27</v>
+      </c>
+      <c r="S58" s="315">
+        <f>SUM(S57,S54)</f>
+        <v>0</v>
+      </c>
+      <c r="T58" s="150"/>
+      <c r="U58" s="150"/>
+      <c r="V58" s="151"/>
+    </row>
+    <row r="59" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="61"/>
+      <c r="C59" s="61"/>
+      <c r="D59" s="62"/>
+      <c r="E59" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="F59" s="37"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="37"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="39"/>
+      <c r="M59" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N59" s="335"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="104"/>
+      <c r="Q59" s="271"/>
+      <c r="R59" s="271"/>
+      <c r="S59" s="271"/>
+      <c r="T59" s="271"/>
+      <c r="U59" s="271"/>
+      <c r="V59" s="272"/>
+    </row>
+    <row r="60" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="95"/>
+      <c r="B60" s="59"/>
+      <c r="C60" s="59"/>
+      <c r="D60" s="78"/>
+      <c r="E60" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
+      <c r="H60" s="53"/>
+      <c r="I60" s="53"/>
+      <c r="J60" s="53"/>
+      <c r="K60" s="71"/>
+      <c r="L60" s="72"/>
+      <c r="M60" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N60" s="336"/>
+      <c r="O60" s="70"/>
+      <c r="P60" s="105"/>
+      <c r="Q60" s="274"/>
+      <c r="R60" s="274"/>
+      <c r="S60" s="275"/>
+      <c r="T60" s="275"/>
+      <c r="U60" s="275"/>
+      <c r="V60" s="276"/>
+    </row>
+    <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="95"/>
+      <c r="B61" s="59"/>
+      <c r="C61" s="59"/>
+      <c r="D61" s="78"/>
+      <c r="E61" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="F61" s="209"/>
+      <c r="G61" s="210"/>
+      <c r="H61" s="210"/>
+      <c r="I61" s="210"/>
+      <c r="J61" s="210"/>
+      <c r="K61" s="211"/>
+      <c r="L61" s="83"/>
+      <c r="M61" s="88"/>
+      <c r="N61" s="338"/>
+      <c r="O61" s="81"/>
+      <c r="P61" s="82"/>
+      <c r="Q61" s="274"/>
+      <c r="R61" s="274"/>
+      <c r="S61" s="274"/>
+      <c r="T61" s="274"/>
+      <c r="U61" s="274"/>
+      <c r="V61" s="288"/>
+    </row>
+    <row r="62" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="94"/>
+      <c r="B62" s="77"/>
+      <c r="C62" s="77"/>
+      <c r="D62" s="79"/>
+      <c r="E62" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="F62" s="212"/>
+      <c r="G62" s="213"/>
+      <c r="H62" s="213"/>
+      <c r="I62" s="213"/>
+      <c r="J62" s="213"/>
+      <c r="K62" s="214"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="N62" s="337"/>
+      <c r="O62" s="63"/>
+      <c r="P62" s="64"/>
+      <c r="Q62" s="289"/>
+      <c r="R62" s="289" t="s">
+        <v>27</v>
+      </c>
+      <c r="S62" s="315">
+        <f>SUM(N59:N62)</f>
+        <v>0</v>
+      </c>
+      <c r="T62" s="150"/>
+      <c r="U62" s="150"/>
+      <c r="V62" s="151"/>
+    </row>
+    <row r="63" spans="1:23" ht="35.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" s="74"/>
+      <c r="C63" s="74"/>
+      <c r="D63" s="74"/>
+      <c r="E63" s="74"/>
+      <c r="F63" s="74"/>
+      <c r="G63" s="74"/>
+      <c r="H63" s="74"/>
+      <c r="I63" s="74"/>
+      <c r="J63" s="74"/>
+      <c r="K63" s="74"/>
+      <c r="L63" s="74"/>
+      <c r="M63" s="74"/>
+      <c r="N63" s="74"/>
+      <c r="O63" s="74"/>
+      <c r="P63" s="75"/>
+      <c r="Q63" s="290"/>
+      <c r="R63" s="281" t="s">
+        <v>27</v>
+      </c>
+      <c r="S63" s="334">
+        <f>SUM(S54,S57,S58,S62)</f>
+        <v>0</v>
+      </c>
+      <c r="T63" s="291"/>
+      <c r="U63" s="291"/>
+      <c r="V63" s="292"/>
+    </row>
+    <row r="64" spans="1:23" ht="13.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="44"/>
+      <c r="B64" s="45"/>
+      <c r="C64" s="45"/>
+      <c r="D64" s="45"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45"/>
+      <c r="I64" s="45"/>
+      <c r="J64" s="45"/>
+      <c r="K64" s="45"/>
+      <c r="L64" s="45"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="45"/>
+      <c r="O64" s="45"/>
+      <c r="P64" s="46"/>
+      <c r="Q64" s="283"/>
+      <c r="R64" s="284"/>
+      <c r="S64" s="293"/>
+      <c r="T64" s="293"/>
+      <c r="U64" s="293"/>
+      <c r="V64" s="294"/>
+    </row>
+    <row r="65" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A65" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B65" s="18"/>
+      <c r="C65" s="18"/>
+      <c r="D65" s="18"/>
+      <c r="E65" s="18"/>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="18"/>
+      <c r="Q65" s="18"/>
+      <c r="R65" s="18"/>
+      <c r="S65" s="19"/>
+    </row>
+    <row r="66" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A66" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="B66" s="66"/>
+      <c r="C66" s="66"/>
+      <c r="D66" s="66"/>
+      <c r="E66" s="66"/>
+      <c r="F66" s="66"/>
+      <c r="G66" s="66"/>
+      <c r="H66" s="66"/>
+      <c r="I66" s="66"/>
+      <c r="J66" s="66"/>
+      <c r="K66" s="66"/>
+      <c r="L66" s="66"/>
+      <c r="M66" s="66"/>
+      <c r="N66" s="66"/>
+      <c r="O66" s="66"/>
+      <c r="P66" s="66"/>
+      <c r="Q66" s="66"/>
+      <c r="R66" s="66"/>
+      <c r="S66" s="20"/>
+    </row>
+    <row r="67" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A67" s="106" t="s">
+        <v>75</v>
+      </c>
+      <c r="B67" s="66"/>
+      <c r="C67" s="66"/>
+      <c r="D67" s="66"/>
+      <c r="E67" s="66"/>
+      <c r="F67" s="66"/>
+      <c r="G67" s="66"/>
+      <c r="H67" s="66"/>
+      <c r="I67" s="66"/>
+      <c r="J67" s="66"/>
+      <c r="K67" s="66"/>
+      <c r="L67" s="66"/>
+      <c r="M67" s="66"/>
+      <c r="N67" s="66"/>
+      <c r="O67" s="66"/>
+      <c r="P67" s="66"/>
+      <c r="Q67" s="66"/>
+      <c r="R67" s="66"/>
+      <c r="S67" s="20"/>
+    </row>
+    <row r="68" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A68" s="106" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" s="66"/>
+      <c r="C68" s="66"/>
+      <c r="D68" s="66"/>
+      <c r="E68" s="66"/>
+      <c r="F68" s="66"/>
+      <c r="G68" s="66"/>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66"/>
+      <c r="J68" s="66"/>
+      <c r="K68" s="66"/>
+      <c r="L68" s="66"/>
+      <c r="M68" s="66"/>
+      <c r="N68" s="66"/>
+      <c r="O68" s="66"/>
+      <c r="P68" s="66"/>
+      <c r="Q68" s="66"/>
+      <c r="R68" s="66"/>
+      <c r="S68" s="20"/>
+    </row>
+    <row r="69" spans="1:21" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="106"/>
+      <c r="B69" s="66"/>
+      <c r="C69" s="66"/>
+      <c r="D69" s="66"/>
+      <c r="E69" s="66"/>
+      <c r="F69" s="66"/>
+      <c r="G69" s="66"/>
+      <c r="H69" s="66"/>
+      <c r="I69" s="66"/>
+      <c r="J69" s="66"/>
+      <c r="K69" s="66"/>
+      <c r="L69" s="66"/>
+      <c r="M69" s="66"/>
+      <c r="N69" s="66"/>
+      <c r="O69" s="66"/>
+      <c r="P69" s="66"/>
+      <c r="Q69" s="66"/>
+      <c r="R69" s="66"/>
+      <c r="S69" s="20"/>
+    </row>
+    <row r="70" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="107" t="s">
         <v>76</v>
       </c>
-      <c r="B1" s="157"/>
-[...110 lines deleted...]
-      <c r="K5" s="174" t="s">
+      <c r="B70" s="108"/>
+      <c r="C70" s="108"/>
+      <c r="D70" s="108"/>
+      <c r="E70" s="108"/>
+      <c r="F70" s="108"/>
+      <c r="G70" s="108"/>
+      <c r="H70" s="108"/>
+      <c r="I70" s="108"/>
+      <c r="J70" s="108"/>
+      <c r="K70" s="108"/>
+      <c r="L70" s="108"/>
+      <c r="M70" s="108"/>
+      <c r="N70" s="108"/>
+      <c r="O70" s="108"/>
+      <c r="P70" s="108"/>
+      <c r="Q70" s="108"/>
+      <c r="R70" s="108"/>
+      <c r="S70" s="109"/>
+    </row>
+    <row r="71" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="106"/>
+      <c r="B71" s="66"/>
+      <c r="C71" s="66"/>
+      <c r="D71" s="66"/>
+      <c r="E71" s="66"/>
+      <c r="F71" s="66"/>
+      <c r="G71" s="66"/>
+      <c r="H71" s="66"/>
+      <c r="I71" s="66"/>
+      <c r="J71" s="66"/>
+      <c r="K71" s="66"/>
+      <c r="L71" s="66"/>
+      <c r="M71" s="66"/>
+      <c r="N71" s="66"/>
+      <c r="O71" s="66"/>
+      <c r="P71" s="66"/>
+      <c r="Q71" s="66"/>
+      <c r="R71" s="66"/>
+      <c r="S71" s="20"/>
+    </row>
+    <row r="72" spans="1:21" ht="22.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="24"/>
+      <c r="B72" s="15"/>
+      <c r="C72" s="15"/>
+      <c r="D72" s="15"/>
+      <c r="E72" s="15"/>
+      <c r="F72" s="15"/>
+      <c r="G72" s="15"/>
+      <c r="H72" s="15"/>
+      <c r="I72" s="15"/>
+      <c r="J72" s="15"/>
+      <c r="K72" s="15"/>
+      <c r="L72" s="215"/>
+      <c r="M72" s="215"/>
+      <c r="N72" s="217"/>
+      <c r="O72" s="10"/>
+      <c r="P72" s="10"/>
+      <c r="Q72" s="10"/>
+      <c r="R72" s="10"/>
+      <c r="S72" s="11"/>
+    </row>
+    <row r="73" spans="1:21" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="324" t="s">
         <v>77</v>
       </c>
-      <c r="L5" s="175"/>
-[...662 lines deleted...]
-      <c r="C34" s="37" t="s">
+      <c r="B73" s="49"/>
+      <c r="C73" s="110"/>
+      <c r="D73" s="110"/>
+      <c r="E73" s="49"/>
+      <c r="F73" s="49"/>
+      <c r="G73" s="49"/>
+      <c r="H73" s="49"/>
+      <c r="I73" s="49"/>
+      <c r="J73" s="49"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="216"/>
+      <c r="M73" s="216"/>
+      <c r="N73" s="323" t="s">
+        <v>78</v>
+      </c>
+      <c r="O73" s="50"/>
+      <c r="P73" s="50"/>
+      <c r="Q73" s="50"/>
+      <c r="R73" s="50"/>
+      <c r="S73" s="51"/>
+    </row>
+    <row r="74" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="52"/>
+      <c r="B74" s="52"/>
+      <c r="C74" s="52"/>
+      <c r="D74" s="52"/>
+      <c r="E74" s="52"/>
+      <c r="F74" s="52"/>
+      <c r="G74" s="52"/>
+      <c r="H74" s="52"/>
+      <c r="I74" s="52"/>
+      <c r="J74" s="52"/>
+      <c r="K74" s="52"/>
+      <c r="L74" s="52"/>
+      <c r="M74" s="52"/>
+      <c r="N74" s="52"/>
+      <c r="O74" s="52"/>
+      <c r="P74" s="52"/>
+      <c r="Q74" s="52"/>
+      <c r="R74" s="52"/>
+      <c r="S74" s="52"/>
+      <c r="T74" s="52"/>
+      <c r="U74" s="52"/>
+    </row>
+    <row r="75" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="308" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" s="309"/>
+      <c r="C75" s="21"/>
+      <c r="D75" s="21"/>
+      <c r="E75" s="21"/>
+      <c r="F75" s="21"/>
+      <c r="G75" s="21"/>
+      <c r="H75" s="21"/>
+      <c r="I75" s="21"/>
+      <c r="J75" s="21"/>
+      <c r="K75" s="21"/>
+      <c r="L75" s="21"/>
+      <c r="M75" s="21"/>
+      <c r="N75" s="21"/>
+      <c r="O75" s="21"/>
+      <c r="P75" s="21"/>
+      <c r="Q75" s="21"/>
+      <c r="R75" s="21"/>
+      <c r="S75" s="21"/>
+      <c r="T75" s="21"/>
+      <c r="U75" s="21"/>
+    </row>
+    <row r="76" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="309" t="s">
+        <v>98</v>
+      </c>
+      <c r="B76" s="309"/>
+      <c r="C76" s="21"/>
+      <c r="D76" s="21"/>
+      <c r="E76" s="21"/>
+      <c r="F76" s="21"/>
+      <c r="G76" s="21"/>
+      <c r="H76" s="21"/>
+      <c r="I76" s="21"/>
+      <c r="J76" s="21"/>
+      <c r="K76" s="21"/>
+      <c r="L76" s="21"/>
+      <c r="M76" s="21"/>
+      <c r="N76" s="21"/>
+      <c r="O76" s="21"/>
+      <c r="P76" s="21"/>
+      <c r="Q76" s="21"/>
+      <c r="R76" s="21"/>
+      <c r="S76" s="21"/>
+      <c r="T76" s="21"/>
+      <c r="U76" s="21"/>
+    </row>
+    <row r="77" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="309" t="s">
+        <v>99</v>
+      </c>
+      <c r="B77" s="309"/>
+      <c r="C77" s="21"/>
+      <c r="D77" s="21"/>
+      <c r="E77" s="21"/>
+      <c r="F77" s="21"/>
+      <c r="G77" s="21"/>
+      <c r="H77" s="21"/>
+      <c r="I77" s="21"/>
+      <c r="J77" s="21"/>
+      <c r="K77" s="21"/>
+      <c r="L77" s="21"/>
+      <c r="M77" s="21"/>
+      <c r="N77" s="21"/>
+      <c r="O77" s="21"/>
+      <c r="P77" s="21"/>
+      <c r="Q77" s="21"/>
+      <c r="R77" s="21"/>
+      <c r="S77" s="21"/>
+      <c r="T77" s="21"/>
+      <c r="U77" s="21"/>
+    </row>
+    <row r="78" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="309"/>
+      <c r="B78" s="309"/>
+      <c r="C78" s="21"/>
+      <c r="D78" s="21"/>
+      <c r="E78" s="21"/>
+      <c r="F78" s="21"/>
+      <c r="G78" s="21"/>
+      <c r="H78" s="21"/>
+      <c r="I78" s="21"/>
+      <c r="J78" s="21"/>
+      <c r="K78" s="21"/>
+      <c r="L78" s="21"/>
+      <c r="M78" s="21"/>
+      <c r="N78" s="21"/>
+      <c r="O78" s="21"/>
+      <c r="P78" s="21"/>
+      <c r="Q78" s="21"/>
+      <c r="R78" s="21"/>
+      <c r="S78" s="21"/>
+      <c r="T78" s="21"/>
+      <c r="U78" s="21"/>
+    </row>
+    <row r="79" spans="1:21" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="310" t="s">
+        <v>89</v>
+      </c>
+      <c r="B79" s="310"/>
+      <c r="C79" s="295"/>
+      <c r="D79" s="295"/>
+      <c r="E79" s="295"/>
+      <c r="F79" s="295"/>
+    </row>
+    <row r="80" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A80" s="305"/>
+      <c r="B80" s="305"/>
+      <c r="C80" s="66"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+    </row>
+    <row r="81" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="310" t="s">
+        <v>90</v>
+      </c>
+      <c r="B81" s="310"/>
+      <c r="C81" s="296"/>
+      <c r="D81" s="296"/>
+      <c r="E81" s="296"/>
+      <c r="F81" s="296"/>
+      <c r="G81" s="21"/>
+      <c r="H81" s="21"/>
+      <c r="I81" s="21"/>
+      <c r="J81" s="21"/>
+      <c r="K81" s="21"/>
+      <c r="L81" s="21"/>
+      <c r="M81" s="21"/>
+      <c r="N81" s="21"/>
+      <c r="O81" s="21"/>
+      <c r="P81" s="21"/>
+      <c r="Q81" s="21"/>
+      <c r="R81" s="21"/>
+      <c r="S81" s="21"/>
+      <c r="T81" s="21"/>
+      <c r="U81" s="21"/>
+      <c r="V81" s="21"/>
+      <c r="W81" s="21"/>
+    </row>
+    <row r="82" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="309"/>
+      <c r="B82" s="309"/>
+      <c r="C82" s="21"/>
+      <c r="D82" s="21"/>
+      <c r="E82" s="21"/>
+      <c r="F82" s="21"/>
+      <c r="G82" s="21"/>
+      <c r="H82" s="21"/>
+      <c r="I82" s="21"/>
+      <c r="J82" s="21"/>
+      <c r="K82" s="21"/>
+      <c r="L82" s="21"/>
+      <c r="M82" s="21"/>
+      <c r="N82" s="313"/>
+      <c r="O82" s="314" t="s">
+        <v>97</v>
+      </c>
+      <c r="P82" s="306"/>
+      <c r="Q82" s="306"/>
+      <c r="R82" s="306"/>
+      <c r="S82" s="306"/>
+      <c r="T82" s="307"/>
+      <c r="U82" s="21"/>
+      <c r="V82" s="21"/>
+      <c r="W82" s="21"/>
+    </row>
+    <row r="83" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="310" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="311"/>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1"/>
+      <c r="J83" s="1"/>
+      <c r="K83" s="1"/>
+      <c r="L83" s="1"/>
+      <c r="M83" s="1"/>
+      <c r="N83" s="300"/>
+      <c r="O83" s="305"/>
+      <c r="P83" s="305"/>
+      <c r="Q83" s="305"/>
+      <c r="R83" s="66"/>
+      <c r="S83" s="66"/>
+      <c r="T83" s="297"/>
+      <c r="U83" s="1"/>
+    </row>
+    <row r="84" spans="1:23" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="309"/>
+      <c r="B84" s="309"/>
+      <c r="C84" s="21"/>
+      <c r="D84" s="21"/>
+      <c r="E84" s="21"/>
+      <c r="F84" s="21"/>
+      <c r="G84" s="21"/>
+      <c r="H84" s="21"/>
+      <c r="I84" s="21"/>
+      <c r="J84" s="21"/>
+      <c r="K84" s="21"/>
+      <c r="L84" s="21"/>
+      <c r="M84" s="21"/>
+      <c r="N84" s="298"/>
+      <c r="O84" s="296"/>
+      <c r="P84" s="296"/>
+      <c r="Q84" s="296"/>
+      <c r="R84" s="296"/>
+      <c r="S84" s="296"/>
+      <c r="T84" s="299"/>
+      <c r="U84" s="21"/>
+    </row>
+    <row r="85" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="309" t="s">
+        <v>92</v>
+      </c>
+      <c r="B85" s="309"/>
+      <c r="C85" s="21"/>
+      <c r="D85" s="21"/>
+      <c r="E85" s="21"/>
+      <c r="F85" s="21"/>
+      <c r="G85" s="21"/>
+      <c r="H85" s="21"/>
+      <c r="I85" s="21"/>
+      <c r="J85" s="21"/>
+      <c r="K85" s="21"/>
+      <c r="L85" s="21"/>
+      <c r="M85" s="21"/>
+      <c r="N85" s="298"/>
+      <c r="O85" s="296"/>
+      <c r="P85" s="296"/>
+      <c r="Q85" s="296"/>
+      <c r="R85" s="296"/>
+      <c r="S85" s="296"/>
+      <c r="T85" s="299"/>
+      <c r="U85" s="21"/>
+    </row>
+    <row r="86" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="309" t="s">
         <v>93</v>
       </c>
-      <c r="D34" s="37"/>
-[...20 lines deleted...]
-      <c r="C35" s="35" t="s">
+      <c r="B86" s="309"/>
+      <c r="C86" s="21"/>
+      <c r="D86" s="21"/>
+      <c r="E86" s="21"/>
+      <c r="F86" s="21"/>
+      <c r="G86" s="21"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="21"/>
+      <c r="K86" s="21"/>
+      <c r="L86" s="21"/>
+      <c r="M86" s="21"/>
+      <c r="N86" s="298"/>
+      <c r="O86" s="296"/>
+      <c r="P86" s="296"/>
+      <c r="Q86" s="296"/>
+      <c r="R86" s="296"/>
+      <c r="S86" s="296"/>
+      <c r="T86" s="299"/>
+      <c r="U86" s="21"/>
+    </row>
+    <row r="87" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="309" t="s">
+        <v>94</v>
+      </c>
+      <c r="B87" s="309"/>
+      <c r="C87" s="21"/>
+      <c r="D87" s="21"/>
+      <c r="E87" s="21"/>
+      <c r="F87" s="21"/>
+      <c r="G87" s="21"/>
+      <c r="H87" s="21"/>
+      <c r="I87" s="21"/>
+      <c r="J87" s="21"/>
+      <c r="K87" s="21"/>
+      <c r="L87" s="21"/>
+      <c r="M87" s="21"/>
+      <c r="N87" s="298"/>
+      <c r="O87" s="296"/>
+      <c r="P87" s="296"/>
+      <c r="Q87" s="296"/>
+      <c r="R87" s="296"/>
+      <c r="S87" s="296"/>
+      <c r="T87" s="299"/>
+      <c r="U87" s="21"/>
+    </row>
+    <row r="88" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N88" s="300"/>
+      <c r="O88" s="65"/>
+      <c r="P88" s="65"/>
+      <c r="Q88" s="65"/>
+      <c r="R88" s="65"/>
+      <c r="S88" s="65"/>
+      <c r="T88" s="301"/>
+    </row>
+    <row r="89" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="312" t="s">
+        <v>95</v>
+      </c>
+      <c r="N89" s="300"/>
+      <c r="O89" s="65"/>
+      <c r="P89" s="65"/>
+      <c r="Q89" s="65"/>
+      <c r="R89" s="65"/>
+      <c r="S89" s="65"/>
+      <c r="T89" s="301"/>
+    </row>
+    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A90" s="312" t="s">
         <v>96</v>
       </c>
-      <c r="K35" s="196"/>
-[...998 lines deleted...]
-      <c r="S87" s="150"/>
+      <c r="N90" s="300"/>
+      <c r="O90" s="65"/>
+      <c r="P90" s="65"/>
+      <c r="Q90" s="65"/>
+      <c r="R90" s="65"/>
+      <c r="S90" s="65"/>
+      <c r="T90" s="301"/>
+    </row>
+    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="N91" s="300"/>
+      <c r="O91" s="65"/>
+      <c r="P91" s="65"/>
+      <c r="Q91" s="65"/>
+      <c r="R91" s="65"/>
+      <c r="S91" s="65"/>
+      <c r="T91" s="301"/>
+    </row>
+    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="N92" s="302"/>
+      <c r="O92" s="303"/>
+      <c r="P92" s="303"/>
+      <c r="Q92" s="303"/>
+      <c r="R92" s="303"/>
+      <c r="S92" s="303"/>
+      <c r="T92" s="304"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
-  <mergeCells count="21">
-[...21 lines deleted...]
-  </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.3" right="0.3" top="0.4" bottom="0.3" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.05" footer="0.05"/>
+  <pageSetup scale="69" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>TravelAuthorization!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Susan Clow</dc:creator>
+  <dc:creator>Jamie Mondragon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>