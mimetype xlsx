--- v1 (2026-07-16)
+++ v2 (2026-09-02)
@@ -6,98 +6,97 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84200C80-E674-474C-B832-B8AC39575D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31D4EFE6-817C-4442-B38D-663F2BA8A73E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{80D67801-11A9-41DB-8CF5-B80E2EAB4250}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J48" i="1" l="1"/>
+  <c r="S63" i="1" l="1"/>
+  <c r="N52" i="1"/>
+  <c r="S62" i="1"/>
+  <c r="S56" i="1"/>
+  <c r="J48" i="1"/>
   <c r="A48" i="1"/>
   <c r="N56" i="1"/>
   <c r="N55" i="1"/>
-  <c r="S62" i="1"/>
-[...1 lines deleted...]
-  <c r="S54" i="1" s="1"/>
+  <c r="S54" i="1"/>
   <c r="N48" i="1"/>
-  <c r="S57" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="S63" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="100">
   <si>
     <t>DEPARTMENT/DIVISION</t>
   </si>
   <si>
     <t>DATE OF REQUEST</t>
   </si>
   <si>
     <t>DATE(S) OF TRAVEL</t>
   </si>
   <si>
     <t>T.A. #</t>
   </si>
   <si>
     <t>NAME OF REQUESTING TRAVELER</t>
   </si>
   <si>
     <t>CWID</t>
   </si>
   <si>
     <t>TYPE(S) OF AUTHORIZATION  (select all that apply)</t>
   </si>
   <si>
     <t>DESTINATION AND PURPOSE OF TRAVEL (must be completed):</t>
   </si>
   <si>
@@ -282,53 +281,50 @@
   <si>
     <t>Days @ $</t>
   </si>
   <si>
     <t>LODGING</t>
   </si>
   <si>
     <t>MEALS</t>
   </si>
   <si>
     <t>(99 Miles*)</t>
   </si>
   <si>
     <t>(If exceeds 100 miles &amp; should be compact)</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL ESTIMATED EXPENDITURES </t>
   </si>
   <si>
     <t>Workshop/Meeting</t>
   </si>
   <si>
     <t>Seminar/Training</t>
   </si>
   <si>
-    <t>Non-Conference Hotel</t>
-[...1 lines deleted...]
-  <si>
     <t>I hearby certify that all travel expenses will be made in accordance with the Travel Regulations perscribed by the Governor, through</t>
   </si>
   <si>
     <t xml:space="preserve">the Division of Administration.  See Policy and Procedure Memorandum No. 49 - Travel Regulations. International travel insurance </t>
   </si>
   <si>
     <t>that includes emergency evacuation and repatriation is recommended but will not be reimbursed. If not purchased, traveler's family</t>
   </si>
   <si>
     <t xml:space="preserve">I Acknowledge and understadnd that the travel expense form is due within fifteen (15) days after the end of the travel. </t>
   </si>
   <si>
     <t>SIGNATURE OF REQUESTING TRAVELER</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t xml:space="preserve">will be responsible for any emergency evacuation or repatriation costs. </t>
   </si>
   <si>
     <t>UNIVERSITY OF LOUISIANA MONROE</t>
   </si>
   <si>
     <t>TRAVEL AUTHORIZATION</t>
@@ -374,50 +370,53 @@
     <t xml:space="preserve">*MUST FOLLOW INTERNATIONAL TRAVEL PROCEDURES </t>
   </si>
   <si>
     <t>**MUST BE ON THE DRIVER SAFETY AUTHORIZED DRIVER LIST PRIO TO ANY TRIPS TO QUALIFY</t>
   </si>
   <si>
     <t xml:space="preserve">FOR MILEAGE OR RENTAL REIMBURSEMENT. IF QUESTIONS, CONTACT SHANE DYKES AT </t>
   </si>
   <si>
     <t>318-342-5177 OR DYKES@ULM.EDU</t>
   </si>
   <si>
     <t>Send original to Controller's Office, and send a copy with the Travel Expense Report, if submitted.</t>
   </si>
   <si>
     <t>Retain a copy for your files</t>
   </si>
   <si>
     <t>FOR CONTROLLER'S OFFICE STAMP</t>
   </si>
   <si>
     <t>A PRIOR APPROVED TRAVEL AUTHORIZATION IS REQUIRED FORO NON-ROUTINE MEETINGS, CONFERENCES, OUT-OF-STATE, AND INTERNATIONAL TRAVEL.</t>
   </si>
   <si>
     <t xml:space="preserve"> NO BLANKET AUTHORIZATIONS ARE ALLOWED. </t>
+  </si>
+  <si>
+    <t>Non-Confer. Hotel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.000_);[Red]\(&quot;$&quot;#,##0.000\)"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -971,51 +970,51 @@
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="340">
+  <cellXfs count="338">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1815,60 +1814,53 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1960,74 +1952,75 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
-[...21 lines deleted...]
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2333,120 +2326,120 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{834DBC35-EB3E-48EB-81E3-CC7670A9A71F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X92"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="5.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="4" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9" style="2" customWidth="1"/>
     <col min="16" max="16" width="5" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="1.5703125" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.140625" style="2" customWidth="1"/>
     <col min="20" max="20" width="4.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="2.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" style="2" customWidth="1"/>
     <col min="23" max="23" width="1.85546875" style="2" customWidth="1"/>
     <col min="24" max="24" width="2.85546875" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="I1" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
     <row r="2" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="J2" s="320" t="s">
-        <v>81</v>
+      <c r="J2" s="317" t="s">
+        <v>80</v>
       </c>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
     </row>
     <row r="3" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
@@ -2463,132 +2456,132 @@
         <v>2</v>
       </c>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="8"/>
       <c r="T3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="U3" s="7"/>
       <c r="V3" s="8"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
     </row>
     <row r="4" spans="1:24" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="114"/>
       <c r="B4" s="113"/>
       <c r="C4" s="113"/>
       <c r="D4" s="113"/>
       <c r="E4" s="113"/>
       <c r="F4" s="113"/>
       <c r="G4" s="113"/>
       <c r="H4" s="152"/>
       <c r="I4" s="152"/>
-      <c r="J4" s="326"/>
+      <c r="J4" s="323"/>
       <c r="K4" s="115"/>
       <c r="L4" s="116"/>
       <c r="M4" s="117"/>
       <c r="N4" s="112"/>
       <c r="O4" s="113"/>
       <c r="P4" s="113"/>
       <c r="Q4" s="113"/>
       <c r="R4" s="113"/>
       <c r="S4" s="118"/>
       <c r="T4" s="12"/>
       <c r="U4" s="13"/>
       <c r="V4" s="14"/>
       <c r="W4" s="15"/>
       <c r="X4" s="15"/>
     </row>
     <row r="5" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="60"/>
       <c r="I5" s="183" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="62"/>
       <c r="K5" s="56" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="5"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
     </row>
     <row r="6" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="321"/>
+      <c r="A6" s="318"/>
       <c r="B6" s="136"/>
       <c r="C6" s="136"/>
       <c r="D6" s="136"/>
       <c r="E6" s="136"/>
       <c r="F6" s="136"/>
       <c r="G6" s="152"/>
       <c r="H6" s="184"/>
-      <c r="I6" s="322"/>
+      <c r="I6" s="319"/>
       <c r="J6" s="186"/>
       <c r="K6" s="195"/>
       <c r="L6" s="121" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="121"/>
       <c r="N6" s="122"/>
       <c r="O6" s="196"/>
       <c r="P6" s="126" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="Q6" s="126"/>
       <c r="R6" s="128"/>
       <c r="S6" s="198"/>
       <c r="T6" s="130" t="s">
         <v>13</v>
       </c>
       <c r="U6" s="130"/>
       <c r="V6" s="131"/>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
     </row>
     <row r="7" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="318"/>
+      <c r="A7" s="315"/>
       <c r="B7" s="113"/>
       <c r="C7" s="113"/>
       <c r="D7" s="113"/>
       <c r="E7" s="113"/>
       <c r="F7" s="113"/>
       <c r="G7" s="113"/>
       <c r="H7" s="185"/>
       <c r="I7" s="116"/>
       <c r="J7" s="117"/>
       <c r="K7" s="195"/>
       <c r="L7" s="123" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="123"/>
       <c r="N7" s="124"/>
       <c r="O7" s="129"/>
       <c r="P7" s="127"/>
       <c r="Q7" s="128"/>
       <c r="R7" s="128"/>
       <c r="S7" s="132"/>
       <c r="T7" s="132"/>
       <c r="U7" s="132"/>
       <c r="V7" s="133"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -2598,51 +2591,51 @@
         <v>7</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="182"/>
       <c r="I8" s="182"/>
       <c r="J8" s="23"/>
       <c r="K8" s="196"/>
       <c r="L8" s="123" t="s">
         <v>10</v>
       </c>
       <c r="M8" s="123"/>
       <c r="N8" s="124"/>
       <c r="O8" s="197"/>
       <c r="P8" s="127" t="s">
         <v>70</v>
       </c>
       <c r="Q8" s="128"/>
       <c r="R8" s="128"/>
       <c r="S8" s="199"/>
       <c r="T8" s="128" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="U8" s="128"/>
       <c r="V8" s="134"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
     </row>
     <row r="9" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="234"/>
       <c r="B9" s="119"/>
       <c r="C9" s="119"/>
       <c r="D9" s="119"/>
       <c r="E9" s="119"/>
       <c r="F9" s="119"/>
       <c r="G9" s="119"/>
       <c r="H9" s="119"/>
       <c r="I9" s="119"/>
       <c r="J9" s="120"/>
       <c r="K9" s="196"/>
       <c r="L9" s="123" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="123"/>
       <c r="N9" s="124"/>
       <c r="O9" s="129"/>
       <c r="P9" s="127"/>
@@ -2764,51 +2757,51 @@
       <c r="U13" s="138"/>
       <c r="V13" s="138"/>
       <c r="W13" s="25"/>
       <c r="X13" s="25"/>
     </row>
     <row r="14" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="140" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="125"/>
       <c r="C14" s="125"/>
       <c r="D14" s="125"/>
       <c r="E14" s="258"/>
       <c r="F14" s="258"/>
       <c r="G14" s="65"/>
       <c r="H14" s="65"/>
       <c r="I14" s="257" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="67"/>
       <c r="K14" s="145"/>
       <c r="L14" s="258"/>
       <c r="M14" s="258"/>
       <c r="N14" s="67"/>
       <c r="P14" s="141" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="Q14" s="142"/>
       <c r="R14" s="143"/>
       <c r="S14" s="143"/>
       <c r="T14" s="143"/>
       <c r="U14" s="143"/>
       <c r="V14" s="125"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
     </row>
     <row r="15" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="125"/>
       <c r="C15" s="125"/>
       <c r="D15" s="125"/>
       <c r="E15" s="125"/>
       <c r="F15" s="125"/>
       <c r="G15" s="140"/>
       <c r="H15" s="137"/>
       <c r="I15" s="137"/>
       <c r="J15" s="125"/>
       <c r="K15" s="125"/>
       <c r="L15" s="125"/>
       <c r="M15" s="125"/>
       <c r="O15" s="142"/>
       <c r="P15" s="140" t="s">
@@ -3124,148 +3117,148 @@
         <v>33</v>
       </c>
       <c r="J26" s="163"/>
       <c r="K26" s="164"/>
       <c r="L26" s="154"/>
       <c r="M26" s="155"/>
       <c r="N26" s="155" t="s">
         <v>34</v>
       </c>
       <c r="O26" s="155"/>
       <c r="P26" s="156"/>
       <c r="Q26" s="154" t="s">
         <v>35</v>
       </c>
       <c r="R26" s="155"/>
       <c r="S26" s="155"/>
       <c r="T26" s="155"/>
       <c r="U26" s="155"/>
       <c r="V26" s="156"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
     </row>
     <row r="27" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="249"/>
       <c r="B27" s="248"/>
-      <c r="C27" s="327"/>
-[...3 lines deleted...]
-      <c r="G27" s="331"/>
+      <c r="C27" s="324"/>
+      <c r="D27" s="325"/>
+      <c r="E27" s="327"/>
+      <c r="F27" s="326"/>
+      <c r="G27" s="328"/>
       <c r="H27" s="248"/>
-      <c r="I27" s="327"/>
+      <c r="I27" s="324"/>
       <c r="J27" s="247"/>
       <c r="K27" s="248"/>
       <c r="L27" s="172"/>
       <c r="M27" s="173" t="s">
         <v>27</v>
       </c>
-      <c r="N27" s="319"/>
+      <c r="N27" s="316"/>
       <c r="O27" s="27"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="169"/>
       <c r="R27" s="170"/>
       <c r="S27" s="170"/>
       <c r="T27" s="170"/>
       <c r="U27" s="170"/>
       <c r="V27" s="171"/>
       <c r="W27" s="15"/>
       <c r="X27" s="15"/>
     </row>
     <row r="28" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="249"/>
       <c r="B28" s="248"/>
-      <c r="C28" s="327"/>
-[...3 lines deleted...]
-      <c r="G28" s="331"/>
+      <c r="C28" s="324"/>
+      <c r="D28" s="325"/>
+      <c r="E28" s="327"/>
+      <c r="F28" s="326"/>
+      <c r="G28" s="328"/>
       <c r="H28" s="248"/>
-      <c r="I28" s="327"/>
+      <c r="I28" s="324"/>
       <c r="J28" s="247"/>
       <c r="K28" s="248"/>
       <c r="L28" s="172"/>
       <c r="M28" s="173" t="s">
         <v>27</v>
       </c>
-      <c r="N28" s="319"/>
+      <c r="N28" s="316"/>
       <c r="O28" s="27"/>
       <c r="P28" s="28"/>
       <c r="Q28" s="169"/>
       <c r="R28" s="170"/>
       <c r="S28" s="170"/>
       <c r="T28" s="170"/>
       <c r="U28" s="170"/>
       <c r="V28" s="171"/>
       <c r="W28" s="15"/>
       <c r="X28" s="15"/>
     </row>
     <row r="29" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="249"/>
       <c r="B29" s="248"/>
-      <c r="C29" s="327"/>
-[...3 lines deleted...]
-      <c r="G29" s="331"/>
+      <c r="C29" s="324"/>
+      <c r="D29" s="325"/>
+      <c r="E29" s="327"/>
+      <c r="F29" s="326"/>
+      <c r="G29" s="328"/>
       <c r="H29" s="248"/>
-      <c r="I29" s="327"/>
+      <c r="I29" s="324"/>
       <c r="J29" s="247"/>
       <c r="K29" s="248"/>
       <c r="L29" s="172"/>
       <c r="M29" s="173" t="s">
         <v>27</v>
       </c>
-      <c r="N29" s="317"/>
+      <c r="N29" s="314"/>
       <c r="O29" s="27"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="169"/>
       <c r="R29" s="170"/>
       <c r="S29" s="170"/>
       <c r="T29" s="170"/>
       <c r="U29" s="170"/>
       <c r="V29" s="171"/>
       <c r="W29" s="15"/>
       <c r="X29" s="15"/>
     </row>
     <row r="30" spans="1:24" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="249"/>
       <c r="B30" s="248"/>
-      <c r="C30" s="327"/>
-[...3 lines deleted...]
-      <c r="G30" s="331"/>
+      <c r="C30" s="324"/>
+      <c r="D30" s="325"/>
+      <c r="E30" s="327"/>
+      <c r="F30" s="326"/>
+      <c r="G30" s="328"/>
       <c r="H30" s="248"/>
-      <c r="I30" s="327"/>
+      <c r="I30" s="324"/>
       <c r="J30" s="247"/>
       <c r="K30" s="248"/>
       <c r="L30" s="172"/>
       <c r="M30" s="173" t="s">
         <v>27</v>
       </c>
-      <c r="N30" s="319"/>
+      <c r="N30" s="316"/>
       <c r="O30" s="27"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="169"/>
       <c r="R30" s="170"/>
       <c r="S30" s="170"/>
       <c r="T30" s="170"/>
       <c r="U30" s="170"/>
       <c r="V30" s="171"/>
       <c r="W30" s="15"/>
       <c r="X30" s="15"/>
     </row>
     <row r="31" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="33"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="178"/>
       <c r="K31" s="179"/>
@@ -3319,81 +3312,81 @@
       <c r="C33" s="220"/>
       <c r="D33" s="220"/>
       <c r="E33" s="220"/>
       <c r="F33" s="220"/>
       <c r="G33" s="220"/>
       <c r="H33" s="220"/>
       <c r="I33" s="220"/>
       <c r="J33" s="220"/>
       <c r="K33" s="220"/>
       <c r="L33" s="220"/>
       <c r="M33" s="220"/>
       <c r="N33" s="220"/>
       <c r="O33" s="220"/>
       <c r="P33" s="220"/>
       <c r="Q33" s="220"/>
       <c r="R33" s="220"/>
       <c r="S33" s="220"/>
       <c r="T33" s="220"/>
       <c r="U33" s="220"/>
       <c r="V33" s="221"/>
     </row>
     <row r="34" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18"/>
       <c r="B34" s="195"/>
       <c r="C34" s="187" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D34" s="187"/>
       <c r="E34" s="187"/>
       <c r="F34" s="187"/>
       <c r="G34" s="187"/>
       <c r="H34" s="192"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="34"/>
       <c r="M34" s="57"/>
       <c r="N34" s="187" t="s">
         <v>38</v>
       </c>
       <c r="O34" s="187"/>
       <c r="P34" s="187"/>
       <c r="Q34" s="187"/>
       <c r="R34" s="187"/>
       <c r="S34" s="194"/>
       <c r="T34" s="190"/>
       <c r="U34" s="190"/>
       <c r="V34" s="190"/>
       <c r="W34" s="9"/>
       <c r="X34" s="9"/>
     </row>
     <row r="35" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="195"/>
       <c r="C35" s="188" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D35" s="188"/>
       <c r="E35" s="188"/>
       <c r="F35" s="188"/>
       <c r="G35" s="188"/>
       <c r="H35" s="188"/>
       <c r="I35" s="188"/>
       <c r="J35" s="188"/>
       <c r="K35" s="193"/>
       <c r="L35" s="191"/>
       <c r="M35" s="191"/>
       <c r="N35" s="191"/>
       <c r="O35" s="188" t="s">
         <v>39</v>
       </c>
       <c r="P35" s="188"/>
       <c r="Q35" s="188"/>
       <c r="R35" s="188"/>
       <c r="S35" s="194"/>
       <c r="T35" s="190"/>
       <c r="U35" s="190"/>
       <c r="V35" s="190"/>
       <c r="W35" s="9"/>
       <c r="X35" s="9"/>
     </row>
@@ -3532,51 +3525,51 @@
       <c r="R40" s="125"/>
       <c r="S40" s="189"/>
       <c r="T40" s="189"/>
       <c r="U40" s="189"/>
       <c r="V40" s="189"/>
       <c r="W40" s="9"/>
       <c r="X40" s="9"/>
     </row>
     <row r="41" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="195"/>
       <c r="C41" s="125" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="125"/>
       <c r="E41" s="125"/>
       <c r="F41" s="125"/>
       <c r="G41" s="125"/>
       <c r="H41" s="125"/>
       <c r="I41" s="125"/>
       <c r="J41" s="125"/>
       <c r="K41" s="125"/>
       <c r="L41" s="125"/>
       <c r="M41" s="125"/>
       <c r="N41" s="263" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="O41" s="263"/>
       <c r="P41" s="125"/>
       <c r="Q41" s="125"/>
       <c r="R41" s="125"/>
       <c r="S41" s="189"/>
       <c r="T41" s="189"/>
       <c r="U41" s="189"/>
       <c r="V41" s="189"/>
       <c r="W41" s="9"/>
       <c r="X41" s="9"/>
     </row>
     <row r="42" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="195"/>
       <c r="C42" s="125" t="s">
         <v>46</v>
       </c>
       <c r="D42" s="125"/>
       <c r="E42" s="125"/>
       <c r="F42" s="125"/>
       <c r="G42" s="125"/>
       <c r="H42" s="125"/>
       <c r="I42" s="125"/>
       <c r="J42" s="125"/>
@@ -3701,51 +3694,51 @@
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="60" t="s">
         <v>1</v>
       </c>
       <c r="K47" s="61"/>
       <c r="L47" s="61"/>
       <c r="M47" s="62"/>
       <c r="N47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="8"/>
     </row>
     <row r="48" spans="1:24" ht="23.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="325">
+      <c r="A48" s="322">
         <f>A6</f>
         <v>0</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="10"/>
       <c r="D48" s="10"/>
       <c r="E48" s="10"/>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="181">
         <f>J4</f>
         <v>0</v>
       </c>
       <c r="K48" s="63"/>
       <c r="L48" s="63"/>
       <c r="M48" s="64"/>
       <c r="N48" s="10">
         <f>N4</f>
         <v>0</v>
       </c>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
@@ -3821,560 +3814,559 @@
       <c r="M51" s="85" t="s">
         <v>27</v>
       </c>
       <c r="N51" s="335"/>
       <c r="O51" s="27"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="270"/>
       <c r="R51" s="271"/>
       <c r="S51" s="271"/>
       <c r="T51" s="271"/>
       <c r="U51" s="271"/>
       <c r="V51" s="272"/>
     </row>
     <row r="52" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="92" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="76"/>
       <c r="C52" s="76"/>
       <c r="D52" s="93"/>
       <c r="E52" s="37" t="s">
         <v>67</v>
       </c>
       <c r="F52" s="37"/>
       <c r="G52" s="38"/>
-      <c r="H52" s="332"/>
+      <c r="H52" s="329"/>
       <c r="I52" s="267">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="J52" s="268" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K52" s="31"/>
       <c r="L52" s="36"/>
       <c r="M52" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="N52" s="339">
+      <c r="N52" s="336">
         <f>H52*I52</f>
         <v>0</v>
       </c>
       <c r="O52" s="37"/>
       <c r="P52" s="38"/>
       <c r="Q52" s="273"/>
       <c r="R52" s="274"/>
       <c r="S52" s="275"/>
       <c r="T52" s="275"/>
       <c r="U52" s="275"/>
       <c r="V52" s="276"/>
     </row>
     <row r="53" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="92" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="76"/>
       <c r="C53" s="76"/>
       <c r="D53" s="93"/>
       <c r="E53" s="40" t="s">
         <v>68</v>
       </c>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="8"/>
       <c r="L53" s="39"/>
       <c r="M53" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="N53" s="317"/>
+      <c r="N53" s="314"/>
       <c r="O53" s="27"/>
       <c r="P53" s="28"/>
       <c r="Q53" s="273"/>
       <c r="R53" s="274"/>
       <c r="S53" s="275"/>
       <c r="T53" s="275"/>
       <c r="U53" s="275"/>
       <c r="V53" s="276"/>
     </row>
     <row r="54" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="92" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="76"/>
       <c r="C54" s="76"/>
       <c r="D54" s="93"/>
       <c r="E54" s="100"/>
       <c r="F54" s="101"/>
       <c r="G54" s="101"/>
       <c r="H54" s="101"/>
       <c r="I54" s="101"/>
       <c r="J54" s="101"/>
       <c r="K54" s="102"/>
       <c r="L54" s="58"/>
       <c r="M54" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="N54" s="317"/>
+      <c r="N54" s="314"/>
       <c r="O54" s="27"/>
       <c r="P54" s="28"/>
       <c r="Q54" s="277"/>
       <c r="R54" s="278" t="s">
         <v>27</v>
       </c>
-      <c r="S54" s="316">
+      <c r="S54" s="313">
         <f>SUM(N51:N54)</f>
         <v>0</v>
       </c>
       <c r="T54" s="116"/>
       <c r="U54" s="116"/>
       <c r="V54" s="117"/>
     </row>
     <row r="55" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="60" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="61"/>
       <c r="C55" s="61"/>
       <c r="D55" s="62"/>
       <c r="E55" s="96" t="s">
         <v>65</v>
       </c>
       <c r="F55" s="114"/>
       <c r="G55" s="11"/>
       <c r="H55" s="97" t="s">
         <v>63</v>
       </c>
       <c r="I55" s="98"/>
       <c r="J55" s="208"/>
       <c r="K55" s="99" t="s">
         <v>61</v>
       </c>
       <c r="L55" s="36"/>
       <c r="M55" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="N55" s="333">
+      <c r="N55" s="337">
         <f>F55*J55</f>
         <v>0</v>
       </c>
       <c r="O55" s="37"/>
       <c r="P55" s="38"/>
       <c r="Q55" s="279"/>
       <c r="R55" s="280"/>
       <c r="S55" s="281"/>
       <c r="T55" s="281"/>
       <c r="U55" s="281"/>
       <c r="V55" s="282"/>
     </row>
     <row r="56" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="94"/>
       <c r="B56" s="77"/>
       <c r="C56" s="77"/>
       <c r="D56" s="79"/>
       <c r="E56" s="89" t="s">
         <v>66</v>
       </c>
       <c r="F56" s="153"/>
       <c r="G56" s="28"/>
       <c r="H56" s="41" t="s">
         <v>64</v>
       </c>
       <c r="I56" s="42"/>
       <c r="J56" s="180"/>
       <c r="K56" s="43" t="s">
         <v>62</v>
       </c>
       <c r="L56" s="36"/>
       <c r="M56" s="86" t="s">
         <v>27</v>
       </c>
-      <c r="N56" s="333">
+      <c r="N56" s="337">
         <f>F56*J56</f>
         <v>0</v>
       </c>
       <c r="O56" s="37"/>
       <c r="P56" s="38"/>
-      <c r="Q56" s="283"/>
-[...4 lines deleted...]
-      <c r="V56" s="285"/>
+      <c r="Q56" s="277"/>
+      <c r="R56" s="278" t="s">
+        <v>27</v>
+      </c>
+      <c r="S56" s="313">
+        <f>SUM(N55:N56)</f>
+        <v>0</v>
+      </c>
+      <c r="T56" s="116"/>
+      <c r="U56" s="116"/>
+      <c r="V56" s="117"/>
     </row>
     <row r="57" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="92" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="76"/>
       <c r="C57" s="76"/>
       <c r="D57" s="93"/>
       <c r="E57" s="30"/>
       <c r="F57" s="30"/>
       <c r="G57" s="30"/>
       <c r="H57" s="30"/>
       <c r="I57" s="30"/>
       <c r="J57" s="30"/>
       <c r="K57" s="30"/>
       <c r="L57" s="30"/>
       <c r="M57" s="47"/>
       <c r="N57" s="30"/>
       <c r="O57" s="30"/>
       <c r="P57" s="31"/>
-      <c r="Q57" s="286"/>
-      <c r="R57" s="287" t="s">
+      <c r="Q57" s="285"/>
+      <c r="R57" s="278" t="s">
         <v>27</v>
       </c>
-      <c r="S57" s="315">
-[...2 lines deleted...]
-      </c>
+      <c r="S57" s="312"/>
       <c r="T57" s="150"/>
       <c r="U57" s="150"/>
       <c r="V57" s="151"/>
     </row>
     <row r="58" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="92" t="s">
         <v>55</v>
       </c>
       <c r="B58" s="76"/>
       <c r="C58" s="76"/>
       <c r="D58" s="93"/>
       <c r="E58" s="30"/>
       <c r="F58" s="30"/>
       <c r="G58" s="30"/>
       <c r="H58" s="30"/>
       <c r="I58" s="30"/>
       <c r="J58" s="30"/>
       <c r="K58" s="30"/>
       <c r="L58" s="30"/>
       <c r="M58" s="47"/>
       <c r="N58" s="30"/>
       <c r="O58" s="30"/>
       <c r="P58" s="31"/>
-      <c r="Q58" s="286"/>
-      <c r="R58" s="287" t="s">
+      <c r="Q58" s="285"/>
+      <c r="R58" s="278" t="s">
         <v>27</v>
       </c>
-      <c r="S58" s="315">
-[...2 lines deleted...]
-      </c>
+      <c r="S58" s="312"/>
       <c r="T58" s="150"/>
       <c r="U58" s="150"/>
       <c r="V58" s="151"/>
     </row>
     <row r="59" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B59" s="61"/>
       <c r="C59" s="61"/>
       <c r="D59" s="62"/>
       <c r="E59" s="37" t="s">
         <v>57</v>
       </c>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="37"/>
       <c r="K59" s="38"/>
       <c r="L59" s="39"/>
       <c r="M59" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="N59" s="335"/>
+      <c r="N59" s="330"/>
       <c r="O59" s="27"/>
       <c r="P59" s="104"/>
       <c r="Q59" s="271"/>
       <c r="R59" s="271"/>
       <c r="S59" s="271"/>
       <c r="T59" s="271"/>
       <c r="U59" s="271"/>
       <c r="V59" s="272"/>
     </row>
     <row r="60" spans="1:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="95"/>
       <c r="B60" s="59"/>
       <c r="C60" s="59"/>
       <c r="D60" s="78"/>
       <c r="E60" s="53" t="s">
         <v>58</v>
       </c>
       <c r="F60" s="53"/>
       <c r="G60" s="53"/>
       <c r="H60" s="53"/>
       <c r="I60" s="53"/>
       <c r="J60" s="53"/>
       <c r="K60" s="71"/>
       <c r="L60" s="72"/>
       <c r="M60" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="N60" s="336"/>
+      <c r="N60" s="331"/>
       <c r="O60" s="70"/>
       <c r="P60" s="105"/>
       <c r="Q60" s="274"/>
       <c r="R60" s="274"/>
       <c r="S60" s="275"/>
       <c r="T60" s="275"/>
       <c r="U60" s="275"/>
       <c r="V60" s="276"/>
     </row>
     <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="95"/>
       <c r="B61" s="59"/>
       <c r="C61" s="59"/>
       <c r="D61" s="78"/>
       <c r="E61" s="90" t="s">
         <v>59</v>
       </c>
       <c r="F61" s="209"/>
       <c r="G61" s="210"/>
       <c r="H61" s="210"/>
       <c r="I61" s="210"/>
       <c r="J61" s="210"/>
       <c r="K61" s="211"/>
       <c r="L61" s="83"/>
       <c r="M61" s="88"/>
-      <c r="N61" s="338"/>
+      <c r="N61" s="333"/>
       <c r="O61" s="81"/>
       <c r="P61" s="82"/>
       <c r="Q61" s="274"/>
       <c r="R61" s="274"/>
-      <c r="S61" s="274"/>
-[...2 lines deleted...]
-      <c r="V61" s="288"/>
+      <c r="S61" s="275"/>
+      <c r="T61" s="275"/>
+      <c r="U61" s="275"/>
+      <c r="V61" s="276"/>
     </row>
     <row r="62" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="94"/>
       <c r="B62" s="77"/>
       <c r="C62" s="77"/>
       <c r="D62" s="79"/>
       <c r="E62" s="80" t="s">
         <v>60</v>
       </c>
       <c r="F62" s="212"/>
       <c r="G62" s="213"/>
       <c r="H62" s="213"/>
       <c r="I62" s="213"/>
       <c r="J62" s="213"/>
       <c r="K62" s="214"/>
       <c r="L62" s="84"/>
       <c r="M62" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="N62" s="337"/>
+      <c r="N62" s="332"/>
       <c r="O62" s="63"/>
       <c r="P62" s="64"/>
-      <c r="Q62" s="289"/>
-      <c r="R62" s="289" t="s">
+      <c r="Q62" s="286"/>
+      <c r="R62" s="286" t="s">
         <v>27</v>
       </c>
-      <c r="S62" s="315">
+      <c r="S62" s="313">
         <f>SUM(N59:N62)</f>
         <v>0</v>
       </c>
-      <c r="T62" s="150"/>
-[...3 lines deleted...]
-    <row r="63" spans="1:23" ht="35.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T62" s="116"/>
+      <c r="U62" s="116"/>
+      <c r="V62" s="117"/>
+    </row>
+    <row r="63" spans="1:23" ht="35.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="73" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="74"/>
       <c r="C63" s="74"/>
       <c r="D63" s="74"/>
       <c r="E63" s="74"/>
       <c r="F63" s="74"/>
       <c r="G63" s="74"/>
       <c r="H63" s="74"/>
       <c r="I63" s="74"/>
       <c r="J63" s="74"/>
       <c r="K63" s="74"/>
       <c r="L63" s="74"/>
       <c r="M63" s="74"/>
       <c r="N63" s="74"/>
       <c r="O63" s="74"/>
       <c r="P63" s="75"/>
-      <c r="Q63" s="290"/>
-      <c r="R63" s="281" t="s">
+      <c r="Q63" s="287"/>
+      <c r="R63" s="274" t="s">
         <v>27</v>
       </c>
       <c r="S63" s="334">
-        <f>SUM(S54,S57,S58,S62)</f>
+        <f>SUM(S54,S56,S57,S58,S62)</f>
         <v>0</v>
       </c>
-      <c r="T63" s="291"/>
-[...1 lines deleted...]
-      <c r="V63" s="292"/>
+      <c r="T63" s="288"/>
+      <c r="U63" s="288"/>
+      <c r="V63" s="289"/>
     </row>
     <row r="64" spans="1:23" ht="13.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="44"/>
       <c r="B64" s="45"/>
       <c r="C64" s="45"/>
       <c r="D64" s="45"/>
       <c r="E64" s="45"/>
       <c r="F64" s="45"/>
       <c r="G64" s="45"/>
       <c r="H64" s="45"/>
       <c r="I64" s="45"/>
       <c r="J64" s="45"/>
       <c r="K64" s="45"/>
       <c r="L64" s="45"/>
       <c r="M64" s="45"/>
       <c r="N64" s="45"/>
       <c r="O64" s="45"/>
       <c r="P64" s="46"/>
       <c r="Q64" s="283"/>
       <c r="R64" s="284"/>
-      <c r="S64" s="293"/>
-[...2 lines deleted...]
-      <c r="V64" s="294"/>
+      <c r="S64" s="290"/>
+      <c r="T64" s="290"/>
+      <c r="U64" s="290"/>
+      <c r="V64" s="291"/>
     </row>
     <row r="65" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A65" s="48" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B65" s="18"/>
       <c r="C65" s="18"/>
       <c r="D65" s="18"/>
       <c r="E65" s="18"/>
       <c r="F65" s="18"/>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
       <c r="N65" s="18"/>
       <c r="O65" s="18"/>
       <c r="P65" s="18"/>
       <c r="Q65" s="18"/>
       <c r="R65" s="18"/>
       <c r="S65" s="19"/>
     </row>
     <row r="66" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A66" s="106" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B66" s="66"/>
       <c r="C66" s="66"/>
       <c r="D66" s="66"/>
       <c r="E66" s="66"/>
       <c r="F66" s="66"/>
       <c r="G66" s="66"/>
       <c r="H66" s="66"/>
       <c r="I66" s="66"/>
       <c r="J66" s="66"/>
       <c r="K66" s="66"/>
       <c r="L66" s="66"/>
       <c r="M66" s="66"/>
       <c r="N66" s="66"/>
       <c r="O66" s="66"/>
       <c r="P66" s="66"/>
       <c r="Q66" s="66"/>
       <c r="R66" s="66"/>
       <c r="S66" s="20"/>
     </row>
     <row r="67" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A67" s="106" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B67" s="66"/>
       <c r="C67" s="66"/>
       <c r="D67" s="66"/>
       <c r="E67" s="66"/>
       <c r="F67" s="66"/>
       <c r="G67" s="66"/>
       <c r="H67" s="66"/>
       <c r="I67" s="66"/>
       <c r="J67" s="66"/>
       <c r="K67" s="66"/>
       <c r="L67" s="66"/>
       <c r="M67" s="66"/>
       <c r="N67" s="66"/>
       <c r="O67" s="66"/>
       <c r="P67" s="66"/>
       <c r="Q67" s="66"/>
       <c r="R67" s="66"/>
       <c r="S67" s="20"/>
     </row>
     <row r="68" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A68" s="106" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B68" s="66"/>
       <c r="C68" s="66"/>
       <c r="D68" s="66"/>
       <c r="E68" s="66"/>
       <c r="F68" s="66"/>
       <c r="G68" s="66"/>
       <c r="H68" s="66"/>
       <c r="I68" s="66"/>
       <c r="J68" s="66"/>
       <c r="K68" s="66"/>
       <c r="L68" s="66"/>
       <c r="M68" s="66"/>
       <c r="N68" s="66"/>
       <c r="O68" s="66"/>
       <c r="P68" s="66"/>
       <c r="Q68" s="66"/>
       <c r="R68" s="66"/>
       <c r="S68" s="20"/>
     </row>
     <row r="69" spans="1:21" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="106"/>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66"/>
       <c r="I69" s="66"/>
       <c r="J69" s="66"/>
       <c r="K69" s="66"/>
       <c r="L69" s="66"/>
       <c r="M69" s="66"/>
       <c r="N69" s="66"/>
       <c r="O69" s="66"/>
       <c r="P69" s="66"/>
       <c r="Q69" s="66"/>
       <c r="R69" s="66"/>
       <c r="S69" s="20"/>
     </row>
     <row r="70" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="107" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B70" s="108"/>
       <c r="C70" s="108"/>
       <c r="D70" s="108"/>
       <c r="E70" s="108"/>
       <c r="F70" s="108"/>
       <c r="G70" s="108"/>
       <c r="H70" s="108"/>
       <c r="I70" s="108"/>
       <c r="J70" s="108"/>
       <c r="K70" s="108"/>
       <c r="L70" s="108"/>
       <c r="M70" s="108"/>
       <c r="N70" s="108"/>
       <c r="O70" s="108"/>
       <c r="P70" s="108"/>
       <c r="Q70" s="108"/>
       <c r="R70" s="108"/>
       <c r="S70" s="109"/>
     </row>
     <row r="71" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="106"/>
       <c r="B71" s="66"/>
       <c r="C71" s="66"/>
       <c r="D71" s="66"/>
@@ -4394,440 +4386,440 @@
       <c r="R71" s="66"/>
       <c r="S71" s="20"/>
     </row>
     <row r="72" spans="1:21" ht="22.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="24"/>
       <c r="B72" s="15"/>
       <c r="C72" s="15"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="15"/>
       <c r="K72" s="15"/>
       <c r="L72" s="215"/>
       <c r="M72" s="215"/>
       <c r="N72" s="217"/>
       <c r="O72" s="10"/>
       <c r="P72" s="10"/>
       <c r="Q72" s="10"/>
       <c r="R72" s="10"/>
       <c r="S72" s="11"/>
     </row>
     <row r="73" spans="1:21" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="324" t="s">
-        <v>77</v>
+      <c r="A73" s="321" t="s">
+        <v>76</v>
       </c>
       <c r="B73" s="49"/>
       <c r="C73" s="110"/>
       <c r="D73" s="110"/>
       <c r="E73" s="49"/>
       <c r="F73" s="49"/>
       <c r="G73" s="49"/>
       <c r="H73" s="49"/>
       <c r="I73" s="49"/>
       <c r="J73" s="49"/>
       <c r="K73" s="50"/>
       <c r="L73" s="216"/>
       <c r="M73" s="216"/>
-      <c r="N73" s="323" t="s">
-        <v>78</v>
+      <c r="N73" s="320" t="s">
+        <v>77</v>
       </c>
       <c r="O73" s="50"/>
       <c r="P73" s="50"/>
       <c r="Q73" s="50"/>
       <c r="R73" s="50"/>
       <c r="S73" s="51"/>
     </row>
     <row r="74" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="52"/>
       <c r="B74" s="52"/>
       <c r="C74" s="52"/>
       <c r="D74" s="52"/>
       <c r="E74" s="52"/>
       <c r="F74" s="52"/>
       <c r="G74" s="52"/>
       <c r="H74" s="52"/>
       <c r="I74" s="52"/>
       <c r="J74" s="52"/>
       <c r="K74" s="52"/>
       <c r="L74" s="52"/>
       <c r="M74" s="52"/>
       <c r="N74" s="52"/>
       <c r="O74" s="52"/>
       <c r="P74" s="52"/>
       <c r="Q74" s="52"/>
       <c r="R74" s="52"/>
       <c r="S74" s="52"/>
       <c r="T74" s="52"/>
       <c r="U74" s="52"/>
     </row>
     <row r="75" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="308" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="309"/>
+      <c r="A75" s="305" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="306"/>
       <c r="C75" s="21"/>
       <c r="D75" s="21"/>
       <c r="E75" s="21"/>
       <c r="F75" s="21"/>
       <c r="G75" s="21"/>
       <c r="H75" s="21"/>
       <c r="I75" s="21"/>
       <c r="J75" s="21"/>
       <c r="K75" s="21"/>
       <c r="L75" s="21"/>
       <c r="M75" s="21"/>
       <c r="N75" s="21"/>
       <c r="O75" s="21"/>
       <c r="P75" s="21"/>
       <c r="Q75" s="21"/>
       <c r="R75" s="21"/>
       <c r="S75" s="21"/>
       <c r="T75" s="21"/>
       <c r="U75" s="21"/>
     </row>
     <row r="76" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="309" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="309"/>
+      <c r="A76" s="306" t="s">
+        <v>97</v>
+      </c>
+      <c r="B76" s="306"/>
       <c r="C76" s="21"/>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
       <c r="M76" s="21"/>
       <c r="N76" s="21"/>
       <c r="O76" s="21"/>
       <c r="P76" s="21"/>
       <c r="Q76" s="21"/>
       <c r="R76" s="21"/>
       <c r="S76" s="21"/>
       <c r="T76" s="21"/>
       <c r="U76" s="21"/>
     </row>
     <row r="77" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="309" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="309"/>
+      <c r="A77" s="306" t="s">
+        <v>98</v>
+      </c>
+      <c r="B77" s="306"/>
       <c r="C77" s="21"/>
       <c r="D77" s="21"/>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="21"/>
       <c r="N77" s="21"/>
       <c r="O77" s="21"/>
       <c r="P77" s="21"/>
       <c r="Q77" s="21"/>
       <c r="R77" s="21"/>
       <c r="S77" s="21"/>
       <c r="T77" s="21"/>
       <c r="U77" s="21"/>
     </row>
     <row r="78" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="309"/>
-      <c r="B78" s="309"/>
+      <c r="A78" s="306"/>
+      <c r="B78" s="306"/>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="21"/>
       <c r="N78" s="21"/>
       <c r="O78" s="21"/>
       <c r="P78" s="21"/>
       <c r="Q78" s="21"/>
       <c r="R78" s="21"/>
       <c r="S78" s="21"/>
       <c r="T78" s="21"/>
       <c r="U78" s="21"/>
     </row>
     <row r="79" spans="1:21" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="310" t="s">
-[...6 lines deleted...]
-      <c r="F79" s="295"/>
+      <c r="A79" s="307" t="s">
+        <v>88</v>
+      </c>
+      <c r="B79" s="307"/>
+      <c r="C79" s="292"/>
+      <c r="D79" s="292"/>
+      <c r="E79" s="292"/>
+      <c r="F79" s="292"/>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A80" s="305"/>
-      <c r="B80" s="305"/>
+      <c r="A80" s="302"/>
+      <c r="B80" s="302"/>
       <c r="C80" s="66"/>
       <c r="D80" s="66"/>
       <c r="E80" s="66"/>
       <c r="F80" s="66"/>
     </row>
     <row r="81" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="310" t="s">
-[...6 lines deleted...]
-      <c r="F81" s="296"/>
+      <c r="A81" s="307" t="s">
+        <v>89</v>
+      </c>
+      <c r="B81" s="307"/>
+      <c r="C81" s="293"/>
+      <c r="D81" s="293"/>
+      <c r="E81" s="293"/>
+      <c r="F81" s="293"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
       <c r="M81" s="21"/>
       <c r="N81" s="21"/>
       <c r="O81" s="21"/>
       <c r="P81" s="21"/>
       <c r="Q81" s="21"/>
       <c r="R81" s="21"/>
       <c r="S81" s="21"/>
       <c r="T81" s="21"/>
       <c r="U81" s="21"/>
       <c r="V81" s="21"/>
       <c r="W81" s="21"/>
     </row>
     <row r="82" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="309"/>
-      <c r="B82" s="309"/>
+      <c r="A82" s="306"/>
+      <c r="B82" s="306"/>
       <c r="C82" s="21"/>
       <c r="D82" s="21"/>
       <c r="E82" s="21"/>
       <c r="F82" s="21"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="21"/>
       <c r="M82" s="21"/>
-      <c r="N82" s="313"/>
-[...7 lines deleted...]
-      <c r="T82" s="307"/>
+      <c r="N82" s="310"/>
+      <c r="O82" s="311" t="s">
+        <v>96</v>
+      </c>
+      <c r="P82" s="303"/>
+      <c r="Q82" s="303"/>
+      <c r="R82" s="303"/>
+      <c r="S82" s="303"/>
+      <c r="T82" s="304"/>
       <c r="U82" s="21"/>
       <c r="V82" s="21"/>
       <c r="W82" s="21"/>
     </row>
     <row r="83" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="310" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="311"/>
+      <c r="A83" s="307" t="s">
+        <v>90</v>
+      </c>
+      <c r="B83" s="308"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
-      <c r="N83" s="300"/>
-[...2 lines deleted...]
-      <c r="Q83" s="305"/>
+      <c r="N83" s="297"/>
+      <c r="O83" s="302"/>
+      <c r="P83" s="302"/>
+      <c r="Q83" s="302"/>
       <c r="R83" s="66"/>
       <c r="S83" s="66"/>
-      <c r="T83" s="297"/>
+      <c r="T83" s="294"/>
       <c r="U83" s="1"/>
     </row>
     <row r="84" spans="1:23" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="309"/>
-      <c r="B84" s="309"/>
+      <c r="A84" s="306"/>
+      <c r="B84" s="306"/>
       <c r="C84" s="21"/>
       <c r="D84" s="21"/>
       <c r="E84" s="21"/>
       <c r="F84" s="21"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
       <c r="M84" s="21"/>
-      <c r="N84" s="298"/>
-[...5 lines deleted...]
-      <c r="T84" s="299"/>
+      <c r="N84" s="295"/>
+      <c r="O84" s="293"/>
+      <c r="P84" s="293"/>
+      <c r="Q84" s="293"/>
+      <c r="R84" s="293"/>
+      <c r="S84" s="293"/>
+      <c r="T84" s="296"/>
       <c r="U84" s="21"/>
     </row>
     <row r="85" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="309" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="309"/>
+      <c r="A85" s="306" t="s">
+        <v>91</v>
+      </c>
+      <c r="B85" s="306"/>
       <c r="C85" s="21"/>
       <c r="D85" s="21"/>
       <c r="E85" s="21"/>
       <c r="F85" s="21"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="21"/>
-      <c r="N85" s="298"/>
-[...5 lines deleted...]
-      <c r="T85" s="299"/>
+      <c r="N85" s="295"/>
+      <c r="O85" s="293"/>
+      <c r="P85" s="293"/>
+      <c r="Q85" s="293"/>
+      <c r="R85" s="293"/>
+      <c r="S85" s="293"/>
+      <c r="T85" s="296"/>
       <c r="U85" s="21"/>
     </row>
     <row r="86" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="309" t="s">
-[...2 lines deleted...]
-      <c r="B86" s="309"/>
+      <c r="A86" s="306" t="s">
+        <v>92</v>
+      </c>
+      <c r="B86" s="306"/>
       <c r="C86" s="21"/>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
-      <c r="N86" s="298"/>
-[...5 lines deleted...]
-      <c r="T86" s="299"/>
+      <c r="N86" s="295"/>
+      <c r="O86" s="293"/>
+      <c r="P86" s="293"/>
+      <c r="Q86" s="293"/>
+      <c r="R86" s="293"/>
+      <c r="S86" s="293"/>
+      <c r="T86" s="296"/>
       <c r="U86" s="21"/>
     </row>
     <row r="87" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="309" t="s">
-[...2 lines deleted...]
-      <c r="B87" s="309"/>
+      <c r="A87" s="306" t="s">
+        <v>93</v>
+      </c>
+      <c r="B87" s="306"/>
       <c r="C87" s="21"/>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
-      <c r="N87" s="298"/>
-[...5 lines deleted...]
-      <c r="T87" s="299"/>
+      <c r="N87" s="295"/>
+      <c r="O87" s="293"/>
+      <c r="P87" s="293"/>
+      <c r="Q87" s="293"/>
+      <c r="R87" s="293"/>
+      <c r="S87" s="293"/>
+      <c r="T87" s="296"/>
       <c r="U87" s="21"/>
     </row>
     <row r="88" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N88" s="300"/>
+      <c r="N88" s="297"/>
       <c r="O88" s="65"/>
       <c r="P88" s="65"/>
       <c r="Q88" s="65"/>
       <c r="R88" s="65"/>
       <c r="S88" s="65"/>
-      <c r="T88" s="301"/>
+      <c r="T88" s="298"/>
     </row>
     <row r="89" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="312" t="s">
-[...2 lines deleted...]
-      <c r="N89" s="300"/>
+      <c r="A89" s="309" t="s">
+        <v>94</v>
+      </c>
+      <c r="N89" s="297"/>
       <c r="O89" s="65"/>
       <c r="P89" s="65"/>
       <c r="Q89" s="65"/>
       <c r="R89" s="65"/>
       <c r="S89" s="65"/>
-      <c r="T89" s="301"/>
+      <c r="T89" s="298"/>
     </row>
     <row r="90" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A90" s="312" t="s">
-[...2 lines deleted...]
-      <c r="N90" s="300"/>
+      <c r="A90" s="309" t="s">
+        <v>95</v>
+      </c>
+      <c r="N90" s="297"/>
       <c r="O90" s="65"/>
       <c r="P90" s="65"/>
       <c r="Q90" s="65"/>
       <c r="R90" s="65"/>
       <c r="S90" s="65"/>
-      <c r="T90" s="301"/>
+      <c r="T90" s="298"/>
     </row>
     <row r="91" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="N91" s="300"/>
+      <c r="N91" s="297"/>
       <c r="O91" s="65"/>
       <c r="P91" s="65"/>
       <c r="Q91" s="65"/>
       <c r="R91" s="65"/>
       <c r="S91" s="65"/>
-      <c r="T91" s="301"/>
+      <c r="T91" s="298"/>
     </row>
     <row r="92" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="N92" s="302"/>
-[...5 lines deleted...]
-      <c r="T92" s="304"/>
+      <c r="N92" s="299"/>
+      <c r="O92" s="300"/>
+      <c r="P92" s="300"/>
+      <c r="Q92" s="300"/>
+      <c r="R92" s="300"/>
+      <c r="S92" s="300"/>
+      <c r="T92" s="301"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.05" footer="0.05"/>
   <pageSetup scale="69" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>