--- v2 (2026-09-02)
+++ v3 (2026-10-19)
@@ -1,434 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31D4EFE6-817C-4442-B38D-663F2BA8A73E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C79C0C19-6A15-4229-AE08-061F7749DB97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{80D67801-11A9-41DB-8CF5-B80E2EAB4250}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="182" xr2:uid="{80D67801-11A9-41DB-8CF5-B80E2EAB4250}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="TravelAuthorization" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">TravelAuthorization!$A$1:$W$108</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S63" i="1" l="1"/>
-[...8 lines deleted...]
-  <c r="N48" i="1"/>
+  <c r="T63" i="1" l="1"/>
+  <c r="O53" i="1"/>
+  <c r="T55" i="1" s="1"/>
+  <c r="K49" i="1"/>
+  <c r="B49" i="1"/>
+  <c r="O57" i="1"/>
+  <c r="O56" i="1"/>
+  <c r="O49" i="1"/>
+  <c r="T57" i="1" l="1"/>
+  <c r="T64" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="98">
   <si>
     <t>DEPARTMENT/DIVISION</t>
   </si>
   <si>
     <t>DATE OF REQUEST</t>
   </si>
   <si>
     <t>DATE(S) OF TRAVEL</t>
   </si>
   <si>
-    <t>T.A. #</t>
-[...1 lines deleted...]
-  <si>
     <t>NAME OF REQUESTING TRAVELER</t>
   </si>
   <si>
     <t>CWID</t>
   </si>
   <si>
     <t>TYPE(S) OF AUTHORIZATION  (select all that apply)</t>
   </si>
   <si>
     <t>DESTINATION AND PURPOSE OF TRAVEL (must be completed):</t>
   </si>
   <si>
     <t>In-State</t>
   </si>
   <si>
     <t>Out-of-state</t>
   </si>
   <si>
     <t>International*</t>
   </si>
   <si>
     <t>Team Travel</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Conference Hotel</t>
   </si>
   <si>
     <t>Weekend Travel</t>
   </si>
   <si>
     <t>AUTHORIZATION TO TRAVEL APPROVED BY THE FOLLOWING:</t>
   </si>
   <si>
-    <t xml:space="preserve">SUPERVISOR OF TRAVELER APPROVAL      </t>
-[...10 lines deleted...]
-  <si>
     <t>(Employees traveling with Requesting Traveler)</t>
   </si>
   <si>
     <t>POSITION TITLE</t>
   </si>
   <si>
     <t>DEPARTMENT</t>
   </si>
   <si>
-    <t>TRAVEL ALLOWANCES</t>
-[...7 lines deleted...]
-  <si>
     <t>Amount</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
-    <t>No</t>
-[...16 lines deleted...]
-  <si>
     <t>AMOUNT</t>
   </si>
   <si>
-    <t>BUDGET HEAD INITIALS</t>
-[...7 lines deleted...]
-  <si>
     <t>Current Authorized Driver date:</t>
   </si>
   <si>
     <t>Training Expiration date:</t>
   </si>
   <si>
     <t>In State Exceeds 99 miles -  No state vehicle or rental availability</t>
   </si>
   <si>
     <t xml:space="preserve">Out of State Exceeds 99 miles - Justification of Cost Savings for Travel  (Attach  request for President's approval) </t>
   </si>
   <si>
     <t>Exceeds Routine Lodging Rate - Not to exceed 50% (Attach request for President's approval)</t>
   </si>
   <si>
     <t>International Travel (attach request for President's approval)</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Employee Authorized Traveler (attach request for President's approval) </t>
   </si>
   <si>
     <t>Single-Day Travel Meals (attach request for President's approval)</t>
   </si>
   <si>
     <t>Chartered Aircraft (attach request for President's approval)</t>
   </si>
   <si>
     <t>Chartered Bus (contact Purchasing department)</t>
   </si>
   <si>
-    <t>DETAIL ESTIMATION OF TRAVEL EXPENSES  (must be completed)</t>
-[...1 lines deleted...]
-  <si>
     <t>AIR FARE (COACH CLASS)</t>
   </si>
   <si>
     <t>PERSONAL CAR</t>
   </si>
   <si>
     <t>RENTAL CAR</t>
   </si>
   <si>
     <t>LIMOUSINE, TAXI, ETC.</t>
   </si>
   <si>
     <t>SUBSISTENCE</t>
   </si>
   <si>
     <t>TOLLS AND PARKING</t>
   </si>
   <si>
     <t>TIPS</t>
   </si>
   <si>
     <t>OTHER EXPENSES</t>
   </si>
   <si>
     <t>REGISTRATION FEES</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Other</t>
   </si>
   <si>
     <t>(Explain)</t>
   </si>
   <si>
     <t>/Night</t>
   </si>
   <si>
     <t>/Day</t>
   </si>
   <si>
     <t>Nights @ $</t>
   </si>
   <si>
-    <t>Days @ $</t>
-[...1 lines deleted...]
-  <si>
     <t>LODGING</t>
   </si>
   <si>
     <t>MEALS</t>
   </si>
   <si>
     <t>(99 Miles*)</t>
   </si>
   <si>
     <t>(If exceeds 100 miles &amp; should be compact)</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL ESTIMATED EXPENDITURES </t>
   </si>
   <si>
     <t>Workshop/Meeting</t>
   </si>
   <si>
     <t>Seminar/Training</t>
   </si>
   <si>
-    <t>I hearby certify that all travel expenses will be made in accordance with the Travel Regulations perscribed by the Governor, through</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">the Division of Administration.  See Policy and Procedure Memorandum No. 49 - Travel Regulations. International travel insurance </t>
   </si>
   <si>
     <t>that includes emergency evacuation and repatriation is recommended but will not be reimbursed. If not purchased, traveler's family</t>
-  </si>
-[...4 lines deleted...]
-    <t>SIGNATURE OF REQUESTING TRAVELER</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t xml:space="preserve">will be responsible for any emergency evacuation or repatriation costs. </t>
   </si>
   <si>
     <t>UNIVERSITY OF LOUISIANA MONROE</t>
   </si>
   <si>
     <t>TRAVEL AUTHORIZATION</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Vehicle Rental** </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(If yes, justification?)</t>
     </r>
   </si>
   <si>
     <t>Use of Personal Vehicle** Current Authorized Driver date:</t>
   </si>
   <si>
     <t>Conf./Convention</t>
   </si>
   <si>
-    <t xml:space="preserve"> AUTHORIZED BY THE V.P. OF BUSINESS AFFAIRS</t>
-[...4 lines deleted...]
-  <si>
     <t>/mile</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
-    <t xml:space="preserve">AS OF JULY 1, 2026 A TRAVEL AUTHORIZATION IS REQUIRED ON ALL ROUTINE BUSINESS. A BLANKET AUTHORIZATION CAN BE UTILIZED FOR ROUTINE TRAVEL. </t>
-[...1 lines deleted...]
-  <si>
     <t>*GREATER THAN 99 MILES REQUIRES PRESIDENT'S APPROVAL PRIOR TO TRAVEL.</t>
   </si>
   <si>
     <t xml:space="preserve">*MUST FOLLOW INTERNATIONAL TRAVEL PROCEDURES </t>
   </si>
   <si>
-    <t>**MUST BE ON THE DRIVER SAFETY AUTHORIZED DRIVER LIST PRIO TO ANY TRIPS TO QUALIFY</t>
-[...10 lines deleted...]
-  <si>
     <t>Retain a copy for your files</t>
   </si>
   <si>
     <t>FOR CONTROLLER'S OFFICE STAMP</t>
   </si>
   <si>
-    <t>A PRIOR APPROVED TRAVEL AUTHORIZATION IS REQUIRED FORO NON-ROUTINE MEETINGS, CONFERENCES, OUT-OF-STATE, AND INTERNATIONAL TRAVEL.</t>
-[...4 lines deleted...]
-  <si>
     <t>Non-Confer. Hotel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    INDEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     FUND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ORGN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   PROG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       EXP ACCT CODE</t>
+  </si>
+  <si>
+    <t>Yes / No</t>
+  </si>
+  <si>
+    <t>TOTAL OF FUNDING SOURCES FOR EXPENSES:</t>
+  </si>
+  <si>
+    <t>I hereby certify that all travel expenses will be made in accordance with the Travel Regulations prescribed by the Governor, through</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Acknowledge and understand that the travel expense form is due within fifteen (15) days after the end of the travel. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                      </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SUPERVISOR OF TRAVELER APPROVAL- </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Print Name/Signature   </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">  BUDGET UNIT HEAD OF TRAVELER- Print Name/Signature   </t>
+  </si>
+  <si>
+    <t>TRAVEL ADVANCE REQUESTED?</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FUNDING</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SPECIAL APPROVALS REQUIRED -- Attach requesting memos as needed</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NAME OF EMPLOYEE / OTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> BUDGET HEAD INITIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                      V.P.  or  Other Approval Signature</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.                                                                         (VP of Business Affairs REQUIRED for INT'L TRAVEL)                            </t>
+  </si>
+  <si>
+    <t>DETAILED ESTIMATION OF TRAVEL EXPENSES  (must be completed)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A TRAVEL AUTHORIZATION FOR </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>ROUTINE TRAVEL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> MAY BE SUMBITED TO COVER AN ENTIRE SEMESTER OR FISCAL YEAR. </t>
+    </r>
+  </si>
+  <si>
+    <t>ALL TRAVEL WHETHER ROUTINE OR NON-ROUTINE, MUST HAVE AN APPROVED TRAVEL AUTHORIZATION PRIOR TO TRAVEL DATE.</t>
+  </si>
+  <si>
+    <t>MEMBERSHIP FEES (Associated with travel registrations)</t>
+  </si>
+  <si>
+    <t>Days   @ $</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  SIGNATURE OF REQUESTING TRAVELER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                  PRESIDENT APPROVAL SIGNATURE</t>
+  </si>
+  <si>
+    <t>Page 2 of 2</t>
+  </si>
+  <si>
+    <t>**MUST BE ON THE DRIVER SAFETY AUTHORIZED DRIVER LIST PRIOR TO ANY TRIPS TO QUALIFY FOR MILEAGE OR RENTAL REIMBURSEMENT.</t>
+  </si>
+  <si>
+    <t>IF QUESTIONS, CONTACT SHANE DYKES AT 318-342-5177 OR DYKES@ULM.EDU</t>
+  </si>
+  <si>
+    <t>Send original form to the Controller's Office, and send a copy with the Travel Expense Report, when submitted.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.000_);[Red]\(&quot;$&quot;#,##0.000\)"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -518,95 +533,159 @@
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <b/>
       <i/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1F1F1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="79">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
@@ -715,65 +794,50 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -791,72 +855,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...20 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -916,1111 +958,1858 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF000000"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="338">
+  <cellXfs count="405">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...476 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="3" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="18" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="32" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="32" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="12" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="43" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="11" fontId="22" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="20" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2321,2526 +3110,2535 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{834DBC35-EB3E-48EB-81E3-CC7670A9A71F}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:X92"/>
+  <dimension ref="B1:W108"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="5.85546875" style="2" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.28515625" style="2" customWidth="1"/>
+    <col min="2" max="3" width="5.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11" style="2" customWidth="1"/>
+    <col min="5" max="5" width="4.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="4" style="2" customWidth="1"/>
+    <col min="9" max="9" width="5.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="7.28515625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="1.85546875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="7.5703125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="5" style="2" customWidth="1"/>
+    <col min="18" max="18" width="7.42578125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="1.5703125" style="2" customWidth="1"/>
+    <col min="20" max="20" width="8.5703125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="4.140625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="2.85546875" style="2" customWidth="1"/>
+    <col min="23" max="23" width="7.5703125" style="2" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="A2" s="1"/>
+    <row r="1" spans="2:23" ht="45.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:23" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="J2" s="317" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="1"/>
+      <c r="K2" s="113" t="s">
+        <v>56</v>
+      </c>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
-      <c r="X2" s="1"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+    </row>
+    <row r="3" spans="2:23" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="K3" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+    </row>
+    <row r="4" spans="2:23" s="98" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="203" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="4"/>
-[...7 lines deleted...]
-      <c r="J3" s="60" t="s">
+      <c r="C4" s="204"/>
+      <c r="D4" s="204"/>
+      <c r="E4" s="204"/>
+      <c r="F4" s="204"/>
+      <c r="G4" s="204"/>
+      <c r="H4" s="204"/>
+      <c r="I4" s="204"/>
+      <c r="J4" s="204"/>
+      <c r="K4" s="205"/>
+      <c r="L4" s="206" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="61"/>
-[...2 lines deleted...]
-      <c r="N3" s="7" t="s">
+      <c r="M4" s="207"/>
+      <c r="N4" s="208"/>
+      <c r="O4" s="207"/>
+      <c r="P4" s="204" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="7"/>
-[...4 lines deleted...]
-      <c r="T3" s="6" t="s">
+      <c r="Q4" s="207"/>
+      <c r="R4" s="207"/>
+      <c r="S4" s="207"/>
+      <c r="T4" s="209"/>
+      <c r="U4" s="210"/>
+      <c r="V4" s="207"/>
+      <c r="W4" s="211"/>
+    </row>
+    <row r="5" spans="2:23" s="159" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="354"/>
+      <c r="C5" s="359"/>
+      <c r="D5" s="359"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="359"/>
+      <c r="G5" s="359"/>
+      <c r="H5" s="359"/>
+      <c r="I5" s="360"/>
+      <c r="J5" s="360"/>
+      <c r="K5" s="361"/>
+      <c r="L5" s="362"/>
+      <c r="M5" s="363"/>
+      <c r="N5" s="364"/>
+      <c r="O5" s="365"/>
+      <c r="P5" s="359"/>
+      <c r="Q5" s="359"/>
+      <c r="R5" s="359"/>
+      <c r="S5" s="359"/>
+      <c r="T5" s="366"/>
+      <c r="U5" s="356"/>
+      <c r="V5" s="357"/>
+      <c r="W5" s="358"/>
+    </row>
+    <row r="6" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B6" s="212" t="s">
         <v>3</v>
       </c>
-      <c r="U3" s="7"/>
-[...31 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="C6" s="213"/>
+      <c r="D6" s="213"/>
+      <c r="E6" s="213"/>
+      <c r="F6" s="213"/>
+      <c r="G6" s="213"/>
+      <c r="H6" s="213"/>
+      <c r="I6" s="214"/>
+      <c r="J6" s="215" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="4"/>
-[...6 lines deleted...]
-      <c r="I5" s="183" t="s">
+      <c r="K6" s="18"/>
+      <c r="L6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="J5" s="62"/>
-      <c r="K5" s="56" t="s">
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="217"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="124"/>
+    </row>
+    <row r="7" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="125"/>
+      <c r="C7" s="367"/>
+      <c r="D7" s="367"/>
+      <c r="E7" s="367"/>
+      <c r="F7" s="367"/>
+      <c r="G7" s="367"/>
+      <c r="H7" s="367"/>
+      <c r="I7" s="368"/>
+      <c r="J7" s="369"/>
+      <c r="K7" s="370"/>
+      <c r="L7" s="387"/>
+      <c r="M7" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="92"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="394"/>
+      <c r="Q7" s="94" t="s">
+        <v>60</v>
+      </c>
+      <c r="R7" s="94"/>
+      <c r="S7" s="95"/>
+      <c r="T7" s="399"/>
+      <c r="U7" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="V7" s="96"/>
+      <c r="W7" s="126"/>
+    </row>
+    <row r="8" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="371"/>
+      <c r="C8" s="372"/>
+      <c r="D8" s="372"/>
+      <c r="E8" s="372"/>
+      <c r="F8" s="372"/>
+      <c r="G8" s="372"/>
+      <c r="H8" s="372"/>
+      <c r="I8" s="373"/>
+      <c r="J8" s="374"/>
+      <c r="K8" s="375"/>
+      <c r="L8" s="387"/>
+      <c r="M8" s="127" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="127"/>
+      <c r="O8" s="97"/>
+      <c r="P8" s="396"/>
+      <c r="Q8" s="95"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="95"/>
+      <c r="T8" s="400"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+      <c r="W8" s="128"/>
+    </row>
+    <row r="9" spans="2:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="216" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="56"/>
-[...31 lines deleted...]
-      <c r="P6" s="126" t="s">
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="394"/>
+      <c r="M9" s="127" t="s">
+        <v>9</v>
+      </c>
+      <c r="N9" s="127"/>
+      <c r="O9" s="97"/>
+      <c r="P9" s="397"/>
+      <c r="Q9" s="95" t="s">
+        <v>50</v>
+      </c>
+      <c r="R9" s="95"/>
+      <c r="S9" s="95"/>
+      <c r="T9" s="401"/>
+      <c r="U9" s="95" t="s">
+        <v>67</v>
+      </c>
+      <c r="V9" s="95"/>
+      <c r="W9" s="129"/>
+    </row>
+    <row r="10" spans="2:23" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="130"/>
+      <c r="C10" s="376"/>
+      <c r="D10" s="376"/>
+      <c r="E10" s="376"/>
+      <c r="F10" s="376"/>
+      <c r="G10" s="376"/>
+      <c r="H10" s="376"/>
+      <c r="I10" s="376"/>
+      <c r="J10" s="376"/>
+      <c r="K10" s="377"/>
+      <c r="L10" s="394"/>
+      <c r="M10" s="127" t="s">
+        <v>10</v>
+      </c>
+      <c r="N10" s="127"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="396"/>
+      <c r="Q10" s="95"/>
+      <c r="R10" s="95"/>
+      <c r="S10" s="95"/>
+      <c r="T10" s="402"/>
+      <c r="U10" s="95"/>
+      <c r="V10" s="95"/>
+      <c r="W10" s="129"/>
+    </row>
+    <row r="11" spans="2:23" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="131"/>
+      <c r="C11" s="378"/>
+      <c r="D11" s="378"/>
+      <c r="E11" s="378"/>
+      <c r="F11" s="378"/>
+      <c r="G11" s="378"/>
+      <c r="H11" s="378"/>
+      <c r="I11" s="378"/>
+      <c r="J11" s="378"/>
+      <c r="K11" s="379"/>
+      <c r="L11" s="395"/>
+      <c r="M11" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="132"/>
+      <c r="O11" s="133"/>
+      <c r="P11" s="398"/>
+      <c r="Q11" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="R11" s="134"/>
+      <c r="S11" s="134"/>
+      <c r="T11" s="403"/>
+      <c r="U11" s="134" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="134"/>
+      <c r="W11" s="135"/>
+    </row>
+    <row r="12" spans="2:23" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="53"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31"/>
+      <c r="R12" s="31"/>
+      <c r="S12" s="31"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="33"/>
+      <c r="W12" s="33"/>
+    </row>
+    <row r="13" spans="2:23" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="158"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="158"/>
+      <c r="E13" s="158"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="157"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="157"/>
+      <c r="K13" s="157"/>
+      <c r="L13" s="157"/>
+      <c r="M13" s="157"/>
+      <c r="N13" s="157"/>
+      <c r="O13" s="157"/>
+      <c r="P13" s="157" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="158"/>
+      <c r="T13" s="158"/>
+      <c r="U13" s="158"/>
+      <c r="V13" s="158"/>
+      <c r="W13" s="158"/>
+    </row>
+    <row r="14" spans="2:23" s="123" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="160"/>
+      <c r="G14" s="160"/>
+      <c r="H14" s="161"/>
+      <c r="I14" s="161"/>
+      <c r="J14" s="160" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="162"/>
+      <c r="L14" s="163"/>
+      <c r="M14" s="160"/>
+      <c r="N14" s="160"/>
+      <c r="O14" s="162"/>
+      <c r="P14" s="164" t="s">
+        <v>85</v>
+      </c>
+      <c r="R14" s="165"/>
+      <c r="S14" s="164"/>
+      <c r="T14" s="164"/>
+      <c r="U14" s="164"/>
+      <c r="V14" s="164"/>
+      <c r="W14" s="29"/>
+    </row>
+    <row r="15" spans="2:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="P15" s="37"/>
+      <c r="R15" s="156" t="s">
+        <v>86</v>
+      </c>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="U15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="30"/>
+    </row>
+    <row r="16" spans="2:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="39"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="35"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="30"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="37"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="38"/>
+      <c r="S16" s="38"/>
+      <c r="T16" s="38"/>
+      <c r="U16" s="38"/>
+      <c r="V16" s="38"/>
+      <c r="W16" s="30"/>
+    </row>
+    <row r="17" spans="2:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="Q6" s="126"/>
-[...58 lines deleted...]
-      <c r="P8" s="127" t="s">
+      <c r="C17" s="136"/>
+      <c r="D17" s="137"/>
+      <c r="E17" s="137"/>
+      <c r="F17" s="137"/>
+      <c r="G17" s="137"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="139"/>
+      <c r="J17" s="136"/>
+      <c r="K17" s="140" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="140"/>
+      <c r="M17" s="140"/>
+      <c r="N17" s="140"/>
+      <c r="O17" s="141"/>
+      <c r="P17" s="139"/>
+      <c r="Q17" s="136"/>
+      <c r="R17" s="140" t="s">
+        <v>17</v>
+      </c>
+      <c r="S17" s="140"/>
+      <c r="T17" s="140"/>
+      <c r="U17" s="140"/>
+      <c r="V17" s="140"/>
+      <c r="W17" s="142"/>
+    </row>
+    <row r="18" spans="2:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="57"/>
+      <c r="P18" s="56"/>
+      <c r="Q18" s="56"/>
+      <c r="R18" s="56"/>
+      <c r="S18" s="56"/>
+      <c r="T18" s="56"/>
+      <c r="U18" s="56"/>
+      <c r="V18" s="56"/>
+      <c r="W18" s="144"/>
+    </row>
+    <row r="19" spans="2:23" s="159" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="145"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="58"/>
+      <c r="N19" s="58"/>
+      <c r="O19" s="59"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="58"/>
+      <c r="S19" s="58"/>
+      <c r="T19" s="58"/>
+      <c r="U19" s="58"/>
+      <c r="V19" s="58"/>
+      <c r="W19" s="146"/>
+    </row>
+    <row r="20" spans="2:23" s="159" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="147"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="63"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="148"/>
+    </row>
+    <row r="21" spans="2:23" s="159" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="147"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="63"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61"/>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61"/>
+      <c r="V21" s="61"/>
+      <c r="W21" s="148"/>
+    </row>
+    <row r="22" spans="2:23" s="159" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="149"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="150"/>
+    </row>
+    <row r="23" spans="2:23" s="159" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="151"/>
+      <c r="C23" s="152"/>
+      <c r="D23" s="152"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="152"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="154"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="152"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="152"/>
+      <c r="N23" s="152"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="154"/>
+      <c r="Q23" s="152"/>
+      <c r="R23" s="152"/>
+      <c r="S23" s="152"/>
+      <c r="T23" s="152"/>
+      <c r="U23" s="152"/>
+      <c r="V23" s="152"/>
+      <c r="W23" s="155"/>
+    </row>
+    <row r="24" spans="2:23" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="47"/>
+      <c r="O24" s="47"/>
+      <c r="P24" s="47"/>
+      <c r="Q24" s="47"/>
+      <c r="R24" s="47"/>
+      <c r="S24" s="47"/>
+      <c r="T24" s="47"/>
+      <c r="U24" s="47"/>
+      <c r="V24" s="48"/>
+      <c r="W24" s="48"/>
+    </row>
+    <row r="25" spans="2:23" s="98" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="201" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="166"/>
+      <c r="D25" s="166"/>
+      <c r="E25" s="167"/>
+      <c r="F25" s="168"/>
+      <c r="G25" s="169"/>
+      <c r="H25" s="169"/>
+      <c r="I25" s="169"/>
+      <c r="J25" s="170" t="s">
+        <v>80</v>
+      </c>
+      <c r="K25" s="171"/>
+      <c r="L25" s="172" t="s">
+        <v>73</v>
+      </c>
+      <c r="M25" s="173" t="s">
+        <v>18</v>
+      </c>
+      <c r="N25" s="174" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="175"/>
+      <c r="P25" s="176"/>
+      <c r="Q25" s="177"/>
+      <c r="R25" s="178"/>
+      <c r="S25" s="178"/>
+      <c r="T25" s="179"/>
+      <c r="U25" s="180"/>
+      <c r="V25" s="181"/>
+      <c r="W25" s="182"/>
+    </row>
+    <row r="26" spans="2:23" s="98" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="183" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="102"/>
+      <c r="D26" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" s="104" t="s">
         <v>70</v>
       </c>
-      <c r="Q8" s="128"/>
-[...56 lines deleted...]
-      <c r="P10" s="231" t="s">
+      <c r="F26" s="105"/>
+      <c r="G26" s="106" t="s">
         <v>71</v>
       </c>
-      <c r="Q10" s="231"/>
-[...108 lines deleted...]
-      <c r="P14" s="141" t="s">
+      <c r="H26" s="106"/>
+      <c r="I26" s="107"/>
+      <c r="J26" s="404" t="s">
+        <v>72</v>
+      </c>
+      <c r="K26" s="106"/>
+      <c r="L26" s="108"/>
+      <c r="M26" s="99"/>
+      <c r="N26" s="100"/>
+      <c r="O26" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="P26" s="100"/>
+      <c r="Q26" s="101"/>
+      <c r="R26" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="Q14" s="142"/>
-[...61 lines deleted...]
-      <c r="A17" s="236" t="s">
+      <c r="S26" s="100"/>
+      <c r="T26" s="115"/>
+      <c r="U26" s="115"/>
+      <c r="V26" s="115"/>
+      <c r="W26" s="184"/>
+    </row>
+    <row r="27" spans="2:23" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="147"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="90"/>
+      <c r="G27" s="89"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="380"/>
+      <c r="N27" s="381" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="145"/>
-[...7 lines deleted...]
-      <c r="J17" s="238" t="s">
+      <c r="O27" s="382"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="251"/>
+      <c r="R27" s="383"/>
+      <c r="S27" s="384"/>
+      <c r="T27" s="384"/>
+      <c r="U27" s="384"/>
+      <c r="V27" s="384"/>
+      <c r="W27" s="385"/>
+    </row>
+    <row r="28" spans="2:23" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="147"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="91"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="380"/>
+      <c r="N28" s="381" t="s">
+        <v>19</v>
+      </c>
+      <c r="O28" s="382"/>
+      <c r="P28" s="91"/>
+      <c r="Q28" s="251"/>
+      <c r="R28" s="383"/>
+      <c r="S28" s="384"/>
+      <c r="T28" s="384"/>
+      <c r="U28" s="384"/>
+      <c r="V28" s="384"/>
+      <c r="W28" s="385"/>
+    </row>
+    <row r="29" spans="2:23" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="147"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="91"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="380"/>
+      <c r="N29" s="381" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" s="271"/>
+      <c r="P29" s="91"/>
+      <c r="Q29" s="251"/>
+      <c r="R29" s="383"/>
+      <c r="S29" s="384"/>
+      <c r="T29" s="384"/>
+      <c r="U29" s="384"/>
+      <c r="V29" s="384"/>
+      <c r="W29" s="385"/>
+    </row>
+    <row r="30" spans="2:23" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="147"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="88"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="380"/>
+      <c r="N30" s="381" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30" s="382"/>
+      <c r="P30" s="91"/>
+      <c r="Q30" s="251"/>
+      <c r="R30" s="383"/>
+      <c r="S30" s="384"/>
+      <c r="T30" s="384"/>
+      <c r="U30" s="384"/>
+      <c r="V30" s="384"/>
+      <c r="W30" s="385"/>
+    </row>
+    <row r="31" spans="2:23" s="98" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="185"/>
+      <c r="C31" s="186"/>
+      <c r="D31" s="187"/>
+      <c r="E31" s="188"/>
+      <c r="F31" s="189" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="186"/>
+      <c r="H31" s="186"/>
+      <c r="I31" s="186"/>
+      <c r="J31" s="186"/>
+      <c r="K31" s="190"/>
+      <c r="L31" s="191"/>
+      <c r="M31" s="192"/>
+      <c r="N31" s="193" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="193"/>
+      <c r="P31" s="193"/>
+      <c r="Q31" s="194"/>
+      <c r="R31" s="195"/>
+      <c r="S31" s="196"/>
+      <c r="T31" s="196"/>
+      <c r="U31" s="196"/>
+      <c r="V31" s="196"/>
+      <c r="W31" s="197"/>
+    </row>
+    <row r="32" spans="2:23" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13"/>
+      <c r="Q32" s="13"/>
+      <c r="R32" s="13"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="13"/>
+      <c r="U32" s="13"/>
+      <c r="V32" s="4"/>
+      <c r="W32" s="4"/>
+    </row>
+    <row r="33" spans="2:23" s="52" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="200" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="198"/>
+      <c r="D33" s="198"/>
+      <c r="E33" s="198"/>
+      <c r="F33" s="198"/>
+      <c r="G33" s="198"/>
+      <c r="H33" s="198"/>
+      <c r="I33" s="198"/>
+      <c r="J33" s="198"/>
+      <c r="K33" s="198"/>
+      <c r="L33" s="198"/>
+      <c r="M33" s="198"/>
+      <c r="N33" s="198"/>
+      <c r="O33" s="198"/>
+      <c r="P33" s="198"/>
+      <c r="Q33" s="198"/>
+      <c r="R33" s="198"/>
+      <c r="S33" s="198"/>
+      <c r="T33" s="198"/>
+      <c r="U33" s="198"/>
+      <c r="V33" s="198"/>
+      <c r="W33" s="199"/>
+    </row>
+    <row r="34" spans="2:23" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="119"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="119"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="119"/>
+      <c r="I34" s="119"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="119"/>
+      <c r="L34" s="119"/>
+      <c r="M34" s="119"/>
+      <c r="N34" s="119"/>
+      <c r="O34" s="119"/>
+      <c r="P34" s="119"/>
+      <c r="Q34" s="119"/>
+      <c r="R34" s="119"/>
+      <c r="S34" s="119"/>
+      <c r="T34" s="119"/>
+      <c r="U34" s="119"/>
+      <c r="V34" s="119"/>
+      <c r="W34" s="119"/>
+    </row>
+    <row r="35" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="22"/>
+      <c r="C35" s="386"/>
+      <c r="D35" s="117" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="118"/>
+      <c r="F35" s="118"/>
+      <c r="G35" s="118"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="355"/>
+      <c r="J35" s="390"/>
+      <c r="K35" s="390"/>
+      <c r="L35" s="390"/>
+      <c r="M35" s="390"/>
+      <c r="N35" s="391"/>
+      <c r="O35" s="292" t="s">
         <v>21</v>
       </c>
-      <c r="K17" s="238"/>
-[...5 lines deleted...]
-      <c r="Q17" s="239" t="s">
+      <c r="P35" s="292"/>
+      <c r="Q35" s="292"/>
+      <c r="R35" s="292"/>
+      <c r="S35" s="292"/>
+      <c r="T35" s="392"/>
+      <c r="U35" s="58"/>
+      <c r="V35" s="58"/>
+      <c r="W35" s="58"/>
+    </row>
+    <row r="36" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="1"/>
+      <c r="C36" s="387"/>
+      <c r="D36" s="109" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="389"/>
+      <c r="J36" s="389"/>
+      <c r="K36" s="389"/>
+      <c r="L36" s="392"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="58"/>
+      <c r="O36" s="58"/>
+      <c r="P36" s="389" t="s">
         <v>22</v>
       </c>
-      <c r="R17" s="239"/>
-[...192 lines deleted...]
-      <c r="A25" s="154" t="s">
+      <c r="Q36" s="389"/>
+      <c r="R36" s="389"/>
+      <c r="S36" s="389"/>
+      <c r="T36" s="393"/>
+      <c r="U36" s="61"/>
+      <c r="V36" s="61"/>
+      <c r="W36" s="61"/>
+    </row>
+    <row r="37" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="1"/>
+      <c r="C37" s="387"/>
+      <c r="D37" s="110" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="155"/>
-[...1 lines deleted...]
-      <c r="D25" s="158" t="s">
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="30"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="46"/>
+      <c r="U37" s="46"/>
+      <c r="V37" s="46"/>
+      <c r="W37" s="46"/>
+    </row>
+    <row r="38" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="1"/>
+      <c r="C38" s="387"/>
+      <c r="D38" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="E25" s="159"/>
-[...5 lines deleted...]
-      <c r="K25" s="165" t="s">
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="30"/>
+      <c r="O38" s="30"/>
+      <c r="P38" s="30"/>
+      <c r="Q38" s="30"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="30"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="46"/>
+      <c r="W38" s="46"/>
+    </row>
+    <row r="39" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="1"/>
+      <c r="C39" s="387"/>
+      <c r="D39" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="L25" s="166" t="s">
+      <c r="E39" s="34"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="30"/>
+      <c r="O39" s="30"/>
+      <c r="P39" s="30"/>
+      <c r="Q39" s="30"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="30"/>
+      <c r="T39" s="46"/>
+      <c r="U39" s="46"/>
+      <c r="V39" s="46"/>
+      <c r="W39" s="46"/>
+    </row>
+    <row r="40" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="1"/>
+      <c r="C40" s="387"/>
+      <c r="D40" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="M25" s="166" t="s">
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="46"/>
+      <c r="U40" s="46"/>
+      <c r="V40" s="46"/>
+      <c r="W40" s="46"/>
+    </row>
+    <row r="41" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="1"/>
+      <c r="C41" s="387"/>
+      <c r="D41" s="110" t="s">
         <v>27</v>
       </c>
-      <c r="N25" s="207"/>
-[...6 lines deleted...]
-      <c r="U25" s="167" t="s">
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="38"/>
+      <c r="P41" s="38"/>
+      <c r="Q41" s="38"/>
+      <c r="R41" s="38"/>
+      <c r="S41" s="38"/>
+      <c r="T41" s="111"/>
+      <c r="U41" s="46"/>
+      <c r="V41" s="46"/>
+      <c r="W41" s="46"/>
+    </row>
+    <row r="42" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="1"/>
+      <c r="C42" s="387"/>
+      <c r="D42" s="110" t="s">
         <v>28</v>
       </c>
-      <c r="V25" s="156"/>
-[...4 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="67"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="38"/>
+      <c r="S42" s="38"/>
+      <c r="T42" s="111"/>
+      <c r="U42" s="46"/>
+      <c r="V42" s="46"/>
+      <c r="W42" s="46"/>
+    </row>
+    <row r="43" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="1"/>
+      <c r="C43" s="387"/>
+      <c r="D43" s="110" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="156"/>
-      <c r="C26" s="157" t="s">
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="30"/>
+      <c r="O43" s="30"/>
+      <c r="P43" s="30"/>
+      <c r="Q43" s="30"/>
+      <c r="R43" s="30"/>
+      <c r="S43" s="30"/>
+      <c r="T43" s="46"/>
+      <c r="U43" s="46"/>
+      <c r="V43" s="46"/>
+      <c r="W43" s="46"/>
+    </row>
+    <row r="44" spans="2:23" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="1"/>
+      <c r="C44" s="388"/>
+      <c r="D44" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="D26" s="161" t="s">
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="30"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="79"/>
+      <c r="P44" s="79"/>
+      <c r="Q44" s="79"/>
+      <c r="S44" s="23"/>
+      <c r="T44" s="23"/>
+      <c r="U44" s="46"/>
+      <c r="V44" s="46"/>
+      <c r="W44" s="46"/>
+    </row>
+    <row r="45" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="1"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="16"/>
+      <c r="O45" s="120" t="s">
+        <v>93</v>
+      </c>
+      <c r="R45" s="68"/>
+      <c r="S45" s="68"/>
+      <c r="T45" s="16"/>
+      <c r="U45" s="16"/>
+      <c r="V45" s="16"/>
+      <c r="W45" s="16"/>
+    </row>
+    <row r="46" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="1"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="16"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="16"/>
+      <c r="K46" s="16"/>
+      <c r="L46" s="16"/>
+      <c r="M46" s="16"/>
+      <c r="N46" s="67"/>
+      <c r="O46" s="67"/>
+      <c r="P46" s="67"/>
+      <c r="Q46" s="67"/>
+      <c r="R46" s="67"/>
+      <c r="S46" s="67"/>
+      <c r="T46" s="67"/>
+      <c r="U46" s="16"/>
+      <c r="V46" s="16"/>
+      <c r="W46" s="16"/>
+    </row>
+    <row r="47" spans="2:23" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+      <c r="O47" s="14"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="14"/>
+      <c r="S47" s="14"/>
+      <c r="T47" s="14"/>
+      <c r="U47" s="14"/>
+      <c r="V47" s="14"/>
+      <c r="W47" s="353" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="48" spans="2:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="235" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="236"/>
+      <c r="D48" s="236"/>
+      <c r="E48" s="236"/>
+      <c r="F48" s="236"/>
+      <c r="G48" s="236"/>
+      <c r="H48" s="236"/>
+      <c r="I48" s="236"/>
+      <c r="J48" s="236"/>
+      <c r="K48" s="237" t="s">
+        <v>1</v>
+      </c>
+      <c r="L48" s="238"/>
+      <c r="M48" s="238"/>
+      <c r="N48" s="239"/>
+      <c r="O48" s="121"/>
+      <c r="P48" s="240" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q48" s="240"/>
+      <c r="R48" s="240"/>
+      <c r="S48" s="240"/>
+      <c r="T48" s="241"/>
+    </row>
+    <row r="49" spans="2:23" ht="23.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="86">
+        <f>B7</f>
+        <v>0</v>
+      </c>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="242">
+        <f>K5</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="5">
+        <f>O5</f>
+        <v>0</v>
+      </c>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+      <c r="S49" s="5"/>
+      <c r="T49" s="6"/>
+    </row>
+    <row r="50" spans="2:23" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="14"/>
+      <c r="O50" s="14"/>
+      <c r="P50" s="14"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="14"/>
+      <c r="S50" s="14"/>
+      <c r="T50" s="14"/>
+      <c r="U50" s="14"/>
+      <c r="V50" s="14"/>
+      <c r="W50" s="14"/>
+    </row>
+    <row r="51" spans="2:23" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="234" t="s">
+        <v>87</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="12"/>
+      <c r="I51" s="12"/>
+      <c r="J51" s="12"/>
+      <c r="K51" s="12"/>
+      <c r="L51" s="12"/>
+      <c r="M51" s="12"/>
+      <c r="N51" s="12"/>
+      <c r="O51" s="12"/>
+      <c r="P51" s="12"/>
+      <c r="Q51" s="12"/>
+      <c r="R51" s="43"/>
+      <c r="S51" s="43"/>
+      <c r="T51" s="43"/>
+      <c r="U51" s="43"/>
+      <c r="V51" s="43"/>
+      <c r="W51" s="69"/>
+    </row>
+    <row r="52" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="243" t="s">
         <v>31</v>
       </c>
-      <c r="E26" s="162"/>
-      <c r="F26" s="163" t="s">
+      <c r="C52" s="244"/>
+      <c r="D52" s="244"/>
+      <c r="E52" s="245"/>
+      <c r="F52" s="246"/>
+      <c r="G52" s="246"/>
+      <c r="H52" s="246"/>
+      <c r="I52" s="246"/>
+      <c r="J52" s="246"/>
+      <c r="K52" s="246"/>
+      <c r="L52" s="247"/>
+      <c r="M52" s="248"/>
+      <c r="N52" s="249" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="250"/>
+      <c r="P52" s="91"/>
+      <c r="Q52" s="251"/>
+      <c r="R52" s="252"/>
+      <c r="S52" s="253"/>
+      <c r="T52" s="253"/>
+      <c r="U52" s="253"/>
+      <c r="V52" s="253"/>
+      <c r="W52" s="254"/>
+    </row>
+    <row r="53" spans="2:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="243" t="s">
         <v>32</v>
       </c>
-      <c r="G26" s="163"/>
-[...1 lines deleted...]
-      <c r="I26" s="55" t="s">
+      <c r="C53" s="244"/>
+      <c r="D53" s="244"/>
+      <c r="E53" s="245"/>
+      <c r="F53" s="255" t="s">
+        <v>47</v>
+      </c>
+      <c r="G53" s="256"/>
+      <c r="H53" s="257"/>
+      <c r="I53" s="258"/>
+      <c r="J53" s="259">
+        <v>0.76</v>
+      </c>
+      <c r="K53" s="260" t="s">
+        <v>61</v>
+      </c>
+      <c r="L53" s="247"/>
+      <c r="M53" s="261"/>
+      <c r="N53" s="262" t="s">
+        <v>19</v>
+      </c>
+      <c r="O53" s="263">
+        <f>I53*J53</f>
+        <v>0</v>
+      </c>
+      <c r="P53" s="256"/>
+      <c r="Q53" s="257"/>
+      <c r="R53" s="264"/>
+      <c r="S53" s="265"/>
+      <c r="T53" s="266"/>
+      <c r="U53" s="266"/>
+      <c r="V53" s="266"/>
+      <c r="W53" s="267"/>
+    </row>
+    <row r="54" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="243" t="s">
         <v>33</v>
       </c>
-      <c r="J26" s="163"/>
-[...3 lines deleted...]
-      <c r="N26" s="155" t="s">
+      <c r="C54" s="244"/>
+      <c r="D54" s="244"/>
+      <c r="E54" s="245"/>
+      <c r="F54" s="268" t="s">
+        <v>48</v>
+      </c>
+      <c r="G54" s="269"/>
+      <c r="H54" s="269"/>
+      <c r="I54" s="269"/>
+      <c r="J54" s="269"/>
+      <c r="K54" s="269"/>
+      <c r="L54" s="270"/>
+      <c r="M54" s="248"/>
+      <c r="N54" s="249" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" s="271"/>
+      <c r="P54" s="91"/>
+      <c r="Q54" s="251"/>
+      <c r="R54" s="264"/>
+      <c r="S54" s="265"/>
+      <c r="T54" s="266"/>
+      <c r="U54" s="266"/>
+      <c r="V54" s="266"/>
+      <c r="W54" s="267"/>
+    </row>
+    <row r="55" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="243" t="s">
         <v>34</v>
       </c>
-      <c r="O26" s="155"/>
-[...1 lines deleted...]
-      <c r="Q26" s="154" t="s">
+      <c r="C55" s="244"/>
+      <c r="D55" s="244"/>
+      <c r="E55" s="245"/>
+      <c r="F55" s="272"/>
+      <c r="G55" s="273"/>
+      <c r="H55" s="273"/>
+      <c r="I55" s="273"/>
+      <c r="J55" s="273"/>
+      <c r="K55" s="273"/>
+      <c r="L55" s="274"/>
+      <c r="M55" s="275"/>
+      <c r="N55" s="249" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" s="271"/>
+      <c r="P55" s="91"/>
+      <c r="Q55" s="251"/>
+      <c r="R55" s="276"/>
+      <c r="S55" s="277" t="s">
+        <v>19</v>
+      </c>
+      <c r="T55" s="278">
+        <f>SUM(O52:O55)</f>
+        <v>0</v>
+      </c>
+      <c r="U55" s="279"/>
+      <c r="V55" s="279"/>
+      <c r="W55" s="280"/>
+    </row>
+    <row r="56" spans="2:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="281" t="s">
         <v>35</v>
       </c>
-      <c r="R26" s="155"/>
-[...120 lines deleted...]
-      <c r="A31" s="32" t="s">
+      <c r="C56" s="282"/>
+      <c r="D56" s="282"/>
+      <c r="E56" s="283"/>
+      <c r="F56" s="338" t="s">
+        <v>45</v>
+      </c>
+      <c r="G56" s="60"/>
+      <c r="H56" s="284"/>
+      <c r="I56" s="285" t="s">
+        <v>44</v>
+      </c>
+      <c r="J56" s="286"/>
+      <c r="K56" s="287"/>
+      <c r="L56" s="288" t="s">
+        <v>42</v>
+      </c>
+      <c r="M56" s="261"/>
+      <c r="N56" s="262" t="s">
+        <v>19</v>
+      </c>
+      <c r="O56" s="289">
+        <f>G56*K56</f>
+        <v>0</v>
+      </c>
+      <c r="P56" s="256"/>
+      <c r="Q56" s="257"/>
+      <c r="R56" s="290"/>
+      <c r="S56" s="291"/>
+      <c r="T56" s="292"/>
+      <c r="U56" s="292"/>
+      <c r="V56" s="292"/>
+      <c r="W56" s="293"/>
+    </row>
+    <row r="57" spans="2:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="294"/>
+      <c r="C57" s="295"/>
+      <c r="D57" s="295"/>
+      <c r="E57" s="296"/>
+      <c r="F57" s="297" t="s">
+        <v>46</v>
+      </c>
+      <c r="G57" s="63"/>
+      <c r="H57" s="251"/>
+      <c r="I57" s="298" t="s">
+        <v>91</v>
+      </c>
+      <c r="J57" s="299"/>
+      <c r="K57" s="258"/>
+      <c r="L57" s="300" t="s">
+        <v>43</v>
+      </c>
+      <c r="M57" s="261"/>
+      <c r="N57" s="262" t="s">
+        <v>19</v>
+      </c>
+      <c r="O57" s="289">
+        <f>G57*K57</f>
+        <v>0</v>
+      </c>
+      <c r="P57" s="256"/>
+      <c r="Q57" s="257"/>
+      <c r="R57" s="276"/>
+      <c r="S57" s="277" t="s">
+        <v>19</v>
+      </c>
+      <c r="T57" s="278">
+        <f>SUM(O56:O57)</f>
+        <v>0</v>
+      </c>
+      <c r="U57" s="279"/>
+      <c r="V57" s="279"/>
+      <c r="W57" s="280"/>
+    </row>
+    <row r="58" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="243" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="33"/>
-[...52 lines deleted...]
-      <c r="A33" s="219" t="s">
+      <c r="C58" s="244"/>
+      <c r="D58" s="244"/>
+      <c r="E58" s="245"/>
+      <c r="F58" s="246"/>
+      <c r="G58" s="246"/>
+      <c r="H58" s="246"/>
+      <c r="I58" s="246"/>
+      <c r="J58" s="246"/>
+      <c r="K58" s="246"/>
+      <c r="L58" s="246"/>
+      <c r="M58" s="246"/>
+      <c r="N58" s="301"/>
+      <c r="O58" s="246"/>
+      <c r="P58" s="246"/>
+      <c r="Q58" s="247"/>
+      <c r="R58" s="302"/>
+      <c r="S58" s="277" t="s">
+        <v>19</v>
+      </c>
+      <c r="T58" s="271"/>
+      <c r="U58" s="61"/>
+      <c r="V58" s="61"/>
+      <c r="W58" s="62"/>
+    </row>
+    <row r="59" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="243" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="220"/>
-[...37 lines deleted...]
-      <c r="N34" s="187" t="s">
+      <c r="C59" s="244"/>
+      <c r="D59" s="244"/>
+      <c r="E59" s="245"/>
+      <c r="F59" s="246"/>
+      <c r="G59" s="246"/>
+      <c r="H59" s="246"/>
+      <c r="I59" s="246"/>
+      <c r="J59" s="246"/>
+      <c r="K59" s="246"/>
+      <c r="L59" s="246"/>
+      <c r="M59" s="246"/>
+      <c r="N59" s="301"/>
+      <c r="O59" s="246"/>
+      <c r="P59" s="246"/>
+      <c r="Q59" s="247"/>
+      <c r="R59" s="302"/>
+      <c r="S59" s="277" t="s">
+        <v>19</v>
+      </c>
+      <c r="T59" s="271"/>
+      <c r="U59" s="61"/>
+      <c r="V59" s="61"/>
+      <c r="W59" s="62"/>
+    </row>
+    <row r="60" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="303" t="s">
         <v>38</v>
       </c>
-      <c r="O34" s="187"/>
-[...27 lines deleted...]
-      <c r="O35" s="188" t="s">
+      <c r="C60" s="282"/>
+      <c r="D60" s="282"/>
+      <c r="E60" s="283"/>
+      <c r="F60" s="255" t="s">
         <v>39</v>
       </c>
-      <c r="P35" s="188"/>
-[...12 lines deleted...]
-      <c r="C36" s="125" t="s">
+      <c r="G60" s="256"/>
+      <c r="H60" s="256"/>
+      <c r="I60" s="256"/>
+      <c r="J60" s="256"/>
+      <c r="K60" s="256"/>
+      <c r="L60" s="257"/>
+      <c r="M60" s="248"/>
+      <c r="N60" s="249" t="s">
+        <v>19</v>
+      </c>
+      <c r="O60" s="271"/>
+      <c r="P60" s="91"/>
+      <c r="Q60" s="304"/>
+      <c r="R60" s="253"/>
+      <c r="S60" s="253"/>
+      <c r="T60" s="253"/>
+      <c r="U60" s="253"/>
+      <c r="V60" s="253"/>
+      <c r="W60" s="254"/>
+    </row>
+    <row r="61" spans="2:23" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="305"/>
+      <c r="C61" s="306"/>
+      <c r="D61" s="306"/>
+      <c r="E61" s="307"/>
+      <c r="F61" s="308" t="s">
+        <v>90</v>
+      </c>
+      <c r="G61" s="219"/>
+      <c r="H61" s="219"/>
+      <c r="I61" s="219"/>
+      <c r="J61" s="219"/>
+      <c r="K61" s="219"/>
+      <c r="L61" s="309"/>
+      <c r="M61" s="310"/>
+      <c r="N61" s="311" t="s">
+        <v>19</v>
+      </c>
+      <c r="O61" s="312"/>
+      <c r="P61" s="313"/>
+      <c r="Q61" s="314"/>
+      <c r="R61" s="265"/>
+      <c r="S61" s="265"/>
+      <c r="T61" s="266"/>
+      <c r="U61" s="266"/>
+      <c r="V61" s="266"/>
+      <c r="W61" s="267"/>
+    </row>
+    <row r="62" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="305"/>
+      <c r="C62" s="306"/>
+      <c r="D62" s="306"/>
+      <c r="E62" s="307"/>
+      <c r="F62" s="315" t="s">
         <v>40</v>
       </c>
-      <c r="D36" s="125"/>
-[...24 lines deleted...]
-      <c r="C37" s="125" t="s">
+      <c r="G62" s="316"/>
+      <c r="H62" s="317"/>
+      <c r="I62" s="317"/>
+      <c r="J62" s="317"/>
+      <c r="K62" s="317"/>
+      <c r="L62" s="318"/>
+      <c r="M62" s="319"/>
+      <c r="N62" s="320"/>
+      <c r="O62" s="321"/>
+      <c r="P62" s="317"/>
+      <c r="Q62" s="318"/>
+      <c r="R62" s="265"/>
+      <c r="S62" s="265"/>
+      <c r="T62" s="266"/>
+      <c r="U62" s="266"/>
+      <c r="V62" s="266"/>
+      <c r="W62" s="267"/>
+    </row>
+    <row r="63" spans="2:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="322"/>
+      <c r="C63" s="295"/>
+      <c r="D63" s="295"/>
+      <c r="E63" s="296"/>
+      <c r="F63" s="323" t="s">
         <v>41</v>
       </c>
-      <c r="D37" s="125"/>
-[...292 lines deleted...]
-        <f>A6</f>
+      <c r="G63" s="324"/>
+      <c r="H63" s="325"/>
+      <c r="I63" s="325"/>
+      <c r="J63" s="325"/>
+      <c r="K63" s="325"/>
+      <c r="L63" s="326"/>
+      <c r="M63" s="327"/>
+      <c r="N63" s="328" t="s">
+        <v>19</v>
+      </c>
+      <c r="O63" s="329"/>
+      <c r="P63" s="325"/>
+      <c r="Q63" s="330"/>
+      <c r="R63" s="331"/>
+      <c r="S63" s="331" t="s">
+        <v>19</v>
+      </c>
+      <c r="T63" s="278">
+        <f>SUM(O60:O63)</f>
         <v>0</v>
       </c>
-      <c r="B48" s="10"/>
-[...8 lines deleted...]
-        <f>J4</f>
+      <c r="U63" s="279"/>
+      <c r="V63" s="279"/>
+      <c r="W63" s="280"/>
+    </row>
+    <row r="64" spans="2:23" ht="35.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="332"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="25"/>
+      <c r="I64" s="25"/>
+      <c r="J64" s="25"/>
+      <c r="K64" s="25"/>
+      <c r="L64" s="218" t="s">
+        <v>49</v>
+      </c>
+      <c r="M64" s="333"/>
+      <c r="N64" s="25"/>
+      <c r="O64" s="25"/>
+      <c r="P64" s="25"/>
+      <c r="Q64" s="26"/>
+      <c r="R64" s="334"/>
+      <c r="S64" s="265" t="s">
+        <v>19</v>
+      </c>
+      <c r="T64" s="335">
+        <f>SUM(T55,T57,T58,T59,T63)</f>
         <v>0</v>
       </c>
-      <c r="K48" s="63"/>
-[...159 lines deleted...]
-      <c r="A54" s="92" t="s">
+      <c r="U64" s="336"/>
+      <c r="V64" s="336"/>
+      <c r="W64" s="337"/>
+    </row>
+    <row r="65" spans="2:23" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="226"/>
+      <c r="C65" s="227"/>
+      <c r="D65" s="227"/>
+      <c r="E65" s="227"/>
+      <c r="F65" s="227"/>
+      <c r="G65" s="227"/>
+      <c r="H65" s="227"/>
+      <c r="I65" s="227"/>
+      <c r="J65" s="227"/>
+      <c r="K65" s="227"/>
+      <c r="L65" s="227"/>
+      <c r="M65" s="227"/>
+      <c r="N65" s="227"/>
+      <c r="O65" s="227"/>
+      <c r="P65" s="227"/>
+      <c r="Q65" s="228"/>
+      <c r="R65" s="229"/>
+      <c r="S65" s="230"/>
+      <c r="T65" s="231"/>
+      <c r="U65" s="231"/>
+      <c r="V65" s="231"/>
+      <c r="W65" s="232"/>
+    </row>
+    <row r="66" spans="2:23" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="25"/>
+      <c r="K66" s="25"/>
+      <c r="L66" s="25"/>
+      <c r="M66" s="25"/>
+      <c r="N66" s="25"/>
+      <c r="O66" s="25"/>
+      <c r="P66" s="25"/>
+      <c r="Q66" s="25"/>
+      <c r="R66" s="70"/>
+      <c r="S66" s="70"/>
+      <c r="T66" s="32"/>
+      <c r="U66" s="32"/>
+      <c r="V66" s="32"/>
+      <c r="W66" s="32"/>
+    </row>
+    <row r="67" spans="2:23" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25"/>
+      <c r="K67" s="25"/>
+      <c r="L67" s="25"/>
+      <c r="M67" s="25"/>
+      <c r="N67" s="25"/>
+      <c r="O67" s="25"/>
+      <c r="P67" s="25"/>
+      <c r="Q67" s="25"/>
+      <c r="R67" s="70"/>
+      <c r="S67" s="70"/>
+      <c r="T67" s="32"/>
+      <c r="U67" s="32"/>
+      <c r="V67" s="32"/>
+      <c r="W67" s="32"/>
+    </row>
+    <row r="68" spans="2:23" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="25"/>
+      <c r="K68" s="25"/>
+      <c r="L68" s="25"/>
+      <c r="M68" s="25"/>
+      <c r="N68" s="25"/>
+      <c r="O68" s="25"/>
+      <c r="P68" s="25"/>
+      <c r="Q68" s="25"/>
+      <c r="R68" s="70"/>
+      <c r="S68" s="70"/>
+      <c r="T68" s="32"/>
+      <c r="U68" s="32"/>
+      <c r="V68" s="32"/>
+      <c r="W68" s="32"/>
+    </row>
+    <row r="69" spans="2:23" s="21" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="339"/>
+      <c r="C69" s="122"/>
+      <c r="D69" s="122"/>
+      <c r="E69" s="122"/>
+      <c r="F69" s="122"/>
+      <c r="G69" s="122"/>
+      <c r="H69" s="122"/>
+      <c r="I69" s="122"/>
+      <c r="J69" s="122"/>
+      <c r="K69" s="122"/>
+      <c r="L69" s="122"/>
+      <c r="M69" s="122"/>
+      <c r="N69" s="122"/>
+      <c r="O69" s="122"/>
+      <c r="P69" s="122"/>
+      <c r="Q69" s="122"/>
+      <c r="R69" s="340"/>
+      <c r="S69" s="340"/>
+      <c r="T69" s="341"/>
+      <c r="U69" s="32"/>
+      <c r="V69" s="32"/>
+      <c r="W69" s="32"/>
+    </row>
+    <row r="70" spans="2:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B70" s="76"/>
+      <c r="C70" s="220" t="s">
+        <v>75</v>
+      </c>
+      <c r="D70" s="220"/>
+      <c r="E70" s="220"/>
+      <c r="F70" s="220"/>
+      <c r="G70" s="220"/>
+      <c r="H70" s="220"/>
+      <c r="I70" s="220"/>
+      <c r="J70" s="220"/>
+      <c r="K70" s="220"/>
+      <c r="L70" s="220"/>
+      <c r="M70" s="220"/>
+      <c r="N70" s="220"/>
+      <c r="O70" s="220"/>
+      <c r="P70" s="220"/>
+      <c r="Q70" s="220"/>
+      <c r="R70" s="22"/>
+      <c r="S70" s="22"/>
+      <c r="T70" s="73"/>
+    </row>
+    <row r="71" spans="2:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B71" s="76"/>
+      <c r="C71" s="220" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="76"/>
-[...29 lines deleted...]
-      <c r="A55" s="60" t="s">
+      <c r="D71" s="220"/>
+      <c r="E71" s="220"/>
+      <c r="F71" s="220"/>
+      <c r="G71" s="220"/>
+      <c r="H71" s="220"/>
+      <c r="I71" s="220"/>
+      <c r="J71" s="220"/>
+      <c r="K71" s="220"/>
+      <c r="L71" s="220"/>
+      <c r="M71" s="220"/>
+      <c r="N71" s="220"/>
+      <c r="O71" s="220"/>
+      <c r="P71" s="220"/>
+      <c r="Q71" s="220"/>
+      <c r="R71" s="22"/>
+      <c r="S71" s="22"/>
+      <c r="T71" s="73"/>
+    </row>
+    <row r="72" spans="2:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B72" s="76"/>
+      <c r="C72" s="220" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="61"/>
-[...2 lines deleted...]
-      <c r="E55" s="96" t="s">
+      <c r="D72" s="220"/>
+      <c r="E72" s="220"/>
+      <c r="F72" s="220"/>
+      <c r="G72" s="220"/>
+      <c r="H72" s="220"/>
+      <c r="I72" s="220"/>
+      <c r="J72" s="220"/>
+      <c r="K72" s="220"/>
+      <c r="L72" s="220"/>
+      <c r="M72" s="220"/>
+      <c r="N72" s="220"/>
+      <c r="O72" s="220"/>
+      <c r="P72" s="220"/>
+      <c r="Q72" s="220"/>
+      <c r="R72" s="22"/>
+      <c r="S72" s="22"/>
+      <c r="T72" s="73"/>
+    </row>
+    <row r="73" spans="2:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B73" s="76"/>
+      <c r="C73" s="220" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" s="220"/>
+      <c r="E73" s="220"/>
+      <c r="F73" s="220"/>
+      <c r="G73" s="220"/>
+      <c r="H73" s="220"/>
+      <c r="I73" s="220"/>
+      <c r="J73" s="220"/>
+      <c r="K73" s="220"/>
+      <c r="L73" s="220"/>
+      <c r="M73" s="220"/>
+      <c r="N73" s="220"/>
+      <c r="O73" s="220"/>
+      <c r="P73" s="220"/>
+      <c r="Q73" s="220"/>
+      <c r="R73" s="22"/>
+      <c r="S73" s="22"/>
+      <c r="T73" s="73"/>
+    </row>
+    <row r="74" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="76"/>
+      <c r="C74" s="220"/>
+      <c r="D74" s="220"/>
+      <c r="E74" s="220"/>
+      <c r="F74" s="220"/>
+      <c r="G74" s="220"/>
+      <c r="H74" s="220"/>
+      <c r="I74" s="220"/>
+      <c r="J74" s="220"/>
+      <c r="K74" s="220"/>
+      <c r="L74" s="220"/>
+      <c r="M74" s="220"/>
+      <c r="N74" s="220"/>
+      <c r="O74" s="220"/>
+      <c r="P74" s="220"/>
+      <c r="Q74" s="220"/>
+      <c r="R74" s="22"/>
+      <c r="S74" s="22"/>
+      <c r="T74" s="73"/>
+    </row>
+    <row r="75" spans="2:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="76"/>
+      <c r="C75" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="221"/>
+      <c r="E75" s="221"/>
+      <c r="F75" s="221"/>
+      <c r="G75" s="221"/>
+      <c r="H75" s="221"/>
+      <c r="I75" s="221"/>
+      <c r="J75" s="221"/>
+      <c r="K75" s="221"/>
+      <c r="L75" s="221"/>
+      <c r="M75" s="221"/>
+      <c r="N75" s="221"/>
+      <c r="O75" s="221"/>
+      <c r="P75" s="221"/>
+      <c r="Q75" s="221"/>
+      <c r="R75" s="27"/>
+      <c r="S75" s="27"/>
+      <c r="T75" s="342"/>
+    </row>
+    <row r="76" spans="2:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="343"/>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="22"/>
+      <c r="F76" s="22"/>
+      <c r="G76" s="22"/>
+      <c r="H76" s="22"/>
+      <c r="I76" s="22"/>
+      <c r="J76" s="22"/>
+      <c r="K76" s="22"/>
+      <c r="L76" s="22"/>
+      <c r="M76" s="22"/>
+      <c r="N76" s="22"/>
+      <c r="O76" s="22"/>
+      <c r="P76" s="22"/>
+      <c r="Q76" s="22"/>
+      <c r="R76" s="22"/>
+      <c r="S76" s="22"/>
+      <c r="T76" s="73"/>
+    </row>
+    <row r="77" spans="2:23" ht="22.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="344"/>
+      <c r="C77" s="345"/>
+      <c r="D77" s="345"/>
+      <c r="E77" s="345"/>
+      <c r="F77" s="345"/>
+      <c r="G77" s="345"/>
+      <c r="H77" s="345"/>
+      <c r="I77" s="345"/>
+      <c r="J77" s="345"/>
+      <c r="K77" s="345"/>
+      <c r="L77" s="345"/>
+      <c r="M77" s="49"/>
+      <c r="N77" s="49"/>
+      <c r="O77" s="51"/>
+      <c r="P77" s="5"/>
+      <c r="Q77" s="5"/>
+      <c r="R77" s="5"/>
+      <c r="S77" s="5"/>
+      <c r="T77" s="346"/>
+    </row>
+    <row r="78" spans="2:23" s="52" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="347" t="s">
+        <v>92</v>
+      </c>
+      <c r="C78" s="348"/>
+      <c r="D78" s="349"/>
+      <c r="E78" s="349"/>
+      <c r="F78" s="348"/>
+      <c r="G78" s="348"/>
+      <c r="H78" s="348"/>
+      <c r="I78" s="348"/>
+      <c r="J78" s="348"/>
+      <c r="K78" s="348"/>
+      <c r="L78" s="350"/>
+      <c r="M78" s="351"/>
+      <c r="N78" s="351"/>
+      <c r="O78" s="227" t="s">
+        <v>54</v>
+      </c>
+      <c r="P78" s="350"/>
+      <c r="Q78" s="350"/>
+      <c r="R78" s="350"/>
+      <c r="S78" s="350"/>
+      <c r="T78" s="352"/>
+    </row>
+    <row r="79" spans="2:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="233"/>
+      <c r="C79" s="71"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="71"/>
+      <c r="H79" s="71"/>
+      <c r="I79" s="71"/>
+      <c r="J79" s="71"/>
+      <c r="K79" s="71"/>
+      <c r="L79" s="71"/>
+      <c r="M79" s="50"/>
+      <c r="N79" s="50"/>
+      <c r="O79" s="233"/>
+      <c r="P79" s="71"/>
+      <c r="Q79" s="71"/>
+      <c r="R79" s="71"/>
+      <c r="S79" s="71"/>
+      <c r="T79" s="71"/>
+    </row>
+    <row r="80" spans="2:23" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="15"/>
+      <c r="C80" s="15"/>
+      <c r="D80" s="15"/>
+      <c r="E80" s="15"/>
+      <c r="F80" s="15"/>
+      <c r="G80" s="15"/>
+      <c r="H80" s="15"/>
+      <c r="I80" s="15"/>
+      <c r="J80" s="15"/>
+      <c r="K80" s="15"/>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15"/>
+      <c r="O80" s="15"/>
+      <c r="P80" s="15"/>
+      <c r="Q80" s="15"/>
+      <c r="R80" s="15"/>
+      <c r="S80" s="15"/>
+      <c r="T80" s="15"/>
+      <c r="U80" s="15"/>
+      <c r="V80" s="15"/>
+    </row>
+    <row r="81" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B81" s="222" t="s">
+        <v>62</v>
+      </c>
+      <c r="C81" s="223"/>
+      <c r="D81" s="223"/>
+      <c r="E81" s="223"/>
+      <c r="F81" s="223"/>
+      <c r="G81" s="223"/>
+      <c r="H81" s="223"/>
+      <c r="I81" s="223"/>
+      <c r="J81" s="223"/>
+      <c r="K81" s="223"/>
+      <c r="L81" s="223"/>
+      <c r="M81" s="223"/>
+      <c r="N81" s="9"/>
+      <c r="O81" s="9"/>
+      <c r="P81" s="9"/>
+      <c r="Q81" s="9"/>
+      <c r="R81" s="9"/>
+      <c r="S81" s="9"/>
+      <c r="T81" s="9"/>
+      <c r="U81" s="9"/>
+      <c r="V81" s="9"/>
+    </row>
+    <row r="82" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B82" s="223" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="223"/>
+      <c r="D82" s="223"/>
+      <c r="E82" s="223"/>
+      <c r="F82" s="223"/>
+      <c r="G82" s="223"/>
+      <c r="H82" s="223"/>
+      <c r="I82" s="223"/>
+      <c r="J82" s="223"/>
+      <c r="K82" s="223"/>
+      <c r="L82" s="223"/>
+      <c r="M82" s="223"/>
+      <c r="N82" s="9"/>
+      <c r="O82" s="9"/>
+      <c r="P82" s="9"/>
+      <c r="Q82" s="9"/>
+      <c r="R82" s="9"/>
+      <c r="S82" s="9"/>
+      <c r="T82" s="9"/>
+      <c r="U82" s="9"/>
+      <c r="V82" s="9"/>
+    </row>
+    <row r="83" spans="2:23" ht="6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B84" s="224" t="s">
+        <v>88</v>
+      </c>
+      <c r="C84" s="223"/>
+      <c r="D84" s="223"/>
+      <c r="E84" s="223"/>
+      <c r="F84" s="223"/>
+      <c r="G84" s="223"/>
+      <c r="H84" s="223"/>
+      <c r="I84" s="223"/>
+      <c r="J84" s="223"/>
+      <c r="K84" s="223"/>
+      <c r="L84" s="223"/>
+      <c r="M84" s="223"/>
+      <c r="N84" s="9"/>
+      <c r="O84" s="9"/>
+      <c r="P84" s="9"/>
+      <c r="Q84" s="9"/>
+      <c r="R84" s="9"/>
+      <c r="S84" s="9"/>
+      <c r="T84" s="9"/>
+      <c r="U84" s="9"/>
+      <c r="V84" s="9"/>
+    </row>
+    <row r="85" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B85" s="22"/>
+      <c r="C85" s="22"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="22"/>
+    </row>
+    <row r="86" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B86" s="224" t="s">
+        <v>63</v>
+      </c>
+      <c r="C86" s="224"/>
+      <c r="D86" s="224"/>
+      <c r="E86" s="224"/>
+      <c r="F86" s="224"/>
+      <c r="G86" s="224"/>
+      <c r="H86" s="223"/>
+      <c r="I86" s="223"/>
+      <c r="J86" s="223"/>
+      <c r="K86" s="223"/>
+      <c r="L86" s="223"/>
+      <c r="M86" s="223"/>
+      <c r="N86" s="9"/>
+      <c r="O86" s="9"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="9"/>
+      <c r="R86" s="9"/>
+      <c r="S86" s="9"/>
+      <c r="T86" s="9"/>
+      <c r="U86" s="9"/>
+      <c r="V86" s="9"/>
+      <c r="W86" s="9"/>
+    </row>
+    <row r="87" spans="2:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="223"/>
+      <c r="C87" s="223"/>
+      <c r="D87" s="223"/>
+      <c r="E87" s="223"/>
+      <c r="F87" s="223"/>
+      <c r="G87" s="223"/>
+      <c r="H87" s="223"/>
+      <c r="I87" s="223"/>
+      <c r="J87" s="223"/>
+      <c r="K87" s="223"/>
+      <c r="L87" s="223"/>
+      <c r="M87" s="223"/>
+      <c r="N87" s="9"/>
+    </row>
+    <row r="88" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B88" s="224" t="s">
+        <v>64</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1"/>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1"/>
+      <c r="J88" s="1"/>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1"/>
+    </row>
+    <row r="89" spans="2:23" ht="12.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="223"/>
+      <c r="C89" s="223"/>
+      <c r="D89" s="223"/>
+      <c r="E89" s="223"/>
+      <c r="F89" s="223"/>
+      <c r="G89" s="223"/>
+      <c r="H89" s="223"/>
+      <c r="I89" s="223"/>
+      <c r="J89" s="223"/>
+      <c r="K89" s="223"/>
+      <c r="L89" s="223"/>
+      <c r="M89" s="223"/>
+      <c r="N89" s="9"/>
+    </row>
+    <row r="90" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B90" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="C90" s="223"/>
+      <c r="D90" s="223"/>
+      <c r="E90" s="223"/>
+      <c r="F90" s="223"/>
+      <c r="G90" s="223"/>
+      <c r="H90" s="223"/>
+      <c r="I90" s="223"/>
+      <c r="J90" s="223"/>
+      <c r="K90" s="223"/>
+      <c r="L90" s="223"/>
+      <c r="M90" s="223"/>
+      <c r="N90" s="9"/>
+    </row>
+    <row r="91" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B91" s="223" t="s">
+        <v>96</v>
+      </c>
+      <c r="C91" s="223"/>
+      <c r="D91" s="223"/>
+      <c r="E91" s="223"/>
+      <c r="F91" s="223"/>
+      <c r="G91" s="223"/>
+      <c r="H91" s="223"/>
+      <c r="I91" s="223"/>
+      <c r="J91" s="223"/>
+      <c r="K91" s="223"/>
+      <c r="L91" s="223"/>
+      <c r="M91" s="223"/>
+      <c r="N91" s="9"/>
+    </row>
+    <row r="92" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B92" s="223"/>
+      <c r="C92" s="223"/>
+      <c r="D92" s="223"/>
+      <c r="E92" s="223"/>
+      <c r="F92" s="223"/>
+      <c r="G92" s="223"/>
+      <c r="H92" s="223"/>
+      <c r="I92" s="223"/>
+      <c r="J92" s="223"/>
+      <c r="K92" s="223"/>
+      <c r="L92" s="223"/>
+      <c r="M92" s="223"/>
+      <c r="N92" s="9"/>
+    </row>
+    <row r="93" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B94" s="225" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="95" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B95" s="225" t="s">
         <v>65</v>
       </c>
-      <c r="F55" s="114"/>
-[...31 lines deleted...]
-      <c r="E56" s="89" t="s">
+    </row>
+    <row r="98" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P98" s="84"/>
+      <c r="Q98" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="F56" s="153"/>
-[...827 lines deleted...]
-      <c r="T92" s="301"/>
+      <c r="R98" s="82"/>
+      <c r="S98" s="82"/>
+      <c r="T98" s="82"/>
+      <c r="U98" s="82"/>
+      <c r="V98" s="83"/>
+    </row>
+    <row r="99" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P99" s="76"/>
+      <c r="Q99" s="81"/>
+      <c r="R99" s="81"/>
+      <c r="S99" s="81"/>
+      <c r="T99" s="22"/>
+      <c r="U99" s="22"/>
+      <c r="V99" s="73"/>
+    </row>
+    <row r="100" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P100" s="74"/>
+      <c r="Q100" s="72"/>
+      <c r="R100" s="72"/>
+      <c r="S100" s="72"/>
+      <c r="T100" s="72"/>
+      <c r="U100" s="72"/>
+      <c r="V100" s="75"/>
+    </row>
+    <row r="101" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P101" s="74"/>
+      <c r="Q101" s="72"/>
+      <c r="R101" s="72"/>
+      <c r="S101" s="72"/>
+      <c r="T101" s="72"/>
+      <c r="U101" s="72"/>
+      <c r="V101" s="75"/>
+    </row>
+    <row r="102" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P102" s="74"/>
+      <c r="Q102" s="72"/>
+      <c r="R102" s="72"/>
+      <c r="S102" s="72"/>
+      <c r="T102" s="72"/>
+      <c r="U102" s="72"/>
+      <c r="V102" s="75"/>
+    </row>
+    <row r="103" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P103" s="74"/>
+      <c r="Q103" s="72"/>
+      <c r="R103" s="72"/>
+      <c r="S103" s="72"/>
+      <c r="T103" s="72"/>
+      <c r="U103" s="72"/>
+      <c r="V103" s="75"/>
+    </row>
+    <row r="104" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P104" s="76"/>
+      <c r="Q104" s="21"/>
+      <c r="R104" s="21"/>
+      <c r="S104" s="21"/>
+      <c r="T104" s="21"/>
+      <c r="U104" s="21"/>
+      <c r="V104" s="77"/>
+    </row>
+    <row r="105" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P105" s="76"/>
+      <c r="Q105" s="21"/>
+      <c r="R105" s="21"/>
+      <c r="S105" s="21"/>
+      <c r="T105" s="21"/>
+      <c r="U105" s="21"/>
+      <c r="V105" s="77"/>
+    </row>
+    <row r="106" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P106" s="76"/>
+      <c r="Q106" s="21"/>
+      <c r="R106" s="21"/>
+      <c r="S106" s="21"/>
+      <c r="T106" s="21"/>
+      <c r="U106" s="21"/>
+      <c r="V106" s="77"/>
+    </row>
+    <row r="107" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P107" s="76"/>
+      <c r="Q107" s="21"/>
+      <c r="R107" s="21"/>
+      <c r="S107" s="21"/>
+      <c r="T107" s="21"/>
+      <c r="U107" s="21"/>
+      <c r="V107" s="77"/>
+    </row>
+    <row r="108" spans="16:22" x14ac:dyDescent="0.25">
+      <c r="P108" s="78"/>
+      <c r="Q108" s="79"/>
+      <c r="R108" s="79"/>
+      <c r="S108" s="79"/>
+      <c r="T108" s="79"/>
+      <c r="U108" s="79"/>
+      <c r="V108" s="80"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.05" footer="0.05"/>
-  <pageSetup scale="69" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.05" footer="0.05"/>
+  <pageSetup scale="63" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="46" max="16383" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>TravelAuthorization</vt:lpstr>
+      <vt:lpstr>TravelAuthorization!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jamie Mondragon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>