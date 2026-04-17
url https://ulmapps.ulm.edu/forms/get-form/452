--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,63 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="25E7E0DF" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
         </w:rPr>
         <w:t>NIVERSITY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
@@ -69,51 +67,51 @@
           <w:color w:val="800000"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
         </w:rPr>
         <w:t>OUISIANA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="4BAA9E1B" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="800000"/>
           <w:spacing w:val="-3"/>
@@ -125,385 +123,377 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:instrText xml:space="preserve">PRIVATE </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="6B805C81" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="3669B3E1" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="0059214A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="102691B0" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="0059214A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PAYROLL </w:t>
       </w:r>
       <w:r w:rsidRPr="0059214A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AUTHORIZATION FOR “ELECTRONIC DEPOSIT”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="32AFC356" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="1BE58F23" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   New Application for Electronic Deposit                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Change of Bank, (Terminate old bank)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="50B103D6" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="31ED0594" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Change of Account Number, same Bank                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Additional Bank                                              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="6CFBDAA0" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="14FF207E" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_  Change</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> of  Direct Deposit Amount </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="1A8E38B3" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="5D21E3F9" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="7833A317" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320C76">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Classification</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Circle one)    Faculty       Student         Graduate Assistant        Staff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="7004AF2D" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="7EC13B11" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="00DE6FEA" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="560406C4" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00DE6FEA" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I, </w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
@@ -573,67 +563,67 @@
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
         <w:t xml:space="preserve">________________________, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6FEA">
         <w:t xml:space="preserve">hereby authorize the University of Louisiana at Monroe to “Electronically Deposit” my funds on a date specified by the University to the </w:t>
       </w:r>
       <w:r>
         <w:t>financial institution I have designated below</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6FEA">
         <w:t>.  It is my responsibility to notify Human Resources, as appropriate, should any changes occur to the account(s) specified.  Considering all conditions are met, this authorization remains in full effect until another signed form indicating termination of this option is received from me and the payroll department has had reasonable opportunity to act on the termination.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6FEA">
         <w:t>In the event of an error in the credit entry, the correction of which requires that a reversing (debit) entry is made, I hereby authorize the Depository Institution to initiate such a debit entry in the amount of the error to my account.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="73847653" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="3BBC4849" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee Signature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -741,76 +731,76 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00380916">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00380916">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___ /___ /___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="412DF55B" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="1B2A7FEC" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Campus-Wide ID Number (CWID): </w:t>
       </w:r>
       <w:r w:rsidRPr="0019324A">
         <w:rPr>
@@ -818,345 +808,339 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="0019324A">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="487A4EBC" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="172B5F83" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="0019324A" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Campus Extension or Other Contact Number: </w:t>
       </w:r>
       <w:r w:rsidRPr="0019324A">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="75FBD690" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="5963586F" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="800000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="25"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5B50">
         <w:rPr>
           <w:color w:val="800000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="25"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>Attach Voided Check to Verify Bank Information and Complete the Following</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="5344798F" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="04F8379F" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Financial Institution Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="417A8BFA" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="GridTable1Light"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-2"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
         <w:gridCol w:w="4428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidTr="00D954BE">
+      <w:tr w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w14:paraId="34592927" w14:textId="77777777" w:rsidTr="00AB2893">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="1558DF06" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67C63">
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Routing Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="0D709D8F" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67C63">
               <w:rPr>
-                <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Account Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidTr="00D954BE">
+      <w:tr w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w14:paraId="60D5E448" w14:textId="77777777" w:rsidTr="00AB2893">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="5B8C8B77" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="39CF4D51" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00E67C63" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="08A37F6B" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Account: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
@@ -1180,65 +1164,65 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Checking      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F09B"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="035BD682" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="7540FA43" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00490131">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is this a second direct deposit account?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
@@ -1290,478 +1274,458 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F09B"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="58CDCFA7" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRPr="00380916" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="6AA4287C" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="00380916" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB07BF">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, specify amount to be deposited to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>this account per pay period:</w:t>
       </w:r>
       <w:r w:rsidRPr="0019324A">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00380916">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
+    <w:p w14:paraId="623CE5E9" w14:textId="19C08060" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00AF5B50">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...40 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF5B50" w:rsidTr="00D954BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AF5B50" w14:paraId="4E4EB044" w14:textId="77777777" w:rsidTr="00AB2893">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7590" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="554D1926" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:line="14" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="09CAAA2A" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:line="14" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="3EEEBB30" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:line="14" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="67900789" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:after="14" w:line="237" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="1B7E1094" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:after="14" w:line="237" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>***IMPORTANT***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5B50" w:rsidTr="00D954BE">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AF5B50" w14:paraId="2B690F2D" w14:textId="77777777" w:rsidTr="00AB2893">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="218"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7590" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="3BCD0AE1" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:line="14" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AF5B50" w:rsidRPr="007D2D84" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
+          <w:p w14:paraId="44271BFA" w14:textId="77777777" w:rsidR="00AF5B50" w:rsidRPr="007D2D84" w:rsidRDefault="00AF5B50" w:rsidP="00D954BE">
             <w:pPr>
               <w:spacing w:after="14" w:line="237" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">This original document must be submitted to the Department of Human Resources by mail or hand delivery only.  After the authorization of direct deposit is returned to Payroll, one payroll cycle will be required for your information to be verified by your financial institution.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YOU WILL RECEIVE ONE MORE PAPER CHECK DURING THIS PROCESS.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004159E2" w14:paraId="0F207CBD" w14:textId="77777777" w:rsidTr="00AB2893">
+        <w:trPr>
+          <w:trHeight w:val="218"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB5DE5D" w14:textId="77777777" w:rsidR="004159E2" w:rsidRDefault="004159E2" w:rsidP="00D954BE">
+            <w:pPr>
+              <w:spacing w:line="14" w:lineRule="exact"/>
+              <w:rPr>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004159E2" w14:paraId="3B0F3D36" w14:textId="77777777" w:rsidTr="00AB2893">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="218"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7337B45D" w14:textId="77777777" w:rsidR="004159E2" w:rsidRDefault="004159E2" w:rsidP="00D954BE">
+            <w:pPr>
+              <w:spacing w:line="14" w:lineRule="exact"/>
+              <w:rPr>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004404FA" w:rsidRDefault="002B0700"/>
+    <w:p w14:paraId="78780484" w14:textId="77777777" w:rsidR="004404FA" w:rsidRDefault="001C265F"/>
     <w:sectPr w:rsidR="004404FA" w:rsidSect="00AF5B50">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0700" w:rsidRDefault="002B0700" w:rsidP="00AF5B50">
+    <w:p w14:paraId="53F6DAF2" w14:textId="77777777" w:rsidR="001C265F" w:rsidRDefault="001C265F" w:rsidP="00AF5B50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0700" w:rsidRDefault="002B0700" w:rsidP="00AF5B50">
+    <w:p w14:paraId="18A50A31" w14:textId="77777777" w:rsidR="001C265F" w:rsidRDefault="001C265F" w:rsidP="00AF5B50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B0700" w:rsidRDefault="002B0700" w:rsidP="00AF5B50">
+    <w:p w14:paraId="3AB14E7C" w14:textId="77777777" w:rsidR="001C265F" w:rsidRDefault="001C265F" w:rsidP="00AF5B50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B0700" w:rsidRDefault="002B0700" w:rsidP="00AF5B50">
+    <w:p w14:paraId="4A1F53A6" w14:textId="77777777" w:rsidR="001C265F" w:rsidRDefault="001C265F" w:rsidP="00AF5B50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XKENatP+FPCQTWVaMqg8SAzbefqTR7SY7fbz6vO1mqacwvoQfKDVWbFG8rG5Q5AIkF1hYn5O+AYFSJyrjaXc0g==" w:salt="ZdPguSDtwqvoXwHgZqUK5w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cU9/h4mp5qOOr9ZxgPSHjAOW98cMLJz8VUT9DK/jsg456x5qxnM6YAgFZvWJVd2sqdZ60EFoTkzhMGm5qkmBYA==" w:salt="L7dnwMNEBakex7xzy/+aoQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF5B50"/>
+    <w:rsid w:val="001C265F"/>
     <w:rsid w:val="002B0700"/>
+    <w:rsid w:val="004159E2"/>
+    <w:rsid w:val="00463866"/>
     <w:rsid w:val="004B1D26"/>
     <w:rsid w:val="004F1706"/>
+    <w:rsid w:val="006142C2"/>
+    <w:rsid w:val="00AB2893"/>
     <w:rsid w:val="00AF5B50"/>
+    <w:rsid w:val="00D55361"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DED2ED9"/>
+  <w14:docId w14:val="132A4888"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DA2F65AA-FA99-4DB6-8158-F7C029245F32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2093,50 +2057,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF5B50"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
@@ -2256,55 +2221,205 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5B50"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5B50"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00AB2893"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00AB2893"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2593,47 +2708,62 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4583EEC5-48DE-4299-9A00-81CEBB6E262C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>342</Words>
   <Characters>1952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>University of Louisiana Monroe</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2290</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Linda Ngo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>