--- v0 (2026-01-15)
+++ v1 (2026-04-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\aWorkFiles\Controller\forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28307F44-1994-4BB6-BB83-9F8881198507}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1C54147-9F89-40C7-ADF5-FC1AA6C81E30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="172" xr2:uid="{0E843F4B-85B7-4427-A2BA-BB6267F408CF}"/>
   </bookViews>
   <sheets>
     <sheet name="Petty Cash Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Petty Cash Form'!$A$1:$K$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -153,54 +153,54 @@
   <si>
     <t>Signature of Approving Agent</t>
   </si>
   <si>
     <t>Signature of Grants &amp; Contracts if applicable (2 &amp; 8 funds)</t>
   </si>
   <si>
     <t>CWID:</t>
   </si>
   <si>
     <t>(Sales Tax is not reimbursable)</t>
   </si>
   <si>
     <t>Index or FOP + Expense Account</t>
   </si>
   <si>
     <t xml:space="preserve"> Mail Check to ULM for Pick UP.</t>
   </si>
   <si>
     <t xml:space="preserve"> Mail Check to Payee.</t>
   </si>
   <si>
     <t>Pick Up.</t>
   </si>
   <si>
-    <t>Rev. 12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSITY of LOUISIANA MONROE</t>
+  </si>
+  <si>
+    <t>Rev. 4/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -348,170 +348,174 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -786,622 +790,601 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47B2D9CF-F38B-4491-8AE3-322AC1EE4432}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:K55"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="3"/>
     <col min="5" max="5" width="2.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="3.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="9" width="3.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="16.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="4.7109375" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="32" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="32"/>
+      <c r="A1" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
     </row>
     <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="33"/>
-[...8 lines deleted...]
-      <c r="K3" s="33"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A4" s="28"/>
-[...9 lines deleted...]
-      <c r="K4" s="28"/>
+      <c r="A4" s="27"/>
+      <c r="B4" s="27"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="46"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="33"/>
     </row>
     <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="47"/>
-      <c r="D9" s="34"/>
-[...5 lines deleted...]
-      <c r="J9" s="34"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
     </row>
     <row r="10" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="48" t="s">
+      <c r="D10" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="48"/>
-      <c r="F10" s="21"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="20"/>
       <c r="G10" s="17"/>
     </row>
     <row r="11" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F11" s="23" t="s">
+      <c r="F11" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="G11" s="46"/>
-[...2 lines deleted...]
-      <c r="J11" s="46"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
     </row>
     <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="53"/>
-[...1 lines deleted...]
-      <c r="D12" s="53"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
       <c r="E12" s="17"/>
     </row>
     <row r="13" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="48"/>
-      <c r="D13" s="48"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
       <c r="E13" s="4"/>
-      <c r="F13" s="44" t="s">
+      <c r="F13" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="44"/>
-[...2 lines deleted...]
-      <c r="J13" s="44"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
     </row>
     <row r="14" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="53"/>
-[...1 lines deleted...]
-      <c r="D14" s="53"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
       <c r="E14" s="17"/>
-      <c r="F14" s="34"/>
-[...3 lines deleted...]
-      <c r="J14" s="34"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="48"/>
-      <c r="D15" s="48"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
       <c r="E15" s="4"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="44"/>
-[...3 lines deleted...]
-      <c r="F17" s="44"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
       <c r="G17" s="6"/>
-      <c r="H17" s="57">
+      <c r="H17" s="38">
         <f>H20+H23+H25+H27+H29</f>
         <v>0</v>
       </c>
-      <c r="I17" s="57"/>
-      <c r="J17" s="57"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
     </row>
     <row r="18" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="44"/>
-[...1 lines deleted...]
-      <c r="D18" s="44"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
       <c r="E18" s="6"/>
-      <c r="H18" s="56" t="s">
+      <c r="H18" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="I18" s="56"/>
-[...1 lines deleted...]
-      <c r="K18" s="31"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="30"/>
     </row>
     <row r="19" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="46"/>
-[...4 lines deleted...]
-      <c r="J20" s="52"/>
+      <c r="A20" s="56"/>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="51"/>
-[...1 lines deleted...]
-      <c r="H21" s="51" t="s">
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="H21" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I21" s="51"/>
-      <c r="J21" s="51"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="54" t="s">
+      <c r="A22" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="54"/>
-      <c r="C22" s="54"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
     </row>
     <row r="23" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="46"/>
-[...4 lines deleted...]
-      <c r="J23" s="52"/>
+      <c r="A23" s="56"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
     </row>
     <row r="24" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="50" t="s">
+      <c r="A24" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="51"/>
-[...1 lines deleted...]
-      <c r="H24" s="51" t="s">
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="H24" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I24" s="51"/>
-      <c r="J24" s="51"/>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37"/>
     </row>
     <row r="25" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="46"/>
-[...4 lines deleted...]
-      <c r="J25" s="52"/>
+      <c r="A25" s="56"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
     </row>
     <row r="26" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="51"/>
-[...1 lines deleted...]
-      <c r="H26" s="51" t="s">
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="H26" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I26" s="51"/>
-      <c r="J26" s="51"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
     </row>
     <row r="27" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="46"/>
-[...4 lines deleted...]
-      <c r="J27" s="52"/>
+      <c r="A27" s="56"/>
+      <c r="B27" s="33"/>
+      <c r="C27" s="33"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="50" t="s">
+      <c r="A28" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="51"/>
-[...1 lines deleted...]
-      <c r="H28" s="51" t="s">
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="H28" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I28" s="51"/>
-      <c r="J28" s="51"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
     </row>
     <row r="29" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="46"/>
-[...4 lines deleted...]
-      <c r="J29" s="52"/>
+      <c r="A29" s="56"/>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
     </row>
     <row r="30" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="50" t="s">
+      <c r="A30" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="51"/>
-[...1 lines deleted...]
-      <c r="H30" s="51" t="s">
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="H30" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I30" s="51"/>
-      <c r="J30" s="51"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
     </row>
     <row r="31" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="19"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
     </row>
     <row r="32" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="34"/>
-[...4 lines deleted...]
-      <c r="F33" s="34"/>
+      <c r="A33" s="59"/>
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
       <c r="G33" s="18"/>
       <c r="H33" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I33" s="47"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A34" s="39" t="s">
+      <c r="A34" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="40"/>
-[...3 lines deleted...]
-      <c r="F34" s="40"/>
+      <c r="B34" s="42"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
       <c r="G34" s="18"/>
       <c r="H34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I34" s="1"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="H35" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I35" s="1"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="H36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I36" s="1"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A37" s="34"/>
-[...4 lines deleted...]
-      <c r="F37" s="34"/>
+      <c r="A37" s="59"/>
+      <c r="B37" s="59"/>
+      <c r="C37" s="59"/>
+      <c r="D37" s="59"/>
+      <c r="E37" s="59"/>
+      <c r="F37" s="59"/>
       <c r="G37" s="18"/>
     </row>
     <row r="38" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="39" t="s">
+      <c r="A38" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="40"/>
-[...3 lines deleted...]
-      <c r="F38" s="40"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
       <c r="G38" s="18"/>
     </row>
     <row r="39" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A40" s="53"/>
-[...4 lines deleted...]
-      <c r="F40" s="53"/>
+      <c r="A40" s="59"/>
+      <c r="B40" s="59"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="59"/>
+      <c r="E40" s="59"/>
+      <c r="F40" s="59"/>
       <c r="G40" s="18"/>
     </row>
     <row r="41" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="39" t="s">
+      <c r="A41" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="40"/>
-[...4 lines deleted...]
-      <c r="G41" s="22"/>
+      <c r="B41" s="42"/>
+      <c r="C41" s="42"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="21"/>
     </row>
     <row r="42" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H42" s="18"/>
     </row>
     <row r="43" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="24"/>
-      <c r="B43" s="24"/>
+      <c r="A43" s="23"/>
+      <c r="B43" s="23"/>
       <c r="H43" s="18"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A44" s="26"/>
-[...1 lines deleted...]
-      <c r="C44" s="24"/>
+      <c r="A44" s="25"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A45" s="26"/>
-[...1 lines deleted...]
-      <c r="C45" s="24"/>
+      <c r="A45" s="25"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A46" s="25"/>
+      <c r="A46" s="24"/>
       <c r="B46" s="5"/>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="19"/>
-      <c r="H46" s="43" t="s">
+      <c r="H46" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="I46" s="43"/>
-[...1 lines deleted...]
-      <c r="K46" s="43"/>
+      <c r="I46" s="53"/>
+      <c r="J46" s="53"/>
+      <c r="K46" s="53"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A47" s="44" t="s">
+      <c r="A47" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="44"/>
+      <c r="B47" s="39"/>
       <c r="G47" s="19"/>
       <c r="H47" s="8"/>
       <c r="I47" s="9"/>
       <c r="J47" s="9"/>
       <c r="K47" s="10"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A48" s="2"/>
-      <c r="B48" s="29" t="s">
+      <c r="B48" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C48" s="29"/>
-      <c r="H48" s="41" t="s">
+      <c r="C48" s="28"/>
+      <c r="H48" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="I48" s="42"/>
-      <c r="J48" s="42"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="52"/>
       <c r="K48" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A49" s="27"/>
-[...1 lines deleted...]
-      <c r="C49" s="29"/>
+      <c r="A49" s="26"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
       <c r="H49" s="11"/>
       <c r="I49" s="12"/>
       <c r="J49" s="12"/>
       <c r="K49" s="13"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="2"/>
-      <c r="B50" s="30" t="s">
+      <c r="B50" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="C50" s="30"/>
+      <c r="C50" s="29"/>
       <c r="D50" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="H50" s="36" t="s">
+      <c r="H50" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="I50" s="37"/>
-[...1 lines deleted...]
-      <c r="K50" s="20" t="s">
+      <c r="I50" s="49"/>
+      <c r="J50" s="49"/>
+      <c r="K50" s="35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B51" s="5"/>
       <c r="C51" s="19"/>
       <c r="D51" s="19"/>
       <c r="E51" s="19"/>
       <c r="F51" s="19"/>
       <c r="H51" s="11"/>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="34"/>
-[...3 lines deleted...]
-      <c r="H52" s="41" t="s">
+      <c r="C52" s="56"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="33"/>
+      <c r="H52" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="I52" s="42"/>
-[...1 lines deleted...]
-      <c r="K52" s="49"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="54"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B53" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C53" s="35"/>
-[...3 lines deleted...]
-      <c r="H53" s="36" t="s">
+      <c r="C53" s="60"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="H53" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="I53" s="37"/>
-[...1 lines deleted...]
-      <c r="K53" s="38"/>
+      <c r="I53" s="49"/>
+      <c r="J53" s="49"/>
+      <c r="K53" s="50"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H54" s="14"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="16"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
-  <mergeCells count="51">
-[...39 lines deleted...]
-    <mergeCell ref="C53:F53"/>
+  <mergeCells count="30">
     <mergeCell ref="H53:K53"/>
-    <mergeCell ref="A33:F33"/>
     <mergeCell ref="A34:F34"/>
-    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="H48:J48"/>
     <mergeCell ref="H50:J50"/>
     <mergeCell ref="H46:K46"/>
     <mergeCell ref="H52:K52"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="A47:B47"/>
+    <mergeCell ref="F13:J13"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.45" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>