--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -1,461 +1,3646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="13947B98" w14:textId="77777777" w:rsidR="004909F9" w:rsidRDefault="004909F9" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFD18BA" w14:textId="5D9E34F2" w:rsidR="00500AE0" w:rsidRPr="009C21AA" w:rsidRDefault="00500AE0" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C21AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BANNER </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>STUDENT ACCOUNT</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13158">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C21AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ACCESS REQUEST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A576C67" w14:textId="16CB48D8" w:rsidR="00B01264" w:rsidRPr="00BA7B4A" w:rsidRDefault="00BA7B4A" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>USE ONLY FOR “T” SCREENS/FORMS, i.e. TSAAREV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED7E7E5" w14:textId="77777777" w:rsidR="00596875" w:rsidRPr="00D47167" w:rsidRDefault="00596875" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="898"/>
+        <w:gridCol w:w="4142"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="742"/>
+        <w:gridCol w:w="2700"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0061337F" w:rsidRPr="0043731C" w14:paraId="0566EC9E" w14:textId="77777777" w:rsidTr="0061337F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="898" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B14D646" w14:textId="3FD85D13" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="00B01264" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="496D31F7" w14:textId="5E3DC011" w:rsidR="00B01264" w:rsidRPr="003763DF" w:rsidRDefault="0061337F" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D22B834" w14:textId="2FD6ED53" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="00B01264" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38019D2D" w14:textId="0F4A0A84" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="0061337F" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F78B9C" w14:textId="31845211" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="00B01264" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>CWID:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B3A55B" w14:textId="67D29797" w:rsidR="00B01264" w:rsidRPr="003763DF" w:rsidRDefault="0061337F" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="742" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDB6B0D" w14:textId="01EE7AB4" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="00B01264" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A6A725" w14:textId="67DC9B91" w:rsidR="00B01264" w:rsidRPr="0043731C" w:rsidRDefault="0061337F" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F28566D" w14:textId="77777777" w:rsidR="0061337F" w:rsidRPr="00D47167" w:rsidRDefault="0061337F" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="5490"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="5750"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BA2B88" w:rsidRPr="0043731C" w14:paraId="3CF775C0" w14:textId="77777777" w:rsidTr="00BA2B88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426BD45B" w14:textId="2C0553DD" w:rsidR="00BA2B88" w:rsidRPr="0043731C" w:rsidRDefault="00BA2B88" w:rsidP="00BA2B88">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Department:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DBE7D14" w14:textId="2C522254" w:rsidR="00BA2B88" w:rsidRPr="0043731C" w:rsidRDefault="00BA2B88" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD12FD2" w14:textId="50AB52B0" w:rsidR="00BA2B88" w:rsidRPr="0043731C" w:rsidRDefault="00BA2B88" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Campus Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2724770A" w14:textId="04DCF5C6" w:rsidR="00BA2B88" w:rsidRPr="003763DF" w:rsidRDefault="00BA2B88" w:rsidP="0037151E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14C56261" w14:textId="45C92578" w:rsidR="00BA2B88" w:rsidRPr="0043731C" w:rsidRDefault="00675F1C" w:rsidP="00675F1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>******* All above fields must be completed *******</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010886A1" w14:textId="77777777" w:rsidR="004909F9" w:rsidRPr="00640561" w:rsidRDefault="004909F9" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9AB7AB" w14:textId="77F08CFB" w:rsidR="00BA7B4A" w:rsidRPr="00BA7B4A" w:rsidRDefault="00BA7B4A" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please check one:</w:t>
+      </w:r>
+      <w:r w:rsidR="00640561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Student Worker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C61D0FE" w14:textId="77777777" w:rsidR="00BA7B4A" w:rsidRPr="00BA7B4A" w:rsidRDefault="00BA7B4A" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3B72FD" w14:textId="42563A54" w:rsidR="00BA2B88" w:rsidRPr="0043731C" w:rsidRDefault="007242E1" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please check one:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="13770"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00502DE6" w:rsidRPr="0043731C" w14:paraId="68CEFC62" w14:textId="77777777" w:rsidTr="00502DE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0451FCD3" w14:textId="75D027FE" w:rsidR="00502DE6" w:rsidRPr="0043731C" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585CEAB7" w14:textId="470A11BF" w:rsidR="00502DE6" w:rsidRPr="00F91E58" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No existing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Account </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Banner Finance access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00502DE6" w:rsidRPr="0043731C" w14:paraId="5E3EDAF9" w14:textId="77777777" w:rsidTr="00502DE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E37945E" w14:textId="1B67AB87" w:rsidR="00502DE6" w:rsidRPr="0043731C" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3543C599" w14:textId="02DC2F89" w:rsidR="00502DE6" w:rsidRPr="00F91E58" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Account </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Banner access (add to existing access)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00502DE6" w:rsidRPr="0043731C" w14:paraId="08207453" w14:textId="77777777" w:rsidTr="00502DE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="340334B1" w14:textId="601B532A" w:rsidR="00502DE6" w:rsidRPr="0043731C" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13770" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0939CC" w14:textId="2379D20F" w:rsidR="00502DE6" w:rsidRPr="00F91E58" w:rsidRDefault="00502DE6" w:rsidP="00242481">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remove current </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Account </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Banner access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B023C80" w14:textId="77777777" w:rsidR="007242E1" w:rsidRPr="003168BB" w:rsidRDefault="007242E1" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4E247B" w14:textId="018B5D1D" w:rsidR="0086480E" w:rsidRPr="0043731C" w:rsidRDefault="0086480E" w:rsidP="0086480E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please check all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4C0B08" w14:textId="77777777" w:rsidR="007242E1" w:rsidRPr="0043731C" w:rsidRDefault="007242E1" w:rsidP="007951BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="5582"/>
+        <w:gridCol w:w="8280"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003168BB" w:rsidRPr="0043731C" w14:paraId="6EDDEC2C" w14:textId="77777777" w:rsidTr="003168BB">
+        <w:trPr>
+          <w:trHeight w:val="374"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBA6932" w14:textId="4BD747F4" w:rsidR="003168BB" w:rsidRPr="0043731C" w:rsidRDefault="003168BB" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D627B48" w14:textId="625D6800" w:rsidR="003168BB" w:rsidRPr="009C21AA" w:rsidRDefault="003168BB" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>My access should be like this current employee</w:t>
+            </w:r>
+            <w:r w:rsidR="00640561">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16204403" w14:textId="3AF7F5E2" w:rsidR="003168BB" w:rsidRPr="0043731C" w:rsidRDefault="003168BB" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF1237" w:rsidRPr="0043731C" w14:paraId="08BA9824" w14:textId="77777777" w:rsidTr="003168BB">
+        <w:trPr>
+          <w:trHeight w:val="374"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="586C3997" w14:textId="53D0AB31" w:rsidR="00EF1237" w:rsidRPr="0043731C" w:rsidRDefault="007951BC" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA3BAF" w14:textId="0A193184" w:rsidR="00EF1237" w:rsidRPr="0043731C" w:rsidRDefault="007951BC" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C21AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Employee needs other access</w:t>
+            </w:r>
+            <w:r w:rsidR="009C21AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C21AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please list</w:t>
+            </w:r>
+            <w:r w:rsidR="003168BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C21AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17007CA6" w14:textId="081E5AAA" w:rsidR="00EF1237" w:rsidRPr="0043731C" w:rsidRDefault="002B21F6" w:rsidP="007951BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48DEF471" w14:textId="77777777" w:rsidR="00EF1237" w:rsidRPr="004909F9" w:rsidRDefault="00EF1237" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="630" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="13760"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001609B9" w14:paraId="3A5A54F2" w14:textId="77777777" w:rsidTr="002753A7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FAEA771" w14:textId="692D76E3" w:rsidR="001609B9" w:rsidRDefault="001609B9" w:rsidP="001609B9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003763DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="608BAD62" w14:textId="77777777" w:rsidR="001609B9" w:rsidRPr="0043731C" w:rsidRDefault="001609B9" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AED7EB" w14:textId="77777777" w:rsidR="004608A8" w:rsidRPr="00515342" w:rsidRDefault="004608A8" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD06AFB" w14:textId="77777777" w:rsidR="00742CB7" w:rsidRPr="00515342" w:rsidRDefault="00742CB7" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="5813"/>
+        <w:gridCol w:w="4797"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00742CB7" w14:paraId="6B209A20" w14:textId="77777777" w:rsidTr="00A574B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F2DAE3" w14:textId="21B487F9" w:rsidR="00742CB7" w:rsidRDefault="00742CB7" w:rsidP="00383557">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Director/Department Head/Dean:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC3EB4B" w14:textId="391CC5B4" w:rsidR="00742CB7" w:rsidRDefault="00D47167" w:rsidP="00383557">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="40"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4797" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2651E5" w14:textId="51B9BB4D" w:rsidR="00742CB7" w:rsidRPr="00F91E58" w:rsidRDefault="00425987" w:rsidP="00A574B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Please print name)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00742CB7" w14:paraId="0E400758" w14:textId="77777777" w:rsidTr="00A574B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB95631" w14:textId="77777777" w:rsidR="00D47167" w:rsidRPr="00640561" w:rsidRDefault="00D47167" w:rsidP="00742CB7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0452A919" w14:textId="77777777" w:rsidR="004909F9" w:rsidRPr="00640561" w:rsidRDefault="004909F9" w:rsidP="00742CB7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC5B8F5" w14:textId="1FD955B2" w:rsidR="00742CB7" w:rsidRDefault="00742CB7" w:rsidP="00742CB7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043731C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Director/Department Head/Dean:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2855683F" w14:textId="77777777" w:rsidR="00742CB7" w:rsidRDefault="00742CB7" w:rsidP="00742CB7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4797" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8CF92C" w14:textId="268CC828" w:rsidR="00742CB7" w:rsidRPr="00F91E58" w:rsidRDefault="00425987" w:rsidP="00A574B7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F91E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Signature)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55527C50" w14:textId="77777777" w:rsidR="00742CB7" w:rsidRPr="00640561" w:rsidRDefault="00742CB7" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6121183C" w14:textId="77777777" w:rsidR="004909F9" w:rsidRPr="00640561" w:rsidRDefault="004909F9" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E6DBD8" w14:textId="3A23E6CB" w:rsidR="00640561" w:rsidRDefault="0014693D" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Employee Signature: _________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00640561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant Controller SAS Signature: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E4601E" w14:textId="77777777" w:rsidR="00640561" w:rsidRPr="00640561" w:rsidRDefault="00640561" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9B71FC" w14:textId="77777777" w:rsidR="00640561" w:rsidRPr="00640561" w:rsidRDefault="00640561" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3EF9C4" w14:textId="25E82AC3" w:rsidR="0014693D" w:rsidRPr="0043731C" w:rsidRDefault="0014693D" w:rsidP="00742CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ULM Controller Signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00640561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543F9BF2" w14:textId="77777777" w:rsidR="0014693D" w:rsidRPr="00640561" w:rsidRDefault="0014693D" w:rsidP="00B01264">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D164AD4" w14:textId="77777777" w:rsidR="004909F9" w:rsidRPr="00640561" w:rsidRDefault="004909F9" w:rsidP="00D47167">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54531CB2" w14:textId="4DABA644" w:rsidR="0014693D" w:rsidRPr="00D47167" w:rsidRDefault="0014693D" w:rsidP="00D47167">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check Banner instances where security applies:       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPRD </w:t>
+      </w:r>
+      <w:r w:rsidR="00396043" w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043731C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TEST</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47167" w:rsidRPr="00D47167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Rev: 4/1/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0014693D" w:rsidRPr="00D47167" w:rsidSect="009C21AA">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgMar w:top="360" w:right="720" w:bottom="432" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...76 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...181 lines deleted...]
-</styleSheet>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2VUKWUcjWhYeC9udzR2vs4HIbwmmQI2tQMAKZ/xVRMedm6IUTG07z0lSdrEWPEbq1YzbP4VZ41A743geIz0pww==" w:salt="DAZ3l/5hv4ShOj7DwkXYLw=="/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004353D2"/>
+    <w:rsid w:val="00046AD1"/>
+    <w:rsid w:val="00066FA7"/>
+    <w:rsid w:val="00071B10"/>
+    <w:rsid w:val="000A7E4C"/>
+    <w:rsid w:val="0012469C"/>
+    <w:rsid w:val="00143777"/>
+    <w:rsid w:val="0014693D"/>
+    <w:rsid w:val="00157755"/>
+    <w:rsid w:val="001609B9"/>
+    <w:rsid w:val="001D38FE"/>
+    <w:rsid w:val="00221C2E"/>
+    <w:rsid w:val="00246929"/>
+    <w:rsid w:val="002753A7"/>
+    <w:rsid w:val="002848EB"/>
+    <w:rsid w:val="00284E89"/>
+    <w:rsid w:val="002B21F6"/>
+    <w:rsid w:val="002E63B5"/>
+    <w:rsid w:val="003168BB"/>
+    <w:rsid w:val="0037151E"/>
+    <w:rsid w:val="003763DF"/>
+    <w:rsid w:val="00377C41"/>
+    <w:rsid w:val="00383557"/>
+    <w:rsid w:val="003945B4"/>
+    <w:rsid w:val="00396043"/>
+    <w:rsid w:val="004112CA"/>
+    <w:rsid w:val="00425987"/>
+    <w:rsid w:val="00430A74"/>
+    <w:rsid w:val="004353D2"/>
+    <w:rsid w:val="0043731C"/>
+    <w:rsid w:val="004608A8"/>
+    <w:rsid w:val="004909F9"/>
+    <w:rsid w:val="004E3E4C"/>
+    <w:rsid w:val="00500AE0"/>
+    <w:rsid w:val="00502DE6"/>
+    <w:rsid w:val="00515342"/>
+    <w:rsid w:val="005366DF"/>
+    <w:rsid w:val="00596875"/>
+    <w:rsid w:val="005B2D98"/>
+    <w:rsid w:val="005D5471"/>
+    <w:rsid w:val="005F7082"/>
+    <w:rsid w:val="0061337F"/>
+    <w:rsid w:val="00630623"/>
+    <w:rsid w:val="00640561"/>
+    <w:rsid w:val="0066009C"/>
+    <w:rsid w:val="00675F1C"/>
+    <w:rsid w:val="00693342"/>
+    <w:rsid w:val="006B5ACA"/>
+    <w:rsid w:val="006E7DBF"/>
+    <w:rsid w:val="007242E1"/>
+    <w:rsid w:val="00742CB7"/>
+    <w:rsid w:val="0074521C"/>
+    <w:rsid w:val="007951BC"/>
+    <w:rsid w:val="00795876"/>
+    <w:rsid w:val="00797639"/>
+    <w:rsid w:val="007C5C4F"/>
+    <w:rsid w:val="00801AC6"/>
+    <w:rsid w:val="00832591"/>
+    <w:rsid w:val="0086480E"/>
+    <w:rsid w:val="008B2C9C"/>
+    <w:rsid w:val="00951910"/>
+    <w:rsid w:val="009C21AA"/>
+    <w:rsid w:val="009F057B"/>
+    <w:rsid w:val="00A114F7"/>
+    <w:rsid w:val="00A4248A"/>
+    <w:rsid w:val="00A574B7"/>
+    <w:rsid w:val="00A64F75"/>
+    <w:rsid w:val="00AD535C"/>
+    <w:rsid w:val="00B01264"/>
+    <w:rsid w:val="00B1464E"/>
+    <w:rsid w:val="00B30A42"/>
+    <w:rsid w:val="00B33D9D"/>
+    <w:rsid w:val="00B7031E"/>
+    <w:rsid w:val="00B93ABE"/>
+    <w:rsid w:val="00BA2B88"/>
+    <w:rsid w:val="00BA7B4A"/>
+    <w:rsid w:val="00BC2C87"/>
+    <w:rsid w:val="00BC447D"/>
+    <w:rsid w:val="00BE3EDD"/>
+    <w:rsid w:val="00BE6B6B"/>
+    <w:rsid w:val="00BE73C1"/>
+    <w:rsid w:val="00C2345D"/>
+    <w:rsid w:val="00C46FE9"/>
+    <w:rsid w:val="00D0564C"/>
+    <w:rsid w:val="00D13158"/>
+    <w:rsid w:val="00D47167"/>
+    <w:rsid w:val="00D63672"/>
+    <w:rsid w:val="00DC15C6"/>
+    <w:rsid w:val="00DE4B77"/>
+    <w:rsid w:val="00E2567F"/>
+    <w:rsid w:val="00EC60D4"/>
+    <w:rsid w:val="00EF1237"/>
+    <w:rsid w:val="00F91E58"/>
+    <w:rsid w:val="00FA4E6D"/>
+    <w:rsid w:val="00FC5253"/>
+    <w:rsid w:val="00FF01D9"/>
+    <w:rsid w:val="00FF7222"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="33D00FAA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7CEF7164-C5A6-43DF-BEC1-2C32857046D8}"/>
+</w:settings>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B01264"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -513,65 +3698,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -592,300 +3777,101 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...193 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{178D395B-F3C2-49D9-95FD-C727AC3928B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>209</Words>
+  <Characters>1197</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'BannerAccess-StudentAcct'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Susan Clow</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>