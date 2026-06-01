--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -108,66 +108,66 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009B56E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e completed for each employee leaving the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEE93AF" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A45F49" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+    <w:p w14:paraId="71A45F49" w14:textId="14779BAE" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Final pay checks for employees separating from service will be routed to the Department of Human Resources and released upon completion of the Employment Checkout Form.  </w:t>
+        <w:t xml:space="preserve">Final pay checks for employees separating from service will be routed to the Department of Human Resources and released upon completion of the Employment Checkout Form. </w:t>
       </w:r>
       <w:r w:rsidR="00D57C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mployees must complete all the steps in the checkout </w:t>
       </w:r>
       <w:r w:rsidR="00D57C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
@@ -353,51 +353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE44C0" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA03877" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+    <w:p w14:paraId="4AA03877" w14:textId="1B8DFB6F" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obtain a signe</w:t>
       </w:r>
       <w:r w:rsidR="001916D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -463,62 +463,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be signed by Physical Plant even if </w:t>
       </w:r>
       <w:r w:rsidR="00B00214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">none of the items on the list </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>were issued.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA0F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Key Return Form will be provided by the Physical Plant when keys are returned. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7FA30857" w14:textId="77777777" w:rsidR="001916D2" w:rsidRDefault="001916D2" w:rsidP="001916D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C83ED04" w14:textId="77777777" w:rsidR="001916D2" w:rsidRPr="00F8734D" w:rsidRDefault="001916D2" w:rsidP="001916D2">
+    <w:p w14:paraId="2C83ED04" w14:textId="78320FA9" w:rsidR="001916D2" w:rsidRPr="00F8734D" w:rsidRDefault="001916D2" w:rsidP="001916D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8734D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain a signed </w:t>
       </w:r>
       <w:r w:rsidR="00F87DF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -536,509 +544,467 @@
       </w:r>
       <w:r w:rsidRPr="00F8734D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicating the computer systems used and account name. This form must be signed by </w:t>
       </w:r>
       <w:r w:rsidR="00804184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Information Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8734D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> regardless of account status.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA0F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This form can be emailed to Alisha Taylor. (ataylor@ulm.edu)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C286C39" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CCA246" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+    <w:p w14:paraId="15CCA246" w14:textId="4073DF89" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain a signed Purchasing Exit Form from the Purchasing Department indicating the status on the employee’s </w:t>
       </w:r>
       <w:r w:rsidR="001916D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University Purchasing Card. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form must be signed by Purchasing even if a Purchasing Card was not issued.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA0F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If not returning a card this form can be emailed to Chelsea Carter. (chcarter@ulm.edu)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="667A098E" w14:textId="77777777" w:rsidR="00913618" w:rsidRDefault="00913618" w:rsidP="00913618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CD7A47" w14:textId="77777777" w:rsidR="00913618" w:rsidRPr="00913618" w:rsidRDefault="00913618" w:rsidP="00913618">
+    <w:p w14:paraId="72CD7A47" w14:textId="11480F17" w:rsidR="00913618" w:rsidRPr="00913618" w:rsidRDefault="00913618" w:rsidP="00913618">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obtain a signed Controller’s Office Exit Form from the Controller’s Office indicating the status on the employee’s University Travel Card. This form must be signed by the Controller’s Office even if a Travel Card was not issued.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA0F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If not returning a card this form can be emailed to Susan Clow. (sclow@ulm.edu)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FD8F2FF" w14:textId="77777777" w:rsidR="00E1410C" w:rsidRDefault="00E1410C" w:rsidP="00E1410C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50EF0E8E" w14:textId="77777777" w:rsidR="00E1410C" w:rsidRDefault="00E1410C">
-      <w:pPr>
+    <w:p w14:paraId="46DA3910" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRPr="003C1B2C" w:rsidRDefault="009B56E0" w:rsidP="003C1B2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="0520235D" w14:textId="77777777" w:rsidR="00E1410C" w:rsidRDefault="00E1410C">
+      <w:r w:rsidRPr="003C1B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Call Human Resources and make an appointment to complete checkout process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCBE4C4" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751417C1" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Obtain initials from the Office of Sponsored Programs and Research to verify there are no outstanding Grants or Contracts.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CF96666" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+        <w:t>The employee will complete the final checkout with the Human Resources Department and will be required to surrender the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE03E2D" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBE0FF4" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staff/Faculty Identification Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6576C1AE" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ULM Parking Tag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F11957" w14:textId="77777777" w:rsidR="00344784" w:rsidRPr="00344784" w:rsidRDefault="005C6072" w:rsidP="00344784">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Controller’s Office Exit Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00344784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1765CC04" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="001916D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Key Return Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37506BC7" w14:textId="77777777" w:rsidR="00C14E30" w:rsidRPr="00F8734D" w:rsidRDefault="00804184" w:rsidP="00C14E30">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14E30" w:rsidRPr="00F8734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exit Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23437F38" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="001916D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Purchasing Exit Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F745D95" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Change of Address Form (if applicable) for proper mailing of W-2 documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E371FF4" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="001916D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="242" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Employment Checkout Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D1B32E" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="46DA3910" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED38F87" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Call Human Resources and make an appointment to complete checkout process.</w:t>
-[...277 lines deleted...]
-        </w:rPr>
         <w:t>The Human Resources Department will contact the Controller’s Office to verify there are no outstanding trave</w:t>
       </w:r>
       <w:r w:rsidR="00787690">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l advances and the University Police to verify all tickets and fees have been paid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35360124" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D68669" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRPr="00C5728A" w:rsidRDefault="009B56E0" w:rsidP="00C5728A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1154,51 +1120,51 @@
         <w:t>ange of Address Form</w:t>
       </w:r>
       <w:r w:rsidR="002B51A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Optional). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D5C0D8" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRPr="00967150" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-372" w:type="dxa"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="389"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="178"/>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="957"/>
         <w:gridCol w:w="542"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="1672"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B56E0" w:rsidRPr="00967150" w14:paraId="387A6EE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1753D4DF" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRPr="00967150" w:rsidRDefault="009B56E0">
             <w:pPr>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:rPr>
@@ -2077,51 +2043,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBC0E76" w14:textId="77777777" w:rsidR="00967150" w:rsidRPr="00967150" w:rsidRDefault="00967150">
       <w:pPr>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="10260"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B56E0" w:rsidRPr="00967150" w14:paraId="7345FFEB" w14:textId="77777777" w:rsidTr="00D91A91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C83C3B8" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRPr="00967150" w:rsidRDefault="009B56E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2634,77 +2600,77 @@
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3174DC31" w14:textId="77777777" w:rsidR="002B51A1" w:rsidRPr="00967150" w:rsidRDefault="002B51A1" w:rsidP="002B51A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3006A2" w14:textId="77777777" w:rsidR="002B51A1" w:rsidRPr="00967150" w:rsidRDefault="002B51A1" w:rsidP="002B51A1">
+          <w:p w14:paraId="6B3006A2" w14:textId="75DDE1FC" w:rsidR="002B51A1" w:rsidRPr="00967150" w:rsidRDefault="002B51A1" w:rsidP="002B51A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00967150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>All outstanding balances/books have been cleared through ULM Library (at 10</w:t>
-[...7 lines deleted...]
-              <w:t>64</w:t>
+              <w:t>All outstanding balances/books have been cleared through ULM Library (at 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>072</w:t>
             </w:r>
             <w:r w:rsidRPr="00967150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E471AB" w:rsidRPr="00967150" w14:paraId="606DA132" w14:textId="77777777" w:rsidTr="00E471AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
@@ -4082,58 +4048,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D336FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7D8B">
@@ -4157,58 +4123,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D336FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> annual leave</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7D8B">
@@ -7711,62 +7677,52 @@
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0A26A8DF" id="Straight Connector 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="276.65pt,18.55pt" to="507pt,18.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR+mE24gEAAK4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06zJuiMOD0k6C7F&#10;FiDt7qws28IkURC1OPn7UUqaptttmA+CJIqPfI/Py/uDs2KvIxn0jbyZTKXQXmFrfN/I56eHT3dS&#10;UALfgkWvG3nUJO9XHz8sx1DrGQ5oWx0Fg3iqx9DIIaVQVxWpQTugCQbtOdhhdJD4GPuqjTAyurPV&#10;bDpdVCPGNkRUmohvN6egXBX8rtMqfe860knYRnJvqayxrC95rVZLqPsIYTDq3Ab8QxcOjOeiF6gN&#10;JBC/ovkLyhkVkbBLE4Wuwq4zShcOzOZm+geb3QBBFy4sDoWLTPT/YNW3/TYK0zZyIYUHxyPapQim&#10;H5JYo/csIEaxyDqNgWp+vvbbmJmqg9+FR1Q/iWPVu2A+UDg9O3TRic6a8IPtUSRi0uJQJnC8TEAf&#10;klB8Ofsym9/ezqVQr7EK6gyRK4ZI6atGJ/Kmkdb4LA7UsH+klJt4e5KvPT4Ya8uArRcjM/w8Zwso&#10;YJt1FhJvXWDi5HspwPbsX5ViQSS0ps3ZGYeOtLZR7IEtxM5rcXzidqWwQIkDzKF8WSLu4F1qbnQD&#10;NJySS+jkOGcS294a18i762zrc0VdjHsm9SZm3r1ge9zGV8XZFKXo2cDZdddn3l//ZqvfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAzEr3Cd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbiwtZYBK0wmB0G6gFYbYzWtMU9E4VZNuHU9PJg5wtP3p9/cXi8l2YkeDbx0rSGcJCOLa6ZYb&#10;BW+vTxe3IHxA1tg5JgUH8rAoT08KzLXb84p2VWhEDGGfowITQp9L6WtDFv3M9cTx9ukGiyGOQyP1&#10;gPsYbjt5mSTX0mLL8YPBnh4M1V/VaBVsns1yiZtxPb28H9LvD9lV7eNaqfOz6f4ORKAp/MFw1I/q&#10;UEanrRtZe9EpmM+zLKIKspsUxBFI0qvYbvu7kWUh/1cofwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBR+mE24gEAAK4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDMSvcJ3wAAAAoBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D9076A" w:rsidRPr="00D9076A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="00D9076A" w:rsidRPr="0068071B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">  Touchnet</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D9076A" w:rsidRPr="002A5CF9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="11581"/>
         <w:tblW w:w="9784" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9784"/>
@@ -8523,51 +8479,51 @@
     </w:p>
     <w:p w14:paraId="01639376" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641CBA6E" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10068" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="2216"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="437"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="292"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B56E0" w14:paraId="12CCE81E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3D290061" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -9319,51 +9275,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="352BD719" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DE7BAAA" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="588"/>
         <w:gridCol w:w="4200"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2556"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B56E0" w14:paraId="049C518A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DF0EAC4" w14:textId="77777777" w:rsidR="009B56E0" w:rsidRDefault="009B56E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9882,51 +9838,51 @@
         </w:rPr>
         <w:t xml:space="preserve">TRAVEL CARD EXIT FORM </w:t>
       </w:r>
       <w:r w:rsidR="007E3691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(CONTROLLER’S OFFICE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3794E11C" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691" w:rsidP="007E3691">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10068" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="2216"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="645"/>
         <w:gridCol w:w="437"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="292"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E3691" w14:paraId="2A5264D6" w14:textId="77777777" w:rsidTr="00756713">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="658CADBC" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691" w:rsidP="00756713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10644,51 +10600,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="153486D5" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691" w:rsidP="007E3691">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B255F24" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691" w:rsidP="007E3691">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="3420"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E3691" w14:paraId="4330455A" w14:textId="77777777" w:rsidTr="00756713">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03BF9FAE" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691" w:rsidP="00756713">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11606,62 +11562,68 @@
     <w:p w14:paraId="453F61E3" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="2B9B129E" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="7725F702" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="0682101A" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="46B05909" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="765492D2" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="2591795A" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="58E93D4C" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="06E17104" w14:textId="77777777" w:rsidR="007E3691" w:rsidRDefault="007E3691"/>
     <w:p w14:paraId="11B96938" w14:textId="462FC773" w:rsidR="009B56E0" w:rsidRDefault="00FC1F7F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66226">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CC8E281" wp14:editId="6E7CAAC4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CC8E281" wp14:editId="1B9D0D49">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1034415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-35560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4648200" cy="1190625"/>
                 <wp:effectExtent l="0" t="1905" r="3810" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:docPr id="2" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4648200" cy="1190625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
@@ -11838,51 +11800,51 @@
                                 <w:iCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">   (318) 342-5144</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6CC8E281" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:81.45pt;margin-top:-2.8pt;width:366pt;height:93.75pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYixkM9QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg20qw14hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lp1m2vhV7EcSLDg8PqdX12Hdir8kbtJXMZ3MptFVYG7ut5Pen+3eX&#10;UvgAtoYOra7kQXt5vX77ZjW4UhfYYldrEgxifTm4SrYhuDLLvGp1D36GTlsONkg9BDZpm9UEA6P3&#10;XVbM58tsQKododLes/duCsp1wm8arcLXpvE6iK6SzC2kk9K5iWe2XkG5JXCtUUca8AoWPRjLRU9Q&#10;dxBA7Mi8gOqNIvTYhJnCPsOmMUqnHribfP5PN48tOJ16YXG8O8nk/x+s+rL/RsLUlSyksNDziJ70&#10;GMQHHEUR1RmcLznp0XFaGNnNU06deveA6ocXFm9bsFt9Q4RDq6Fmdnl8mZ09nXB8BNkMn7HmMrAL&#10;mIDGhvooHYshGJ2ndDhNJlJR7FwsF5c8bikUx/L8ar4sLlINKJ+fO/Lho8ZexEsliUef4GH/4EOk&#10;A+VzSqxm8d50XRp/Z/9ycGL0JPqR8cQ9jJvxqNNRlQ3WB+6HcFoq/gR8aZF+STHwQlXS/9wBaSm6&#10;T5Y1ucoXi7iByVhcvC/YoPPI5jwCVjFUJYMU0/U2TFu7c2S2LVeapmDxhnVsTOowCj6xOtLnpUmN&#10;Hxc8buW5nbL+fMP1bwAAAP//AwBQSwMEFAAGAAgAAAAhAN6X/Z3dAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SL21dqs2SkKcCoG4FtEfJG5uvE0i4nUUu014e5YTHGfn0+xM&#10;sZ1cJ244hNaThuVCgUCqvG2p1nA8vM5TECEasqbzhBq+McC2vL8rTG79SO9428dacAiF3GhoYuxz&#10;KUPVoDNh4Xsk9i5+cCayHGppBzNyuOvkSqlEOtMSf2hMj88NVl/7q9Nw2l0+P9bqrX5xm370k5Lk&#10;Mqn17GF6egQRcYp/MPzW5+pQcqezv5INomOdrDJGNcw3CQgG0mzNhzM76TIDWRby/4TyBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiLGQz1AQAAzgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6X/Z3dAAAACgEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="6CC8E281" id="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:81.45pt;margin-top:-2.8pt;width:366pt;height:93.75pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYixkM9QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg20qw14hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lp1m2vhV7EcSLDg8PqdX12Hdir8kbtJXMZ3MptFVYG7ut5Pen+3eX&#10;UvgAtoYOra7kQXt5vX77ZjW4UhfYYldrEgxifTm4SrYhuDLLvGp1D36GTlsONkg9BDZpm9UEA6P3&#10;XVbM58tsQKododLes/duCsp1wm8arcLXpvE6iK6SzC2kk9K5iWe2XkG5JXCtUUca8AoWPRjLRU9Q&#10;dxBA7Mi8gOqNIvTYhJnCPsOmMUqnHribfP5PN48tOJ16YXG8O8nk/x+s+rL/RsLUlSyksNDziJ70&#10;GMQHHEUR1RmcLznp0XFaGNnNU06deveA6ocXFm9bsFt9Q4RDq6Fmdnl8mZ09nXB8BNkMn7HmMrAL&#10;mIDGhvooHYshGJ2ndDhNJlJR7FwsF5c8bikUx/L8ar4sLlINKJ+fO/Lho8ZexEsliUef4GH/4EOk&#10;A+VzSqxm8d50XRp/Z/9ycGL0JPqR8cQ9jJvxqNNRlQ3WB+6HcFoq/gR8aZF+STHwQlXS/9wBaSm6&#10;T5Y1ucoXi7iByVhcvC/YoPPI5jwCVjFUJYMU0/U2TFu7c2S2LVeapmDxhnVsTOowCj6xOtLnpUmN&#10;Hxc8buW5nbL+fMP1bwAAAP//AwBQSwMEFAAGAAgAAAAhAN6X/Z3dAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SL21dqs2SkKcCoG4FtEfJG5uvE0i4nUUu014e5YTHGfn0+xM&#10;sZ1cJ244hNaThuVCgUCqvG2p1nA8vM5TECEasqbzhBq+McC2vL8rTG79SO9428dacAiF3GhoYuxz&#10;KUPVoDNh4Xsk9i5+cCayHGppBzNyuOvkSqlEOtMSf2hMj88NVl/7q9Nw2l0+P9bqrX5xm370k5Lk&#10;Mqn17GF6egQRcYp/MPzW5+pQcqezv5INomOdrDJGNcw3CQgG0mzNhzM76TIDWRby/4TyBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJiLGQz1AQAAzgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6X/Z3dAAAACgEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6BD815A3" w14:textId="77777777" w:rsidR="00BB0DBE" w:rsidRDefault="00BB0DBE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>University of Louisiana at Monroe</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5BC30619" w14:textId="77777777" w:rsidR="00BB0DBE" w:rsidRDefault="00BB0DBE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
@@ -12122,51 +12084,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NAME AND/OR ADDRESS CHANGE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6507D69C" w14:textId="77777777" w:rsidR="00A14781" w:rsidRPr="00A14781" w:rsidRDefault="00A14781" w:rsidP="00A14781">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14914" w:type="dxa"/>
-        <w:tblLook w:val="00BF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1098"/>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="253"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="174"/>
         <w:gridCol w:w="1958"/>
         <w:gridCol w:w="1288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2214"/>
         <w:gridCol w:w="4762"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A14781" w:rsidRPr="007943CD" w14:paraId="752D5025" w14:textId="77777777" w:rsidTr="00F47ED8">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4762" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
@@ -14866,111 +14828,129 @@
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E66226">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E66226">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> do    </w:t>
             </w:r>
             <w:r w:rsidR="00E66226">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E66226">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D336FE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E66226">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  do not release my home phone and /or address information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47BCB876" w14:textId="77777777" w:rsidR="00A14781" w:rsidRPr="0042075E" w:rsidRDefault="00A14781" w:rsidP="00A14781">
       <w:pPr>
@@ -16459,132 +16439,132 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41334D1D" w14:textId="77777777" w:rsidR="00D961BF" w:rsidRPr="007943CD" w:rsidRDefault="00D961BF" w:rsidP="00907865"/>
     <w:sectPr w:rsidR="00D961BF" w:rsidRPr="007943CD" w:rsidSect="00201F92">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="360" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412EDC97" w14:textId="77777777" w:rsidR="001512FA" w:rsidRDefault="001512FA">
+    <w:p w14:paraId="3C69B7EF" w14:textId="77777777" w:rsidR="00D336FE" w:rsidRDefault="00D336FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="264381FE" w14:textId="77777777" w:rsidR="001512FA" w:rsidRDefault="001512FA">
+    <w:p w14:paraId="37DE4B6F" w14:textId="77777777" w:rsidR="00D336FE" w:rsidRDefault="00D336FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albertus Extra Bold">
     <w:panose1 w:val="020E0802040304020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0598DE64" w14:textId="77777777" w:rsidR="00BB0DBE" w:rsidRPr="005F1EDC" w:rsidRDefault="005F1EDC" w:rsidP="005F1EDC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5090"/>
         <w:tab w:val="right" w:pos="10181"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F1EDC">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -16632,58 +16612,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="005F1EDC">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002B51A1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>LN</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3708F6B4" w14:textId="77777777" w:rsidR="001512FA" w:rsidRDefault="001512FA">
+    <w:p w14:paraId="5CBC12ED" w14:textId="77777777" w:rsidR="00D336FE" w:rsidRDefault="00D336FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C253D08" w14:textId="77777777" w:rsidR="001512FA" w:rsidRDefault="001512FA">
+    <w:p w14:paraId="3FE3BB1A" w14:textId="77777777" w:rsidR="00D336FE" w:rsidRDefault="00D336FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4A388B16" w14:textId="77777777" w:rsidR="00BB0DBE" w:rsidRDefault="00BB0DBE">
     <w:pPr>
       <w:spacing w:line="232" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -16791,51 +16771,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31390F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D7AF254"/>
+    <w:tmpl w:val="D3D4EAA4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16915,51 +16895,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fBVmAX+MejUa1jsudmS+NIWqaun2OHckFf8n3nwwwjF09E5cKBEugvCf6jvYSEGkojEwFQ6+OOqYeIVkkO9KYw==" w:salt="kMmJXuSct20B7Unv48lgZw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C/u9hp2U+abdDYfIkaDVntWW40DALoMRyg7cJokkAXh+W7lW338v/X++nThQPOF5tJmDz7GWVRbEMWTOuY35ww==" w:salt="vZu8bKxdySN/ac8UgA0QwA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -17054,94 +17034,96 @@
     <w:rsid w:val="003271DF"/>
     <w:rsid w:val="0032772E"/>
     <w:rsid w:val="0033124D"/>
     <w:rsid w:val="00332008"/>
     <w:rsid w:val="00334C8C"/>
     <w:rsid w:val="00341470"/>
     <w:rsid w:val="00343DD2"/>
     <w:rsid w:val="00344784"/>
     <w:rsid w:val="00345926"/>
     <w:rsid w:val="003474C1"/>
     <w:rsid w:val="003534E0"/>
     <w:rsid w:val="00363D94"/>
     <w:rsid w:val="00370969"/>
     <w:rsid w:val="00371702"/>
     <w:rsid w:val="003740F5"/>
     <w:rsid w:val="0037563B"/>
     <w:rsid w:val="00380432"/>
     <w:rsid w:val="00381999"/>
     <w:rsid w:val="00384EC2"/>
     <w:rsid w:val="00386367"/>
     <w:rsid w:val="003A348C"/>
     <w:rsid w:val="003A4787"/>
     <w:rsid w:val="003B31B9"/>
     <w:rsid w:val="003B3E85"/>
     <w:rsid w:val="003B4B57"/>
+    <w:rsid w:val="003C1B2C"/>
     <w:rsid w:val="003C236E"/>
     <w:rsid w:val="003C2C13"/>
     <w:rsid w:val="003C3C07"/>
     <w:rsid w:val="003D53A2"/>
     <w:rsid w:val="003E49CA"/>
     <w:rsid w:val="003E72BC"/>
     <w:rsid w:val="003F1AE1"/>
     <w:rsid w:val="003F2FD7"/>
     <w:rsid w:val="003F3170"/>
     <w:rsid w:val="003F509B"/>
     <w:rsid w:val="003F7153"/>
     <w:rsid w:val="004123F8"/>
     <w:rsid w:val="00413201"/>
     <w:rsid w:val="004136AF"/>
     <w:rsid w:val="004208B7"/>
     <w:rsid w:val="00432E51"/>
     <w:rsid w:val="00441C54"/>
     <w:rsid w:val="00445B53"/>
     <w:rsid w:val="00447351"/>
     <w:rsid w:val="00451A54"/>
     <w:rsid w:val="00451AC8"/>
     <w:rsid w:val="00455F83"/>
     <w:rsid w:val="004564BC"/>
     <w:rsid w:val="00460556"/>
     <w:rsid w:val="00462D16"/>
     <w:rsid w:val="0046330F"/>
     <w:rsid w:val="00465F18"/>
     <w:rsid w:val="0047032D"/>
     <w:rsid w:val="004808E3"/>
     <w:rsid w:val="00481BBF"/>
     <w:rsid w:val="004A019E"/>
     <w:rsid w:val="004A1E5C"/>
     <w:rsid w:val="004A63F6"/>
     <w:rsid w:val="004A68C0"/>
     <w:rsid w:val="004C3FD2"/>
     <w:rsid w:val="004D195B"/>
     <w:rsid w:val="004D23A7"/>
     <w:rsid w:val="004D2F01"/>
     <w:rsid w:val="004D38D1"/>
     <w:rsid w:val="004E7CE5"/>
     <w:rsid w:val="004F1B36"/>
     <w:rsid w:val="004F3395"/>
     <w:rsid w:val="004F7D8B"/>
     <w:rsid w:val="0050444E"/>
+    <w:rsid w:val="0050709D"/>
     <w:rsid w:val="00525AEA"/>
     <w:rsid w:val="0053541F"/>
     <w:rsid w:val="00573A3E"/>
     <w:rsid w:val="0058071F"/>
     <w:rsid w:val="00592CDF"/>
     <w:rsid w:val="005973EC"/>
     <w:rsid w:val="005A41AC"/>
     <w:rsid w:val="005A482C"/>
     <w:rsid w:val="005A5633"/>
     <w:rsid w:val="005A68B9"/>
     <w:rsid w:val="005A7A31"/>
     <w:rsid w:val="005B7D84"/>
     <w:rsid w:val="005C1248"/>
     <w:rsid w:val="005C383A"/>
     <w:rsid w:val="005C3A45"/>
     <w:rsid w:val="005C6072"/>
     <w:rsid w:val="005D00D5"/>
     <w:rsid w:val="005D1785"/>
     <w:rsid w:val="005D39DE"/>
     <w:rsid w:val="005E063B"/>
     <w:rsid w:val="005E7B73"/>
     <w:rsid w:val="005F1EDC"/>
     <w:rsid w:val="00616808"/>
     <w:rsid w:val="0062381A"/>
     <w:rsid w:val="00623BA6"/>
@@ -17310,62 +17292,64 @@
     <w:rsid w:val="00C3695D"/>
     <w:rsid w:val="00C36B2C"/>
     <w:rsid w:val="00C5728A"/>
     <w:rsid w:val="00C64404"/>
     <w:rsid w:val="00C664E3"/>
     <w:rsid w:val="00C670D2"/>
     <w:rsid w:val="00C710A1"/>
     <w:rsid w:val="00C72E57"/>
     <w:rsid w:val="00C90D74"/>
     <w:rsid w:val="00C9354E"/>
     <w:rsid w:val="00CA313A"/>
     <w:rsid w:val="00CA5160"/>
     <w:rsid w:val="00CA622F"/>
     <w:rsid w:val="00CA7335"/>
     <w:rsid w:val="00CC4018"/>
     <w:rsid w:val="00CD349D"/>
     <w:rsid w:val="00CE0EF7"/>
     <w:rsid w:val="00CE1598"/>
     <w:rsid w:val="00D05AC1"/>
     <w:rsid w:val="00D05EC8"/>
     <w:rsid w:val="00D079E9"/>
     <w:rsid w:val="00D129C5"/>
     <w:rsid w:val="00D17DF3"/>
     <w:rsid w:val="00D21B94"/>
     <w:rsid w:val="00D31E28"/>
+    <w:rsid w:val="00D336FE"/>
     <w:rsid w:val="00D4281A"/>
     <w:rsid w:val="00D430CF"/>
     <w:rsid w:val="00D46303"/>
     <w:rsid w:val="00D47325"/>
     <w:rsid w:val="00D57C0D"/>
     <w:rsid w:val="00D74220"/>
     <w:rsid w:val="00D746E3"/>
     <w:rsid w:val="00D819DA"/>
     <w:rsid w:val="00D9076A"/>
     <w:rsid w:val="00D91A91"/>
     <w:rsid w:val="00D92D94"/>
     <w:rsid w:val="00D961BF"/>
+    <w:rsid w:val="00DA0F1A"/>
     <w:rsid w:val="00DA47A6"/>
     <w:rsid w:val="00DA6228"/>
     <w:rsid w:val="00DB4351"/>
     <w:rsid w:val="00DB45DF"/>
     <w:rsid w:val="00DB7CAA"/>
     <w:rsid w:val="00DD0050"/>
     <w:rsid w:val="00DD047A"/>
     <w:rsid w:val="00DD258F"/>
     <w:rsid w:val="00DD7670"/>
     <w:rsid w:val="00DE08A7"/>
     <w:rsid w:val="00DF6BEE"/>
     <w:rsid w:val="00E064E1"/>
     <w:rsid w:val="00E1410C"/>
     <w:rsid w:val="00E1554F"/>
     <w:rsid w:val="00E25F40"/>
     <w:rsid w:val="00E35084"/>
     <w:rsid w:val="00E35C5D"/>
     <w:rsid w:val="00E471AB"/>
     <w:rsid w:val="00E51647"/>
     <w:rsid w:val="00E576BE"/>
     <w:rsid w:val="00E62142"/>
     <w:rsid w:val="00E66226"/>
     <w:rsid w:val="00E81DA4"/>
     <w:rsid w:val="00E83E17"/>
     <w:rsid w:val="00E9169D"/>
@@ -17442,51 +17426,95 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -17693,58 +17721,58 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E66226"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E66226"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
@@ -17882,51 +17910,50 @@
     <w:rsid w:val="009A63FA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1764035428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -18205,70 +18232,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13394C89-BBEE-46BF-BCD4-C12BC21F53DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9283</Characters>
+  <Pages>9</Pages>
+  <Words>1642</Words>
+  <Characters>9366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
+  <Lines>78</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNIVERSITY OF LOUISIANA AT MONROE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Louisiana at Monroe</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10890</CharactersWithSpaces>
+  <CharactersWithSpaces>10987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UNIVERSITY OF LOUISIANA AT MONROE</dc:title>
   <dc:subject/>
   <dc:creator>Linda Wilson;Linda Ngo</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>