--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -7,333 +7,225 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="000552B9" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0774C011" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="001A2586" w:rsidRDefault="00D65FF1" w:rsidP="00710D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2586">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UNIVERSITY OF LOUISIANA MONROE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F90A71" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="001A2586" w:rsidRDefault="00D65FF1" w:rsidP="001A2586">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2586">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Conflict of Commitment and Disclosure of Outside Employment Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011268B9" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000552B9">
-[...32 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="3A482240" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A2586">
+      <w:r w:rsidRPr="00DE712D">
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Louisiana Revised Statutes and P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE712D">
+        <w:t>olicies of the University of Louisiana Board of Supervisors, each full-time employee of the University of Louisiana Monroe must report any outside employment for which a salary, retainer, fee or other remuneration is paid. Should an additional outside employment activity be initiated subsequent to the annual disclosure date, a separate form must be submitted at that time. Complete the form below for review and approval by university administration. If no outside employment qualifies for disclosure,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="003942B8">
+        <w:t>the entire form must still be completed with the exception of Part 6.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE712D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t>Louisiana Revised Statutes and P</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE712D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:t>the entire form must still be completed with the exception of Part 6.</w:t>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Each</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE712D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside employment agency must be disclosed separately. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE712D">
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>Each</w:t>
+        <w:t>If you are engaged in outside employment or consulting activities with mo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>re than one agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE712D">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> outside employment agency must be disclosed separately. </w:t>
+        <w:t>, complete and attach the extra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Outside Employment Agency Form that is</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE712D">
-        <w:rPr>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> attached to this document. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRPr="001A680D" w:rsidRDefault="008650B6" w:rsidP="00D65FF1">
+    <w:p w14:paraId="7C56CF0F" w14:textId="77777777" w:rsidR="008650B6" w:rsidRPr="001A680D" w:rsidRDefault="008650B6" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="008650B6" w:rsidP="00D65FF1">
+    <w:p w14:paraId="295267A4" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="008650B6" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008650B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Part 1: Understanding Outside Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRPr="008650B6" w:rsidRDefault="008650B6" w:rsidP="001A680D">
+    <w:p w14:paraId="595EB559" w14:textId="77777777" w:rsidR="008650B6" w:rsidRPr="008650B6" w:rsidRDefault="008650B6" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="21600F12" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For the purposes of this disclosure, I understand outside employment to include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="7D2EE30D" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -568,51 +460,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="008650B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRPr="008650B6" w:rsidRDefault="008650B6" w:rsidP="001A680D">
+    <w:p w14:paraId="0AC96ECD" w14:textId="77777777" w:rsidR="008650B6" w:rsidRPr="008650B6" w:rsidRDefault="008650B6" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7200" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">     (</w:t>
       </w:r>
       <w:r w:rsidR="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -624,54 +516,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nitial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                  (Date)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC525C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -907,51 +819,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="008650B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRPr="001133DD" w:rsidRDefault="001133DD" w:rsidP="001A680D">
+    <w:p w14:paraId="29E093DA" w14:textId="77777777" w:rsidR="008650B6" w:rsidRPr="001133DD" w:rsidRDefault="001133DD" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1007,72 +919,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Initial) </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         </w:t>
+        <w:t xml:space="preserve">Initial) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="2794D28F" w14:textId="77777777" w:rsidR="008650B6" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -1299,155 +1231,173 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="008650B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008650B6" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="135E92EA" w14:textId="77777777" w:rsidR="008650B6" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to non-University individuals or entities, including publishing </w:t>
       </w:r>
       <w:r w:rsidR="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001133DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="001133DD" w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Initial) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001133DD" w:rsidRPr="001133DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial) </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="001133DD" w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="2E36E21E" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>agreements or arrangements;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001133DD" w:rsidRPr="00136526" w:rsidRDefault="001133DD" w:rsidP="001A680D">
+    <w:p w14:paraId="0A8D5AD7" w14:textId="77777777" w:rsidR="001133DD" w:rsidRPr="00136526" w:rsidRDefault="001133DD" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="6BE29796" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -1689,51 +1639,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="008650B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001133DD" w:rsidRPr="001133DD" w:rsidRDefault="001133DD" w:rsidP="001A680D">
+    <w:p w14:paraId="6EDE3925" w14:textId="77777777" w:rsidR="001133DD" w:rsidRPr="001133DD" w:rsidRDefault="001133DD" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1805,81 +1755,101 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00953A66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Initial) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001133DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial) </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">                        </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC0657">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
       <w:r w:rsidRPr="001133DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="5E4330C2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="001133DD" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
@@ -1887,171 +1857,180 @@
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r w:rsidR="001A680D" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="001133DD" w:rsidP="00D65FF1">
+    <w:p w14:paraId="52B2671B" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="001133DD" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Part 2</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conflict of Commitment Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="007F1AB0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="212A4E7A" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="007F1AB0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
+    <w:p w14:paraId="6F1165B9" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Do you teach any courses for credit outside the University of Louisiana Monroe?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
+    <w:p w14:paraId="09786E62" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Check1"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00421F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2065,92 +2044,111 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Check2"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00421F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00421F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(If yes, </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, </w:t>
       </w:r>
       <w:r w:rsidR="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>please explain when classes are being taught and the amount of time spent each week)</w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2218,130 +2216,139 @@
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="009422F8" w:rsidP="00EC0657">
+    <w:p w14:paraId="6C2F68F6" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="009422F8" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Do you use</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the name or resources of the University of Louisiana Monroe in connection with outside employment/income?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
+    <w:p w14:paraId="71DA8A85" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Check3"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2355,93 +2362,104 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check4"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F1AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If yes, please explain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2F3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
@@ -2516,165 +2534,183 @@
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="001A680D" w:rsidRDefault="00E2412C" w:rsidP="00D65FF1">
+    <w:p w14:paraId="6800F28C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="001A680D" w:rsidRDefault="00E2412C" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2412C" w:rsidRDefault="00E2412C" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0765C3CC" w14:textId="77777777" w:rsidR="00E2412C" w:rsidRDefault="00E2412C" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Part 3: Acknowledgement as Related to Louisiana Law</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="661521E7" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I understand that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="53C28EFB" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="69F41AE2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a. I may not represent an outside employer as an employee of the university. Any views I may express on behalf of</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="54B838ED" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an outside employer do not necessarily reflect the views of the university. </w:t>
+        <w:t xml:space="preserve"> an outside employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00754445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00754445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not necessarily reflect the views of the university. </w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2727,52 +2763,50 @@
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Text9"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2792,51 +2826,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
+    <w:p w14:paraId="3A6CBA5C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
@@ -2977,71 +3011,71 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Initial)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="7836223A" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">b. The name of the university or my official capacity at the university cannot in any way be used in support of any </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="4FCBFDDC" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>position I may take on behalf of an outside employer.</w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -3103,51 +3137,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text10"/>
+      <w:bookmarkStart w:id="15" w:name="Text10"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -3180,61 +3214,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
+    <w:p w14:paraId="5FD6C540" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7200" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3268,86 +3302,86 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Initial)</w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009422F8" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="4D5A0A68" w14:textId="77777777" w:rsidR="009422F8" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c. I</w:t>
       </w:r>
       <w:r w:rsidR="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> understand that I must be familiar with </w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Louisiana Revised Statutes 42:61 et seq. and the policies of the Board of </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802E78" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="009422F8">
+    <w:p w14:paraId="124E0FAD" w14:textId="77777777" w:rsidR="00802E78" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="009422F8">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Supervisors for the University of Louisiana System relative to dual employment and outside employment.</w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3368,51 +3402,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text11"/>
+      <w:bookmarkStart w:id="16" w:name="Text11"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -3445,61 +3479,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
+    <w:p w14:paraId="57BC15CB" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7380" w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -3532,51 +3566,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003942B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Initial)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="659D048E" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">d. I </w:t>
       </w:r>
       <w:r w:rsidR="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>must take</w:t>
       </w:r>
@@ -3629,51 +3663,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text12"/>
+      <w:bookmarkStart w:id="17" w:name="Text12"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -3706,61 +3740,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
+    <w:p w14:paraId="53C4A66F" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00802E78" w:rsidP="00802E78">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7200" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3793,70 +3827,70 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Initial)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="3A31CAEA" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e. If I begin any outside employment activities after completing this form, I am required to complete another form at </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="23423DA3" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00754445" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the time such employment begins.</w:t>
       </w:r>
       <w:r w:rsidR="00802E78" w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
@@ -3942,51 +3976,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text13"/>
+      <w:bookmarkStart w:id="18" w:name="Text13"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -4019,69 +4053,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00802E78" w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00802E78">
+    <w:p w14:paraId="3F436CC2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00802E78">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7200" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00754445">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -4105,80 +4139,80 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003942B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Initial)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
+    <w:p w14:paraId="18B02073" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRDefault="001A680D" w:rsidP="001A680D">
+    <w:p w14:paraId="37D9AAAD" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRDefault="001A680D" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4197,51 +4231,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                _</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text14"/>
+      <w:bookmarkStart w:id="19" w:name="Text14"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4283,51 +4317,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
       <w:r w:rsidR="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4336,51 +4370,51 @@
       <w:r w:rsidR="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Text15"/>
+      <w:bookmarkStart w:id="20" w:name="Text15"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4422,62 +4456,62 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRPr="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="001A680D">
+    <w:p w14:paraId="347592F4" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRPr="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4546,659 +4580,696 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>(Initial)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">               </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA4A2B">
+        <w:t>Initial)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00802E78">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
+        <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00802E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003942B8" w:rsidRPr="003942B8" w:rsidRDefault="003942B8" w:rsidP="001A680D">
+    <w:p w14:paraId="1D9367E5" w14:textId="77777777" w:rsidR="003942B8" w:rsidRPr="003942B8" w:rsidRDefault="003942B8" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003942B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A680D" w:rsidRDefault="00BA4A2B" w:rsidP="001A680D">
+    <w:p w14:paraId="3B057A15" w14:textId="77777777" w:rsidR="001A680D" w:rsidRDefault="00BA4A2B" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 5: </w:t>
       </w:r>
       <w:r w:rsidR="001A680D" w:rsidRPr="00BA4A2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Code of Governmental Ethics:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003942B8" w:rsidRPr="00BA4A2B" w:rsidRDefault="003942B8" w:rsidP="001A680D">
+    <w:p w14:paraId="5C2952D1" w14:textId="77777777" w:rsidR="003942B8" w:rsidRPr="00BA4A2B" w:rsidRDefault="003942B8" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A680D" w:rsidRDefault="001A680D" w:rsidP="001A680D">
+    <w:p w14:paraId="385AF7F0" w14:textId="77777777" w:rsidR="001A680D" w:rsidRDefault="001A680D" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is understood that you have familiarized yourself with the Code of Governmental Ethics (Louisiana Revised Statutes 42:1101 et seq. relative to the ethical standards for public employees (Payment from nonpublic sources, prohibited transactions, prohibited contractual arrangements, gifts, illegal payments, influencing action by legislature, and nepotism).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A680D" w:rsidRPr="00802E78" w:rsidRDefault="001A680D" w:rsidP="001A680D">
+    <w:p w14:paraId="14E68E21" w14:textId="77777777" w:rsidR="001A680D" w:rsidRPr="00802E78" w:rsidRDefault="001A680D" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A680D" w:rsidRDefault="001A680D" w:rsidP="001A680D">
+    <w:p w14:paraId="6BE73697" w14:textId="77777777" w:rsidR="001A680D" w:rsidRDefault="001A680D" w:rsidP="001A680D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Louisiana Revised Statutes are available at http://www.legis.state.la.us and the policies of the Board of Supervisors may be viewed at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00136526">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>http://www.ulsystem.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00D65FF1">
+    <w:p w14:paraId="20263E50" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00802E78" w:rsidRPr="001561E1" w:rsidRDefault="001561E1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="7631357C" w14:textId="77777777" w:rsidR="00802E78" w:rsidRPr="001561E1" w:rsidRDefault="001561E1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001561E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A50ED2" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
+    <w:p w14:paraId="58DDDF9D" w14:textId="77777777" w:rsidR="00A50ED2" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00BA4A2B" w:rsidP="00D65FF1">
+    <w:p w14:paraId="52D876C1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00BA4A2B" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Part 6</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Outside Employment Agency</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="5550B975" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
+    <w:p w14:paraId="14E79433" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Check5"/>
+      <w:bookmarkStart w:id="21" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DO NOT </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">have outside employment      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="009422F8" w:rsidP="00D65FF1">
+    <w:p w14:paraId="132D2213" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="009422F8" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Continue to part 7</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, sign, and submit)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="4580F98F" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
+    <w:p w14:paraId="7FF2C7CD" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00A50ED2" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Check6"/>
+      <w:bookmarkStart w:id="22" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> have outside employment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="1FE7F00C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside employment agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: Complete the information below for the outside employer, sign on page 2, and submit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="1FF0B77B" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00802E78" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MULTIPLE</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside employment agencies</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: Complete the information below for first employer, sign on page 2, complete as many copies of page 3 as needed, sign and submit all documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="70BBA938" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A50ED2" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="6A57CABE" w14:textId="77777777" w:rsidR="00A50ED2" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name and Address o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">f Outside Employer or Business:  </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Text16"/>
+      <w:bookmarkStart w:id="23" w:name="Text16"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5231,109 +5302,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="4509CF89" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Duration of Outside Employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Activity</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Text17"/>
+      <w:bookmarkStart w:id="24" w:name="Text17"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5366,75 +5437,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Text18"/>
+      <w:bookmarkStart w:id="25" w:name="Text18"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5467,75 +5538,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Text19"/>
+      <w:bookmarkStart w:id="26" w:name="Text19"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5568,75 +5639,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text20"/>
+      <w:bookmarkStart w:id="27" w:name="Text20"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5669,75 +5740,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text21"/>
+      <w:bookmarkStart w:id="28" w:name="Text21"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5770,75 +5841,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text22"/>
+      <w:bookmarkStart w:id="29" w:name="Text22"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5871,85 +5942,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="246BA5EB" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Time Commitment Required (hours per week/month): </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Text23"/>
+      <w:bookmarkStart w:id="30" w:name="Text23"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -5982,85 +6053,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="50C8F878" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the nature of the outside employment: </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text24"/>
+      <w:bookmarkStart w:id="31" w:name="Text24"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -6093,248 +6164,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00206704" w:rsidRPr="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="48F0F41A" w14:textId="77777777" w:rsidR="00206704" w:rsidRPr="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment, combined with any other outside employment previously approved, prevent or infringe upon the performance of regularly assigned full-time duties (including classes, course preparation, advising, office hours, or other university related work)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="5ED1617C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Check7"/>
+      <w:bookmarkStart w:id="32" w:name="Check7"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Check8"/>
+      <w:bookmarkStart w:id="33" w:name="Check8"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Text25"/>
+      <w:bookmarkStart w:id="34" w:name="Text25"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -6367,240 +6466,268 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="2195BC4C" w14:textId="77777777" w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve the utilization of university facilities, equipment, materials, or involve other university employees or students?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="086578D1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Check9"/>
+      <w:bookmarkStart w:id="35" w:name="Check9"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Check10"/>
+      <w:bookmarkStart w:id="36" w:name="Check10"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Text26"/>
+      <w:bookmarkStart w:id="37" w:name="Text26"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -6633,240 +6760,268 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="37D8AF29" w14:textId="77777777" w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve an entity currently doing or seeking to do business with the university or your university department or administrative unit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="0EC48B71" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00136526" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Check11"/>
+      <w:bookmarkStart w:id="38" w:name="Check11"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Check12"/>
+      <w:bookmarkStart w:id="39" w:name="Check12"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text27"/>
+      <w:bookmarkStart w:id="40" w:name="Text27"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -6899,240 +7054,268 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="252635D6" w14:textId="77777777" w:rsidR="00206704" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4.  </w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1" w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve any other governmental entity (local, state, or federal)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
+    <w:p w14:paraId="45EC06AB" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Check13"/>
+      <w:bookmarkStart w:id="41" w:name="Check13"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Check14"/>
+      <w:bookmarkStart w:id="42" w:name="Check14"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A50ED2">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Text28"/>
+      <w:bookmarkStart w:id="43" w:name="Text28"/>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
@@ -7165,164 +7348,184 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A50ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="004C03D1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="0AC8A33E" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="004C03D1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C03D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="4E2B4230" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Part 7: Acknowledgement of Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="6C96FBE8" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>My printed name and signature below is an attestation of the accuracy, completeness, and truthfulness of the information submitted.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00802E78" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00296CFA">
+        <w:t xml:space="preserve">My printed name and signature below </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00802E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00802E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an attestation of the accuracy, completeness, and truthfulness of the information submitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774AF6A1" w14:textId="77777777" w:rsidR="00802E78" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="11E4685D" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000552B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name: ____________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRPr="00D71C61" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="02848497" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRPr="00D71C61" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">Printed                                                                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7351,238 +7554,256 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">    Signature                                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D71C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                        Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRPr="000552B9" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="30DF4F4D" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRPr="000552B9" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CWID</w:t>
       </w:r>
       <w:r w:rsidRPr="000552B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: ______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>________________________     Department: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRPr="000552B9" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
+    <w:p w14:paraId="01F20A88" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRPr="000552B9" w:rsidRDefault="00BA4A2B" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4A2B" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00D65FF1">
+    <w:p w14:paraId="3D8AA772" w14:textId="77777777" w:rsidR="00BA4A2B" w:rsidRPr="00802E78" w:rsidRDefault="00802E78" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0B46A86C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Approval of Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="30B7DFD9" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="19134C8B" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The Conflict of Commitment and Disclosure of Outside Employment form must be completed and submitted for review regardless of whether outside employment is disclosed by the employee on the form. If “I Do Not Have Outside Employment” is selected, this form should be submitted to the employee’s Program Director</w:t>
       </w:r>
       <w:r w:rsidR="00085544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/Director</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for review and approval</w:t>
       </w:r>
       <w:r w:rsidR="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and retained in employee’s personnel file.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00296CFA">
+        <w:t xml:space="preserve"> and retained in employee’s personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009422F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>. If “I Do Have Outside Employment” is selected, the form should be submitted for review and approval to the employee’s Department Head followed by the School Director, Dean</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00085544">
+        <w:t>file.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/Director</w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> If “I Do Have Outside Employment” is selected, the form should be submitted for review and approval to the employee’s Department Head followed by the School Director, Dean</w:t>
+      </w:r>
+      <w:r w:rsidR="00085544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">, and the University President. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="146C39A1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="16EB93C2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Program Director</w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7644,51 +7865,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC3E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="66902AC7" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7739,51 +7960,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00FC3E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">   Approval Date                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="43C60210" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7811,76 +8032,96 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00FC3E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="1E49FDA0" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="1793A67D" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>School Director</w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -7892,82 +8133,101 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: ___________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>__</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A7657F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00662EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="1666C834" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -8017,51 +8277,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Signature                                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approval Date                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="001561E1">
+    <w:p w14:paraId="001B2E9D" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="001561E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -8072,75 +8332,95 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No          Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve"> No          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="2DD7E799" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00A7657F">
+    <w:p w14:paraId="4EDC92A7" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00A7657F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350" w:hanging="1350"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8225,83 +8505,95 @@
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> Signature                                                                                   </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7657F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approval Date                                </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00662EBD">
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2F020" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00662EBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -8312,75 +8604,95 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No          Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve"> No          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="48F2E533" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="294FACD2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>University President</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -8412,610 +8724,626 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="70A5BF37" w14:textId="77777777" w:rsidR="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                       Signature                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00662EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">  Approval Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001561E1" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="21A59366" w14:textId="77777777" w:rsidR="001561E1" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comments: _________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00A021A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A021A0" w:rsidRPr="00A021A0" w:rsidRDefault="00A021A0" w:rsidP="00296CFA">
+    <w:p w14:paraId="6814719D" w14:textId="77777777" w:rsidR="00A021A0" w:rsidRPr="00A021A0" w:rsidRDefault="00A021A0" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
+    <w:p w14:paraId="735791C3" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00296CFA" w:rsidRDefault="00D65FF1" w:rsidP="00296CFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A021A0" w:rsidRDefault="00A021A0" w:rsidP="00D65FF1">
+    <w:p w14:paraId="017FDE1B" w14:textId="77777777" w:rsidR="00A021A0" w:rsidRDefault="00A021A0" w:rsidP="00D65FF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A021A0" w:rsidSect="00A263AA">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00052DC0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="21785374" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00052DC0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This page is only to be completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00052DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if an employee has more than one outside employment activity to disclose.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="202651F9" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="792391B6" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Employees of the University MUST disclose all outside employment activities. Complete and attach this form to the ULM Conflict of Commitment and Disclosure of Outside Employment Form to disclose additional outside employment activities. This form must be signed and dated by both the University employee and the supervisors approving the outside employment. Complete and attach a separate copy of this form for each additional outside employment activity being disclosed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="6499E9EA" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="7FAFA2BA" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Outside Employment Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (If needed)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00D65FF1">
+    <w:p w14:paraId="1002A8EB" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="5116EFD9" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DO NOT </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">have outside employment      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="77FC45AC" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Continue to part 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, sign, and submit)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="2409E2A1" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="2A47F9CE" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> have outside employment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="264719F9" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside employment agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: Complete the information below for the outside employer, sign on page 2, and submit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="10BC1989" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00802E78" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MULTIPLE</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> outside employment agencies</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: Complete the information below for first employer, sign on page 2, complete as many copies of page 3 as needed, sign and submit all documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="1B2C5977" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+    <w:p w14:paraId="0F70E2A8" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Name and Address o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">f Outside Employer or Business:  </w:t>
       </w:r>
       <w:r>
@@ -9096,51 +9424,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+    <w:p w14:paraId="78B3F1E3" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Duration of Outside Employment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Activity</w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
@@ -9716,51 +10044,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+    <w:p w14:paraId="2A538DC6" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Time Commitment Required (hours per week/month): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
@@ -9825,51 +10153,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+    <w:p w14:paraId="6272A597" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00136526" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the nature of the outside employment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
@@ -9934,137 +10262,146 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRPr="00EC0657" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="634788B1" w14:textId="77777777" w:rsidR="00085544" w:rsidRPr="00EC0657" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment, combined with any other outside employment previously approved, prevent or infringe upon the performance of regularly assigned full-time duties (including classes, course preparation, advising, office hours, or other university related work)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="4A53CB49" w14:textId="77777777" w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10076,83 +10413,102 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
@@ -10202,129 +10558,138 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="0BAA9952" w14:textId="77777777" w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve the utilization of university facilities, equipment, materials, or involve other university employees or students?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="2AC8A48D" w14:textId="77777777" w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10336,83 +10701,102 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
@@ -10462,129 +10846,138 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="6E5D6CD1" w14:textId="77777777" w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve an entity currently doing or seeking to do business with the university or your university department or administrative unit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="11248597" w14:textId="77777777" w:rsidR="00085544" w:rsidRPr="00136526" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10596,83 +10989,102 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
@@ -10722,129 +11134,138 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="4125A87A" w14:textId="77777777" w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Will this outside employment involve any other governmental entity (local, state, or federal)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="5CBD3A1E" w14:textId="77777777" w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10856,83 +11277,102 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C60A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00136526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (If yes, please explain): </w:t>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00136526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please explain): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
@@ -10982,195 +11422,213 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="626B7D05" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C03D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="50A806C7" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Approval of Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="5918D197" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="282D6AC5" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The Conflict of Commitment and Disclosure of Outside Employment form must be completed and submitted for review regardless of whether outside employment is disclosed by the employee on the form. If “I Do Not Have Outside Employment” is selected, this form should be submitted to the employee’s Program </w:t>
       </w:r>
       <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:r w:rsidR="00085544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/Director</w:t>
       </w:r>
       <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for review and approval</w:t>
       </w:r>
       <w:r w:rsidR="00085544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and retained in employee’s personnel file.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
+        <w:t xml:space="preserve"> and retained in employee’s personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00085544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>. If “I Do Have Outside Employment” is selected, the form should be submitted for review and approval to the employee’s Department Head followed by the School Director, Dean</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00085544">
+        <w:t>file.</w:t>
+      </w:r>
+      <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/Director</w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> If “I Do Have Outside Employment” is selected, the form should be submitted for review and approval to the employee’s Department Head followed by the School Director, Dean</w:t>
+      </w:r>
+      <w:r w:rsidR="00085544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00085544" w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>, and the University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="7165C408" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="681E5726" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Program Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -11223,51 +11681,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="6F022A8A" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -11318,51 +11776,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">   Approval Date                               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="4126D2E3" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -11390,154 +11848,193 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="097537E5" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="70EDEF1B" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>School Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve"> (If Applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: ___________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="72FAD15F" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -11587,51 +12084,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Signature                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approval Date                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="1B3F1F60" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -11642,75 +12139,95 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No          Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve"> No          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="5FA37513" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="1CCF3385" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350" w:hanging="1350"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11786,73 +12303,85 @@
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> Signature                                                                                   </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approval Date                                </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F83215" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval Recommended: </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -11863,75 +12392,95 @@
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No          Comments:__________________________________________________________</w:t>
+        <w:t xml:space="preserve"> No          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Comments:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="73A63561" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="4A5ABDB4" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>University President</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
@@ -11954,246 +12503,275 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="162C78C9" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                       Signature                                                                                                                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">  Approval Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="43227B0E" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Comments: _________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00A021A0" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="1CD79F3B" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00A021A0" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
+    <w:p w14:paraId="1704576E" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRPr="00296CFA" w:rsidRDefault="00EC0657" w:rsidP="00EC0657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00296CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
+    <w:p w14:paraId="1C9AC4E5" w14:textId="77777777" w:rsidR="00EC0657" w:rsidRDefault="00EC0657" w:rsidP="00085544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
+    <w:p w14:paraId="788045ED" w14:textId="77777777" w:rsidR="00085544" w:rsidRDefault="00085544" w:rsidP="00085544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="6C0792E6" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Excerpt from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>University of Louisiana System Policy Number: FS-III.VII.-1</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+        <w:t xml:space="preserve">University of Louisiana System Policy Number: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FS-III.VII.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799B80DB" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="00052DC0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="5DAB42C6" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="00052DC0" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Board of Supervisors for the University of Louisiana System recognizes a right of employees to engage in outside</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -12208,982 +12786,1064 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>employment, and as required by L.R.S. 42:1123(9), has established policies and procedures requiring that such outside</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00052DC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>employment be disclosed and submitted for administrative review and approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0E2D9175" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0531DBB9" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. All full-time employees of the System, including faculty, other academic, unclassified, and classified, are required to abide by this policy at all times, including during regular and winter term, and while on paid or unpaid leave.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="64C6EDBF" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Outside employment is defined as any non-University/College activity for which economic benefit is received, including but not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="3E9B924D" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Employment with any non-University employer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="71486C9C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Contracts to provide consulting, personal or professional services to non-University individuals or entities, including publishing agreements or arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="027B984F" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Self-employment or operation of a business.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="5A8EB716" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Economic benefits include cash payments or such other non-cash economic benefit, e.g., share of profits, shares of stock, equity participation, etc. as the employee and outside employer may agree; provided that such non-cash economic benefit shall not have a present value significantly in excess of fair compensation for the services rendered. Compensation rates for outside employment need not be related to University salary rates but should be negotiated fairly based on normal private sector levels for similar services.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+        <w:t xml:space="preserve">. Economic benefits include cash payments or such other non-cash economic benefit, e.g., share of profits, shares of stock, equity participation, etc. as the employee and outside employer may agree; provided that such non-cash economic benefit shall not have a present value significantly in excess of fair compensation for the services rendered. Compensation rates for outside employment need not be related to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salary rates but should be negotiated fairly based on normal private sector levels for similar services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30129D2A" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Outside employment shall be performed only outside of assigned working hours or responsibilities, or during a period of paid or unpaid leave. During said sabbatical, special or educational leave, outside activities may be permitted only in exceptional circumstances, and only in accordance with Board Rules and State Law.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="55241A64" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Outside employment shall not conflict, delay, or in any manner interfere with instructional, scholarly and/or other services, which the employee is obligated to render to the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="651548C4" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="7C956A41" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OUTSIDE EMPLOYMENT THAT WILL BE CONSIDERED FOR APPROVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0B1A44C4" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. General consulting, other outside employment, or business activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="09CCBE24" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Serving as an expert witness in an area based upon the employee’s training and experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0EA721A1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Consulting on a non-University research project. A University employee may be engaged as a consultant on a non- University research project or projects conducted by an outside employer, provided the employee neither supervises nor performs the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="3CC1D9F5" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="73D355E1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OUTSIDE EMPLOYMENT THAT WILL NOT BE APPROVED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0D929CB1" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. A university employee may not receive compensation to assist in the passage or defeat of legislation during the fiscal year in which the legislation is pending in the legislature, except from the Louisiana Legislature or any department, institute or agency within the Legislative branch.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="4C91E0D5" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. If the University employee supervises non-University research or performs the research, he/she is considered a participant or a part of the outside research team rather than a consultant. In such instances, the employee may not be employed by, nor contract directly with, the outside agency unless it is not feasible or practical to seek a contract through the University under established procedures for sponsored research, as determined by the appropriate University President.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="136B1D81" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Blanket approvals for outside employment will not be granted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="0F579457" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Employment or contractual relationships, which are considered to be a violation of the Louisiana Code of Governmental Ethics, will not be approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="2DE2831B" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="65CC70CF" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EMPLOYEE RESPONSIBILITIES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="6F109268" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Full-time employees contemplating outside employment or currently engaged in outside employment shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="69CD9E7C" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Disclose outside employment in accordance with University of Louisiana System Policy FS-III.VII.-1, and procedures established therefore.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+        <w:t xml:space="preserve">. Disclose outside employment in accordance with University of Louisiana System Policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FS-III.VII.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1, and procedures established therefore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045DAE2" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092589D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Provide notification to the outside employer that he/she accepts such employment as an individual, and not, in any manner, as a representative of the University. It is recommended that employees do this by including with any oral testimony or written reports, a statement to the effect that the views expressed are those of the employee and do not necessarily reflect the views of the University. In no case may the individual concerned use the name of the University or his/her University affiliation, title, or address officially in any other way in support of any position he/she may take. Biographical data, including a statement of employment by the Board of Supervisors for the University of Louisiana System, may be included as introductory material to written reports or orally in the case of the expert witness statements, but may not be incorporated into the body of the written report.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="009422F8" w:rsidP="00D65FF1">
+        <w:t xml:space="preserve">. Provide notification to the outside employer that he/she accepts such employment as an individual, and not, in any manner, as a representative of the University. It is recommended that employees do this by including with any oral testimony or written reports, a statement to the effect that the views expressed are those of the employee and do not necessarily reflect the views of the University. In no case may the individual concerned use the name of the University or his/her </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affiliation, title, or address officially in any other way in support of any position he/she may take. Biographical data, including a statement of employment by the Board of Supervisors for the University of Louisiana System, may be included as introductory material to written reports or orally in the case of the expert witness statements, but may not be incorporated into the body of the written report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EACFCA" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="009422F8" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00D65FF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Comply with any other provisions of University of Louisiana System Policy FS-III.VII.-1.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+        <w:t xml:space="preserve">. Comply with any other provisions of University of Louisiana System Policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D65FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FS-III.VII.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D65FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6532615B" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="58CDCC41" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D65FF1" w:rsidRPr="000552B9" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="6A21BE8A" w14:textId="77777777" w:rsidR="00D65FF1" w:rsidRPr="000552B9" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">**For additional information, please review information at </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">http://www.ulsystem.net/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00D65FF1" w:rsidRPr="000552B9" w:rsidSect="00D1486F">
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="53A7C0BD" w14:textId="77777777" w:rsidR="00C60A25" w:rsidRDefault="00C60A25" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="5F855FFA" w14:textId="77777777" w:rsidR="00C60A25" w:rsidRDefault="00C60A25" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F20284" w:rsidRDefault="00F20284">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1772B1BE" w14:textId="77777777" w:rsidR="00F20284" w:rsidRDefault="00F20284">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00670A90" w:rsidRPr="00670A90" w:rsidRDefault="00D65FF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B5109EC" w14:textId="77777777" w:rsidR="00670A90" w:rsidRPr="00670A90" w:rsidRDefault="00D65FF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00670A90">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="279157544"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
@@ -13213,159 +13873,159 @@
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085544">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00670A90">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00E22C39" w:rsidRDefault="00085544">
+  <w:p w14:paraId="2EF66EDD" w14:textId="77777777" w:rsidR="00E22C39" w:rsidRDefault="00C60A25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E22C39" w:rsidRDefault="00D65FF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A953330" w14:textId="77777777" w:rsidR="00E22C39" w:rsidRDefault="00D65FF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DA085F" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67A64655" w14:textId="77777777" w:rsidR="00DA085F" w:rsidRPr="00D65FF1" w:rsidRDefault="00D65FF1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D65FF1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Page 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="68781A51" w14:textId="77777777" w:rsidR="00C60A25" w:rsidRDefault="00C60A25" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D65FF1" w:rsidRDefault="00D65FF1" w:rsidP="00D65FF1">
+    <w:p w14:paraId="45225CBB" w14:textId="77777777" w:rsidR="00C60A25" w:rsidRDefault="00C60A25" w:rsidP="00D65FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F20284" w:rsidRDefault="00F20284">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="65CEE20B" w14:textId="77777777" w:rsidR="00F20284" w:rsidRDefault="00F20284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F20284" w:rsidRDefault="00F20284">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6548E239" w14:textId="77777777" w:rsidR="00F20284" w:rsidRDefault="00F20284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F20284" w:rsidRDefault="00F20284">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BAC314D" w14:textId="77777777" w:rsidR="00F20284" w:rsidRDefault="00F20284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46590EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23D6491C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13418,150 +14078,157 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8ldzVV3fAqba1y1FTWrZnBvwmLvSe89mngyVmkvWGP1YyZK0j0dbFHJx3qzuvGh6pFbh4TpBXzbg3GEKCfuoWw==" w:salt="JfQlqy/rgzrgNywtdCdTyQ=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/il83p9vfOXuBKUntW27+O6djr5ygUNHHKOIK8UAKvX4NDczTb15HnuUmWo1ur+lsAjq1yEc/Yc+sTo/8SPOhA==" w:salt="/8dIaCrfEyyh6Bauq+kftA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D65FF1"/>
     <w:rsid w:val="00072A32"/>
     <w:rsid w:val="00085544"/>
     <w:rsid w:val="001133DD"/>
     <w:rsid w:val="001561E1"/>
+    <w:rsid w:val="001A2586"/>
     <w:rsid w:val="001A680D"/>
     <w:rsid w:val="00206704"/>
     <w:rsid w:val="00296CFA"/>
+    <w:rsid w:val="00351DD7"/>
     <w:rsid w:val="00363977"/>
     <w:rsid w:val="003942B8"/>
     <w:rsid w:val="00535028"/>
     <w:rsid w:val="00605830"/>
     <w:rsid w:val="00662EBD"/>
+    <w:rsid w:val="00710D8C"/>
     <w:rsid w:val="00754445"/>
     <w:rsid w:val="00802E78"/>
     <w:rsid w:val="008650B6"/>
     <w:rsid w:val="009422F8"/>
     <w:rsid w:val="00953A66"/>
     <w:rsid w:val="00A021A0"/>
     <w:rsid w:val="00A50ED2"/>
     <w:rsid w:val="00A7657F"/>
     <w:rsid w:val="00BA4A2B"/>
+    <w:rsid w:val="00BF5698"/>
+    <w:rsid w:val="00C60A25"/>
     <w:rsid w:val="00D065BF"/>
     <w:rsid w:val="00D65FF1"/>
     <w:rsid w:val="00E2412C"/>
     <w:rsid w:val="00EC0657"/>
     <w:rsid w:val="00F20284"/>
     <w:rsid w:val="00FC3E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4D1A5814"/>
+  <w14:docId w14:val="1E8F4C02"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C8F66E51-9D90-4645-83CF-BC7FA05C1E98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13889,55 +14556,125 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D65FF1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00710D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00710D8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -14018,55 +14755,137 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00206704"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC0657"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710D8C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00710D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00710D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00710D8C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00710D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00710D8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulsystem.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -14295,73 +15114,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>18343</Characters>
+  <Pages>5</Pages>
+  <Words>3221</Words>
+  <Characters>18364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
+  <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21518</CharactersWithSpaces>
+  <CharactersWithSpaces>21542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chloe Beaver</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>