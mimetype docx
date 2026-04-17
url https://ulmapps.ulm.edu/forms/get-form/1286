--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -6135,93 +6135,94 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Note: A signed copy should be provided to the employee and a copy retained for the supervisory fill to support the final overall evaluation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00622DC8" w:rsidRPr="00622DC8">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27ACC247" w14:textId="77777777" w:rsidR="00F74B1B" w:rsidRDefault="00F74B1B" w:rsidP="002F0B90">
+    <w:p w14:paraId="1F01F3F0" w14:textId="77777777" w:rsidR="004F50F6" w:rsidRDefault="004F50F6" w:rsidP="002F0B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59AD71FD" w14:textId="77777777" w:rsidR="00F74B1B" w:rsidRDefault="00F74B1B" w:rsidP="002F0B90">
+    <w:p w14:paraId="4F6E4558" w14:textId="77777777" w:rsidR="004F50F6" w:rsidRDefault="004F50F6" w:rsidP="002F0B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="66E00887" w14:textId="77777777" w:rsidR="00B86362" w:rsidRDefault="00B86362">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
@@ -6400,178 +6401,180 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1AEC91FD" w14:textId="77777777" w:rsidR="00B86362" w:rsidRDefault="00B86362">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05A50513" w14:textId="77777777" w:rsidR="00F74B1B" w:rsidRDefault="00F74B1B" w:rsidP="002F0B90">
+    <w:p w14:paraId="2F5E5E76" w14:textId="77777777" w:rsidR="004F50F6" w:rsidRDefault="004F50F6" w:rsidP="002F0B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E54F231" w14:textId="77777777" w:rsidR="00F74B1B" w:rsidRDefault="00F74B1B" w:rsidP="002F0B90">
+    <w:p w14:paraId="77DF761C" w14:textId="77777777" w:rsidR="004F50F6" w:rsidRDefault="004F50F6" w:rsidP="002F0B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="55BB17A6" w14:textId="1EFA22D4" w:rsidR="00B86362" w:rsidRDefault="00B86362">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D8A585A" w14:textId="7D16E6CB" w:rsidR="00B86362" w:rsidRDefault="00B86362">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="07BC04F1" w14:textId="25D607E8" w:rsidR="00B86362" w:rsidRDefault="00B86362">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="I1VOQ70KikHZ5+qdluq1upA/ToDjXhT+z/0ofnNYivI+77Y4FWi7UhlJ2Br4hrJgJMZ5YntPbDPXX2yCTIyezA==" w:salt="nTzcfVyD7mMIILuf+Y5d5g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06F59"/>
     <w:rsid w:val="0001052E"/>
     <w:rsid w:val="000112B4"/>
     <w:rsid w:val="000164A6"/>
     <w:rsid w:val="00024A5F"/>
     <w:rsid w:val="0004183A"/>
     <w:rsid w:val="000458C7"/>
+    <w:rsid w:val="00052FEE"/>
     <w:rsid w:val="00064893"/>
     <w:rsid w:val="00076FAD"/>
     <w:rsid w:val="000C1A0C"/>
     <w:rsid w:val="000C4252"/>
     <w:rsid w:val="00101ED9"/>
     <w:rsid w:val="00104DBD"/>
     <w:rsid w:val="0017143C"/>
     <w:rsid w:val="001927AC"/>
     <w:rsid w:val="001A1A8C"/>
     <w:rsid w:val="001B44DD"/>
     <w:rsid w:val="001D23B8"/>
     <w:rsid w:val="001E2DD3"/>
     <w:rsid w:val="00230270"/>
     <w:rsid w:val="00234175"/>
     <w:rsid w:val="002371C9"/>
     <w:rsid w:val="00282BF4"/>
     <w:rsid w:val="00283F79"/>
     <w:rsid w:val="00292B79"/>
     <w:rsid w:val="002A0DB1"/>
     <w:rsid w:val="002F0B90"/>
     <w:rsid w:val="00323658"/>
     <w:rsid w:val="00325680"/>
     <w:rsid w:val="0034365A"/>
     <w:rsid w:val="003727B2"/>
     <w:rsid w:val="00392780"/>
     <w:rsid w:val="003A3FE3"/>
     <w:rsid w:val="003C1A77"/>
     <w:rsid w:val="003D56AC"/>
     <w:rsid w:val="004114BB"/>
     <w:rsid w:val="00415B7A"/>
     <w:rsid w:val="00423FA3"/>
     <w:rsid w:val="00425345"/>
     <w:rsid w:val="00434F7D"/>
     <w:rsid w:val="00462F6C"/>
     <w:rsid w:val="004707FD"/>
     <w:rsid w:val="0047235C"/>
     <w:rsid w:val="00476D30"/>
     <w:rsid w:val="004B38D5"/>
     <w:rsid w:val="004D28C7"/>
     <w:rsid w:val="004D42A7"/>
     <w:rsid w:val="004F40DA"/>
     <w:rsid w:val="004F44EA"/>
+    <w:rsid w:val="004F50F6"/>
     <w:rsid w:val="005331B5"/>
     <w:rsid w:val="00564293"/>
     <w:rsid w:val="0057366E"/>
     <w:rsid w:val="0058531D"/>
     <w:rsid w:val="005C5B01"/>
     <w:rsid w:val="005D5A73"/>
     <w:rsid w:val="005E4FD2"/>
     <w:rsid w:val="00622DC8"/>
     <w:rsid w:val="00640FE9"/>
     <w:rsid w:val="00654788"/>
     <w:rsid w:val="00663DB1"/>
     <w:rsid w:val="006642DD"/>
     <w:rsid w:val="00667264"/>
     <w:rsid w:val="00673A6A"/>
     <w:rsid w:val="00693C1C"/>
     <w:rsid w:val="00697216"/>
     <w:rsid w:val="006F445F"/>
     <w:rsid w:val="00705184"/>
     <w:rsid w:val="0072290E"/>
     <w:rsid w:val="00756266"/>
     <w:rsid w:val="007D3C79"/>
     <w:rsid w:val="007D68CA"/>
     <w:rsid w:val="0083753D"/>
     <w:rsid w:val="008548D4"/>
     <w:rsid w:val="008A22EA"/>
@@ -6633,53 +6636,53 @@
     <w:rsid w:val="00FA7586"/>
     <w:rsid w:val="00FB363F"/>
     <w:rsid w:val="00FB365D"/>
     <w:rsid w:val="00FC314E"/>
     <w:rsid w:val="00FC3E70"/>
     <w:rsid w:val="00FE55B9"/>
     <w:rsid w:val="00FF48F6"/>
     <w:rsid w:val="00FF5C32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F4D4BE2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AD508A18-B4DB-48B8-BC63-CF5E62329341}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7936,109 +7939,111 @@
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F57602" w:rsidRDefault="00F57602" w:rsidP="00F57602">
           <w:pPr>
             <w:pStyle w:val="CB2F71FCE96747FA93C34F4377D973D22"/>
           </w:pPr>
           <w:r w:rsidRPr="00E37F49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F57602"/>
+    <w:rsid w:val="006615AF"/>
     <w:rsid w:val="00A4772A"/>
     <w:rsid w:val="00F57602"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>