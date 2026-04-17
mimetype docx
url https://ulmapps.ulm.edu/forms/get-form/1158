--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -2,154 +2,157 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BB3D10" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="43345B69" w14:textId="4B1B6A18" w:rsidR="00BB3D10" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUEST FOR ACCOMMODATION FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3D10" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="75C20A49" w14:textId="77777777" w:rsidR="00D346BA" w:rsidRDefault="00D346BA" w:rsidP="00BB3D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA39E3D" w14:textId="77777777" w:rsidR="00BB3D10" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009646E6">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0416A783" wp14:editId="3AF7AFAE">
                 <wp:extent cx="1990725" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
-                <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1990725" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="009646E6" w:rsidP="009646E6">
+                          <w:p w14:paraId="4652195F" w14:textId="77777777" w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="009646E6" w:rsidP="009646E6">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>CONFIDENTIALITY STATEMENT:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="000D38F4" w:rsidP="009646E6">
+                          <w:p w14:paraId="56A41D43" w14:textId="77777777" w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="000D38F4" w:rsidP="009646E6">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>A request for accommodation, including medical and other relevant</w:t>
                             </w:r>
                             <w:r w:rsidR="009646E6" w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> information</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
@@ -165,88 +168,82 @@
                               <w:t xml:space="preserve"> is privileged and </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve">may </w:t>
                             </w:r>
                             <w:r w:rsidR="009646E6" w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>only be released as appropriate to individuals with a business need to know.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0416A783" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:105.55pt;margin-top:5.9pt;width:156.75pt;height:50.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWJYVMIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypEmMOEWXLsOA&#10;7gK0+wBZlmNhkuhJSuzu60vJbpZdsIdhfhBEkzo8PCQ314NW5CSsk2BKms1SSoThUEtzKOmXh/2r&#10;FSXOM1MzBUaU9FE4er19+WLTd4XIoQVVC0sQxLii70raet8VSeJ4KzRzM+iEQWcDVjOPpj0ktWU9&#10;omuV5Gl6lfRg684CF87h39vRSbcRv2kE95+axglPVEmRm4+njWcVzmS7YcXBsq6VfKLB/oGFZtJg&#10;0jPULfOMHK38DUpLbsFB42ccdAJNI7mINWA1WfpLNfct60SsBcVx3Vkm9/9g+cfTZ0tkXdI8W1Ji&#10;mMYmPYjBkzcwkDzo03euwLD7DgP9gL+xz7FW190B/+qIgV3LzEHcWAt9K1iN/LLwMrl4OuK4AFL1&#10;H6DGNOzoIQINjdVBPJSDIDr26fHcm0CFh5TrdbrMF5Rw9F29XmXLRUzBiufXnXX+nQBNwqWkFnsf&#10;0dnpzvnAhhXPISGZAyXrvVQqGvZQ7ZQlJ4Zzso/fhP5TmDKkL+l6gTz+DpHG708QWnoceCV1SVfn&#10;IFYE2d6aOo6jZ1KNd6SszKRjkG4U0Q/VMPWlgvoRFbUwDjYuIl5asN8p6XGoS+q+HZkVlKj3Bruy&#10;zubzsAXRmC+WORr20lNdepjhCFVST8l43fm4OaF0AzfYvUZGYUObRyYTVxzWqPe0WGEbLu0Y9WP9&#10;t08AAAD//wMAUEsDBBQABgAIAAAAIQAd/FUo3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcEHXSQCkhToWQQPQGBcHVjbdJhL0OtpuGv2d7guPMrGbeVqvJWTFiiL0nBfks&#10;A4HUeNNTq+D97fFyCSImTUZbT6jgByOs6tOTSpfGH+gVx01qBZdQLLWCLqWhlDI2HTodZ35A4mzn&#10;g9OJZWilCfrA5c7KeZYtpNM98UKnB3zosPna7J2C5dXz+BnXxctHs9jZ23RxMz59B6XOz6b7OxAJ&#10;p/R3DEd8RoeambZ+TyYKq4AfSezmzM9pkRfXILZHY16ArCv5n7/+BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJYlhUwjAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAB38VSjcAAAABwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:156.75pt;height:50.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWJYVMIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypEmMOEWXLsOA&#10;7gK0+wBZlmNhkuhJSuzu60vJbpZdsIdhfhBEkzo8PCQ314NW5CSsk2BKms1SSoThUEtzKOmXh/2r&#10;FSXOM1MzBUaU9FE4er19+WLTd4XIoQVVC0sQxLii70raet8VSeJ4KzRzM+iEQWcDVjOPpj0ktWU9&#10;omuV5Gl6lfRg684CF87h39vRSbcRv2kE95+axglPVEmRm4+njWcVzmS7YcXBsq6VfKLB/oGFZtJg&#10;0jPULfOMHK38DUpLbsFB42ccdAJNI7mINWA1WfpLNfct60SsBcVx3Vkm9/9g+cfTZ0tkXdI8W1Ji&#10;mMYmPYjBkzcwkDzo03euwLD7DgP9gL+xz7FW190B/+qIgV3LzEHcWAt9K1iN/LLwMrl4OuK4AFL1&#10;H6DGNOzoIQINjdVBPJSDIDr26fHcm0CFh5TrdbrMF5Rw9F29XmXLRUzBiufXnXX+nQBNwqWkFnsf&#10;0dnpzvnAhhXPISGZAyXrvVQqGvZQ7ZQlJ4Zzso/fhP5TmDKkL+l6gTz+DpHG708QWnoceCV1SVfn&#10;IFYE2d6aOo6jZ1KNd6SszKRjkG4U0Q/VMPWlgvoRFbUwDjYuIl5asN8p6XGoS+q+HZkVlKj3Bruy&#10;zubzsAXRmC+WORr20lNdepjhCFVST8l43fm4OaF0AzfYvUZGYUObRyYTVxzWqPe0WGEbLu0Y9WP9&#10;t08AAAD//wMAUEsDBBQABgAIAAAAIQAEhP+V3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcUGuX0FJCnAohgegNWgRXN94mEfY6xG4a/p6FC1xGWs1o5m2xGr0TA/axDaRh&#10;NlUgkKpgW6o1vG4fJksQMRmyxgVCDV8YYVWenhQmt+FILzhsUi24hGJuNDQpdbmUsWrQmzgNHRJ7&#10;+9B7k/jsa2l7c+Ry7+SlUgvpTUu80JgO7xusPjYHr2F59TS8x3X2/FYt9u4mXVwPj5+91udn490t&#10;iIRj+gvDDz6jQ8lMu3AgG4XTwI+kX2Uvm2VzEDsOKTUHWRbyP335DQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJYlhUwjAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAASE/5XcAAAABQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="009646E6" w:rsidP="009646E6">
+                    <w:p w14:paraId="4652195F" w14:textId="77777777" w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="009646E6" w:rsidP="009646E6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>CONFIDENTIALITY STATEMENT:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="000D38F4" w:rsidP="009646E6">
+                    <w:p w14:paraId="56A41D43" w14:textId="77777777" w:rsidR="009646E6" w:rsidRPr="009646E6" w:rsidRDefault="000D38F4" w:rsidP="009646E6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>A request for accommodation, including medical and other relevant</w:t>
                       </w:r>
                       <w:r w:rsidR="009646E6" w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> information</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
@@ -256,102 +253,102 @@
                       </w:r>
                       <w:r w:rsidR="009646E6" w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> is privileged and </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve">may </w:t>
                       </w:r>
                       <w:r w:rsidR="009646E6" w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>only be released as appropriate to individuals with a business need to know.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3D10" w:rsidRDefault="00BB3D10" w:rsidP="00BB3D10">
+    <w:p w14:paraId="01FA74DD" w14:textId="77777777" w:rsidR="00BB3D10" w:rsidRDefault="00BB3D10" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SECTION 1:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A63119">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUESTOR INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3D10" w:rsidRPr="008E7ABC" w:rsidRDefault="00BB3D10" w:rsidP="00BB3D10">
+    <w:p w14:paraId="0061E894" w14:textId="77777777" w:rsidR="00BB3D10" w:rsidRPr="008E7ABC" w:rsidRDefault="00BB3D10" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="47242246" w14:textId="77777777" w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requestor’s Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -364,111 +361,109 @@
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text10"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00920CA2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920CA2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920CA2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920CA2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00920CA2">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="0005633E" w:rsidRPr="008D70D2" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="5043C438" w14:textId="77777777" w:rsidR="0005633E" w:rsidRPr="008D70D2" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="52CB7E65" w14:textId="77777777" w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Requestor is </w:t>
       </w:r>
       <w:r w:rsidRPr="0005633E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(check only one)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -479,252 +474,252 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check16"/>
+      <w:bookmarkStart w:id="1" w:name="Check16"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Employee</w:t>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check17"/>
+      <w:bookmarkStart w:id="2" w:name="Check17"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Job Applicant</w:t>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check18"/>
+      <w:bookmarkStart w:id="3" w:name="Check18"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009646E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visitor / Public</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D38F4" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="63BCD1AA" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E2F99">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Requestor’s </w:t>
       </w:r>
       <w:r w:rsidR="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address:  </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text11"/>
+      <w:bookmarkStart w:id="4" w:name="Text11"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -748,96 +743,96 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="000D38F4" w:rsidRDefault="000D38F4" w:rsidP="00BB3D10">
+    <w:p w14:paraId="5DC452F4" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRDefault="000D38F4" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E2F99">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Requestor’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone #: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text12"/>
+      <w:bookmarkStart w:id="5" w:name="Text12"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -861,53 +856,53 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="000D38F4" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="4FAF3F92" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRDefault="000D582E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>If R</w:t>
       </w:r>
       <w:r w:rsidR="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equestor is an employee, also provide:</w:t>
       </w:r>
       <w:r w:rsidR="000D38F4" w:rsidRPr="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -915,51 +910,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Job Title: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text13"/>
+      <w:bookmarkStart w:id="6" w:name="Text13"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -983,103 +978,103 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="11269138" w14:textId="77777777" w:rsidR="0005633E" w:rsidRDefault="0005633E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Divisio</w:t>
       </w:r>
       <w:r w:rsidR="000D582E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n/Unit:</w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text14"/>
+      <w:bookmarkStart w:id="7" w:name="Text14"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1103,80 +1098,80 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="000D582E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor’s Name:</w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text15"/>
+      <w:bookmarkStart w:id="8" w:name="Text15"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1200,69 +1195,69 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="0067614E" w:rsidRDefault="0067614E" w:rsidP="00BB3D10">
+    <w:p w14:paraId="0F9DC845" w14:textId="77777777" w:rsidR="0067614E" w:rsidRDefault="0067614E" w:rsidP="00BB3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0067614E" w:rsidRPr="008D70D2" w:rsidRDefault="0018230D" w:rsidP="00510466">
+    <w:p w14:paraId="3318B803" w14:textId="77777777" w:rsidR="0067614E" w:rsidRPr="008D70D2" w:rsidRDefault="0018230D" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SECTION 2</w:t>
       </w:r>
       <w:r w:rsidR="0067614E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -1276,940 +1271,854 @@
       </w:r>
       <w:r w:rsidR="00A63119">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REQUESTED ACCOMMODATION</w:t>
       </w:r>
       <w:r w:rsidR="008D70D2" w:rsidRPr="008D70D2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D70D2" w:rsidRPr="008D70D2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Attach a separate sheet if additional space is needed)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018230D" w:rsidRPr="008E7ABC" w:rsidRDefault="0018230D" w:rsidP="00510466">
+    <w:p w14:paraId="565826BA" w14:textId="77777777" w:rsidR="0018230D" w:rsidRPr="008E7ABC" w:rsidRDefault="0018230D" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018230D" w:rsidRDefault="0018230D" w:rsidP="00510466">
+    <w:p w14:paraId="0ED28D08" w14:textId="77777777" w:rsidR="0018230D" w:rsidRDefault="0018230D" w:rsidP="00510466">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe the nature of </w:t>
       </w:r>
       <w:r w:rsidR="000D38F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="008D70D2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disability and the functional limitations resulting therefrom.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018230D" w:rsidRDefault="00920CA2" w:rsidP="00920CA2">
+    <w:p w14:paraId="3E792F1E" w14:textId="77777777" w:rsidR="0018230D" w:rsidRDefault="00920CA2" w:rsidP="00920CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text16"/>
+      <w:bookmarkStart w:id="9" w:name="Text16"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00920CA2" w:rsidRPr="008E7ABC" w:rsidRDefault="00920CA2" w:rsidP="0018230D">
+    <w:p w14:paraId="4A11691D" w14:textId="77777777" w:rsidR="00920CA2" w:rsidRPr="008E7ABC" w:rsidRDefault="00920CA2" w:rsidP="0018230D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018230D" w:rsidRDefault="00E62BBD" w:rsidP="0018230D">
+    <w:p w14:paraId="18FA67DC" w14:textId="77777777" w:rsidR="0018230D" w:rsidRDefault="00E62BBD" w:rsidP="0018230D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Check the type of accommodation requested</w:t>
       </w:r>
       <w:r w:rsidR="00181AE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Use the blank space provided to the right to further explain</w:t>
       </w:r>
       <w:r w:rsidR="002B18B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reason for</w:t>
       </w:r>
       <w:r w:rsidR="00181AE9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the requested accommodation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D70D2" w:rsidRPr="000D582E" w:rsidRDefault="008D70D2" w:rsidP="008D70D2">
+    <w:p w14:paraId="596F3318" w14:textId="77777777" w:rsidR="008D70D2" w:rsidRPr="000D582E" w:rsidRDefault="008D70D2" w:rsidP="008D70D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="4945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D38F4" w:rsidTr="000D582E">
+      <w:tr w:rsidR="000D38F4" w14:paraId="506AD84C" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="000D38F4" w:rsidRPr="00E62BBD" w:rsidRDefault="000D38F4" w:rsidP="000D38F4">
+          <w:p w14:paraId="1A080733" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRPr="00E62BBD" w:rsidRDefault="000D38F4" w:rsidP="000D38F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="000D38F4" w:rsidRPr="00E62BBD" w:rsidRDefault="000D38F4" w:rsidP="000D38F4">
+          <w:p w14:paraId="4108DD16" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRPr="00E62BBD" w:rsidRDefault="000D38F4" w:rsidP="000D38F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accommodation Type</w:t>
             </w:r>
             <w:r w:rsidR="00672F43">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="000D38F4" w:rsidRDefault="002B18B4" w:rsidP="008D70D2">
+          <w:p w14:paraId="0C165941" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRDefault="002B18B4" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason for Accommodation Request</w:t>
             </w:r>
             <w:r w:rsidR="00672F43">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="6D61BE8F" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="000D38F4" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="2DF8B29A" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="000D38F4" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:right="-7" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="000D38F4">
+          <w:p w14:paraId="38E8935D" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="000D38F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check19"/>
+            <w:bookmarkStart w:id="10" w:name="Check19"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Application/Testing Process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="4D6A3352" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explain</w:t>
             </w:r>
             <w:r w:rsidRPr="000D38F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the specific application/testing requirement for which accommodation is requested:</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00920CA2" w:rsidP="008D70D2">
+          <w:p w14:paraId="7E3FB723" w14:textId="2DA8DA92" w:rsidR="008E4FD6" w:rsidRDefault="008E4FD6" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="00C90357" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="59D87619" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="000D38F4">
+          <w:p w14:paraId="60378A8D" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="000D38F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check4"/>
+            <w:bookmarkStart w:id="11" w:name="Check4"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>articipating in a Job Interview</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="4DCB2B86" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify the Date/Time/Location of the job interview for which an accommodation is requested:</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="06518787" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="0078273A" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="3A91C40C" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="051AD6FB" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check5"/>
+            <w:bookmarkStart w:id="12" w:name="Check5"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00672F43">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Performance of Essential Functions of Your Job</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="71B61939" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the job duties for which accommodation is requested:</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="71F288D4" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="07C8CEDC" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="1C859970" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00A34122" w:rsidRDefault="00672F43" w:rsidP="00E62BBD">
+          <w:p w14:paraId="4C5C2E76" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00A34122" w:rsidRDefault="00672F43" w:rsidP="00E62BBD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:right="-270"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check6"/>
+            <w:bookmarkStart w:id="13" w:name="Check6"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Benefits/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Privilege</w:t>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s of Employment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="076F42DE" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Explain the benefits </w:t>
             </w:r>
             <w:r w:rsidR="006E0344">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or privileges </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2220,158 +2129,157 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="52650049" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="655A8A90" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="3DB47556" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00A34122" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="4F062C8C" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00A34122" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check7"/>
+            <w:bookmarkStart w:id="14" w:name="Check7"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00672F43">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pregnancy, Childbirth or Related Condition</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="3AE7DB90" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D582E">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Explain how pregnancy</w:t>
             </w:r>
             <w:r w:rsidR="000D582E" w:rsidRPr="000D582E">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, childbirth</w:t>
             </w:r>
             <w:r w:rsidRPr="000D582E">
               <w:rPr>
@@ -2392,295 +2300,293 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="6BDF01F2" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="4E01098C" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="5D8294A5" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="758D7214" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check8"/>
+            <w:bookmarkStart w:id="15" w:name="Check8"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Effective Communication</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00B27C66" w:rsidP="00672F43">
+          <w:p w14:paraId="4E5E57EF" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00B27C66" w:rsidP="00672F43">
             <w:pPr>
               <w:ind w:left="616"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify the Date/Time/L</w:t>
             </w:r>
             <w:r w:rsidR="00672F43" w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ocation for which an auxiliary aid is requested:</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="1460509B" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672F43" w:rsidTr="000D582E">
+      <w:tr w:rsidR="00672F43" w14:paraId="3CFB8C66" w14:textId="77777777" w:rsidTr="000D582E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="18D82564" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
+          <w:p w14:paraId="371F2586" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="00672F43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Check9"/>
+            <w:bookmarkStart w:id="16" w:name="Check9"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00A34122">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access to Programs, Services or Facilities</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
+          <w:p w14:paraId="40EF685C" w14:textId="77777777" w:rsidR="00672F43" w:rsidRPr="00E62BBD" w:rsidRDefault="00672F43" w:rsidP="000D582E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="616" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62BBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the specific </w:t>
             </w:r>
             <w:r w:rsidR="006E0344">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -2706,321 +2612,276 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002B18B4" w:rsidRPr="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r w:rsidR="002B18B4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
-            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
+          <w:p w14:paraId="3B8373BA" w14:textId="77777777" w:rsidR="00672F43" w:rsidRDefault="00672F43" w:rsidP="008D70D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D38F4" w:rsidRPr="008E7ABC" w:rsidRDefault="000D38F4" w:rsidP="008D70D2">
+    <w:p w14:paraId="1945F920" w14:textId="77777777" w:rsidR="000D38F4" w:rsidRPr="008E7ABC" w:rsidRDefault="000D38F4" w:rsidP="008D70D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510466" w:rsidRDefault="00510466" w:rsidP="00510466">
+    <w:p w14:paraId="2C7312D3" w14:textId="77777777" w:rsidR="00510466" w:rsidRDefault="00510466" w:rsidP="00510466">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the accommodation(s) requested. </w:t>
       </w:r>
       <w:r w:rsidRPr="00761FBA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Identify specific auxiliary aid requested, if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D582E" w:rsidRDefault="00920CA2" w:rsidP="00920CA2">
+    <w:p w14:paraId="55A5E618" w14:textId="77777777" w:rsidR="000D582E" w:rsidRDefault="00920CA2" w:rsidP="00920CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text17"/>
+      <w:bookmarkStart w:id="17" w:name="Text17"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="006B4BE1" w:rsidRPr="008E7ABC" w:rsidRDefault="006B4BE1" w:rsidP="00510466">
+    <w:p w14:paraId="5878FE75" w14:textId="77777777" w:rsidR="006B4BE1" w:rsidRPr="008E7ABC" w:rsidRDefault="006B4BE1" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B4BE1" w:rsidRPr="00A63119" w:rsidRDefault="006B4BE1" w:rsidP="006B4BE1">
+    <w:p w14:paraId="66CD2C02" w14:textId="3244C701" w:rsidR="003C4475" w:rsidRDefault="006B4BE1" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requestor’s Signature: ___________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Date: ____________</w:t>
+        <w:t>Date: ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00920CA2" w:rsidRDefault="00920CA2" w:rsidP="00510466">
+    <w:p w14:paraId="681E41E2" w14:textId="77777777" w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00920CA2" w:rsidRDefault="00920CA2" w:rsidP="00510466">
-[...35 lines deleted...]
-    <w:p w:rsidR="00A63119" w:rsidRPr="00984D88" w:rsidRDefault="001915A3" w:rsidP="00510466">
+    <w:p w14:paraId="6BD27049" w14:textId="77777777" w:rsidR="00A63119" w:rsidRPr="00984D88" w:rsidRDefault="001915A3" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001915A3">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="404EC3FD" wp14:editId="28C193EF">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA89C09" wp14:editId="10A67975">
                 <wp:extent cx="1990725" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
-                <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1990725" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
+                          <w:p w14:paraId="2F2C4518" w14:textId="77777777" w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>CONFIDENTIALITY STATEMENT:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
+                          <w:p w14:paraId="50637E50" w14:textId="77777777" w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>A request for accommodation, including medical and other relevant</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> information</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
@@ -3036,84 +2897,78 @@
                               <w:t xml:space="preserve"> is privileged and </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve">may </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009646E6">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>only be released as appropriate to individuals with a business need to know.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="404EC3FD" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:105.55pt;margin-top:.2pt;width:156.75pt;height:50.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyjQdRIwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Sl3bZR09XSpQhp&#10;uUi7fIDjOI2F7TG226R8PWMnWypAPCDyYHk84+MzZ2ayue21IifhvART0ukkp0QYDrU0h5J+edq/&#10;WlHiAzM1U2BESc/C09vtyxebzhZiBi2oWjiCIMYXnS1pG4ItsszzVmjmJ2CFQWcDTrOApjtktWMd&#10;omuVzfL8JuvA1dYBF97j6f3gpNuE3zSCh09N40UgqqTILaTVpbWKa7bdsOLgmG0lH2mwf2ChmTT4&#10;6AXqngVGjk7+BqUld+ChCRMOOoOmkVykHDCbaf5LNo8tsyLlguJ4e5HJ/z9Y/vH02RFZY+0oMUxj&#10;iZ5EH8gb6MksqtNZX2DQo8Ww0ONxjIyZevsA/KsnBnYtMwdx5xx0rWA1spvGm9nV1QHHR5Cq+wA1&#10;PsOOARJQ3zgdAVEMguhYpfOlMpEKj0+u1/lytqCEo+/m9Wq6XKQnWPF82zof3gnQJG5K6rDyCZ2d&#10;HnyIbFjxHJLYg5L1XiqVDHeodsqRE8Mu2advRPfXYcqQrqTrBfL4O0Sevj9BaBmw3ZXUJV1dglgR&#10;ZXtr6tSMgUk17JGyMqOOUbpBxNBX/ViwsTwV1GcU1sHQ3TiNuGnBfaekw84uqf92ZE5Qot4bLM56&#10;Op/HUUjGfLGcoeGuPdW1hxmOUCUNlAzbXUjjExUwcIdFbGTSN1Z7YDJSxo5Nso/TFUfi2k5RP/8B&#10;2x8AAAD//wMAUEsDBBQABgAIAAAAIQDcwmUb3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcUGuXlNKGOBVCAtEbtAiubrxNIux1iN00/D3LCY6jGc28Kdajd2LAPraBNMym&#10;CgRSFWxLtYa33eNkCSImQ9a4QKjhGyOsy/OzwuQ2nOgVh22qBZdQzI2GJqUulzJWDXoTp6FDYu8Q&#10;em8Sy76WtjcnLvdOXiu1kN60xAuN6fChwepze/QalvPn4SNuspf3anFwq3R1Ozx99VpfXoz3dyAS&#10;jukvDL/4jA4lM+3DkWwUTgMfSRrmINjLZtkNiD2HlFqBLAv5n778AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALKNB1EjAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANzCZRvcAAAABQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
+              <v:shape w14:anchorId="4AA89C09" id="_x0000_s1027" type="#_x0000_t202" style="width:156.75pt;height:50.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyjQdRIwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Sl3bZR09XSpQhp&#10;uUi7fIDjOI2F7TG226R8PWMnWypAPCDyYHk84+MzZ2ayue21IifhvART0ukkp0QYDrU0h5J+edq/&#10;WlHiAzM1U2BESc/C09vtyxebzhZiBi2oWjiCIMYXnS1pG4ItsszzVmjmJ2CFQWcDTrOApjtktWMd&#10;omuVzfL8JuvA1dYBF97j6f3gpNuE3zSCh09N40UgqqTILaTVpbWKa7bdsOLgmG0lH2mwf2ChmTT4&#10;6AXqngVGjk7+BqUld+ChCRMOOoOmkVykHDCbaf5LNo8tsyLlguJ4e5HJ/z9Y/vH02RFZY+0oMUxj&#10;iZ5EH8gb6MksqtNZX2DQo8Ww0ONxjIyZevsA/KsnBnYtMwdx5xx0rWA1spvGm9nV1QHHR5Cq+wA1&#10;PsOOARJQ3zgdAVEMguhYpfOlMpEKj0+u1/lytqCEo+/m9Wq6XKQnWPF82zof3gnQJG5K6rDyCZ2d&#10;HnyIbFjxHJLYg5L1XiqVDHeodsqRE8Mu2advRPfXYcqQrqTrBfL4O0Sevj9BaBmw3ZXUJV1dglgR&#10;ZXtr6tSMgUk17JGyMqOOUbpBxNBX/ViwsTwV1GcU1sHQ3TiNuGnBfaekw84uqf92ZE5Qot4bLM56&#10;Op/HUUjGfLGcoeGuPdW1hxmOUCUNlAzbXUjjExUwcIdFbGTSN1Z7YDJSxo5Nso/TFUfi2k5RP/8B&#10;2x8AAAD//wMAUEsDBBQABgAIAAAAIQAEhP+V3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcUGuX0FJCnAohgegNWgRXN94mEfY6xG4a/p6FC1xGWs1o5m2xGr0TA/axDaRh&#10;NlUgkKpgW6o1vG4fJksQMRmyxgVCDV8YYVWenhQmt+FILzhsUi24hGJuNDQpdbmUsWrQmzgNHRJ7&#10;+9B7k/jsa2l7c+Ry7+SlUgvpTUu80JgO7xusPjYHr2F59TS8x3X2/FYt9u4mXVwPj5+91udn490t&#10;iIRj+gvDDz6jQ8lMu3AgG4XTwI+kX2Uvm2VzEDsOKTUHWRbyP335DQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALKNB1EjAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAASE/5XcAAAABQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
+                    <w:p w14:paraId="2F2C4518" w14:textId="77777777" w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>CONFIDENTIALITY STATEMENT:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
+                    <w:p w14:paraId="50637E50" w14:textId="77777777" w:rsidR="001915A3" w:rsidRPr="009646E6" w:rsidRDefault="001915A3" w:rsidP="001915A3">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>A request for accommodation, including medical and other relevant</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> information</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
@@ -3123,174 +2978,174 @@
                       </w:r>
                       <w:r w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> is privileged and </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve">may </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009646E6">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>only be released as appropriate to individuals with a business need to know.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63119" w:rsidRDefault="00A63119" w:rsidP="00510466">
+    <w:p w14:paraId="032AA406" w14:textId="77777777" w:rsidR="00A63119" w:rsidRDefault="00A63119" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SECTION 3:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">TO BE COMPLETED BY </w:t>
       </w:r>
       <w:r w:rsidR="006E0344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGENCY </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADA COORDINATOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63119" w:rsidRDefault="00A63119" w:rsidP="00510466">
+    <w:p w14:paraId="15E32544" w14:textId="77777777" w:rsidR="00A63119" w:rsidRDefault="00A63119" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B5617" w:rsidRDefault="006B4BE1" w:rsidP="005B5617">
+    <w:p w14:paraId="46196631" w14:textId="77777777" w:rsidR="005B5617" w:rsidRDefault="006B4BE1" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Process Tracking</w:t>
       </w:r>
       <w:r w:rsidR="005B5617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
+    <w:p w14:paraId="57723107" w14:textId="77777777" w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date the Request for Accommodation was prepared/signed by Requestor: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text18"/>
+      <w:bookmarkStart w:id="18" w:name="Text18"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3314,53 +3169,53 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00B95D4B" w:rsidRDefault="00B95D4B" w:rsidP="005B5617">
+    <w:p w14:paraId="52CFC178" w14:textId="77777777" w:rsidR="00B95D4B" w:rsidRDefault="00B95D4B" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B5617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date the</w:t>
       </w:r>
       <w:r w:rsidR="007E2F99" w:rsidRPr="005B5617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3372,51 +3227,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by ADA Coordinator</w:t>
       </w:r>
       <w:r w:rsidR="001915A3" w:rsidRPr="005B5617">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Text19"/>
+      <w:bookmarkStart w:id="19" w:name="Text19"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3440,103 +3295,103 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
+    <w:p w14:paraId="073DEFF7" w14:textId="77777777" w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of initial contact with Requestor </w:t>
       </w:r>
       <w:r w:rsidRPr="00345D6C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(initiate interactive process)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Text20"/>
+      <w:bookmarkStart w:id="20" w:name="Text20"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3560,88 +3415,88 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
+    <w:p w14:paraId="6E2B8243" w14:textId="77777777" w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date(s) of follow-up contact with Requestor:  </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Text21"/>
+      <w:bookmarkStart w:id="21" w:name="Text21"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3665,73 +3520,73 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Text22"/>
+      <w:bookmarkStart w:id="22" w:name="Text22"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3755,73 +3610,73 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Text23"/>
+      <w:bookmarkStart w:id="23" w:name="Text23"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3845,95 +3700,95 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
+    <w:p w14:paraId="163132A3" w14:textId="77777777" w:rsidR="005B5617" w:rsidRDefault="005B5617" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date the Request for Accommodation was discussed</w:t>
       </w:r>
       <w:r w:rsidR="00345D6C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with Appointing Authority: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Text24"/>
+      <w:bookmarkStart w:id="24" w:name="Text24"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3957,96 +3812,96 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidR="00345D6C" w:rsidRDefault="00345D6C" w:rsidP="005B5617">
+    <w:p w14:paraId="78705913" w14:textId="77777777" w:rsidR="00345D6C" w:rsidRDefault="00345D6C" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345D6C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If applicable, date the alternative accommodation(s) was discussed with Requestor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Text25"/>
+      <w:bookmarkStart w:id="25" w:name="Text25"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4070,88 +3925,88 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="00345D6C" w:rsidRDefault="00345D6C" w:rsidP="005B5617">
+    <w:p w14:paraId="09162125" w14:textId="77777777" w:rsidR="00345D6C" w:rsidRDefault="00345D6C" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date Requestor was notified of final accommodation determination: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Text26"/>
+      <w:bookmarkStart w:id="26" w:name="Text26"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4175,88 +4030,88 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidR="00C11800" w:rsidRPr="005B5617" w:rsidRDefault="00C11800" w:rsidP="005B5617">
+    <w:p w14:paraId="31024A01" w14:textId="77777777" w:rsidR="00C11800" w:rsidRPr="005B5617" w:rsidRDefault="00C11800" w:rsidP="005B5617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date Requestor was notified of internal grievance procedure: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Text27"/>
+      <w:bookmarkStart w:id="27" w:name="Text27"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4280,63 +4135,63 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w:rsidR="00DD5E90" w:rsidRDefault="00DD5E90" w:rsidP="00DD5E90">
+    <w:p w14:paraId="3FDDDFBB" w14:textId="77777777" w:rsidR="00DD5E90" w:rsidRDefault="00DD5E90" w:rsidP="00DD5E90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E63723" w:rsidRPr="006B4BE1" w:rsidRDefault="00345D6C" w:rsidP="00E63723">
+    <w:p w14:paraId="3DDCDAD5" w14:textId="77777777" w:rsidR="00E63723" w:rsidRPr="006B4BE1" w:rsidRDefault="00345D6C" w:rsidP="00E63723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is there an</w:t>
       </w:r>
       <w:r w:rsidR="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4454,57 +4309,57 @@
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4520,125 +4375,141 @@
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E63723" w:rsidRPr="006B4BE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD5E90" w:rsidRPr="00094953" w:rsidRDefault="00DD5E90" w:rsidP="00E63723">
+    <w:p w14:paraId="5CC3E54F" w14:textId="77777777" w:rsidR="00DD5E90" w:rsidRPr="00094953" w:rsidRDefault="00DD5E90" w:rsidP="00E63723">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E63723" w:rsidRDefault="007E2F99" w:rsidP="00920CA2">
+    <w:p w14:paraId="6240EFEC" w14:textId="77777777" w:rsidR="00E63723" w:rsidRDefault="007E2F99" w:rsidP="00920CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If Y</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00E63723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">es, please identify: </w:t>
+        <w:t>es</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E63723">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please identify: </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text28"/>
+      <w:bookmarkStart w:id="28" w:name="Text28"/>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4662,344 +4533,362 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00920CA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidR="00AA37D2" w:rsidRPr="00AA37D2" w:rsidRDefault="00AA37D2" w:rsidP="00AA37D2">
+    <w:p w14:paraId="704123F9" w14:textId="77777777" w:rsidR="00AA37D2" w:rsidRPr="00AA37D2" w:rsidRDefault="00AA37D2" w:rsidP="00AA37D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B95D4B" w:rsidRPr="00422EF6" w:rsidRDefault="00B95D4B" w:rsidP="00B95D4B">
+    <w:p w14:paraId="0E0DEF3C" w14:textId="77777777" w:rsidR="00B95D4B" w:rsidRPr="00422EF6" w:rsidRDefault="00B95D4B" w:rsidP="00B95D4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Was an accommodation granted? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Check14"/>
+      <w:bookmarkStart w:id="29" w:name="Check14"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00E63723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r w:rsidR="00E63723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00422EF6" w:rsidRPr="00422EF6">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Proceed to section d. below)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">(Proceed to section d. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00422EF6" w:rsidRPr="00422EF6">
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>below)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63723" w:rsidRPr="00422EF6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E63723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00422EF6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00422EF6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Check15"/>
+      <w:bookmarkStart w:id="30" w:name="Check15"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidR="00422EF6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00422EF6" w:rsidRPr="00422EF6">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Proceed to section e. below)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA4896" w:rsidRDefault="00BA4896" w:rsidP="00DD5E90">
+    <w:p w14:paraId="479F9A4D" w14:textId="77777777" w:rsidR="00BA4896" w:rsidRDefault="00BA4896" w:rsidP="00DD5E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="50EF5D14" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="09D2B1B2" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="72F79C94" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00422EF6" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="203ECC55" w14:textId="77777777" w:rsidR="00422EF6" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accommodation Granted:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="2431A861" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="2015605D" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as the accommodation granted the same as the one requested?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5009,57 +4898,57 @@
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5068,159 +4957,159 @@
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-      <w:r w:rsidR="008A720E">
+      <w:r w:rsidR="008A70EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A70EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DD5E90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="6F1EA26E" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+    <w:p w14:paraId="054A3D37" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If an alternative, equally effective accommodation was granted, explain the reason this option was selected rather than the one requested. </w:t>
       </w:r>
       <w:r w:rsidRPr="00345D6C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Reason for alternative accommodation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00345D6C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be fully documented.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="003C4475" w:rsidP="00D829C0">
+    <w:p w14:paraId="0C1B2626" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="003C4475" w:rsidP="00D829C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Text29"/>
+      <w:bookmarkStart w:id="31" w:name="Text29"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5244,83 +5133,83 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
+    <w:p w14:paraId="08933801" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Denial of Accommodation:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
+    <w:p w14:paraId="12D83AAF" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00C11800" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
+    <w:p w14:paraId="0C500785" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00C11800">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Check reason for denial </w:t>
       </w:r>
       <w:r w:rsidRPr="00984D88">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
@@ -5333,84 +5222,84 @@
       <w:r w:rsidRPr="005F33E6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Denials should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be fully documented.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F33E6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11800" w:rsidRPr="00C11800" w:rsidRDefault="00C11800" w:rsidP="00C11800">
+    <w:p w14:paraId="753D38C7" w14:textId="77777777" w:rsidR="00C11800" w:rsidRPr="00C11800" w:rsidRDefault="00C11800" w:rsidP="00C11800">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4595"/>
         <w:gridCol w:w="5300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D829C0" w:rsidTr="00984D88">
+      <w:tr w:rsidR="00D829C0" w14:paraId="25AF5700" w14:textId="77777777" w:rsidTr="00984D88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="48B824BA" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D829C0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ADA Title I (for employees</w:t>
             </w:r>
             <w:r w:rsidR="00C11800">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5421,405 +5310,405 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C11800">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D829C0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>applicants)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="5B65C5EA" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Requestor is not a </w:t>
             </w:r>
             <w:r w:rsidR="00C3615E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>qualified individual</w:t>
             </w:r>
             <w:r w:rsidR="00C3615E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00984D88" w:rsidRPr="00984D88" w:rsidRDefault="00984D88" w:rsidP="00C3615E">
+          <w:p w14:paraId="6A6693BF" w14:textId="77777777" w:rsidR="00984D88" w:rsidRPr="00984D88" w:rsidRDefault="00984D88" w:rsidP="00C3615E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C3615E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Definition in agency policy</w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="7C3EFC3F" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Accommodation would pose an </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="175FF261" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       undue hardship</w:t>
             </w:r>
             <w:r w:rsidR="00C11800">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the agency</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="56E21F85" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Accommodation would not eliminate </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="3BE01891" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       direct threat of substantial harm to </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="1F1B580E" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       safety of individual or others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="770DE1B5" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D829C0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ADA Title II (for visitor / public)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="6A98C7AD" w14:textId="77777777" w:rsidR="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Requestor </w:t>
             </w:r>
             <w:r w:rsidR="00984D88">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5832,341 +5721,341 @@
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00984D88">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>qualified individual</w:t>
             </w:r>
             <w:r w:rsidR="00C3615E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00984D88">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRPr="00984D88" w:rsidRDefault="00984D88" w:rsidP="00C3615E">
+          <w:p w14:paraId="0231197C" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00984D88" w:rsidRDefault="00984D88" w:rsidP="00C3615E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C3615E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Definition in agency policy</w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="30AB5129" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Accommodation would fundamentally alter the </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRPr="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="375564B2" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRPr="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nature of the </w:t>
             </w:r>
             <w:r w:rsidR="000C02E6" w:rsidRPr="00984D88">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">agency’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00984D88">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>service, program or activity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
+          <w:p w14:paraId="6204C020" w14:textId="77777777" w:rsidR="00984D88" w:rsidRDefault="00D829C0" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A720E">
-[...5 lines deleted...]
-            <w:r w:rsidR="008A720E">
+            <w:r w:rsidR="008A70EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A70EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DD5E90">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Accommodation would not eliminate direct </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00984D88" w:rsidRDefault="00984D88" w:rsidP="00D829C0">
+          <w:p w14:paraId="6B4B860E" w14:textId="77777777" w:rsidR="00984D88" w:rsidRDefault="00984D88" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00D829C0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">threat </w:t>
             </w:r>
             <w:r w:rsidR="00D829C0" w:rsidRPr="00D829C0">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">of substantial harm to safety of individual </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D829C0" w:rsidRDefault="00984D88" w:rsidP="00D829C0">
+          <w:p w14:paraId="4B62BFA5" w14:textId="77777777" w:rsidR="00D829C0" w:rsidRDefault="00984D88" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00D829C0" w:rsidRPr="00D829C0">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or others</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C4475" w:rsidRPr="00984D88" w:rsidRDefault="003C4475" w:rsidP="00D829C0">
+          <w:p w14:paraId="265F00D3" w14:textId="77777777" w:rsidR="003C4475" w:rsidRPr="00984D88" w:rsidRDefault="003C4475" w:rsidP="00D829C0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00242455" w:rsidRDefault="003C4475" w:rsidP="00510466">
+    <w:p w14:paraId="52A96541" w14:textId="77777777" w:rsidR="00242455" w:rsidRDefault="003C4475" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text30"/>
+      <w:bookmarkStart w:id="32" w:name="Text30"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6190,175 +6079,175 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
+    <w:p w14:paraId="479E48AD" w14:textId="77777777" w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
+    <w:p w14:paraId="1E56FB6D" w14:textId="77777777" w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
+    <w:p w14:paraId="09F851A1" w14:textId="77777777" w:rsidR="003C4475" w:rsidRDefault="003C4475" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00242455" w:rsidRPr="00A63119" w:rsidRDefault="00242455" w:rsidP="00510466">
+    <w:p w14:paraId="1660367A" w14:textId="77777777" w:rsidR="00242455" w:rsidRPr="00A63119" w:rsidRDefault="00242455" w:rsidP="00510466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADA Coordinator’s Signature: ___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date: ____________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00242455" w:rsidRPr="00A63119" w:rsidSect="00825A33">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A720E" w:rsidRDefault="008A720E" w:rsidP="000D582E">
+    <w:p w14:paraId="590145F1" w14:textId="77777777" w:rsidR="008A70EC" w:rsidRDefault="008A70EC" w:rsidP="000D582E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A720E" w:rsidRDefault="008A720E" w:rsidP="000D582E">
+    <w:p w14:paraId="0E712B24" w14:textId="77777777" w:rsidR="008A70EC" w:rsidRDefault="008A70EC" w:rsidP="000D582E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000D582E" w:rsidRPr="000D582E" w:rsidRDefault="000D582E" w:rsidP="000D582E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1DC3FB40" w14:textId="77777777" w:rsidR="000D582E" w:rsidRPr="000D582E" w:rsidRDefault="000D582E" w:rsidP="000D582E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000D582E">
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6388,76 +6277,76 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000D582E">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008A720E" w:rsidRDefault="008A720E" w:rsidP="000D582E">
+    <w:p w14:paraId="61172BB4" w14:textId="77777777" w:rsidR="008A70EC" w:rsidRDefault="008A70EC" w:rsidP="000D582E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008A720E" w:rsidRDefault="008A720E" w:rsidP="000D582E">
+    <w:p w14:paraId="51A31B7F" w14:textId="77777777" w:rsidR="008A70EC" w:rsidRDefault="008A70EC" w:rsidP="000D582E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09EC5028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6EA5F4C"/>
     <w:lvl w:ilvl="0" w:tplc="5F00179C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E468D2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7325,169 +7214,182 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hBThesEHeWyWqwnuDYPD1wtChpCC6W/f0ecjvdCRvkjn9YPYAa3MduM0cqUrm/gczxo79EF84qSw6bspNuKM8A==" w:salt="plxQK2HtgoZhsN9VOmDyjA=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oN534uadVMQbdCvogEs+PURiRWohKfiO68ZsK2mkbkIC+XoHlKZ7A9cg0rDbPpw8QYetGNUcx1BCBpJXZvfVAg==" w:salt="77hS1ys/1Qh9Ro3Qhuh+uQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB3D10"/>
     <w:rsid w:val="0005633E"/>
     <w:rsid w:val="00094953"/>
     <w:rsid w:val="000C02E6"/>
     <w:rsid w:val="000D38F4"/>
     <w:rsid w:val="000D582E"/>
+    <w:rsid w:val="001601BB"/>
     <w:rsid w:val="00181AE9"/>
     <w:rsid w:val="0018230D"/>
     <w:rsid w:val="001915A3"/>
     <w:rsid w:val="001E4EE0"/>
     <w:rsid w:val="00242455"/>
     <w:rsid w:val="002B18B4"/>
     <w:rsid w:val="00345D6C"/>
     <w:rsid w:val="003C4475"/>
     <w:rsid w:val="00422EF6"/>
+    <w:rsid w:val="00493AF6"/>
     <w:rsid w:val="0050788B"/>
     <w:rsid w:val="00510466"/>
     <w:rsid w:val="005B5617"/>
     <w:rsid w:val="005F33E6"/>
     <w:rsid w:val="00672F43"/>
     <w:rsid w:val="0067614E"/>
     <w:rsid w:val="006B4BE1"/>
+    <w:rsid w:val="006D42CA"/>
+    <w:rsid w:val="006D4C26"/>
     <w:rsid w:val="006E0344"/>
     <w:rsid w:val="00714EF4"/>
     <w:rsid w:val="00761FBA"/>
     <w:rsid w:val="007E2F99"/>
     <w:rsid w:val="00825A33"/>
+    <w:rsid w:val="00875C8A"/>
+    <w:rsid w:val="008A70EC"/>
     <w:rsid w:val="008A720E"/>
     <w:rsid w:val="008D70D2"/>
+    <w:rsid w:val="008E4FD6"/>
     <w:rsid w:val="008E7ABC"/>
     <w:rsid w:val="00920CA2"/>
     <w:rsid w:val="00957FFC"/>
     <w:rsid w:val="009646E6"/>
     <w:rsid w:val="00984D88"/>
     <w:rsid w:val="0099523F"/>
     <w:rsid w:val="00A34122"/>
     <w:rsid w:val="00A63119"/>
     <w:rsid w:val="00AA37D2"/>
+    <w:rsid w:val="00AD12C4"/>
     <w:rsid w:val="00B27C66"/>
     <w:rsid w:val="00B95D4B"/>
     <w:rsid w:val="00BA4896"/>
     <w:rsid w:val="00BB3D10"/>
     <w:rsid w:val="00BB618E"/>
+    <w:rsid w:val="00BC5ACD"/>
     <w:rsid w:val="00C11800"/>
     <w:rsid w:val="00C3615E"/>
     <w:rsid w:val="00CA567F"/>
+    <w:rsid w:val="00D346BA"/>
     <w:rsid w:val="00D829C0"/>
     <w:rsid w:val="00DD5E90"/>
     <w:rsid w:val="00E62BBD"/>
     <w:rsid w:val="00E63723"/>
     <w:rsid w:val="00F73D65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1CE65B9E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D2BFC891-4B2F-480D-A2E2-BC57A5C589EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7815,50 +7717,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -7936,52 +7843,53 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D582E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D582E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.askjan.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -8225,72 +8133,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD426084-BE3C-4700-B80D-83A42D3FD017}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4114</Characters>
+  <Pages>1</Pages>
+  <Words>718</Words>
+  <Characters>4094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Louisiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4826</CharactersWithSpaces>
+  <CharactersWithSpaces>4803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rikki David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>