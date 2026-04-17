--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -1,141 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F20C07" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="008B7984">
+    <w:p w14:paraId="25FDEE54" w14:textId="77777777" w:rsidR="00F20C07" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="008B7984">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNIVERSITY OF LOUISIANA MONROE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052A98" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="008B7984">
+    <w:p w14:paraId="19ACCAA2" w14:textId="77777777" w:rsidR="00052A98" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="008B7984">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNCLASSIFIED STAFF EVALUATION FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7984" w:rsidRDefault="008B7984" w:rsidP="00B8030D">
+    <w:p w14:paraId="14E67295" w14:textId="77777777" w:rsidR="008B7984" w:rsidRDefault="008B7984" w:rsidP="00B8030D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="67C68DC7" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidR="00052A98" w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: _</w:t>
       </w:r>
       <w:r w:rsidR="00052A98" w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052A98" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="00B8030D">
+    <w:p w14:paraId="4739E85B" w14:textId="77777777" w:rsidR="00052A98" w:rsidRPr="00B8030D" w:rsidRDefault="00052A98" w:rsidP="00B8030D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Employee Name: ____</w:t>
       </w:r>
       <w:r w:rsidR="008E0869" w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="00B8030D">
         <w:rPr>
@@ -188,11020 +188,8629 @@
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00A944BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E0869" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="008E0869">
+    <w:p w14:paraId="1393B577" w14:textId="77777777" w:rsidR="008E0869" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="008E0869">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DIRECTIONS:  Rate the employee on each of the performance expectations below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="008E0869">
+    <w:p w14:paraId="24A557DF" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="008E0869">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RATING SCALE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
+    <w:p w14:paraId="7628BDFB" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>OUTSTANDING:   Employee works and/or behavior consistently exceeded goals, responsibilities and/or job requirements.  Employee required almost no direction and supervision in performing at this level.  This rating should be reserved for unusually exceptional performers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
+    <w:p w14:paraId="140D3A53" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>VERY GOOD:  Work and/or behavior frequently exceeds goals, responsibilities, and/or job requirements.  Quality of performance is consistently high.  Employee required minimal supervision in performing at this level.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
+    <w:p w14:paraId="5A834A9B" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">MEETS EXPECTATIONS:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Work product and/or behavior consistently met performance expectation by sufficiently fulfilling job requirements.  Employee required occasional supervision in order to perform at this level.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
+    <w:p w14:paraId="79D20EF2" w14:textId="77777777" w:rsidR="00B8030D" w:rsidRPr="00B8030D" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NEEDS IMPROVEMENT:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Work product and/or behavior occasionally failed to meet requirements and expectations.  Employee requires high amount of supervision to complete assignments and fulfill expectations, but potential for improvement is evident.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95332" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
+    <w:p w14:paraId="0A9456AC" w14:textId="77777777" w:rsidR="00A95332" w:rsidRDefault="00B8030D" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8030D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>UNSATISFACTORY:  Work product and/or behavior consistently fails to meet expectations and requirements.  Performance clearly does not meet minimum standards of position as related to criterion.  Constant supervision and guidance is needed.  A lack of performance improvement should result in the commencement of dismissal procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00B8030D">
+    <w:p w14:paraId="77CDC897" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Evaluator cannot evaluate because Evaluator has not had opportunities to observe the work habit or behavior.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00B8030D">
+    <w:p w14:paraId="2C954D55" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00B8030D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="10711" w:type="dxa"/>
-        <w:tblInd w:w="-1081" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8100"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="28DDAF8E" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C46EBF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DEPENDABILITY &amp; RELIABILITY:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ALL EMPLOYEES)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D9906B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D863C99" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21CFB0B8" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BB557E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28CB83AA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2286CFC6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="06833115" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA49F25" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  Completing assignments and timesheets on time      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="557A2FFF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B903682" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7687F024" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="581489E4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26FAD090" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1FEAE4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="42F8FC76" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71FE96AB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>DEPENDABILITY &amp; RELIABILITY:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (ALL EMPLOYEES)</w:t>
+              <w:t>2.  On-time arrival; completion of scheduled shift/day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE7061F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE2B19A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C4085D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="298179BB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6727B946" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79FB9110" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="4176BAF0" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64FA1933" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  Commitment to assuring coverage of duties when absent/on leave                                               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69A5ADAA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1404416E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="024ED74E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A6839C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0013BAF7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF83E32" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="3E3ACD3E" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02EE6838" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.  Completing assignments and timesheets on time      </w:t>
+              <w:t xml:space="preserve">4.  Meeting Goals as Outlined in Performance Expectation Plan                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F20E43E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE0E554" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCAD14E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68CC9F09" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFE064C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084445EA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="486403EC" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70E095F1" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>COMMUNICATION/COOPERATION:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ALL EMPLOYEES)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72E53742" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E85D0CB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA7D24A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="173B32DB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551ACA75" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD5CE9B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="4B8B8DB3" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF75910" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.  On-time arrival; completion of scheduled shift/day</w:t>
+              <w:t>1.  Ability to work as a team member</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F209CF9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7132ADFB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="404978DC" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAE615E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05DA3E00" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20893A3A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="2F93D200" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43C7E292" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.  Ability to foster collegial relationships with other University departments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664BCD02" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0504BAFE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21866004" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1E46B4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138B4BA6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E1D421" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="11A662EC" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54EC25F0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.  Commitment to assuring coverage of duties when absent/on leave                                               </w:t>
+              <w:t>3.  Timeliness and correctness of responses to inquiries and requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02783D29" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59CF009F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7557AC7A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F80B78F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480ED0E0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6FF8BD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="16ECCF23" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372DBFBE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.  Use of proper channels to communicate with colleagues and supervisors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7121A4DA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BE2E51" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45039B4A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="366932C3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCD2440" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64F49B0B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="5B570033" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D338E6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">4.  Meeting Goals as Outlined in Performance Expectation Plan                                                        </w:t>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROFESSIONALISM/INTEGRITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (ALL EMPLOYEES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="633A9875" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F7B697" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F24A2E3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89A4C0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A821BC3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6FE2A8" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="53E238D1" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33AF9512" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Adherence to University policies and procedures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71F6A6A2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E637F8D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2110DF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11913440" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E2AAF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B082E3B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="16EA3CCC" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28AA8A49" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>COMMUNICATION/COOPERATION:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (ALL EMPLOYEES)</w:t>
+              <w:t>2.  Accountability for own actions, decisions and results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3187DCA0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4427B241" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41EE3012" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B6EED0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F49E52" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="286A73D3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="64ACB1F1" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="332B1B1A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Good time management in meetings and prompt follow-up, when required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB88BE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1079A1C4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="253F8D48" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121BDC06" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D495FD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="638AF382" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="59B333DD" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50336415" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.  Ability to work as a team member</w:t>
+              <w:t>DECISION-MAKING/PROBLEM-SOLVING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (ALL EMPLOYEES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E936B4B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58880B24" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76203752" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF73D6C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43FC4328" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA93717" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="5C9F2307" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD97C34" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Promptness in reporting/beginning to resolve problem situations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="147EA558" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5999DB43" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7D7F50" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8A286F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623DF447" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD12C58" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="5980D5AF" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="600FB582" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.  Ability to foster collegial relationships with other University departments</w:t>
+              <w:t>2.  Collection of pertinent facts/resources before acting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55B320A1" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F7A99D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F32BFCE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38F51E86" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA0C89B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="693CB88D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="0F686C6A" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9279F5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Use of sound judgment in solving problems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="145D8E9D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6434D202" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="596980AD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7A408B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500AEA37" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC81207" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="29036625" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3413D821" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.  Timeliness and correctness of responses to inquiries and requests</w:t>
+              <w:t>PLANNING/ORGANIZING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (ALL EMPLOYEES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7857379C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44FD62C5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47C2E639" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B06FD90" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763A4384" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="343D26B9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="39DB8D2C" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0272523E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Efficient use of available resources (financial, human, physical)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C9BBDC" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3438CEA0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025BA9AB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1188BAEC" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4577B33F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C245B9E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="32341B40" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C3A37B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:right="-285" w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.  Ability to plan appropriately before starting a project: goals/priorities/tracking/deadlines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A637F00" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="260BEA42" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3226B5DA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121B37CD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39387184" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="456797B7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="4CC76F85" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="140642F0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4.  Use of proper channels to communicate with colleagues and supervisors</w:t>
+              <w:t>3.  Openness to constructive suggestions for change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F42BF1D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA91C7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00A75BC2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F77DA80" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24061CBF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19898BDD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="62D4F325" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0E156D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PROFESSIONALISM/INTEGRITY</w:t>
+              <w:t>SERVICE QUALITY (service to faculty, staff, students and public)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: (ALL EMPLOYEES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2958B923" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC33294" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7840D1" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125B5EBB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564DE660" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="058BE4CB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="20A3ED7A" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E80C383" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Courtesy shown to all, inside and outside University community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD92FBD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43093383" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5309F7DD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4076B9DE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25C558A9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE70B29" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="26E12D88" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA2308" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.  Adherence to University policies and procedures</w:t>
+              <w:t>2.  Accurate identification of person’s needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7ECF37" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE01446" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58768A1C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="569D355A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6814AE16" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C676D83" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="2EC37DB9" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279C8676" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00952E26">
+            <w:pPr>
+              <w:ind w:right="-195" w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Promptness, thoroughness in follow-through to inquiries and requests for assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADF1E5B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9C5976" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3520B386" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4293E33D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E81608B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046195FB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="08F42584" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBAFD3F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A944BA">
-[...6 lines deleted...]
-              <w:t>2.  Accountability for own actions, decisions and results</w:t>
+          </w:p>
+          <w:p w14:paraId="4C9227F6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E13EC8C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SUPERVISION/LEADERSHIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (EMPLOYEES WHO ARE SUPERVISORS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D668B13" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F25E66" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1C4AB2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6A47C3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4FC70C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619414F0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="198E615A" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194FE2C4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Equal treatment of all employees under supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28BB3A51" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B90959" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22A85F98" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30680FE7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2336E7E9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6BAB11" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="2E93640C" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="063979B0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.  Good time management in meetings and prompt follow-up, when required</w:t>
+              <w:t>2.  Setting of realistic project goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65FE0D0F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E47D429" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A30F53" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8FA23D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="674FFC1D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0287CB6A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="52D6B3B1" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6771DF39" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Quality of resources, guidance, and training provided to employees under supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168D8DC3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F843593" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E082A09" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4168BF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5C3A2E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F30EBE6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="46863EFB" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11B85EAD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>DECISION-MAKING/PROBLEM-SOLVING</w:t>
-[...8 lines deleted...]
-              <w:t>: (ALL EMPLOYEES)</w:t>
+              <w:t>4.  Ability to motivate employees to work together as a team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6914D05D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A5E7E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D57F863" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E0EE65" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A26590D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C33490D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="51B34254" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="272AF30F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.  Appropriateness and promptness of rewards/discipline/conflict resolution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35BB520E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E47A120" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFD31C0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="286A6699" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14EEB8E0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2537332E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="4283B82A" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65046974" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A944BA">
-[...6 lines deleted...]
-              <w:t>1.  Promptness in reporting/beginning to resolve problem situations</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PERFORMANCE PLANNING &amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (EMPLOYEES WHO ARE SUPERVISORS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="754E7848" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6946A2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C7A506" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11128770" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE28644" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2345A97C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="6E616CFD" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523CECFD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.  Communication of performance expectations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065C7590" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2416CC03" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="199D597F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="447F1EC6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCC7043" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFBAE7A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="0DCB39E1" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9F0A9E" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.  Collection of pertinent facts/resources before acting</w:t>
+              <w:t>2.  Timeliness and thoroughness of performance planning sessions with employee(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326707AC" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="359E14C5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8FA7C1" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2356F3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCB9F31" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA6D878" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="2A1CD600" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48782EC0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Documentation of employees' job performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A65690" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1953B1D9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADA9C03" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9FF22F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="661ADFC5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30077B95" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="451B8145" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4A93CB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.  Use of sound judgment in solving problems</w:t>
+              <w:t>4.  Usefulness and timeliness of feedback given to employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B14ABC2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430E2996" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115E3FDA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67C4584C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="727C4E19" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CD03E7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="22F688B2" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3B116D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.  Setting of realistic performance goals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="341868E0" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="277C30E5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="626C7AA9" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76AA8B72" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07B47D64" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323B2B3D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="4BFC0A6D" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66E6DDB8" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PLANNING/ORGANIZING</w:t>
+              <w:t>BUDGET AND COST MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>: (ALL EMPLOYEES)</w:t>
+              <w:t>: (EMPLOYEES WHO ARE BUDGET HEADS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D4B981" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18DD65A7" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00917EB4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68B67A5B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B80F364" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D060BB5" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="59B9AEA3" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F28D21D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="307" w:firstLine="553"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        1.  Management of budget and efficiency of cost control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C116631" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428A66D4" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5297A4C3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E98AD33" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623947A1" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7DDDFA" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="7DC75719" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436D95DB" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
               <w:ind w:firstLineChars="500" w:firstLine="900"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.  Efficient use of available resources (financial, human, physical)</w:t>
+              <w:t>2.  Adherence to policies and procedures related to budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1AC8F3" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449BFCAD" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F394FFE" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44BE8044" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4B84FF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3A11BC" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidTr="00514B3F">
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="13F5C179" w14:textId="77777777" w:rsidTr="007B7A04">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63655962" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.  Timely communication of budget issues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4222F5D2" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523D3E5F" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="128EAE7D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C89B13" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F1DB14" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="516E6A6D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A944BA" w:rsidRPr="00A944BA" w14:paraId="6A2A44CC" w14:textId="77777777" w:rsidTr="007B7A04">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-              <w:t>2.  Ability to plan appropriately before starting a project: goals/priorities/tracking/deadlines</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="560C0BAF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:ind w:firstLineChars="500" w:firstLine="900"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A944BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.  Adherence to fiduciary procedures and safeguards (e.g., cash/check handling)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2729126A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB43E2D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C2441A" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55BB67BF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1187DD1C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
-            <w:tcBorders>
-[...5462 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243A4308" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A944BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="729E3D78" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="3BA90BFF" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EMPLOYEE’S COMMENTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="5F3E0296" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="68F6233C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="45B2A078" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EVALUATOR’S COMMENTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="70C2F61B" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="026853D6" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="7764ED1D" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="75E97077" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A944BA" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
+    <w:p w14:paraId="178C6A9C" w14:textId="77777777" w:rsidR="00A944BA" w:rsidRPr="00B8030D" w:rsidRDefault="00A944BA" w:rsidP="00A944BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature of Employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -11228,148 +8837,151 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature of Evaluator</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A944BA" w:rsidRPr="00B8030D" w:rsidSect="00A944BA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1152" w:bottom="720" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cSKYKtS4qVzSrshZNuxA113xv2ZjZOse2ZQSt+ZAUQuJXWHzXqZHCyHbJpwYNklJULmPyO9ztjIKAAgAWqC+VQ==" w:salt="mWUkZtlvfTrooCXzGYBGAw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00052A98"/>
     <w:rsid w:val="00052A98"/>
     <w:rsid w:val="001D00FA"/>
+    <w:rsid w:val="007B7A04"/>
     <w:rsid w:val="008B7984"/>
     <w:rsid w:val="008E0869"/>
     <w:rsid w:val="00952E26"/>
     <w:rsid w:val="00972915"/>
     <w:rsid w:val="00A944BA"/>
     <w:rsid w:val="00A95332"/>
     <w:rsid w:val="00B8030D"/>
     <w:rsid w:val="00F20C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="14080F0B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{835A6D61-59C1-4392-BF6F-45F0BAF29603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11474,55 +9086,55 @@
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -11698,87 +9310,151 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="007B7A04"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="411001492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1085147531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12067,51 +9743,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>912</Words>
   <Characters>5205</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>