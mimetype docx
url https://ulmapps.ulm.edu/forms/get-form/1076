--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002F7794" w:rsidRDefault="002F7794" w:rsidP="00AF2983">
+    <w:p w14:paraId="070352FE" w14:textId="77777777" w:rsidR="002F7794" w:rsidRDefault="002F7794" w:rsidP="00AF2983">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THE</w:t>
       </w:r>
       <w:r w:rsidR="00022E8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNIVERSITY</w:t>
       </w:r>
       <w:r w:rsidR="002C1874">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OF LOUISIANA AT MONROE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00AF2983" w:rsidRDefault="002C1874" w:rsidP="00AF2983">
+    <w:p w14:paraId="25939AF0" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00AF2983" w:rsidRDefault="002C1874" w:rsidP="00AF2983">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2983">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VOLUNTEER AGREEMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F7794" w:rsidRDefault="002F7794" w:rsidP="00C754DB">
+    <w:p w14:paraId="2AABB9AA" w14:textId="77777777" w:rsidR="002F7794" w:rsidRDefault="002F7794" w:rsidP="00C754DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The University of Louisiana at Monroe thanks you for volunteering your services to our campus.  Please affirm your understanding and acceptance of the terms of this agreement, stated below, with your signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004384D" w:rsidRDefault="0004384D" w:rsidP="00C754DB">
+    <w:p w14:paraId="18FE6562" w14:textId="77777777" w:rsidR="0004384D" w:rsidRDefault="0004384D" w:rsidP="00C754DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002C1874">
+    <w:p w14:paraId="72842409" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002C1874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">TERMS OF AGREEMENT AND RELEASE:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002F7794" w:rsidP="00BC532D">
+    <w:p w14:paraId="52675964" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002F7794" w:rsidP="00BC532D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I am volunteering my services to </w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to support the activities of the University.  The volunteer position is described in the attached Description of Volunteer Duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002F7794" w:rsidP="001114CE">
+    <w:p w14:paraId="61DD2F5D" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002F7794" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand and agree that, as a volunteer, I </w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">am not an employee of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>LM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  Therefore, I understand and agree that I will not receive compensation, payment, benefits, or other valuable consideration for the services provided as a volunteer under this agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001114CE" w:rsidRPr="00B47A8A" w:rsidRDefault="002C1874" w:rsidP="001114CE">
+    <w:p w14:paraId="7D6EDB0C" w14:textId="77777777" w:rsidR="001114CE" w:rsidRPr="00B47A8A" w:rsidRDefault="002C1874" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that </w:t>
       </w:r>
       <w:r w:rsidR="002F7794" w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00780103" w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>LM</w:t>
       </w:r>
       <w:r w:rsidR="002F7794" w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not provide me with accident or medical insurance and is not responsible for any accidents or medical expenses incurred by me.  Further, I understand that I </w:t>
       </w:r>
       <w:r w:rsidR="0039105C" w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">may be entitled to medical only workers’ compensation benefits </w:t>
       </w:r>
       <w:r w:rsidR="002F7794" w:rsidRPr="00B47A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>as a result of my voluntary affiliation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001114CE" w:rsidRDefault="002C1874" w:rsidP="001114CE">
+    <w:p w14:paraId="20D65A84" w14:textId="77777777" w:rsidR="001114CE" w:rsidRDefault="002C1874" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001114CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I agree to abide by </w:t>
       </w:r>
       <w:r w:rsidR="00CB7277">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00022E8E" w:rsidRPr="001114CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -295,75 +295,75 @@
       <w:r w:rsidR="00557003" w:rsidRPr="001114CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D3656">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>external regulations, and laws that govern my actions</w:t>
       </w:r>
       <w:r w:rsidR="00557003" w:rsidRPr="001114CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001114CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>while volunteering my services.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00550A1A" w:rsidRDefault="00CB7277" w:rsidP="001114CE">
+    <w:p w14:paraId="5A5B36DE" w14:textId="77777777" w:rsidR="00550A1A" w:rsidRDefault="00CB7277" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>agree that while I am not an employee of ULM, I may be asked to complete a criminal background check, drug screen, and/or driving record check in order to volunteer for the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00550A1A" w:rsidRDefault="002C1874" w:rsidP="001114CE">
+    <w:p w14:paraId="7854D656" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00550A1A" w:rsidRDefault="002C1874" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that </w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -373,196 +373,196 @@
       <w:r w:rsidR="00BC532D" w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">niversity </w:t>
       </w:r>
       <w:r w:rsidR="00BC532D" w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00550A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">olunteer at its sole discretion at any time and without prior notice.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002C1874" w:rsidP="001114CE">
+    <w:p w14:paraId="69AF8C76" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="002C1874" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I, on behalf of myself, my heirs, and my representatives do hereby release, waive, indemnify, and hold harmless the State of Louisiana, </w:t>
       </w:r>
       <w:r w:rsidR="00780103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any of its officers, agents, or employees from any and all liability, damage, or claim of any nature that arises out of or is related to my volunteer activities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="007D3656" w:rsidP="001114CE">
+    <w:p w14:paraId="0EAC8860" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="00960523" w:rsidRDefault="007D3656" w:rsidP="001114CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I acknowledge that while serving as a volunteer, I may be provided with or have access to confidential information and/or proprietary information of ULM.  Such information may include, but is not limited to research data, results, reports, analyses, student and student-related information, methods of operation, trade secrets, training materials, budgeting, staffing needs, databases, marketing information, equipment capabilities, financial and other information connected with or related to the University that is not generally known to the public (collectively, “Confidential Information”).  I agree that I will take all necessary steps to protect any confidential information that I may receive.  I agree that I will not permit the unauthorized access, use, or disclosure of any confidential information to any third party except as required by applicable law.  This provision shall survive the termination or expiration of this agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRPr="0004384D" w:rsidRDefault="002C1874" w:rsidP="0004384D">
+    <w:p w14:paraId="0BF887DF" w14:textId="77777777" w:rsidR="002C1874" w:rsidRPr="0004384D" w:rsidRDefault="002C1874" w:rsidP="0004384D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand the terms and conditions of this agreement are valid for the duration of my volunteer status as so determined by </w:t>
       </w:r>
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This agreement may be modified by </w:t>
       </w:r>
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r w:rsidR="00022E8E" w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">as it deems necessary and, if so modified, I will be provided with notice of such modifications.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00C754DB">
+    <w:p w14:paraId="588123F1" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00C754DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Please affirm your acceptance of the terms of this agreement stated above with your signature, and please accept our sincere thanks for your valuable contribution to </w:t>
       </w:r>
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ULM</w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF22E4" w:rsidRDefault="00AF22E4" w:rsidP="00C754DB">
+    <w:p w14:paraId="6D4CBBA6" w14:textId="77777777" w:rsidR="00AF22E4" w:rsidRDefault="00AF22E4" w:rsidP="00C754DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
+    <w:p w14:paraId="33C7CD1C" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
+    <w:p w14:paraId="1314841D" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
@@ -570,51 +570,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004384D" w:rsidRDefault="0004384D" w:rsidP="0004384D">
+    <w:p w14:paraId="151D1751" w14:textId="77777777" w:rsidR="0004384D" w:rsidRDefault="0004384D" w:rsidP="0004384D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="002C1874" w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">olunteer Signature   </w:t>
       </w:r>
@@ -662,81 +662,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Print Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
+    <w:p w14:paraId="18143C8B" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
+    <w:p w14:paraId="5B636A39" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
+    <w:p w14:paraId="0FEF02B9" w14:textId="77777777" w:rsidR="002C1874" w:rsidRDefault="002C1874" w:rsidP="00960523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -751,51 +751,51 @@
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5396D" w:rsidRPr="00AF22E4" w:rsidRDefault="002C1874" w:rsidP="00AF22E4">
+    <w:p w14:paraId="5F4829E7" w14:textId="77777777" w:rsidR="00B5396D" w:rsidRPr="00AF22E4" w:rsidRDefault="002C1874" w:rsidP="00AF22E4">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Immediate Supervisor      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
@@ -817,228 +817,226 @@
       <w:r w:rsidR="0004384D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00960523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Date   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00921133" w:rsidRDefault="00921133" w:rsidP="006A3048">
+    <w:p w14:paraId="6E7C73AF" w14:textId="77777777" w:rsidR="00921133" w:rsidRDefault="00921133" w:rsidP="006A3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00921133" w:rsidRDefault="00921133" w:rsidP="006A3048">
+    <w:p w14:paraId="376EE893" w14:textId="77777777" w:rsidR="00921133" w:rsidRDefault="00921133" w:rsidP="006A3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008019FE" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+    <w:p w14:paraId="34DD2DBD" w14:textId="77777777" w:rsidR="008019FE" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>DESCRIPTION OF VOLUNTEER DUTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A3048" w:rsidRPr="006A3048" w:rsidRDefault="006A3048" w:rsidP="006A3048">
+    <w:p w14:paraId="24307970" w14:textId="77777777" w:rsidR="006A3048" w:rsidRPr="006A3048" w:rsidRDefault="006A3048" w:rsidP="006A3048">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="006C694C" w:rsidP="00855542">
+    <w:p w14:paraId="72AF85FE" w14:textId="77777777" w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="006C694C" w:rsidP="00855542">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+    <w:p w14:paraId="52B445FA" w14:textId="77777777" w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Volunteer: </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...35 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00921133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+    <w:p w14:paraId="68ED6674" w14:textId="77777777" w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer Position: </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text2"/>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1053,94 +1051,94 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="768059C9" w14:textId="77777777" w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Period of Volunteer Services: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">From </w:t>
       </w:r>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text3"/>
+      <w:bookmarkStart w:id="2" w:name="Text3"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1155,78 +1153,78 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text4"/>
+      <w:bookmarkStart w:id="3" w:name="Text4"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1241,81 +1239,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="35017892" w14:textId="77777777" w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Department(s) for Which Volunteer Services Will Be Provided: </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text5"/>
+      <w:bookmarkStart w:id="4" w:name="Text5"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1330,81 +1328,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="147B38F5" w14:textId="77777777" w:rsidR="008019FE" w:rsidRPr="006C694C" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific location(s) at Which Volunteer Services Will Be Provided: </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text6"/>
+      <w:bookmarkStart w:id="5" w:name="Text6"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1419,87 +1417,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="008019FE" w:rsidRDefault="008019FE" w:rsidP="006A3048">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="5644C028" w14:textId="77777777" w:rsidR="008019FE" w:rsidRDefault="008019FE" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Supervisor to Whom Volunteer Will Report:</w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text7"/>
+      <w:bookmarkStart w:id="6" w:name="Text7"/>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
@@ -1514,121 +1512,121 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="006C694C" w:rsidP="006A3048">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="268C9E5E" w14:textId="77777777" w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="006C694C" w:rsidP="006A3048">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>A description of v</w:t>
       </w:r>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">olunteer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>be p</w:t>
       </w:r>
       <w:r w:rsidRPr="006C694C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rovided: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="00921133" w:rsidP="008019FE">
+    <w:p w14:paraId="7BA43BD6" w14:textId="77777777" w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidRDefault="00921133" w:rsidP="008019FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text8"/>
+      <w:bookmarkStart w:id="7" w:name="Text8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -1643,228 +1641,228 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:sectPr w:rsidR="006C694C" w:rsidRPr="006C694C" w:rsidSect="00AF22E4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="288" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00457AC8" w:rsidRDefault="00457AC8" w:rsidP="000E1FC8">
+    <w:p w14:paraId="7F7A4205" w14:textId="77777777" w:rsidR="00920E66" w:rsidRDefault="00920E66" w:rsidP="000E1FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00457AC8" w:rsidRDefault="00457AC8" w:rsidP="000E1FC8">
+    <w:p w14:paraId="13356D1E" w14:textId="77777777" w:rsidR="00920E66" w:rsidRDefault="00920E66" w:rsidP="000E1FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00457AC8" w:rsidRDefault="00457AC8" w:rsidP="000E1FC8">
+    <w:p w14:paraId="20EF27A9" w14:textId="77777777" w:rsidR="00920E66" w:rsidRDefault="00920E66" w:rsidP="000E1FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00457AC8" w:rsidRDefault="00457AC8" w:rsidP="000E1FC8">
+    <w:p w14:paraId="21BAE674" w14:textId="77777777" w:rsidR="00920E66" w:rsidRDefault="00920E66" w:rsidP="000E1FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000E1FC8" w:rsidRDefault="00921133">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0987735D" w14:textId="77777777" w:rsidR="000E1FC8" w:rsidRDefault="00921133">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22D5A480" wp14:editId="791485B5">
           <wp:extent cx="476250" cy="476250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="ulm-academic-maroon.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="476250" cy="476250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00AF22E4">
       <w:t xml:space="preserve">                                                                                                                                             HR Volunteer Agreement Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13072E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC6E0A20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2201" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2921" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2404,192 +2402,195 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1gFqdHYThontR/jqJTTTEVF3n7IO8qwzwLgwm/tp45LsZRgu39vgon+0MZDPNK3d1RPQOceDkVWS3m+EA0iHbQ==" w:salt="U3N1D3RMVzQA0b/Z338CuQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vBZHfuxm0eO86kf1CT9cmt31LdFkO6t1nNAqBbwohLsECDTJExz1elCjtOj4flddTx3GvNZwQixwTAhNXaZw7g==" w:salt="FOi6lKilWaLHyHD14M2n0w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF2983"/>
     <w:rsid w:val="00022E8E"/>
     <w:rsid w:val="00023A70"/>
     <w:rsid w:val="0004384D"/>
     <w:rsid w:val="00081944"/>
     <w:rsid w:val="000C5E84"/>
     <w:rsid w:val="000D3779"/>
     <w:rsid w:val="000E1FC8"/>
     <w:rsid w:val="001114CE"/>
     <w:rsid w:val="001A532D"/>
     <w:rsid w:val="002C1874"/>
     <w:rsid w:val="002F7794"/>
     <w:rsid w:val="0039105C"/>
     <w:rsid w:val="003A74D0"/>
     <w:rsid w:val="00457AC8"/>
     <w:rsid w:val="004D7731"/>
+    <w:rsid w:val="004E6F53"/>
     <w:rsid w:val="00550A1A"/>
     <w:rsid w:val="00557003"/>
     <w:rsid w:val="005D68A1"/>
     <w:rsid w:val="00637272"/>
     <w:rsid w:val="00693760"/>
     <w:rsid w:val="006A14B3"/>
     <w:rsid w:val="006A3048"/>
     <w:rsid w:val="006C54E8"/>
     <w:rsid w:val="006C694C"/>
     <w:rsid w:val="00780103"/>
     <w:rsid w:val="007D15B9"/>
     <w:rsid w:val="007D3656"/>
     <w:rsid w:val="008019FE"/>
     <w:rsid w:val="00850158"/>
     <w:rsid w:val="00855542"/>
     <w:rsid w:val="008E01C2"/>
     <w:rsid w:val="008E488D"/>
     <w:rsid w:val="00902331"/>
+    <w:rsid w:val="00920E66"/>
     <w:rsid w:val="00921133"/>
     <w:rsid w:val="00960523"/>
     <w:rsid w:val="00AF22E4"/>
     <w:rsid w:val="00AF2983"/>
     <w:rsid w:val="00B47A8A"/>
     <w:rsid w:val="00B5396D"/>
     <w:rsid w:val="00B736FA"/>
     <w:rsid w:val="00BA60AF"/>
     <w:rsid w:val="00BB1196"/>
     <w:rsid w:val="00BB4BC2"/>
     <w:rsid w:val="00BC532D"/>
     <w:rsid w:val="00BC7479"/>
     <w:rsid w:val="00BF0D93"/>
     <w:rsid w:val="00C3619B"/>
     <w:rsid w:val="00C60929"/>
     <w:rsid w:val="00C754DB"/>
     <w:rsid w:val="00C864FA"/>
     <w:rsid w:val="00CB7277"/>
     <w:rsid w:val="00D353A9"/>
     <w:rsid w:val="00D40156"/>
     <w:rsid w:val="00D56125"/>
     <w:rsid w:val="00D81E95"/>
     <w:rsid w:val="00D97512"/>
     <w:rsid w:val="00DA3738"/>
     <w:rsid w:val="00DB03E1"/>
     <w:rsid w:val="00DD468B"/>
     <w:rsid w:val="00E201DA"/>
     <w:rsid w:val="00F400C7"/>
     <w:rsid w:val="00F5275F"/>
     <w:rsid w:val="00F75D0A"/>
     <w:rsid w:val="00FC05F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0448B473"/>
+  <w14:docId w14:val="5F479D33"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{BF789C41-1BF7-40B3-B7C4-4A1B337071F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -2651,98 +2652,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2917,50 +2914,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007D15B9"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3161,51 +3163,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:locked/>
     <w:rsid w:val="002F7794"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3478,51 +3480,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71727038-938C-4917-AC76-748A4DBD4A47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>637</Words>
   <Characters>3637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LOUISIANA TECH UNIVERSITY VOLUNTEER AGREEMENT AND RELEASE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>