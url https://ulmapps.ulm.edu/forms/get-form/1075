--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,207 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:tblpY="2671"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4675"/>
-        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00D66BC1" w14:paraId="02CC04F9" w14:textId="77777777" w:rsidTr="0058128B">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
-[...6 lines deleted...]
-            <w:r w:rsidR="00204696">
+          <w:p w14:paraId="3610D027" w14:textId="77777777" w:rsidR="00D66BC1" w:rsidRDefault="00D66BC1" w:rsidP="00480218">
+            <w:r>
+              <w:t xml:space="preserve">NAME: </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text2"/>
-            <w:r w:rsidR="00204696">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00204696">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00204696">
-[...29 lines deleted...]
-            <w:r w:rsidR="00204696">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-            <w:r w:rsidR="00204696">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="49C0C17F" w14:textId="1C0CE744" w:rsidR="00D66BC1" w:rsidRDefault="00D66BC1" w:rsidP="00480218">
+            <w:r>
+              <w:t xml:space="preserve">PREFERRED FIRST NAME: </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text3"/>
-            <w:r w:rsidR="00204696">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00204696">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00204696">
-[...29 lines deleted...]
-            <w:r w:rsidR="00204696">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="37C5686B" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="67E78425" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>STREET ADDRESS:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text4"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -218,60 +205,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="5E6BD49D" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="2B43ADB5" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>MAILING ADDRESS:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text5"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -288,65 +274,64 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="77238E0A" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="69C87F66" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CITY:                                                                  STATE:                                                  ZIP CODE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00204696" w:rsidP="00480218">
+          <w:p w14:paraId="4BCC4944" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00204696" w:rsidP="00480218">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -465,60 +450,59 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="53EE9A59" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="2A0D1BC2" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>HOME PHONE:  (</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text9"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -589,60 +573,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="49F96C94" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00204696">
+          <w:p w14:paraId="03A41D01" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00204696">
             <w:r>
               <w:t>WORK PHONE:  (</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text11"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -713,60 +696,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="79C6A877" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="00C752F8" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CELL PHONE:     (</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text13"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -837,60 +819,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="27BFEABC" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="5539DC29" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>EMAIL ADDRESS:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text15"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -907,84 +888,82 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00204696">
+      <w:tr w:rsidR="00480218" w14:paraId="0A14A67D" w14:textId="77777777" w:rsidTr="00204696">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRPr="00204696" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="089CFFF9" w14:textId="77777777" w:rsidR="00480218" w:rsidRPr="00204696" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00204696">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>IN CASE OF EMERGENCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="20F4962F" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="5543B145" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CONTACT NAME:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text16"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -1001,60 +980,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="3FF5B49B" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="6232550D" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CONTACT RELATIONSHIP:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text17"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -1071,60 +1049,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="3B2804A9" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="501E72D4" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CONTACT PHONE NUMBER(S):</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text18"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -1141,60 +1118,59 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="19CB05F3" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="0947927A" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>STREET ADDRESS:</w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text19"/>
             <w:r w:rsidR="00204696">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
@@ -1211,65 +1187,64 @@
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00204696">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480218" w:rsidTr="00480218">
+      <w:tr w:rsidR="00480218" w14:paraId="516858FD" w14:textId="77777777" w:rsidTr="00480218">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+          <w:p w14:paraId="1CAFF486" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
             <w:r>
               <w:t>CITY:                                                                  STATE:                                                  ZIP CODE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00480218" w:rsidRDefault="00204696" w:rsidP="00480218">
+          <w:p w14:paraId="254489D4" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00204696" w:rsidP="00480218">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text20"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1389,653 +1364,659 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00480218" w:rsidRPr="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00480218">
+    <w:p w14:paraId="2B2ACCFC" w14:textId="77777777" w:rsidR="00480218" w:rsidRPr="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00480218">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5B28">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>University of Louisiana at Monroe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5B28" w:rsidRPr="00480218" w:rsidRDefault="00480218" w:rsidP="00DC5B28">
+    <w:p w14:paraId="2406A8AE" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRPr="00480218" w:rsidRDefault="00480218" w:rsidP="00DC5B28">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480218">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>VOLUNTEER PERSONAL DATA FORM</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+    <w:p w14:paraId="2E81D97A" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00204696" w:rsidTr="00204696">
+      <w:tr w:rsidR="00204696" w14:paraId="1E2CE23D" w14:textId="77777777" w:rsidTr="00204696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
+          <w:p w14:paraId="4680F4FD" w14:textId="77777777" w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
             <w:r>
               <w:t>Have you ever volunteered for ULM?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
+          <w:p w14:paraId="5C435551" w14:textId="77777777" w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
             <w:r>
               <w:t xml:space="preserve">Yes  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Check2"/>
+            <w:bookmarkStart w:id="21" w:name="Check2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DC5B28">
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:t xml:space="preserve">                No  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Check1"/>
+            <w:bookmarkStart w:id="22" w:name="Check1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DC5B28">
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204696" w:rsidTr="00204696">
+      <w:tr w:rsidR="00204696" w14:paraId="0B8B4DAE" w14:textId="77777777" w:rsidTr="00204696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
+          <w:p w14:paraId="3AF00185" w14:textId="77777777" w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
             <w:r>
               <w:t>If yes, indicate dates of volunteer service, department, and position:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
+          <w:p w14:paraId="24773079" w14:textId="77777777" w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text1"/>
+            <w:bookmarkStart w:id="23" w:name="Text1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00204696"/>
+    <w:p w14:paraId="7A2FB6C4" w14:textId="77777777" w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00204696"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5B28" w:rsidTr="00DC5B28">
+      <w:tr w:rsidR="00DC5B28" w14:paraId="61B8E147" w14:textId="77777777" w:rsidTr="00DC5B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+          <w:p w14:paraId="13838401" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
             <w:r>
               <w:t>Need to drive a vehicle on university business?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+          <w:p w14:paraId="376BC526" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
             <w:r>
               <w:t xml:space="preserve">Yes  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                No  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696"/>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+          <w:p w14:paraId="3C7711C8" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696"/>
+          <w:p w14:paraId="3EF1EA5E" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
             <w:r>
               <w:t>If “yes”, please see Environmental Health and Safety Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5B28" w:rsidTr="00DC5B28">
+      <w:tr w:rsidR="00DC5B28" w14:paraId="2BE4C054" w14:textId="77777777" w:rsidTr="00DC5B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+          <w:p w14:paraId="0CA7456D" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
             <w:r>
               <w:t>Are you a student, staff or faculty member</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+          <w:p w14:paraId="081F17E7" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
             <w:r>
               <w:t xml:space="preserve">Yes  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                No  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005C53F5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
+    <w:p w14:paraId="01B30DF7" w14:textId="77777777" w:rsidR="00204696" w:rsidRDefault="00204696" w:rsidP="00204696"/>
+    <w:p w14:paraId="4D2B8017" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696"/>
+    <w:p w14:paraId="18DDD784" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696"/>
+    <w:p w14:paraId="11A18F50" w14:textId="67B51443" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28" w:rsidP="00204696">
       <w:r>
-        <w:t>Employee Signature</w:t>
+        <w:t xml:space="preserve">Employee </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:t>:_</w:t>
+      <w:r w:rsidR="00D66BC1">
+        <w:t>Signature: _</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Date:_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66BC1">
+        <w:t>Date: _</w:t>
+      </w:r>
+      <w:r>
+        <w:t>____________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC5B28">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+    <w:p w14:paraId="7D62EE11" w14:textId="77777777" w:rsidR="005C53F5" w:rsidRDefault="005C53F5" w:rsidP="00480218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+    <w:p w14:paraId="4D4AF0A4" w14:textId="77777777" w:rsidR="005C53F5" w:rsidRDefault="005C53F5" w:rsidP="00480218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62A566B3" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
+  <w:p w14:paraId="7E61D949" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Human Resources</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
+  <w:p w14:paraId="0AD9B3D1" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Volunteer Personal Data Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+    <w:p w14:paraId="12C4F9C1" w14:textId="77777777" w:rsidR="005C53F5" w:rsidRDefault="005C53F5" w:rsidP="00480218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00480218" w:rsidRDefault="00480218" w:rsidP="00480218">
+    <w:p w14:paraId="1A15EB77" w14:textId="77777777" w:rsidR="005C53F5" w:rsidRDefault="005C53F5" w:rsidP="00480218">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="728EFA6F" w14:textId="77777777" w:rsidR="00DC5B28" w:rsidRDefault="00DC5B28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E22BFC1" wp14:editId="5623188B">
           <wp:extent cx="619125" cy="619125"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="ulm-academic-maroon.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="619125" cy="619125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qdDKBbI7KsarY0O3YfJWJq5sqxfc0B0bvqhKKV4w14aDCbgzAZzTM552nll1s3o8lXlusmQiudBC35WYiRhvnQ==" w:salt="zW2rV6yAmZCaHB+FhMRIQw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480218"/>
     <w:rsid w:val="00204696"/>
     <w:rsid w:val="00285C14"/>
+    <w:rsid w:val="003F1349"/>
     <w:rsid w:val="00480218"/>
+    <w:rsid w:val="005C53F5"/>
     <w:rsid w:val="00A02458"/>
     <w:rsid w:val="00D5193D"/>
+    <w:rsid w:val="00D66BC1"/>
     <w:rsid w:val="00DC5B28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0281DC2F"/>
+  <w14:docId w14:val="687B4265"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A0474A0D-0247-4E69-A76B-5428E0983A99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2097,98 +2078,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2363,50 +2340,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2462,51 +2444,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480218"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00480218"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2739,72 +2721,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>266</Words>
-  <Characters>1522</Characters>
+  <Words>267</Words>
+  <Characters>1523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1785</CharactersWithSpaces>
+  <CharactersWithSpaces>1787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melissa Ducote</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>