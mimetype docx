--- v0 (2025-11-28)
+++ v1 (2026-04-17)
@@ -1,451 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2142"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="377"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="250"/>
         <w:gridCol w:w="139"/>
         <w:gridCol w:w="504"/>
         <w:gridCol w:w="36"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="226"/>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="25"/>
         <w:gridCol w:w="507"/>
         <w:gridCol w:w="250"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="1E6E43FA" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="001F5E1C" w:rsidP="002B13FF">
+          <w:p w14:paraId="6CC36107" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="001F5E1C" w:rsidP="002B13FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">The UNIVERSITY OF LOUISIANA </w:t>
             </w:r>
             <w:r w:rsidR="002B13FF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MONROE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="3C375D00" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="0732A02C" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="504D25D1" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="32F79880" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Check7"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Employment Recommendation</w:t>
             </w:r>
             <w:r w:rsidR="001F5E1C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Form</w:t>
             </w:r>
             <w:r w:rsidR="00594711">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Classified Employees</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D7C36" w:rsidRPr="003D7C36" w:rsidRDefault="003D7C36" w:rsidP="003A285F">
+          <w:p w14:paraId="5FA2359F" w14:textId="77777777" w:rsidR="003D7C36" w:rsidRPr="003D7C36" w:rsidRDefault="003D7C36" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Offers to be made by Human Resources ONLY)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A285F" w:rsidRDefault="003A285F" w:rsidP="003A285F">
+          <w:p w14:paraId="6CF00DC5" w14:textId="77777777" w:rsidR="003A285F" w:rsidRDefault="003A285F" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="263B48B4" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="3AB0A874" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="2E60A53B" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="4B60DDB5" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="5E264B0F" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="7E1A6446" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="5585CBDD" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DEPARTMENT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="08EAAFA3" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -503,131 +501,131 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="07647AF4" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="4CAF97EF" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="39F8DFC3" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="00A7342C" w:rsidP="00A7342C">
+          <w:p w14:paraId="34CD8EED" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="00A7342C" w:rsidP="00A7342C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RECOMMENDED CANDIDATE</w:t>
             </w:r>
             <w:r w:rsidR="002B13FF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="003A285F">
-[...8 lines deleted...]
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="002F0D9F">
+          <w:p w14:paraId="4CF0DAFC" w14:textId="77777777" w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="003A285F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0DDAED" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="002F0D9F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -703,280 +701,280 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00A7342C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="619486B8" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="1A012BC5" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="61D3DE63" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="1BAD025A" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1752" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002F0D9F" w:rsidP="005A6A4C">
+          <w:p w14:paraId="573FE73F" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002F0D9F" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="499750B3" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="4CFFC3AF" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="0B02F68E" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
+          <w:p w14:paraId="0BB9613B" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="003A285F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B13FF" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="002B13FF" w14:paraId="566F8BA5" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
+          <w:p w14:paraId="18076085" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>POSITION APPLIED FOR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
+          <w:p w14:paraId="6E0E9F03" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text12"/>
+            <w:bookmarkStart w:id="1" w:name="Text12"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1000,142 +998,142 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
+          <w:p w14:paraId="41F727FB" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
+          <w:p w14:paraId="41C5A59F" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A7342C" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00A7342C" w14:paraId="34C9A21E" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
+          <w:p w14:paraId="104D0C57" w14:textId="77777777" w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SALARY RECOMMENDATION:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
+          <w:p w14:paraId="76DF1F72" w14:textId="77777777" w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1193,370 +1191,374 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
+          <w:p w14:paraId="68C6614E" w14:textId="77777777" w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
+          <w:p w14:paraId="1D8FE825" w14:textId="77777777" w:rsidR="00A7342C" w:rsidRDefault="00A7342C" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4638" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00BD4638" w14:paraId="42BD4F9A" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
+          <w:p w14:paraId="365D2819" w14:textId="77777777" w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FUNDING SOURCE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
+          <w:p w14:paraId="2ED820B3" w14:textId="77777777" w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="823479600"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Restricted </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2109463700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Grant/Contract </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1895848062"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Auxiliary </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="505492929"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
+          <w:p w14:paraId="346B2FCC" w14:textId="77777777" w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
+          <w:p w14:paraId="0F156481" w14:textId="77777777" w:rsidR="00BD4638" w:rsidRDefault="00BD4638" w:rsidP="005A6A4C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF334B" w:rsidTr="00350E26">
+      <w:tr w:rsidR="00EF334B" w14:paraId="44A78DDE" w14:textId="77777777" w:rsidTr="00350E26">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="73A39D43" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">APPOINTMENT EFFECTIVE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="66D4F6C5" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text30"/>
+            <w:bookmarkStart w:id="2" w:name="Text30"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1580,122 +1582,122 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="130BBEE8" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF334B" w:rsidTr="0046458C">
+      <w:tr w:rsidR="00EF334B" w14:paraId="6AFFE86A" w14:textId="77777777" w:rsidTr="0046458C">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6AFA5157" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SCHEDULED HOURS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="200F72B0" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1754,107 +1756,107 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="0BAF9BFD" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF334B" w:rsidTr="00703640">
+      <w:tr w:rsidR="00EF334B" w14:paraId="083CD3BB" w14:textId="77777777" w:rsidTr="00703640">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="76840A7D" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SUPERVISOR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="42935179" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1913,107 +1915,107 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="28A976BC" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF334B" w:rsidTr="00EF1D6E">
+      <w:tr w:rsidR="00EF334B" w14:paraId="0C1C6677" w14:textId="77777777" w:rsidTr="00EF1D6E">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="209360B6" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TIMESHEET APPROVER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3805" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="50F1ED4C" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2072,308 +2074,308 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6C296BE0" w14:textId="77777777" w:rsidR="00EF334B" w:rsidRDefault="00EF334B" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="476CC31E" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="00EE63EC">
-[...8 lines deleted...]
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="3893A0E6" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="00EE63EC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12905DD7" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HIGHEST COLLEGIATE EDUCATION:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="610795A6" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="328630B6" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="393C6D9A" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="7B04F1D8" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>College or University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00A7342C" w:rsidP="00EE63EC">
+          <w:p w14:paraId="07BEE4EE" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00A7342C" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00EE63EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2827" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="416142DF" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="4B4F38A2" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="2BC3C508" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="5E45831C" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="436964FD" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="106A810D" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text17"/>
+            <w:bookmarkStart w:id="3" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2406,110 +2408,110 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="60E58B97" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6128FEB7" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text18"/>
+            <w:bookmarkStart w:id="4" w:name="Text18"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2542,110 +2544,110 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="7CC08AAB" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="0194BA4F" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text19"/>
+            <w:bookmarkStart w:id="5" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2678,267 +2680,267 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="41BC29AA" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6A9724BD" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00A7342C">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="5527E65B" w14:textId="77777777" w:rsidTr="00A7342C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="3D542131" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="5F8A2220" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="514C10D9" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6E2F2BE5" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="22B3F2F2" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="6C7BE00A" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="674ECD53" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE63EC" w:rsidTr="00332FF4">
+      <w:tr w:rsidR="00EE63EC" w14:paraId="57D3C7E2" w14:textId="77777777" w:rsidTr="00332FF4">
         <w:trPr>
           <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
+          <w:p w14:paraId="76BD1EE7" w14:textId="77777777" w:rsidR="00EE63EC" w:rsidRDefault="00EE63EC" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">JUSTIFICATION FOR HIRE (include work experience, skills, </w:t>
             </w:r>
             <w:r w:rsidR="002D6DE6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>certification</w:t>
             </w:r>
             <w:r w:rsidR="002F0D9F">
               <w:rPr>
@@ -2959,390 +2961,370 @@
             <w:r w:rsidR="002F0D9F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> references,</w:t>
             </w:r>
             <w:r w:rsidR="002D6DE6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>etc.):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00594711" w:rsidRPr="00594711" w:rsidRDefault="00594711" w:rsidP="00EE63EC">
-[...44 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="505768B2" w14:textId="77777777" w:rsidR="00594711" w:rsidRPr="00C55B05" w:rsidRDefault="00594711" w:rsidP="00EE63EC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*If salary recommendation is higher than the Civil Service minimum starting salary, then include justification on how the applicant exceeds the minimum requirements of the position. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44585A58" w14:textId="77777777" w:rsidR="00450AF2" w:rsidRPr="00C55B05" w:rsidRDefault="002F0D9F" w:rsidP="00EE63EC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55B05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C55B05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55B05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450AF2" w:rsidRDefault="00450AF2" w:rsidP="00EE63EC">
+          <w:p w14:paraId="0C8EA81B" w14:textId="77777777" w:rsidR="00450AF2" w:rsidRDefault="00450AF2" w:rsidP="00EE63EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="002B13FF">
+    <w:p w14:paraId="72A80C27" w14:textId="77777777" w:rsidR="002B13FF" w:rsidRDefault="002B13FF" w:rsidP="002B13FF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
+    <w:p w14:paraId="33E73951" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF"/>
+    <w:p w14:paraId="488EA9B9" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF"/>
+    <w:p w14:paraId="2411FB1F" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
       <w:r>
         <w:t>Budget Unit Head Signature:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRPr="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
+    <w:p w14:paraId="60DB90BA" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRPr="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002F0D9F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6"/>
-    <w:p w:rsidR="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
+    <w:p w14:paraId="624C1FD0" w14:textId="77777777" w:rsidR="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6"/>
+    <w:p w14:paraId="1D6D4C26" w14:textId="77777777" w:rsidR="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
       <w:r>
         <w:t>Dean Signature:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00006DA6" w:rsidRPr="00332FF4" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
+    <w:p w14:paraId="050F22A1" w14:textId="77777777" w:rsidR="00006DA6" w:rsidRPr="00332FF4" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00332FF4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF"/>
-    <w:p w:rsidR="002F0D9F" w:rsidRPr="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
+    <w:p w14:paraId="30B01F48" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF"/>
+    <w:p w14:paraId="6FACC7BF" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRPr="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002B13FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0D9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Approval to Make Offer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00332FF4" w:rsidRDefault="00332FF4"/>
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F">
+    <w:p w14:paraId="5277EC3D" w14:textId="77777777" w:rsidR="00332FF4" w:rsidRDefault="00332FF4"/>
+    <w:p w14:paraId="5DAEB1C1" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F">
       <w:r>
         <w:t>Vice President Signature:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F">
+    <w:p w14:paraId="11E631E7" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002F0D9F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002F0D9F"/>
-    <w:p w:rsidR="009706D1" w:rsidRDefault="009706D1" w:rsidP="009706D1">
+    <w:p w14:paraId="471516E7" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRDefault="002F0D9F" w:rsidP="002F0D9F"/>
+    <w:p w14:paraId="0F1C674D" w14:textId="77777777" w:rsidR="009706D1" w:rsidRDefault="009706D1" w:rsidP="009706D1">
       <w:r>
         <w:t>Appointing Authority:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F0D9F" w:rsidRPr="009706D1" w:rsidRDefault="009706D1">
+    <w:p w14:paraId="4FB39E1C" w14:textId="77777777" w:rsidR="002F0D9F" w:rsidRPr="009706D1" w:rsidRDefault="009706D1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3355,105 +3337,105 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002F0D9F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002F0D9F" w:rsidRPr="009706D1" w:rsidSect="006A5F83">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="864" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F73B8" w:rsidRDefault="002F73B8" w:rsidP="002F73B8">
+    <w:p w14:paraId="4A788D4D" w14:textId="77777777" w:rsidR="00C16E77" w:rsidRDefault="00C16E77" w:rsidP="002F73B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F73B8" w:rsidRDefault="002F73B8" w:rsidP="002F73B8">
+    <w:p w14:paraId="40BE239A" w14:textId="77777777" w:rsidR="00C16E77" w:rsidRDefault="00C16E77" w:rsidP="002F73B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002F73B8" w:rsidRPr="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E90A33A" w14:textId="77777777" w:rsidR="002F73B8" w:rsidRPr="00006DA6" w:rsidRDefault="00006DA6" w:rsidP="00006DA6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Employment Recommendation Form – Classified                                                                                                                                </w:t>
     </w:r>
     <w:r w:rsidR="00BD4638">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Rev 2</w:t>
     </w:r>
     <w:r w:rsidR="002F73B8" w:rsidRPr="00006DA6">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -3479,184 +3461,190 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="002F73B8" w:rsidRPr="00006DA6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> M</w:t>
     </w:r>
     <w:r w:rsidR="00BD4638">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F73B8" w:rsidRDefault="002F73B8" w:rsidP="002F73B8">
+    <w:p w14:paraId="1F8FAA14" w14:textId="77777777" w:rsidR="00C16E77" w:rsidRDefault="00C16E77" w:rsidP="002F73B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F73B8" w:rsidRDefault="002F73B8" w:rsidP="002F73B8">
+    <w:p w14:paraId="72413293" w14:textId="77777777" w:rsidR="00C16E77" w:rsidRDefault="00C16E77" w:rsidP="002F73B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yyGPrx5uSF9WAXvbfHoDhn35xFitMqSSs7n0X5LCIXeBlgulVDnd5At+elY68pDT1zA88UPmSoh2JLDLPO22Xw==" w:salt="jRHmY3VzKY6LkTPlOtY2YQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JNX8FoXzdO3lYucfGH5aT1P4BKzEB2ho/cUpQdDww8nvaGZEPE/5jZrclfdKoxSoskTteU3iFDgBefZJthJVMQ==" w:salt="T7NIsk3G2yBW6OnBLBIrLw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C37E29"/>
     <w:rsid w:val="00006DA6"/>
     <w:rsid w:val="000869C0"/>
     <w:rsid w:val="001F5E1C"/>
+    <w:rsid w:val="00210D1D"/>
     <w:rsid w:val="00235D08"/>
     <w:rsid w:val="00254576"/>
     <w:rsid w:val="00257674"/>
     <w:rsid w:val="002B13FF"/>
     <w:rsid w:val="002D4237"/>
     <w:rsid w:val="002D6DE6"/>
     <w:rsid w:val="002F0D9F"/>
     <w:rsid w:val="002F73B8"/>
     <w:rsid w:val="00332FF4"/>
     <w:rsid w:val="003A285F"/>
     <w:rsid w:val="003D19C6"/>
     <w:rsid w:val="003D7C36"/>
     <w:rsid w:val="00450AF2"/>
     <w:rsid w:val="00552181"/>
     <w:rsid w:val="005648EA"/>
     <w:rsid w:val="00594711"/>
     <w:rsid w:val="005A6A4C"/>
+    <w:rsid w:val="005B12AC"/>
     <w:rsid w:val="0064507C"/>
     <w:rsid w:val="00666CA5"/>
     <w:rsid w:val="00676761"/>
     <w:rsid w:val="006A5F83"/>
     <w:rsid w:val="007C25BB"/>
     <w:rsid w:val="007C58BA"/>
     <w:rsid w:val="008A0F84"/>
     <w:rsid w:val="00927B9C"/>
     <w:rsid w:val="00966478"/>
     <w:rsid w:val="009706D1"/>
     <w:rsid w:val="009E4946"/>
     <w:rsid w:val="009F54E3"/>
     <w:rsid w:val="00A15986"/>
     <w:rsid w:val="00A56BE3"/>
     <w:rsid w:val="00A7342C"/>
+    <w:rsid w:val="00A93D2E"/>
     <w:rsid w:val="00B35229"/>
     <w:rsid w:val="00BD4638"/>
+    <w:rsid w:val="00C16E77"/>
     <w:rsid w:val="00C37E29"/>
+    <w:rsid w:val="00C55B05"/>
     <w:rsid w:val="00EA1323"/>
     <w:rsid w:val="00EE63EC"/>
     <w:rsid w:val="00EF334B"/>
     <w:rsid w:val="00F038C3"/>
     <w:rsid w:val="00F952B1"/>
     <w:rsid w:val="00FA6249"/>
     <w:rsid w:val="00FD451B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="30E33C3F"/>
+  <w14:docId w14:val="0BB484F8"/>
   <w15:docId w15:val="{D871CE87-6B24-4745-9BFF-37639F5556FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3984,50 +3972,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B13FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4081,51 +4074,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F73B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002F73B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4378,51 +4371,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
   <Characters>1328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>